--- v0 (2025-11-09)
+++ v1 (2026-10-03)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45f0740" w14:textId="45f0740">
+    <w:p w14:paraId="5adaa41" w14:textId="5adaa41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,69 +85,145 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қала әкімі аппараты және жергілікті бюджеттен қаржыландырылатын қалалық атқарушы органдарынының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жамбыл облысы Тараз қаласы әкімдігінің 2023 жылғы 7 желтоқсандағы № 4741 қаулысы</w:t>
+        <w:t>Жамбыл облысы Тараз қаласы әкімдігінің 2023 жылғы 7 желтоқсандағы № 4741 қаулысы. Күші жойылды - Жамбыл облысы Тараз қаласы әкімдігінің 2026 жылғы 06 тамыздағы № 2315 қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы Тараз қаласы әкімдігінің 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -161,244 +239,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының 2015 жылғы 23 қарашадағы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес Тараз қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған қала әкімі аппараты және жергілікті бюджеттен қаржыландырылатын қалалық атқарушы органдардың "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тараз қаласы әкімі аппаратының персоналды басқару бөлімшесі заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулыға қол қойылғаннан кейін күнтізбелік бес күн ішінде оны Қазақстан Республикасы Әділет Министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының Жамбыл облысы бойынша филиалына Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкінде ресми жариялау және оған енгізу үшін жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулы ресми жарияланған күнінен кейін Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулыдан туындайтын басқа да шаралардың қабылдануын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау қала әкімі аппаратының басшысы А.Тасеменовке жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -414,51 +458,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Тараз қаласы әкімінің </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тараз қаласы әкімінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -471,51 +525,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      міндетін атқарушы </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">міндетін атқарушы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -540,68 +604,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қ. Исмаил</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -671,2797 +717,2758 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> № __қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қала әкімі аппараты және және жергілікті бюджеттен қаржыландырылатын қалалық жергілікті атқарушы органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қала әкімі аппараты және жергілікті бюджеттен қаржыландырылатын қалалық жергілікті атқарушы органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік әдістемесі (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының 2015 жылғы 23 қарашадағы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес әзірленген және "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі – "Б корпусының қызметшілері) қызметін бағалаудың үлгілік тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тұрған басшы – бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бағалаушы адам – мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік органның басшысы – Е-1, Е-2, E-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Б" корпусының қызметшісі – құрылымдық бөлімшенің/мемлекеттік органның басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бағаланатын адам – құрылымдық бөлімшенің/мемлекеттік органның басшысы немесе "Б" корпусының қызметшісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нысаналы мақсатты индикаторлар (бұдан әрі – НМИ) – құрылымдық бөлімшенің/мемлекеттік органның басшысы үшін белгіленетін және мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде ұлттық жобаларға, "А" корпусы қызметшісінің келісіміне қол жеткізуге немесе мемлекеттік орган қызметінің тиімділігін арттыруға бағытталған көрсеткіштер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) саралау әдісі – "Б" корпусы қызметшілерінің қызметін бағалау олардың функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылдық және дербестік, еңбек тәртібін сақтау, атқарылған жұмыстың көлемі мен күрделігі – бағалау параметрлеріне сәйкестік дәрежесін ескере отырып анықталатын бағалау әдісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 360 әдісі – бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктерді ескере отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. НМИ қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша – есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз 4-тармақта белгіленген мерзімдерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз 4-тармақта көрсетілген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін тиімді атқарады",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін тиісті түрде атқарады",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін қанағаттанарлық түрде атқарады",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда жоғарылату, төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімше (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте персоналды басқару қызметі ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін құрастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Персоналды басқару қызметі бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Әдістеменің 5-тармағының екінші бөлігінде көрсетілген қызметшілерді таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік қызметші калибрлеу сессиясның шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бағалаушы адам мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік орган/құрылымдық бөлімше стратегиялық мақсаттары, мемлекеттік орган/құрылымдық бөлімше жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізу және оларға қызметінің қорытынды бағасы мен конструктивті кері байланысты ұсыну; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізу және оларға қызметкердің қызметінің қорытынды бағасы және конструктивті кері байланысты ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бағаланатын адам мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) НМИ уақтылы талдау мен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қажет болған жағдайда басшы мен қызметкердің кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, персоналды басқару қызметінің (кадр қызметінің) басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның басшысын НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік орган басшысының қызметін бағалау НМИ жетістіктерін бағалау әдісі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. НМИ-ды бағалаушы адаммен стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің (бар болған жағдайда), сондай-ақ персоналды басқару қызметінің келісімімен осы Әдістеменің 1-қосымшасына сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын мемлекеттік орган басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, НМИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде персоналды басқару қызметі жеке жұмыс жоспарының ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік орган басшысының НМИ қол жеткізуін бағалауды бағалаушы адам 4-тармақта белгіленген мерзімдерде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында персоналды басқару қызметі стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің келісімімен (бар болған жағдайда) НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің 4-тармағына сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уақытпен шектеулі (бағаланатын кезең ішінде НМИ қол жеткізу мерзімі белгіленеді) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын, "А" корпусы қызметшісінің келісімін іске асыруға не мемлекеттік орган қызметінің тиімділігін арттыруға бағдарланған болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. НМИ-ге өзгерістер енгізуге қол жеткізуге тікелей әсер ететін мемлекеттік органның функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі мемлекеттік органның басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі ресімделген бағалау парағын бағалаушы адамға қарау үшін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған материалдарды қарау қорытындылары бойынша бағалаушы адам осы Әдістеменің 2-қосымшасына сәйкес нысан бойынша бағалау парағының тиісті бағанында (0-ден 5-ке дейін) баға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды қою кезінде бағалаушы адам осы Әдістеменің 3-қосымшасына сәйкес нысан бойынша түйінді нысаналы индикаторды іске асыру пайызына қарай жол берілетін бағаны айқындау кестесін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін саралау әдісімен бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. "Б" корпусының қызметшілерін саралау әдісі бойынша бағалауды құрылымдық бөлімшенің/мемлекеттік органның басшысы осы Әдістеменің 4-қосымшасына сәйкес нысан бойынша мемлекеттік органда жұмыс істейтін ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) жүзеге асырады. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z99" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Ақпараттық жүйе арқылы немесе ол болмаған жағдайда персоналды басқару қызметімен бағалаушы адамға бағалау парағы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалаушы адам осы Әдістеменің 4-қосымшасына сәйкес нысан бойынша бағалау парағының тиісті бағанында баға (0-ден 5-ке дейін) қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. "Б" корпусының қызметшілерін бағалау олардың бағаланатын кезеңде функционалдық міндеттерін орындау кезінде қол жеткізген нәтижелерінің деңгейі мен орындалған жұмыстың көлемі мен күрделілігі ескере отырып, мынадай параметрлер бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функционалдық міндеттерді орындау сапасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тапсырмаларды орындау мерзімдерін сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербестік және бастамашылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органның басшылары үшін 360 әдісі бойынша бағалау осы Әдістеменің 5-қосымшасына сәйкес нысан бойынша, "Б" корпусының қызметшілері үшін осы Әдістеменің 6-қосымшасына сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. 360 әдісімен бағалау кезінде бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылымдық бөлімшелердің басшылары үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметті басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әдеп нормалары мен қағидаларын ұстану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзгерістерді басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нәтижеге бағдарлану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербестік және шешімдерді қабылдау дағдылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       топты басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көшбасшылық қасиеттер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ынтымақтастық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеделділік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзін-өзі дамыту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бастамшылдық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусының қызметшілері үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әдеп нормалары мен қағидаларын ұстану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзгерістерді басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нәтижеге бағдарлану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербестік және шешімдерді қабылдау дағдылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ынтымақтастық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеделділік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзін-өзі дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Сауалнамаға қатысатын адамдардың саны әрбір бағаланатын адам үшін ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі дербес анықтайтын үш адамнан кем болмауы және жеті адамнан артық болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы көзделген. Бұл ретте қорытынды бағалауда өзін-өзі бағалау есепке алынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнама алынатын адамдардың қатарына қосылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тікелей басшы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағалаушы адамға тікелей бағынатын "Б" корпусының қызметшісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лауазымы бойынша бағаланушы адаммен бір деңгейде және олармен өзара тығыз жұмыс істейтін адамдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Персоналды басқару қызметі 360 әдісі бойынша бағалау процесін басқарады, жеке есептерді жасайды және осы Әдістеменің 7 және 8-қосымшаларына сәйкес нысандағы 360 бағалау нәтижелері бойынша кері байланыс ұсынуды ұйымдастырады. Персоналды басқару қызметімен біліктілігін арттыру семинарлары мен қайта даярлау курстары тақырыптарын қалыптастыру кезінде 360 әдісімен бағалау қорытындылары, оның ішінде қызметшінің ең аз анықталған құзыреттері ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің 12-тармағында көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және және оның құрамын бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z142" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің 12-тармағында көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z143" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z144" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z145" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z146" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z147" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z150" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z151" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       машықтар мен құзыреттердің дамуына шолу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z152" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z153" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4029,128 +4036,128 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="138"/>
+    <w:bookmarkStart w:name="z168" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік орган басшысының жеке жұмыс жоспары _________________________________________________ жыл (жеке жоспар құрылатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z169" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z169" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің тегі, аты, әкесінің аты (болған жағдайда): __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z170" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z170" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің лауазымы: ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z171" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z171" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің құрылымдық бөлімшесінің атауы: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -4473,462 +4480,462 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z172" w:id="142"/>
+          <w:bookmarkStart w:name="z172" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="143"/>
+          <w:bookmarkStart w:name="z173" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="144"/>
+          <w:bookmarkStart w:name="z174" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z175" w:id="145"/>
+          <w:bookmarkStart w:name="z175" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z176" w:id="146"/>
+          <w:bookmarkStart w:name="z176" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z177" w:id="147"/>
+          <w:bookmarkStart w:name="z177" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="148"/>
+          <w:bookmarkStart w:name="z178" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="149"/>
+          <w:bookmarkStart w:name="z179" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5359,70 +5366,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="150"/>
+    <w:bookmarkStart w:name="z180" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысаналы мақсатты индикаторға қол жеткізуден күтілетін оң өзгерістер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5527,68 +5534,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="151"/>
+    <w:bookmarkStart w:name="z183" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НМИ бойынша бағалау парағы ________________________________________________ (бағаланатын адамның Т.А.Ә., лауазымы) _________________________________ (бағаланатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -6453,70 +6460,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="152"/>
+    <w:bookmarkStart w:name="z184" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -7132,2475 +7139,435 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="153"/>
+    <w:bookmarkStart w:name="z185" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды бағалау _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z186" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z186" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ санына бөлінген НМИ бойынша бағалау сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z187" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z187" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z188" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z188" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі қорытынды бағаның негізінде қойылады</w:t>
-      </w:r>
-[...591 lines deleted...]
-        <w:t xml:space="preserve"> Нысаналы мақсатты индикаторды іске асыру пайызына байланысты рұқсат етілетін бағаны анықтау кестесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Нысаналы мақсатты индикаторды пайызбен және саралау параметрлерін іске асыру</w:t>
+          <w:bookmarkStart w:name="z189" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағаланатын адам</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, бас әріптер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолы________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1631 lines deleted...]
-0-0,24</w:t>
+          <w:bookmarkStart w:name="z193" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалайтын адам</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, бас әріптер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолы___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="160"/>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9686,60 +7653,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> атқарушы органдардың "Б" корпусы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> мемлекеттік әкімшілік қызметшілерінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> қызметін бағалаудың әдістемесіне</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -9759,194 +7716,2219 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="161"/>
+    <w:bookmarkStart w:name="z205" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нысаналы мақсатты индикаторды іске асыру пайызына байланысты рұқсат етілетін бағаны анықтау кестесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы мақсатты индикаторды пайызбен және саралау параметрлерін іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсат етілген бағалау ауқымы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 және одан жоғары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95-99,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,75-4,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90-94,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,5-4,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85-89,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,25-4,49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80-84,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-4,24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75-79,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,75-3,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70-74,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,5-3,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65-69,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,25-3,49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60-64,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-3,24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55-59,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,75-2,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-54,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,5-2,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45-49,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,25-2,49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40-44,49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-2,24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-39,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,75-1,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30-34,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5-1,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25-29,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25-1,49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20-24,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-1,24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15-19,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75-0,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10-14,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5-0,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-9,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,25-0,49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0-4,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0-0,24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z206" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Бағалау нысаналы мақсатты индикаторды іске асыру пайызына байланысты айқындалады. Бұл ретте рұқсат етілген ауқымда бағалаушы адам өз қалауы бойынша баға қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қала әкімі аппараты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджеттен қаржыландырылатын қалалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> атқарушы органдардың "Б" корпусы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мемлекеттік әкімшілік қызметшілерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қызметін бағалаудың әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z215" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саралау әдісі бойынша бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z216" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z216" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын қызметшінің Т. А.Ә. ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z217" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z217" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалайтын қызметшінің (құрылымдық бөлімше/мемлекеттік орган басшысының)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z218" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z218" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә. __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z219" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z219" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша саралау әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z220" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z220" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z221" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z221" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10744,148 +10726,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="168"/>
+    <w:bookmarkStart w:name="z222" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z223" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z223" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z224" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z224" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z225" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z225" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қойылған бағаға негіздеме ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11105,204 +11069,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрылымдық бөлімшелер басшыларының 360 әдісімен бағалау парағы Құрылымдық бөлімше басшысының Т.А.Ә ___________________________________________ Құрметті респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="172"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z235" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді 360 әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z236" w:id="173"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z236" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z237" w:id="174"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z237" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге, одан әрі өсу мен даму әлеуетін көруге көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z238" w:id="175"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z238" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z239" w:id="176"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z239" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Жасырындылыққа кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z240" w:id="177"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z240" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16458,208 +16406,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="178"/>
+    <w:bookmarkStart w:name="z241" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z242" w:id="179"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z242" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көрінбейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z243" w:id="180"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z243" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет сирек көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z244" w:id="181"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z244" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет жағдайлардың жартысында көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z245" w:id="182"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z245" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көп жағдайда көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z246" w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z246" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет әрқашан көрінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z247" w:id="184"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z247" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16824,224 +16754,224 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z256" w:id="185"/>
+    <w:bookmarkStart w:name="z256" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Б" корпусы қызметшілерін 360 әдісімен бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z257" w:id="186"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z257" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағаланатын қызметкердің Т.А.Ә ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z258" w:id="187"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z258" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрметті респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z259" w:id="188"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z259" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді 360 әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z260" w:id="189"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z260" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z261" w:id="190"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z261" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге, одан әрі өсу мен даму әлеуетін көруге көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z262" w:id="191"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z262" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z263" w:id="192"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z263" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Жасырындылыққа кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z264" w:id="193"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z264" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20521,208 +20451,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="194"/>
+    <w:bookmarkStart w:name="z265" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z266" w:id="195"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z266" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көрінбейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z267" w:id="196"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z267" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет сирек көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z268" w:id="197"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z268" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет жағдайлардың жартысында көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z269" w:id="198"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z269" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көп жағдайда көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z270" w:id="199"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z270" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет әрқашан көрінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z271" w:id="200"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z271" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20942,2094 +20854,101 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="201"/>
+    <w:bookmarkStart w:name="z280" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметшіні 360 әдісімен бағалау нәтижесі (құрылымдық бөлімшелердің басшылары үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z281" w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z281" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрылымдық бөлімше басшысының Т. А.Ә.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z282" w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z282" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________</w:t>
-      </w:r>
-[...1991 lines deleted...]
-        <w:t xml:space="preserve"> Бағаланатын қызметшінің Т. А.Ә.__________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
@@ -23232,51 +21151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиімді коммуникациялар құру</w:t>
+Қызметті басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23354,51 +21273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әдеп нормалары мен қағидаларын ұстану</w:t>
+Тиімді коммуникацияларды құру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23476,51 +21395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзгерістерді басқару</w:t>
+Әдеп нормалары мен қағидаларын ұстану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23598,51 +21517,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нәтижеге бағдарлану</w:t>
+Өзгерістерді басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23720,51 +21639,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дербестік және шешім қабылдау дағдылары</w:t>
+Нәтижеге бағдарлану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23842,51 +21761,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ынтымақтастық</w:t>
+Дербестік және шешімдерді қабылдау дағдылары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23964,51 +21883,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеделділік</w:t>
+Топты басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24086,195 +22005,2192 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзін-өзі дамыту</w:t>
+Көшбасшылық қасиеттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ынтымақтастық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеделділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзін-өзі дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастамашылдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="208"/>
+    <w:bookmarkStart w:name="z283" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу автоматты режимде әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы жүзеге асырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z284" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қала әкімі аппараты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджеттен қаржыландырылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қалалық атқарушы органдардың "Б" корпусы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мемлекеттік әкімшілік қызметшілерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қызметін бағалаудың әдістемесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z293" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қызметшіні 360 градус әдісімен бағалау нәтижелері ("Б" корпусының қызметшілері үшін)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z294" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бағаланатын қызметшінің Т. А.Ә.__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құзырет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құзыреттер бойынша орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паутинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиімді коммуникациялар құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әдеп нормалары мен қағидаларын ұстану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзгерістерді басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нәтижеге бағдарлану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дербестік және шешім қабылдау дағдылары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ынтымақтастық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеделділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзін-өзі дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z295" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу автоматты режимде әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z296" w:id="209"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z296" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24596,35 +24512,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>