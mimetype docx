--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88d36dd" w14:textId="88d36dd">
+    <w:p w14:paraId="a8a6967" w14:textId="a8a6967">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Тараз қалалық мәслихаты аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жамбыл облысы Тараз қалалық мәслихатының 2023 жылғы 15 қыркүйектегі № 7-7 шешімі</w:t>
+        <w:t>Жамбыл облысы Тараз қалалық мәслихатының 2023 жылғы 15 қыркүйектегі № 7-7 шешімі.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,200 +155,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына, Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" 2018 жылғы 16 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына сәйкес Тараз қалалық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Тараз қалалық мәслихаты аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Тараз қалалық мәслихаты аппаратының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесін бекіту туралы" Тараз қалалық мәслихатының 2023 жылғы 28 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№2-6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімінің күші жойылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -370,51 +315,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Тараз қалалық </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тараз қалалық </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -709,2735 +664,3503 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№7-7 шешімімен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...295 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8) саралау әдісі – "Б" корпусы қызметшілерінің қызметін бағалау олардың-функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылық пен дербестік, еңбек тәртібін сақтау, орындалатын жұмыстың көлемі мен күрделілігі бағалау параметрлеріне сәйкестік дәрежесін ескере отырып айқындалатын бағалау әдісі;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тараз қалалық мәслихаты аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Жамбыл облысы Тараз қалалық мәслихатының 17.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32-7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Тараз қалалық мәслихаты аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі (бұдан әрі – әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына, Қазақстан Республикасы Мемлекеттік қызмет істері агенттігі Төрағасының "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 2018 жылғы 16 қаңтардағы №13 бұйрығына өзгерістер енгізу туралы" 2025 жылғы 28 шілдедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына сәйкес әзірленген және "Тараз қалалық мәслихаты аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) 360-әдіс - бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі;</w:t>
+      2. Мемлекеттік органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін мемлекеттік органдардың бірінші басшылары осы Әдістеменің негізінде мемлекеттік орган қызметінің ерекшелігін есепке ала отырып бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z28" w:id="11"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) калибрлеу сессиялары- бағаланатын адамдардығ қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
+      3. Осы әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) бағаланатын кезең- мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі.</w:t>
+      1) басшылық лауазым – өзіне бағынышты бөлімшенің немесе жекелеген қызметшілердің қызметін ұйымдастыруға өкілеттіктер берілген "Б" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) жеке жұмыс жоспары – "Б" корпусы қызметшісінің бағалау кезеңіне НМИ қарастырылған және тікелей басшысымен бірлесіп құрылатын, жоғары тұрған басшымен бекітілген құжат.</w:t>
+      2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z31" w:id="14"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
+      3) құрылымдық бөлімшенің/мемлекеттік органның басшысы – Е-2 санатының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
+      4) бағалаушы адам – тікелей басшы және/немесе құрылымдық бөлімшенің/мемлекеттік органның басшысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. НМИ-ге қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша жыл қорытындысы бойынша – есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      5) бағаланатын адам – өзіне қатысты бағалау жүргізілетін адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      НМИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
+      6) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін лауазымды адамдардың кездесулері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз осы Әдістеменің 4-тармағында белгіленген мерзімде жүргізіледі.</w:t>
+      7) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелері бағаланатын тоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Бағаланатын кезең аяқталғанға дейін мемлекеттік органнан босатылған қызметшілерді бағалау олардың қатысуынсыз осы Әдістеменің 4-тармағында белгіленген мерзімдерде жүргізіледі.</w:t>
+      4. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін "Е-қызмет" ықпалдастырылған ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Бағалау нәтижелері мынадай саралау бойынша қойылады: "Функционалдық міндеттерін тиімді атқарады", "Функционалдық міндеттерін тиісті түрде атқарады", "Функционалдық міндеттерді қанағаттанарлық түрде атқарады", "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктерді ескере отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды бағалаушы адам болмаған жағдайда, оны алмастырушы адам жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іссапарға жіберілген адамдарды бағалау қабылдаушы мемлекеттік органмен іссапарда болу кезеңі үшін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органның бірінші басшысының шешімі бойынша оның тікелей бағынысындағы адамдар осы мемлекеттік органның аппарат басшысымен бағалана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға күнтізбелік жылдың есепті тоқсандары бойынша "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасы негізінде ақпараттық жүйеде автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға есепті жылдан кейінгі жылдың 30 қаңтарынан кешіктірілмей қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған немесе сайланған күннен бастап бір айдан кем болған жағдайда, оған бағалау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте бағаланатын кезең қызметшінің нақты жұмыс істеген кемінде он бес жұмыс күнін қамтуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-тармақта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мерзімде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда жоғарылату, төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
+      9. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімшелер (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады. </w:t>
+      10. Бағаланатын қызметші өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымша арқылы алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімше (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+      Жұмыстан босатылған адамдарды таныстыру, есепті тоқсаннан кейінгі айдың ішінде, таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Бұл ретте персоналды басқару қызметі ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін құрастырады.</w:t>
+      11. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодекспен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпте шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Персоналды басқару қызметі бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстыруды қамтамасыз етеді.</w:t>
+      13. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде және ақпараттық жүйеде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Бағалау нәтижелері жасырын ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Әдістеменің 5-тармағының екінші бөлігінде көрсетілген қызметшілерді таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+      15. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар мәслихат төрағасына калибрлеу сессиясын өткізу туралы еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+      16. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Мемелекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
+      2) қажет болған жағдайда бағалаушы мен бағаланатын адамдардың кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңына сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      3) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      4) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Е-2 санатының "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тікелей басшымен осы әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қосымшасына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың бірінші бөлігінде көрсетілген адамдарды қоспағанда, басшы лауазымдарды атқаратын "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен осы әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қосымшасына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өзге тұлғаларды бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен осы әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Бағалаушы адам мыналарға жауапты болады:</w:t>
+      18. Бағалаушы адамға бағалау парағы персоналды басқару қызметімен ақпараттық жүйе арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)Тараз қалалық мәслихат аппаратының стратегиялық мақсаттары, құрылымдық бөлімше жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
+      Бағалаушы адаммен 0-ден 5-ке дейінгі баға қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету;</w:t>
+      Егер бағаланатын адамдардың саны жиырма адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын "Б" корпусының мемлекеттік әкімшілік қызметшілері де жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізу және оларға қызметінің қорытынды бағасы мен конструктивті кері байланысты ұсыну; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізу және оларға қызметкердің қызметінің қорытынды бағасы және конструктивті кері байланысты ұсыну;</w:t>
+      20. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды қабылдайды және оның құрамын бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысу;</w:t>
+      Калибрлеу сессиясының құрамы мүшелердің тақ санынан тұрады. Калибрлеу сессиясы мүшелерінің саны үштен кем болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Бағаланатын тұлға мыналарға жауапты болады:</w:t>
+      Нақты калибрлеу сессиясының құрамына бағамен келіспейтін адам, сондай-ақ оны бағалаған адам кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
+      Калибрлеу сессиясы мүшелерінің құрамына бағалаушы адамдар (бағалауы калибрлеу сессиясында қаралуға жататын адамды қоспағанда), сондай-ақ персоналды басқару қызметінің (кадр қызметінің) қызметкері не персоналды басқару қызметінің (кадр қызметінің) міндеттерін орындау жүктелген адам кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
+      22. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
+      23. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
+      Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+      Калибрлеу сессиясының мүшелері бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4)калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+      Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, персоналды басқару қызметінің (кадр қызметінің) басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
-[...337 lines deleted...]
-      26. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі Тараз қалалық мәслихаты аппаратының басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
+      24. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
-[...1133 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       машықтар мен құзыреттердің дамуына шолу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z143" w:id="126"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметшілерінің қызметін бағалаудың</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әдістемесіне 1-қосымша Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы лауазымды атқаратын адамның бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z144" w:id="127"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағалаушы тұлға кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалау (0-ден* 5 баллға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсініктеме (қалау бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толтыру кезінде түсініктеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 1. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің сапалы орындалуын қамтамасыз ету </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkStart w:name="z95" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ - жетекшілік ететін бөлімшелердегі міндеттер мен тапсырмаларды сапалы орындау; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 2. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің орындалу мерзімдерінің сақталуын қамтамасыз ету </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z96" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkStart w:name="z97" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- орындаудың жеделдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Көшбасшылық және шешім қабылдау дағдылары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z98" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkStart w:name="z99" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- команданы басқаруды және командалық нәтиже үшін жауапкершілікті өз мойнына ала білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkStart w:name="z100" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мақсаттар мен міндеттерді нақты белгілей білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkStart w:name="z101" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жеке мысал арқылы тиімді қарым-қатынас және оң командалық климат құру арқылы команданы ынталандыру мүмкіндігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkStart w:name="z102" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- белгісіздік жағдайында тиімді әрекет ете білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkStart w:name="z103" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- ықтимал тәуекелдерді ескере отырып, міндеттерді шешудің бірнеше нұсқаларын ұсына білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Бағалаушы адамның еңбек тәртібін сақтауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkStart w:name="z105" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- кешігудің болмауы; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkStart w:name="z106" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkStart w:name="z107" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkStart w:name="z108" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkStart w:name="z109" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkStart w:name="z111" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkStart w:name="z112" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ - ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3471,51 +4194,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Тараз қалалық мәслихаты аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесіне 1-қосымша</w:t>
+              <w:t>"Тараз қалалық мәслихаты аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесіне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3536,51 +4259,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3601,1116 +4324,134 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"БЕКІТЕМІН" Жоғары тұрған басшы ___________________________ (тегі, бас әріптер) күні _______________________ қолы ____________________</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="128"/>
-[...981 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="133"/>
+    <w:bookmarkStart w:name="z156" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НМИ бойынша бағалау парағы ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z157" w:id="134"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z157" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бағаланатын адамның Т.А.Ә., лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z158" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z159" w:id="136"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z159" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бағаланатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -5575,70 +5316,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="137"/>
+    <w:bookmarkStart w:name="z160" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -6254,190 +5995,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:bookmarkStart w:name="z161" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды бағалау _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z162" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ санына бөлінген НМИ бойынша бағалау сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z163" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z164" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі қорытынды бағаның негізінде қойылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="142"/>
+          <w:bookmarkStart w:name="z165" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағаланатын адам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6514,70 +6255,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қолы___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="143"/>
+          <w:bookmarkStart w:name="z169" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалайтын адам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6787,68 +6528,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="144"/>
+    <w:bookmarkStart w:name="z175" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Нысаналы мақсатты индикаторды іске асыру пайызына байланысты рұқсат етілетін бағаны анықтау кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8519,70 +8260,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-0,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="145"/>
+    <w:bookmarkStart w:name="z176" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Бағалау нысаналы мақсатты индикаторды іске асыру пайызына байланысты айқындалады. Бұл ретте рұқсат етілген ауқымда бағалаушы адам өз қалауы бойынша баға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8687,188 +8428,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="146"/>
+    <w:bookmarkStart w:name="z179" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саралау әдісі бойынша бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z180" w:id="147"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z180" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын қызметшінің Т. А.Ә. ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z181" w:id="148"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z181" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалайтын қызметшінің (құрылымдық бөлімше/мемлекеттік орган басшысының)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z182" w:id="149"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z182" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә. __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z183" w:id="150"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z183" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша саралау әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z184" w:id="151"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z184" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z185" w:id="152"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z185" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9666,130 +9407,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="153"/>
+    <w:bookmarkStart w:name="z186" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z187" w:id="154"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z187" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z188" w:id="155"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z188" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z189" w:id="156"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z189" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қойылған бағаға негіздеме ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9894,206 +9635,206 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="157"/>
+    <w:bookmarkStart w:name="z192" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрылымдық бөлімшелер басшыларының 360 әдісімен бағалау парағы Құрылымдық бөлімше басшысының Т. А.Ә___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z193" w:id="158"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z193" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрметті респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z194" w:id="159"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z194" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді 360 әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z195" w:id="160"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z195" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z196" w:id="161"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z196" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге, одан әрі өсу мен даму әлеуетін көруге көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z197" w:id="162"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z197" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z198" w:id="163"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z198" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Жасырындылыққа кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z199" w:id="164"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z199" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15249,190 +14990,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="165"/>
+    <w:bookmarkStart w:name="z200" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z201" w:id="166"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z201" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көрінбейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z202" w:id="167"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z202" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет сирек көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z203" w:id="168"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z203" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет жағдайлардың жартысында көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z204" w:id="169"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z204" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көп жағдайда көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z205" w:id="170"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z205" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет әрқашан көрінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z206" w:id="171"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z206" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15537,206 +15278,206 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="172"/>
+    <w:bookmarkStart w:name="z209" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Б" корпусы қызметшілерін 360 әдісімен бағалау парағы Бағаланатын қызметкердің Т.А.Ә ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z210" w:id="173"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z210" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрметті респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z211" w:id="174"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z211" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді 360 әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z212" w:id="175"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z212" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z213" w:id="176"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z213" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге, одан әрі өсу мен даму әлеуетін көруге көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z214" w:id="177"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z214" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z215" w:id="178"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z215" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Жасырындылыққа кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z216" w:id="179"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z216" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19216,190 +18957,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="180"/>
+    <w:bookmarkStart w:name="z217" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z218" w:id="181"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z218" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көрінбейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z219" w:id="182"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z219" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет сирек көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z220" w:id="183"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z220" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет жағдайлардың жартысында көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z221" w:id="184"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z221" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көп жағдайда көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z222" w:id="185"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z222" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет әрқашан көрінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z223" w:id="186"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z223" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19504,88 +19245,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="187"/>
+    <w:bookmarkStart w:name="z226" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметшіні 360 әдісімен бағалау нәтижесі (құрылымдық бөлімшелердің басшылары үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z227" w:id="188"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z227" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылымдық бөлімше басшысының Т. А.Ә. _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21178,90 +20919,90 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="189"/>
+    <w:bookmarkStart w:name="z228" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу автоматты режимде әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z229" w:id="190"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z229" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21366,88 +21107,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="191"/>
+    <w:bookmarkStart w:name="z232" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Қызметшіні 360 градус әдісімен бағалау нәтижелері ("Б" корпусының қызметшілері үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z233" w:id="192"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z233" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын қызметшінің Т. А.Ә.__________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -22552,144 +22293,144 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="193"/>
+    <w:bookmarkStart w:name="z234" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу автоматты режимде әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z235" w:id="194"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z235" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23015,31 +22756,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>