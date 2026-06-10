--- v0 (2025-10-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0379cf2" w14:textId="0379cf2">
+    <w:p w14:paraId="f519b68" w14:textId="f519b68">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3567,82 +3567,106 @@
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Ағаштарды кесуді рұқсат беру рәсімдеріне сәйкес уәкілетті органның рұқсаты бойынша осы жер учаскесіне қызмет көрсететін ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Тізбе) енгізілген жасыл екпелерді кесуге рұқсат берілмейді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38 тармақ жаңа редакцияда - Ақтөбе облыстық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 318</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Жалпыға ортақ жерлердегі және ғимараттарға, құрылыстарға, көп қабатты тұрғын үйлерге іргелес аумақтардағы желдің және табиғи сипаттағы өзге де жағдайлардың, жол-көлік оқиғаларының нәтижесінде ағаштар авариялық құлаған жағдайда құлаған ағаштарды жинауды, құлаған жерлерді уақтылы тазалауды және ағаш қалдықтарын шығаруды қызмет көрсететін учаскелер бойынша ұйымдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
@@ -4258,141 +4282,223 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жасыл екпелер заңсыз жойылған (кесілген) кезде не олардың құрып кетуіне алып келген бүлінуі кезінде – елу еселенген мөлшерде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      57. Сирек кездесетін және жойылып кету қаупі төнген өсімдік түрлерінің тізбесіне енгізілген жасыл екпелер заңсыз жойылған (кесілген) не олардың құрып кетуіне алып келген бүлінген жағдайда – бір жүз еселенген мөлшерде жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">
+      57. Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Өсімдіктер мен жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiне енгізілген жасыл екпелер заңсыз жойылған (кесілген) не олардың құрып кетуіне алып келген бүлінген жағдайда – бір жүз еселенген мөлшерде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57 тармақ жаңа редакцияда - Ақтөбе облыстық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 318</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      58. Қазақстан Республикасының орман заңнамасын бұзудан келтірілген залалдың мөлшерін Қазақстан Республикасы Экология және табиғи ресурстар министрінің міндетін атқарушының 2023 жылғы 22 қыркүйектегі № 265 </w:t>
+      58. Қазақстан Республикасының өсімдіктер дүниесіне келтірілген залалдың мөлшерін Қазақстан Республикасы Экология және табиғи ресурстар министрінің міндетін атқарушының 2023 жылғы 23 ақпандағы № 61 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының орман заңнамасын бұзудан келтірілген залалдың мөлшерін есептеуге арналған базалық ставкаларға (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33476 болып тіркелген) сәйкес уәкілетті орган есептейді.</w:t>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы заңнамасын бұзудан келтірілген зиянның мөлшерлерін есептеуге арналған базалық ставкаларға (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31997 болып тіркелген) сәйкес уәкілетті орган ведомствосының тиісті аумақтық бөлімшелері есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 58 тармақ жаңа редакцияда - Ақтөбе облыстық мәслихатының 25.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 161</w:t>
+        <w:t xml:space="preserve">      Ескерту. 58 тармақ жаңа редакцияда - Ақтөбе облыстық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4930,4255 +5036,4287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасыл екпелер тізілімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с № түгендеу/жасыл екпе паспортының №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердің функционалдық мақсаты (екпелер санаты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағаш өсімдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлі-жарым ағаштар, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топтар, куртиналар, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоғайлар, алқаптар, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол бойындағы екпелер, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиыны, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұталы өсімдіктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлі-жарым, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасыл қоршам қума метр (қ.м.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатарлап отырғызу, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топтық отырғызу, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы қ.м./дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ашық кеңістіктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гүлзарлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көгалдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жазғы, м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көпжылдық,м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контейнерлік, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вазон, м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Альпинарий, рокарий, м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиыны м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Партерлік, м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәдімгі, м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қыртысының жамылғысы, м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиыны м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақтөбе облысының елді </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мекемендерінің жасыл екпелерін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жасау, күтіп-баптау және қорғау </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жасыл екпелерді зерттеп-қарау актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2 қосымша жаңа редакцияда - Ақтөбе облыстық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 318</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы "___"___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасыл екпелердің табиғи құрамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с № түгендеу/жасыл екпе паспортының №</w:t>
+Сақталады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жердің функционалдық мақсаты (екпелер санаты)</w:t>
+Кесуге рұқсат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағаш өсімдігі</w:t>
+Рұқсатсыз кесу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірлі-жарым ағаштар, дана</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Топтар, куртиналар, дана</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+жасы, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тоғайлар, алқаптар, дана</w:t>
+дің диаметрі, см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасы, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дің диаметрі, см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жол бойындағы екпелер, дана</w:t>
+жасы, жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жиыны, дана</w:t>
+дің диаметрі, см</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...71 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұталы өсімдіктері</w:t>
-            </w:r>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірлі-жарым, дана</w:t>
-[...36 lines deleted...]
-Жасыл қоршам қума метр (қ.м.)</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...83 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ашық кеңістіктер</w:t>
-            </w:r>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...3158 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9448,61 +9586,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -9691,51 +9825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Залалды өтеу мөлшері бойыншазалалдың сомасы</w:t>
+Залалды өтеу мөлшері бойынша залалдың сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9998,51 +10132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АЕК</w:t>
+айлық есептік көрсеткіш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10470,68 +10604,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Зерттеп-қарау актісі жасыл екпелерді кесуге немесе қайта отырғызуға құқық беретін құжат болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке немесе заңды тұлғаның өкілі ___________________________ қолы (Т.А.Ә.)</w:t>
-      </w:r>
-[...16 lines deleted...]
-      (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның лауазымды адамы ________________________ қолы (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13660,55 +13776,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14034,31 +14150,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>