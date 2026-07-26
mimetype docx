--- v0 (2025-12-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2069a50" w14:textId="2069a50">
+    <w:p w14:paraId="53f3e3c" w14:textId="53f3e3c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,435 +93,371 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті" республикалық мемлекеттік мекемесінің Ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2023 жылғы 27 қыркүйектегі № 379-НҚ бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2023 жылғы 27 қыркүйектегі № 379-НҚ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Ақпарат комитеті" республикалық мемлекеттік мекемесі "Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті" республикалық мемлекеттік мекемесі болып қайта аталсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті" республикалық мемлекеттік мекемесінің қоса беріліп отырған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрық бекітілген күннен бастап күнтізбелік бес күн ішінде оны ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына электрондық нысанда қазақ және орыс тілдерінде жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат Вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Ақпарат комитеті" республикалық мемлекеттік мекемесінің Ережесін бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2019 жылғы 28 наурыздағы № 32 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Ақпарат комитеті" республикалық мемлекеттік мекемесінің Ережесін бекіту туралы Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2019 жылғы 28 наурыздағы № 32 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2022 жылғы 1 шілдедегі № 231 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2023 жылғы 3 тамыздағы № 324-НҚ бұйрығымен бекітілген Қазақстан Республикасы Ақпарат және қоғамдық даму Министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы бұйрық қол қойылған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -724,1507 +660,2097 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мәдениет және ақпарат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы "__" _________</w:t>
+              <w:t>2023 жылғы 27 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ _______ бұйрығымен</w:t>
+              <w:t>№ 379-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереженің оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Ақпарат комитеті" республикалық мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Ақпарат комитеті" республикалық мемлекеттік мекемесі туралы ереже</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Ақпарат комитеті (бұдан әрі – Комитет)" Қазақстан Республикасының Мәдениет және ақпарат министрлігінің (бұдан әрі – Министрлік) ақпарат саласындағы басшылықты жүзеге асыратын ведомствосы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Комитет өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитет мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, қазақ тілінде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комитет өз атынан азаматтық-құқықтық қатынастарға түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комитеттің, егер оған заңнамаға сәйкес уәкілеттік берілсе, оның мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комитет өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Комитет төрағасының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен рәсімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Комитеттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комитеттің орналасқан жері: Қазақстан Республикасы, 010000, Астана қаласы, Есіл ауданы, Мәңгілік Ел даңғылы, 8 үй, "Министрліктер үйі" ғимараты, № 15 кіреберіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Комитеттің толық атауы – "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Ақпарат комитеті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Комитеттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комитеттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комитетке кәсіпкерлік субъектілерімен Комитеттің өкілеттіктері болып табылатын міндеттемелерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Комитетке заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда осындай қызметтен түскен кірістер республикалық бюджетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Комитет құрамына мыналар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Баспа бұқаралық ақпарат құралдарында ақпараттық жұмыс басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Теле -, радиоарналардағы ақпараттық жұмыс басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Интернет кеңістікте және әлеуметтік желілерде ақпараттық жұмыс жөніндегі басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жұртшылықпен байланыс және мемлекеттік органдармен үйлестіру басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Бұқаралық ақпарат құралдары саласындағы бақылау басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Бұқаралық ақпарат құралдары саласындағы рұқсат беру құжаттары басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Мемлекеттік ақпараттық саясатты талдауды жүзеге асыру басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Телерадио хабарларын тарату саласындағы жобаларды дамыту басқармасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комитеттің міндеттері, функциялары, құқықтары мен міндеттемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұқаралық ақпарат құралдары саласындағы мемлекеттік саясатты іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының масс-медиа туралы заңнамасының сақталуын мемлекеттік бақылау, бұқаралық ақпарат құралдарын есепке қою, сондай-ақ телерадио хабарларын тарату субъектілерінің қызметін лицензиялау жолымен масс-медиа саласындағы мемлекеттік реттеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес өз құзыреті шегінде бұқаралық ақпарат құралдары саласындағы халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік басқарудың тиісті саласына (аясына) басшылықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қызметкерлерді жұмысқа қабылдау және жоғарылату кезінде меритократия қағидатын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) телерадио хабарларын таратуды дамыту жөніндегі жобаларды әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) әкімшілік құқық бұзушылық туралы істерді қарау және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының кодексінде белгіленген тәртіппен әкімшілік жаза қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде Комитетке жүктелген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтар мен міндеттемелер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет құқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді қабылдау және шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңнамада белгіленген тәртіппен Министрліктің құрылымдық бөлімшелерінен, мемлекеттік органдардан, ұйымдардан олардың лауазымды тұлғаларынан қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының ақпарат және бұқаралық ақпарат құралдары және телерадио хабарларын тарату саласындағы заңнамасын жетілдіру жөнінде ұсыныстар енгізуге құқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Комитеттің құзыретіне кіретін мәселелер бойынша іс-шаралар, кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар ұйымдастыру және өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жетекшілік ететін қызмет бағыттары бойынша консультативтік-кеңесші органдарды (жұмыс топтарын, комиссияларды, кеңестерді) құру жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өз құзыретіне қатысты мәселелер бойынша сараптамаларға қатысу үшін тиісті мамандарды тартуға құқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының қолданыстағы заңнамасымен көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитеттің міндеттемелеріне мыналар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Комитетке жүктелген міндеттер мен функцияларды іске асыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы заңнамасының, жеке және заңды тұлғалардың құқықтары мен заңмен қорғалатын мүдделерін сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Комитеттің құзыретіне кіретін мәселелер бойынша түсіндірулер дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Министрліктің құрылымдық бөлімшелері және мемлекеттік органдар бұл туралы ресми сұрау салған жағдайда өз құзыреті шегінде және заңнама шеңберінде қажетті материалдар мен анықтамаларды ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Комитеттің теңгеріміндегі мемлекеттік меншіктің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Комитетке бөлінген бюджеттік қаражаттың толық, уақтылы және тиімді пайдаланылуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік сатып алу рәсімдерін жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...15 lines deleted...]
-      Баспа бұқаралық ақпарат құралдарында ақпараттық жұмыс басқармасы:</w:t>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпы функциялар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стратегиялық:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Министрліктің құзыретіне жататын мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеу;</w:t>
-[...17 lines deleted...]
-      өз құзыреті шегінде халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      Комитет құзыреті шегінде Министрліктің стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне кіретін мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет құзыреті шегінде ұлттық қауіпсіздік саласындағы заңдардың және өзге де нормативтік құқықтық актілердің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде халықаралық ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттеуші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басқарманың құзыреті шегінде адамның және азаматтың құқықтары мен бостандықтарын қозғайтын нормативтік құқықтық актілерді қоспағанда, Министрдің бұйрықтарында оларды бекіту бойынша тікелей құзыреті болған кезде ведомствоның құзыретіне кіретін мәселелер бойынша нормативтік құқықтық және құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
-[...71 lines deleted...]
-      "Үркер" ұлттық сыйлығын беру тәртібін, олардың ақшалай сыйақы мөлшері мен номинацияларын әзірлеу;</w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша адамның және азаматтың құқықтары мен бостандықтарын қозғайтын нормативтік құқықтық актілерді қоспағанда, Министрдің бұйрықтарымен бекітуге тікелей құзыреті болған жағдайда Комитеттің құзыретіне жататын мәселелер бойынша нормативтік құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет құзыреті шегінде орталық және жергілікті атқарушы органдардың бұқаралық ақпарат құралдары мәселелері бойынша қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентiнiң, Қазақстан Республикасы Үкiметiнiң және мемлекеттiк органның басшы лауазымды адамдарының өзге де ресми құжаттардан туындайтын тапсырмаларының (iске асырылуы құқықтық актiлерде көзделген қызметтiң) және жеке қолданылатын құқықтық актiлердiң орындалуына iшкi бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қажет болған жағдайда Қазақстан Республикасы Әдiлет министрлiгiнiң сұрау салуы бойынша хабарлама әдiсiнiң толықтығы және нормативтiк саясат жөнiндегi консультативтік-кеңес құжатын қоғамдық талқылауды жүргiзу әдiстерiнiң (әдiстерiнiң) толықтығы туралы қорытындыны ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комитеттің құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізуді қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қолдау және түсіндіру бағдарламасының жобасын үйлестіру; Комитеттің құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен республикалық деңгейде мемлекеттік ақпараттық саясатты іске асыруға арналған мемлекеттік тапсырысты қалыптастыру және оның орындалуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комитет құзыреті шегінде мемлекеттік стратегиялық бағдарламалар мен құжаттарды түсіндіру және насихаттау бойынша ақпараттық іс-шараларды ұйымдастыруға және өткізуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет құзыреті шегінде нысаналы индикаторларға, көрсеткіштерге қол жеткізуді, Мемлекеттік жоспарлау жүйесі құжаттарының іс-шараларының сапалы және уақтылы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      басқарманың құзыреті шегінде Қазақстан Республикасының заңнамасына сәйкес талаптар мен оларға сәйкестігін растайтын құжаттардың тізбесін әзірлеу; халықты ұлттық қауіпсіздіктің жай-күйі және оны қамтамасыз ету бойынша қабылданып жатқан шаралар туралы хабардар ету, бөлім құзыреті шегінде мемлекеттік құпияларды қорғау саласындағы заңнаманы сақтай отырып, үгіт-насихат және қарсы үгіт-насихат жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      әрекеттерi (әрекетсiздiгi) ұлттық мүдделердiң бұзылуына, Қазақстан Республикасының ұлттық қауiпсiздiгiне қатер төндiруге әкеп соғатын лауазымды адамдар мен мемлекеттiк қызметшiлердi Комитет құзыретi шегiнде жауапқа тарту; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комитеттің құзыреті шегінде республикалық бюджеттік бағдарламаларды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет құзыреті шегінде нормативтік құқықтық актілерге құқықтық мониторинг жүргізу; Комитеттің құзыреті шегінде көрсетілген қызмет актілерін қарау және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттiк құпияларды қамтитын нормативтiк құқықтық актiлердi қоспағанда, сараптамалық қорытындылар алу мақсатында Қазақстан Республикасының Ұлттық кәсiпкерлер палатасына және сараптамалық кеңестерге кәсiпкерлiк субъектiлерiнiң мүдделерiн қозғайтын консультативтік құжатты немесе тиiстi нормативтiк құқықтық актiнiң жобасын ашық нормативтiк құқықтық актiлердiң интернет-порталында орналастыру туралы хабарламаны жолдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде қоғамдық кеңестің ұсынымдарын қарау; Комитеттің құзыреті шегінде мемлекеттік саясатты іске асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комитет құзыреті шегінде Мемлекеттік органдардың интернет-ресурстарының бірыңғай платформасында ақпаратты орналастыру және жаңарту; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет құзыретіне кіретін тиісті салаларда келісімдер, меморандумдар мен шарттар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комитеттің құзыретіне кіретін мәселелер бойынша ведомстволық бағыныстағы ұйымдарға қатысты мемлекеттік басқарудың тиісті саласына (ауданына) басшылық жасау; ашық деректер интернет-порталында ақпаратты орналастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде мемлекеттік сатып алу саласындағы қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комитет құзыреті шегінде бюджеттік өтінімді, мемлекеттік сатып алу жоспарын қалыптастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңдарына сәйкес сотқа талап қою; өз құзыреті шегінде техникалық регламенттер мен ұлттық стандарттарды әзірлеу бойынша жұмыстарды ұйымдастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық реттеу саласындағы уәкілетті органмен келісім бойынша өз құзыретіне кіретін мәселелер бойынша техникалық регламенттерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық регламенттерді, оның ішінде Еуразиялық экономикалық одақты іске асыру жөніндегі іс-шаралар жоспарларын әзірлеу және орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестікті растау жөніндегі органдарды және сәйкестікті міндетті растауға жататын өнім жөніндегі зертханаларды құру, жаңғырту және жарақтандыру жөнінде ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген тәртіппен техникалық реттеу саласындағы уәкілетті органға техникалық регламенттерді немесе техникалық регламенттерге өзгерістер және (немесе) толықтырулар әзірлеу туралы ұсыныстар дайындау және енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында, Қазақстан Республикасының Президенті мен Үкіметінің актілерінде, сондай-ақ Министрлік басшылығының тапсырмаларында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) тармақшасында көзделген функциялар жалпы болып табылады және Комитеттің барлық басқармалары өз құзыреттері шегінде іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Баспа бұқаралық ақпарат құралдарының ақпараттық жұмысы жөніндегі басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегиялық:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақшалай сыйақы беру тәртібін, мөлшерін және "Үркер" ұлттық сыйлығының номинациясын әзірлеу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іске асыру:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке қолданылатын құқықтық актілердің (орындалуы құқықтық актілерде көзделген іс-шаралардың) және Қазақстан Республикасы Президентінің, Қазақстан Республикасының Үкіметі мен мемлекеттік органның басшы лауазымды адамдарының қызметтік сипаттағы өзге де құжаттардан туындайтын тапсырмаларының орындалуына ішкі бақылау жүргізу;</w:t>
-[...35 lines deleted...]
-      құзырет шегінде мемлекеттік саясатты іске асыруды қамтамасыз ету;</w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша келісімдер, меморандумдар және шарттар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқарманың құзыретіне жататын мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүзеге асыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ақпараттық сүйемелдеу және түсіндіру бағдарламасының жобасын келісу;</w:t>
+      этносаралық қатынастарды дамыту және қоғамдық келісімді нығайту саласындағы мемлекеттік стратегиялық бағдарламалар мен құжаттарды ілгерілету бойынша ақпараттық-түсіндіру іс-шараларын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқарманың құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен республикалық деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты қалыптастыру және оның жүзеге асырылуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2234,5613 +2760,2383 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік жастар саясаты мәселелері бойынша мемлекеттік ақпараттық саясатты жүргізу бойынша мемлекеттік тапсырысты орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құзырет шегінде мемлекеттік стратегиялық бағдарламалар мен құжаттарды түсіндіру және ілгерілету жөніндегі ақпараттық іс-шараларды ұйымдастыруға және жүзеге асыруға қатысу;</w:t>
-[...17 lines deleted...]
-      Комитеттің құзыретіне кіретін мәселелер бойынша ведомстволық бағынысты ұйымдарға қатысты мемлекеттік басқарудың тиісті саласына (аясына) басшылықты жүзеге асыру;</w:t>
+      басқарманың құзыреті шегінде мемлекеттік стратегиялық бағдарламалар мен құжаттарды түсіндіру және ілгерілету жөніндегі ақпараттық іс-шараларды ұйымдастыруға және жүзеге асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша ведомстволық бағынысты ұйымдарға қатысты мемлекеттік басқарудың тиісті саласына (аясына) басшылықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұқаралық ақпарат құралдары мәселелері бойынша жастар ұйымдарымен өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комитет құзыреті шеңберінде Мемлекеттік жоспарлау жүйесі құжаттарының іс-шараларын сапалы және уақтылы орындау, нысаналы индикаторларға, көрсеткіштерге қол жеткізу бойынша жұмысты қамтамасыз ету;</w:t>
-[...305 lines deleted...]
-      Теле -, радиоарналардағы ақпараттық жұмыс басқармасы:</w:t>
+      басқарманың құзыреті шегінде Мемлекеттік жоспарлау жүйесі құжаттарының іс-шараларын сапалы және уақтылы орындау, нысаналы индикаторларға, көрсеткіштерге қол жеткізу бойынша жұмысты қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарма құзыреті шегінде мемлекеттік құпияны қорғау саласындағы заңнаманы сақтай отырып, ұлттық қауіпсіздіктің жай-күйі және оны қамтамасыз ету бойынша қабылданатын шаралар туралы халықты хабардар ету, насихаттау және қарсы насихаттау қызметін жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Теле-, радиоарналардағы ақпараттық жұмыс басқармасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стратегиялық:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Министрліктің құзыретіне жататын мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеу;</w:t>
-[...17 lines deleted...]
-      өз құзыреті шегінде халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша халықаралық ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттеуші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басқарманың құзыреті шегінде адамның және азаматтың құқықтары мен бостандықтарын қозғайтын нормативтік құқықтық актілерді қоспағанда, Министрдің бұйрықтарында оларды бекіту бойынша тікелей құзыреті болған кезде ведомствоның құзыретіне кіретін мәселелер бойынша нормативтік құқықтық және құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
-[...107 lines deleted...]
-      жас санаты белгісіне қойылатын талаптарды әзірлеу;</w:t>
+      ақшалай сыйақы беру тәртібін, мөлшерін және "Тұмар" ұлттық сыйлығының номинациясын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іске асыру:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке қолданылатын құқықтық актілердің (орындалуы құқықтық актілерде көзделген іс-шаралардың) және Қазақстан Республикасы Президентінің, Қазақстан Республикасының Үкіметі мен мемлекеттік органның басшы лауазымды адамдарының қызметтік сипаттағы өзге де құжаттардан туындайтын тапсырмаларының орындалуына ішкі бақылау жүргізу;</w:t>
-[...53 lines deleted...]
-      ақпараттық сүйемелдеу және түсіндіру бағдарламасының жобасын келісу;</w:t>
+      басқарманың құзыреті шегінде мемлекеттік әлеуметтік тапсырыстың нәтижелерін қалыптастыруды, іске асыруды, іске асыру мониторингін және бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша келісімдер, меморандумдар және шарттар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқарманың құзыретіне жататын мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүзеге асыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      этносаралық қатынастарды дамыту және қоғамдық келісімді нығайту саласындағы мемлекеттік стратегиялық бағдарламалар мен құжаттарды ілгерілету бойынша ақпараттық-түсіндіру іс-шараларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       басқарманың құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен республикалық деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты қалыптастыру және оның жүзеге асырылуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік жастар саясаты мәселелері бойынша мемлекеттік ақпараттық саясатты жүргізу бойынша мемлекеттік тапсырысты орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құзырет шегінде мемлекеттік стратегиялық бағдарламалар мен құжаттарды түсіндіру және ілгерілету жөніндегі ақпараттық іс-шараларды ұйымдастыру және жүзеге асыру;</w:t>
-[...17 lines deleted...]
-      Ақпарат комитетінің құзыретіне кіретін мәселелер бойынша ведомстволық бағынысты ұйымдарға қатысты мемлекеттік басқарудың тиісті саласына (аясына) басшылықты жүзеге асыру;</w:t>
+      басқарманың құзыреті шегінде мемлекеттік стратегиялық бағдарламалар мен құжаттарды түсіндіру және ілгерілету жөніндегі ақпараттық іс-шараларды ұйымдастыруға және жүзеге асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша ведомстволық бағынысты ұйымдарға қатысты мемлекеттік басқарудың тиісті саласына (аясына) басшылықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұқаралық ақпарат құралдары мәселелері бойынша жастар ұйымдарымен өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комитет құзыреті шеңберінде Мемлекеттік жоспарлау жүйесі құжаттарының іс-шараларын сапалы және уақтылы орындау, нысаналы индикаторларға, көрсеткіштерге қол жеткізу бойынша жұмысты қамтамасыз ету;</w:t>
-[...305 lines deleted...]
-      Интернет кеңістікте және әлеуметтік желілерде ақпараттық жұмыс жөніндегі басқарма:</w:t>
+      басқарманың құзыреті шегінде Мемлекеттік жоспарлау жүйесі құжаттарының іс-шараларын сапалы және уақтылы орындау, нысаналы индикаторларға, көрсеткіштерге қол жеткізу бойынша жұмысты қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарма құзыреті шегінде мемлекеттік құпияны қорғау саласындағы заңнаманы сақтай отырып, ұлттық қауіпсіздіктің жай-күйі және оны қамтамасыз ету бойынша қабылданатын шаралар туралы халықты хабардар ету, насихаттау және қарсы насихаттау қызметін жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Интернет кеңістігіндегі және әлеуметтік желілердегі ақпараттық жұмыс басқармасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стратегиялық:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Министрліктің құзыретіне жататын мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеу;</w:t>
-[...17 lines deleted...]
-      өз құзыреті шегінде халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыреті шегінде мемлекеттік әлеуметтік тапсырыстың нәтижелерін қалыптастыруды, іске асыруды, іске асыру мониторингін және бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша келісімдер, меморандумдар және шарттар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүзеге асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен республикалық деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты қалыптастыру және оның жүзеге асырылуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар саясаты мәселелері бойынша мемлекеттік ақпараттық саясатты жүргізу бойынша мемлекеттік тапсырысты орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыреті шегінде мемлекеттік стратегиялық бағдарламалар мен құжаттарды түсіндіру және ілгерілету жөніндегі ақпараттық іс-шараларды ұйымдастыруға және жүзеге асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      этносаралық қатынастарды дамыту және қоғамдық келісімді нығайту саласындағы мемлекеттік стратегиялық бағдарламалар мен құжаттарды ілгерілету бойынша ақпараттық-түсіндіру іс-шараларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша ведомстволық бағынысты ұйымдарға қатысты мемлекеттік басқарудың тиісті саласына (аясына) басшылықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұқаралық ақпарат құралдары мәселелері бойынша жастар ұйымдарымен өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыреті шегінде Мемлекеттік жоспарлау жүйесі құжаттарының іс-шараларын сапалы және уақтылы орындау, нысаналы индикаторларға, көрсеткіштерге қол жеткізу бойынша жұмысты қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарма құзыреті шегінде мемлекеттік құпияны қорғау саласындағы заңнаманы сақтай отырып, ұлттық қауіпсіздіктің жай-күйі және оны қамтамасыз ету бойынша қабылданатын шаралар туралы халықты хабардар ету, насихаттау және қарсы насихаттау қызметін жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Жұртшылықпен байланыс және мемлекеттік органдармен үйлестіру басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегиялық:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша халықаралық ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттеуші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      интернет-ресурсқа қол жеткізуді қайта бастау қағидаларын әзірлеу;</w:t>
-[...665 lines deleted...]
-      өз құзыреті шегінде халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      мемлекеттік ақпараттық саясат мәселелері жөніндегі өңірлік комиссиялар туралы үлгі ережені әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асырылатын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыреті шегінде жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саяси партиялармен, коммерциялық емес, жастар ұйымдарымен және өзге де ұйымдармен бұқаралық ақпарат құралдары мәселелері бойынша өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      этносаралық қатынастарды дамыту және қоғамдық келісімді нығайту саласындағы мемлекеттік стратегиялық бағдарламалар мен құжаттарды ілгерілету бойынша ақпараттық-түсіндіру іс-шараларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыреті шегінде үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган айқындайтын тәртіппен мемлекеттік әлеуметтік тапсырысты қалыптастыру, іске асыру мониторингі және оның нәтижелерін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша келісімдер, меморандумдар және шарттар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүзеге асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыреті шегінде Мемлекеттік жоспарлау жүйесі құжаттарының іс-шараларын сапалы және уақтылы орындау, нысаналы индикаторларға, көрсеткіштерге қол жеткізу бойынша жұмысты қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Бұқаралық ақпарат құралдары саласындағы бақылау басқармасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттеуші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басқарма құзыреті шегінде адамның және азаматтың құқықтары мен бостандықтарын қозғайтын нормативтік құқықтық актілерді қоспағанда, Министрдің бұйрықтарында оларды бекіту бойынша тікелей құзыреті болған кезде ведомствоның құзыретіне кіретін мәселелер бойынша нормативтік құқықтық және құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
-[...665 lines deleted...]
-      өз құзыреті шегінде халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      интернет-ресурсқа қол жеткізуді қалпына келтіру қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масс-медиа мониторингін жүргізу қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телекоммуникация желілерінде Қазақстан Республикасы заңнамасының талаптарын сақтау мәселелері бойынша мемлекеттік органдардың өзара іс-қимыл жасау қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масс-медиа саласындағы уәкілетті органның ұйғарымы бойынша интернет-ресурстарға, шетелдік онлайн-платформаларға және жедел хабарлармен алмасу сервистеріне қол жеткізуді шектеу туралы қағидаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп тексеру парақтарын, тәуекел дәрежесін бағалау критерийлерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телерадио хабарларын тарату сапасына бақылау жүргізу қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телерадио хабарларын тарату сапасының техникалық параметрлерін және телерадио хабарларын тарату сапасының техникалық параметрлерін өлшеу әдістемесін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының масс-медиа туралы заңнамасының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масс-медиада Қазақстан Республикасының балаларды олардың денсаулығы мен дамуына зиян келтіретін ақпараттан қорғау туралы заңнамасының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масс-медиа мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Балаларды олардың денсаулығы мен дамуына зиян келтіретін ақпараттан қорғау туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарын сақтау тұрғысынан масс-медиа өнімдерінің мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телерадио хабарларын тарату сапасының техникалық параметрлерінің және телерадио хабарларын таратудың ұлттық стандарттарының сақталуын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Масс-медиа туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>56-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген талаптарды сақтау бөлігінде Қазақстан Республикасының масс-медиа туралы заңнамасының сақталуын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензиаттың Қазақстан Республикасының заңнамасында белгіленген талаптарды сақтауын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының масс-медиа туралы заңнамасының сақталуына мемлекеттік бақылау тиімділігінің мониторингін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған масс-медиа саласындағы бұзушылықтарды жою туралы ұсынымдар жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Масс-медиа туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" заңнамасы талаптарының бұзылуы анықталған кезде нұсқамалар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік құқық бұзушылық туралы хаттамалар жасау және әкімшілік жаза қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензиаттың Қазақстан Республикасының заңнамасында белгіленген талаптарды сақтауын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының "Масс-медиа туралы" заңнамасының сақталуына мемлекеттік бақылау тиімділігінің мониторингін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған масс-медиа саласындағы бұзушылықтарды жою туралы ұсынымдар жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының "Масс-медиа туралы" заңнамасы талаптарының бұзылуы анықталған кезде нұсқамалар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік құқық бұзушылық туралы хаттамалар жасау және әкімшілік жаза қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Байланыс туралы" Қазақстан Республикасының Заңында көзделген жағдайларда нұсқамалар мен хабарламалар жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онлайн-платформаның меншік иесінен және (немесе) заңды өкілінен тәулігіне пайдаланушылардың саны туралы ақпарат сұратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онлайн-платформада пайдаланушылар санын айқындау функциялары болмаған жағдайда пайдаланушылар санын айқындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онлайн-платформалардың меншік иелерінен және (немесе) заңды өкілдерінен сот актілері, Қазақстан Республикасының құқық қорғау немесе арнаулы мемлекеттік органдарының сұрау салулары негізінде пайдаланушылар туралы мәліметтер сұратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асырылатын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      байланыс операторларына және (немесе) онлайн-платформалардың меншік иелеріне және (немесе) заңды өкілдеріне және (немесе) мемлекеттік техникалық қызметке "Байланыс туралы" Қазақстан Республикасы Заңының 41-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген нұсқаманың күшін жою және интернет-ресурсқа қол жеткізуді қалпына келтіру туралы тапсырма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Бас прокуратурасының келісімі бойынша жедел-іздестіру қызметі субъектілерімен және байланыс саласындағы уәкілетті органмен бірлесіп байланыс желілерінің және (немесе) құралдарының жұмысын, байланыс қызметтерін көрсетуді, интернет-ресурстарға қол жеткізуді және (немесе) оларда орналастырылған ақпаратты тоқтата тұру тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бірыңғай ақпараттық кеңістігін қалыптастыруды, дамытуды және оның қауіпсіздігін қамтамасыз етуді, сондай-ақ ақпараттық кеңістіктің қауіпсіздігін қамтамасыз ету жөніндегі қызметті ведомствоаралық үйлестіруді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Бұқаралық ақпарат құралдары саласындағы рұқсат беру құжаттары басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында таратылатын шетелдік мерзімді баспасөз басылымдарын есепке алуды жүзеге асыру қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рұқсаттар мен хабарламалар саласындағы уәкілетті органмен және ақпараттандыру саласындағы уәкілетті органмен келісім бойынша Қазақстан Республикасының аумағында таратылатын шетелдік мерзімді баспасөз басылымдарын есепке алуды жүзеге асыру қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке қою үшін өтініш берген шетелдік теле-, радиоарналардың өнімдерінің Қазақстан Республикасының заңнамасына сәйкестігі тұрғысынан сараптама жүргізу қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теле-, радиоарналарды тарату жөніндегі қызметті лицензиялауды жүзеге асыру жөніндегі лицензиарды және масс-медиа саласындағы екінші санаттағы рұқсаттарды беруге уәкілетті органды айқындайтын нормативтік құқықтық актіні әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телерадио хабарларын тарату саласындағы қызметті лицензиялау кезінде қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттар тізбесін әзірлеу, рұқсаттар мен хабарламалар саласындағы уәкілетті органмен және ақпараттандыру саласындағы уәкілетті органмен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет реттейтін салада мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асырылатын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мерзімді баспасөз басылымдарын, интернет басылымдарын есепке, қайта есепке қоюды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отандық теле-, радиоарнаны есепке, қайта есепке қоюды, куәлік беруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында таратылатын шетелдік мерзімді баспасөз басылымдарын есепке алуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында таратылатын шетелдік теле-, радиоарнаны есепке, қайта есепке қоюды, куәлік беруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теле-, радиоарналарды бөлу жөніндегі қызметпен айналысу үшін лицензиялар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке қойылған мерзімді баспасөз басылымдарының, интернет басылымдарының, теле-, радиоарналардың тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында таратылатын шетелдік мерзімді баспасөз басылымдарын есепке алудың бірыңғай тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эротикалық сипаттағы материалдарды орналастыратын мерзімді баспасөз басылымдарын немесе интернет-ресурстарды тарататын субъектілердің тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке қою үшін өтініш берген шетелдік теле-, радиоарналардың өнімдерінің Қазақстан Республикасының заңнамасына сәйкестігі тұрғысынан сараптамасын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес лицензиялауға жататын жекелеген қызмет түрлерін лицензиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттандыру саласындағы уәкілетті органмен келісім бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету процесін автоматтандыруды және оңтайландыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік көрсетілетін қызметтер тізіліміне жаңа мемлекеттік қызмет енгізілгеннен кейін ақпараттандыру саласындағы уәкілетті органмен келісім бойынша Қазақстан Республикасының заңнамасына сәйкес оны көрсетуді электрондық форматқа көшіру жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телерадио хабарларын таратудың техникалық құралдарын телерадио хабарларын тарату операторларының желілеріне қосу қағидаларын әзірлеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Мемлекеттік ақпараттық саясаттың іске асырылуын талдау басқармасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттеуші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының аумағында таратылатын бұқаралық ақпарат құралдарына мониторинг жүргізу қағидаларын және оны есептеу әдістемесін әзірлеу;</w:t>
-[...1223 lines deleted...]
-      өз құзыреті шегінде халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      республикалық және өңірлік деңгейлерде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты орналастыру қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік ақпараттық саясат мәселелері жөніндегі өңірлік комиссиялар туралы үлгі ережені әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік ақпараттық саясат мәселелері жөніндегі республикалық комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асырылатын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген тәртіппен республикалық деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты қалыптастыру, орналастыру және оның жүзеге асырылуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен республикалық деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырыстың іске асырылуын жалпы үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның интернет-ресурсында мемлекеттік емес бұқаралық ақпарат құралдары үшін гранттар конкурсын өткізу туралы ақпараттық хабарламаны орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіз сараптама комиссиясының қызметін қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Телерадио хабарларын тарату саласындағы жобаларды дамыту басқармасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттеуші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басқарма құзыреті шегінде адамның және азаматтың құқықтары мен бостандықтарын қозғайтын нормативтік құқықтық актілерді қоспағанда, Министрдің бұйрықтарында оларды бекіту бойынша тікелей құзыреті болған кезде ведомствоның құзыретіне кіретін мәселелер бойынша нормативтік құқықтық және құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
-[...1673 lines deleted...]
-      міндетті теле -, радиоарналардың тізбесін әзірлеу;</w:t>
+      міндетті теле-, радиоарналардың тізбесін қалыптастыру жөнінде конкурс өткізу қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндетті теле-, радиоарналардың тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телерадио хабарларын тарату мақсаттары үшін жиіліктер белдеулерін, радиожиіліктерді (радиожиілік арналарын) бөлу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ұлттық оператор тарататын еркін қолжетімді теле -, радиоарналардың тізбесін әзірлеу;</w:t>
-[...17 lines deleted...]
-      телерадио хабарларын таратудың ұлттық операторы тарататын еркін қолжетімді теле-, радиоарналардың тізбесін қалыптастыру бойынша конкурс өткізу қағидаларын әзірлеу;</w:t>
+      ұлттық оператор тарататын еркін қолжетімді теле-, радиоарналардың тізбесін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телерадио хабарларын таратудың ұлттық операторы тарататын еркін қолжетімді теле-, радиоарналардың тізбесін қалыптастыру жөнінде конкурс өткізу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телерадио хабарларын тарату операторларының қызметтер көрсету қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7850,1601 +5146,1243 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телерадио хабарларын тарату жүйелерін техникалық пайдалану қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      теле-, радиокомпаниялардың техникалық құралдарын телерадио хабарларын тарату операторларының желілеріне қосу қағидаларын әзірлеу;</w:t>
-[...215 lines deleted...]
-      Министрлік ведомствосының құзыретіне жататын мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүзеге асыруды қамтамасыз ету;</w:t>
+      телерадио хабарларын таратуды дамыту мәселелері жөніндегі комиссияның ережесін әзірлеу және оның құрамына ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телерадио хабарларын тарату қызметтерін көрсету қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еркін қолжетімді теле-, радиоарналарды таратуды қаржылық қамтамасыз ету бөлігінде телерадио хабарларын таратудың ұлттық операторының қызметін үйлестіру (цифрлық эфирлік және спутниктік телерадио хабарларын тарату, сондай-ақ аналогтық телерадио хабарларын тарату арқылы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асырылатын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телерадио хабарларын таратуды дамыту мәселелері жөніндегі комиссияның жұмысын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының аумағында радиохабар таратуды дамыту мәселелері жөніндегі жобаларды әзірлеу;</w:t>
+      Қазақстан Республикасының аумағында радио хабарларын таратуды дамыту мәселелері жөніндегі жобаларды әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цифрлық эфирлік телерадио хабарларын таратуға көшу тәртібі мен мерзімдерін айқындау жөнінде ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көпарналы хабар таратуда таралуына байланысты міндетті теле -, радиоарналардың санын айқындау;</w:t>
-[...215 lines deleted...]
-      Телерадио хабарларын таратуды дамыту мәселелері жөніндегі комиссияның құрамы жөнінде ұсыныстар енгізу;</w:t>
+      көп арналы хабар таратуда таралуына қарай міндетті теле-, радиоарналардың санын айқындау жөнінде ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық эфирлік телехабар таратуды енгізу бөлігінде Ұлттық телерадио хабарларын тарату операторының қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық телерадио хабарларын тарату операторының міндетті теле-, радиоарналарды және еркін қолжетімді теле-, радиоарналарды таратуды қаржылық қамтамасыз ету бөлігіндегі қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телерадио хабарларын тарату саласындағы материалдық-техникалық базаны техникалық жаңғырту мәселелері бойынша Министрліктің қарамағындағы ұйымдардың қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телерадио хабарларын тарату саласындағы Ұлттық оператор көрсететін қызметтердің тарифтері бойынша есеп айырысуларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыреті шегінде бұқаралық ақпарат құралдары мен телерадио хабарларын тарату мәселелері бойынша орталық және жергілікті атқарушы органдардың қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телерадио хабарларын таратуды дамыту мәселелері жөніндегі комиссияның құрамы бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телерадио хабарларын тарату мақсаттары үшін жиіліктерді, радиожиіліктерді (радиожиілік арналарын) бөлу жөніндегі конкурстарды ұйымдастыру және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      телерадио хабарларын таратудың ұлттық операторы тарататын еркін қолжетімді теле -, радиоарналардың тізбесін қалыптастыру және бекіту жөніндегі конкурстарды ұйымдастыру және өткізу;</w:t>
-[...53 lines deleted...]
-      техникалық реттеу саласындағы уәкілетті органмен келісім бойынша құзыретіне кіретін мәселелер бойынша техникалық регламенттерді әзірлеу;</w:t>
+      телерадио хабарларын таратудың ұлттық операторы тарататын еркін қолжетімді теле-, радиоарналардың тізбесін қалыптастыру және бекіту жөніндегі конкурстарды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндетті теле-, радиоарналардың тізбесін қалыптастыру және бекіту жөніндегі конкурстарды ұйымдастыру және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық регламенттерді, оның ішінде Еуразиялық экономикалық одақты іске асыру жөніндегі іс-шаралар жоспарларын әзірлеу және орындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сәйкестікті растау жөніндегі органдарды және реттелетін салада сәйкестігі міндетті расталуға жататын өнім жөніндегі зертханаларды құру, жаңғырту және жарақтандыру жөнінде ұсыныстар дайындау;</w:t>
-[...218 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+      сәйкестікті растау жөніндегі органдарды және сәйкестікті міндетті растауға жататын өнім жөніндегі зертханаларды құру, жаңғырту және жарақтандыру жөнінде ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген тәртіппен техникалық реттеу саласындағы уәкілетті органға техникалық регламенттерді немесе техникалық регламенттерге өзгерістер және (немесе) толықтырулар әзірлеу туралы ұсыныстар дайындау және енгізу.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комитет басшысының қызметін ұйымдастыру кезіндегі оның мәртебесі мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комитетті басқаруды Комитетке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты төраға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Төраға Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комитет төрағасының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комитет төрағасының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Министрдің, Министрлік аппараты басшысының және жетекшілік ететін вице-министрдің тапсырмаларын міндетті түрде орындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз орынбасарларының, Комитеттің құрылымдық бөлімшелері басшыларының және қызметкерлерінің міндеттемелері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде бұйрықтар шығарады, нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері жоғары тұрған мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Комитет қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) еңбек қатынастары мәселелері жоғары тұрған мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Комитет қызметкерлерін іссапарға жіберу, еңбек демалысын беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу және сыйлықақы беру, сондай-ақ тәртіптік жауаптылыққа тарту мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Комитеттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Комитеттің құрылымдық бөлімшелерінің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік сатып алу қорытындылары бойынша тауарларды, жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алу туралы шарттарға, орындалған жұмыстар актілеріне, сондай-ақ жетекшілік ететін салалар шеңберіндегі шарттарға қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сыбайлас жемқорлық құқық бұзушылықтар не сыбайлас жемқорлық іс-әрекеттерінің туындауына ықпал ететін іс-әрекеттер тіркелген жағдайларда, бұл туралы Министрліктің басшылығын хабардар етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Комитет қызметкерлерінің мемлекеттік қызметшілердің қызметтік әдеп нормаларын сақтауын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Комитетте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды және сыбайлас жемқорлыққа қарсы шаралардың қабылдануына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының бұқаралық ақпарат құралдары туралы, телерадио хабарларын тарату туралы және байланыс туралы заңнамасының талаптарын бұзушылық анықталған кезде нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес телерадио хабарларын таратудың бұқаралық ақпарат құралдары саласындағы қызметпен айналысуға лицензиялар және рұқсаттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыретіне жатқызылған басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет төрағасы болмаған кезеңде, оның өкілеттіктерін атқаруды Қазақстан Республикасының қолданыстағы заңнамасына сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Төраға өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комитет төрағасының орынбасарлары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз өкілеттіктері шегінде Комитеттің құрылымдық бөлімшелерінің қызметін үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Министрдің, Министрлік аппараты басшысының, жетекшілік ететін вице-министрдің және Комитет төрағасының тапсырмаларын міндетті түрде орындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитеттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Комитеттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Комитетке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер заңнамада өзгеше көзделмесе, Комитеттің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Комитеттің қарамағындағы ұйымдардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мәдениет және ақпарат министрлігі Ақпарат комитетінің "Талдау және ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақпен толықтырылды – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9770,31 +6708,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>