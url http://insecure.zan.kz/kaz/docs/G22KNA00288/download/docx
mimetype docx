--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c3eb627" w14:textId="c3eb627">
+    <w:p w14:paraId="4dc99e4" w14:textId="4dc99e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің "Ақтау" жабдықтау басқармасы туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының орынбасары – Шекара қызметі директорының 2022 жылғы 16 шiлдедегi № 288-қа бұйрығы</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының орынбасары – Шекара қызметі директорының 2022 жылғы 16 шiлдедегi № 288-қа бұйрығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2022 жылғы 17 мамырдағы № 893 Жарлығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -201,264 +195,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, сондай-ақ Қазақстан Республикасы Үкіметінің 2021 жылғы 1 қыркүйектегі № 590 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мемлекеттік органның құрылымдық бөлімшесі туралы ережені әзірлеу және бекіту қағидаларына сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің "Ақтау" жабдықтау басқармасы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің "Ақтау" жабдықтау басқармасының бастығы заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінің аумақтық органдарында тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықтың мемлекеттік тіркелген күнінен бастап он күнтізбелік күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін, Қазақстан Республикасы Әділет министрлігінің "Заңнамалық және құқықтық ақпараттар институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жолдануын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің ресми интернет-ресурсына орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуына бақылау жасауды өзіме қалдырамын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғаш рет ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрықпен Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің мүдделі тұлғаларының тиісті бөлігі таныстырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -474,51 +435,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ұлттық қауіпсіздік комитеті </w:t>
             </w:r>
@@ -534,50 +505,57 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Төрағасының орынбасары – </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Шекара қызметінің директоры </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">генерал-майор </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -618,68 +596,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Алдажұманов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -797,2440 +757,2454 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288-қа бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің "Ақтау" жабдықтау басқармасы туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің "Ақтау" жабдықтау басқармасы (бұдан әрі – Басқарма) әскери басқарудың тактикалық органы және Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне (бұдан әрі – Шекара қызметі) тікелей бағынысты материалдық-техникалық жабдықтауды жүзеге асыратын басқарма болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Басқарма республикалық мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы мемлекеттік тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басқарма, егер оған Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма бастығының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заңды тұлғаның орналасқан жері: Маңғыстау облысы, Мұнайлы ауданы, Маңғыстау ауылы, № 1 өндірістік аумақ, № 14 құрылым, индексі 130006.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Басқарманың толық атауы – "Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің "Ақтау" жабдықтау басқармасы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Басқарманың қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Басқармаға Қазақстан Республикасының заңнамалық актілерімен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер мемлекеттік бюджеттің кірісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Басқарманың мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Шекара қызметін материалдық-техникалық қамтамасыз етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңмасына сәйкес айқындалатын өзге де міндеттерді орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқармаға жүктелген міндеттерді орындау үшін Қазақстан Республикасының заңнамасында белгіленген тәртіппен Ұлттық қауіпсіздік комитетінің (бұдан әрі – ҰҚК) және Шекара қызметінің құрылымдық бөлімшелерінен, мемлекеттік мекемелерінен, ұйымдарынан және лауазымды тұлғаларынан қажетті ақпараттарды және материалдарды сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Шекара қызметін материалдық-техникалық қамтамасыз ету және Басқарма мұқтаждары үшін тауарларды, жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алуды ұйымдастырушы ретінде белгіленген тәртіппен әрекет ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік сатып алудың жылдық жоспарымен көзделген тауарларды, жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алу туралы шарт жасасу, мердігерлер мен өнім берушілердің оларды орындауына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) энергиямен, сумен және жылумен жабдықтау, көлік, байланыс (арнайы мақсаттағы телекоммуникациялар желілерін қоспағанда), коммуникациялар, тұрғын үй және коммуналдық шаруашылық, өзге де тыныс-тіршілікті қамтамасыз ету жүйелері салаларындағы шаруашылық қамтамасыз етуді жүзеге асыру үшін Қазақстан Республикасының Үкіметі анықтайтын ұйымдарды тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Басқарманың үй-жайларына және объектілеріне кірерде немесе шығарда жеке тұлғалардың жеке басын куәландыратын құжаттарын, сондай-ақ олардың алып жүретін заттарын қарап-тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) құпиялылық режимін, мемлекеттік құпиялардың сақталуын қамтамасыз ету, Басқарма бөлімшелерінде құпия және құпия емес іс жүргізуді ұйымдастыру мен жүргізу, жеке және заңды тұлғалардың өтініштерін қарау мерзімін сақтау бойынша жұмыс жағдайын бақылауды жүзеге асыру, тексеруді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Басқарманың қарамағындағы мүлікпен белгіленген тәртіпте иелік етуге және пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Басқарма жасасқан шарттар бойынша шағым беру-талап қою жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Басқарманың құзыретіне кіретін мәселелер бойынша мемлекеттік органдармен, сондай-ақ ұйымдармен өзара әрекеттесуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) міндеттемелерді орындау үшін уәкілетті органдардан, ұйымдардан және қоғамдық бірлестіктерден қажетті ақпаратты сұрату және өтеусіз алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Шекара қызметінің басшылығымен келісім бойынша Басқарманың құзыретіне жататын мәселелер бойынша мемлекеттік органдардың, сондай-ақ ұйымдардың ведомствоаралық комиссияларының жұмысына, жұмыс топтары мен кеңестеріне қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) қаржылық, материалдық және техникалық қамтамасыз етуді жетілдіру мәселелері бойынша ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Басқарма жеке құрамының лауазымдық міндеттерін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) белгіленген тәртіппен Басқарманың жеке құрамын көтермелеу, материалдық көмек көрсету және тәртіптік жаза қолдану мәселелерін шешу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) байланыс және коммуникациялар желілерін пайдалану, техника мен қару-жарақты орналастыру және пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) "Қазақстан Республикасының Мемлекеттік шекарасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қару-жарақ пен әскери техниканы, арнайы құралдарды, қызметтік жануарларды және дене күшін қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Қазақстан Республикасының заңнамасына сәйкес жеке қауіпсіздігін қамтамасыз ету бойынша шаралар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Басқарманың ақпараттандыру объектілерін ақпараттандыру саласындағы ақпараттық қауіпсіздігін қамтамасыз ету бойынша іс-шараларға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) өз құзыреті шегінде Қазақстан Республикасының қорғанысы бойынша міндеттерді шешуге, сондай-ақ төтенше немесе әскери жағдай режимдерін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімшілік рәсімдік-процестік кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен және мерзімде жеке және заңды тұлғалардың өтініштерін қабылдау әрі қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) сотқа жүгіну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) Қазақстан Республикасының заңнамасымен көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі" республикалық мемлекеттік мекемесінің құрылымдық бөлімшелерінен келіп түскен жоспарлау құжаттарының негізінде Шекара қызметінің аумақтық бөлімшелері мен ведомстволық бағынысты ұйымдарының материалдық-техникалық қамтамасыз етілуі шеңберінде бюджеттік өтінімді қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарын жасау, міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарына өзгерістер мен толықтырулар дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Басқармада бухгалтерлік есеп жүргізуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Басқарманың қаржылық есебін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бөлінген бюджеттік қаражаттардың мақсатты пайдалануын, олардың төлемдер мен міндеттемелер бойынша толық, уақтылы атқарылуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ақшалай ризық және өзге де төлемдерді төлеуді, талдауды, жоспарлауды, сондай-ақ уақтылы аударуды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бөлінген бюджеттік қаражаттардың шеңберінде кезекті қаржылық жылға тауарларды, жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алудың жылдық жоспарын жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік сатып алу туралы шарттардың талаптарына сәйкес саны мен сапасы және жиынтығы бойынша материалдық құралдарды қабылдауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) материалдық құралдардың ағымдағы, ұзақ сақталатын және жұмылдыру қорларын құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) материалдық құралдарды есепке алу, уақытында жаңғырту, сақтауды жүзеге асыру, оларды бүлдіруге, жоғалтуға және жарамдылық (сақтау) мерзімін өткізіп алуға жол бермеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жабдықталым органының өкімдерінің, нарядтарының, тапсырыстарының және нұсқауларының негізінде Шекара қызметінің аумақтық бөлімшелері мен ведомстволық бағынысты ұйымдарына материалдық құралдарды беруді, тиеп жіберуді (босатуды) жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Шекара қызметінің аумақтық бөлімшелері мен ведомстволық бағынысты ұйымдарына материалдық құралдарды тасымалдауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) автомобиль техникасын, металл сынықтарын және өзге де пайдаланылмайтын әскери мүлікті қабылдау, сақтау және әрі қарай іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) темір жол және автомобиль көлігімен тасымалданатын жүктерді жоспарлау, есепке алуды жүргізу және талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Басқарма кірме жолының (тұйығының) техникалық жағдайын бақылау, пайдалануға үнемі дайындығын ұстап тұру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Шекара қызметінің аумақтық бөлімшелері мен ведомстволық бағынысты ұйымдарына темір жол және автомобиль көлігімен жөнелтілетін материалдық құралдарды тапсыруды және ілесіп жүруді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) тиеу-түсіру жұмыстарын жүргізу кезінде қауіпсіздік шараларының талаптарын сақтауды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Басқарманың жауынгерлік және жедел-қызметтік дайындықтың түрлі дәрежесіне ауысуға үнемі дайындығын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) объектілерді күзетуді ұйымдастыру, сондай-ақ өткізу және обьектішілік режимдерді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) жауынгерлік қызмет пен жауынгерлік кезекшілікті өткеруді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Басқарманың құзыреті шеңберінде мемлекеттік органдармен белгіленген тәртіппен өзара әрекеттесуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) Басқарманың ұйымдастырушылық-штаттық ұсыныстарын енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) Басқарманың кадрлық жұмыстарын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Басқармада құқықтық тәртіпті нығайту, құқық бұзушылықтың профилактикасы, еңбектің қауіпсіздік жағдайларын қамтамасыз ету жөніндегі жұмыстарды ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) Басқарманың кадрлық құрамымен әлеуметтік-құқықтық жұмысты ұйымдастыру және әскери қызметшілерге, олардың отбасы мүшелеріне әлеуметтік және құқықтық кепілдерді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) Басқарманы әскери қызметшілермен жасақтауды және азаматтық персонал адамдарын (жұмыскерлерді) жұмысқа қабылдауды ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) кадрлардың кәсіби даярлығын ұйымдастыру және оны өткізу сапасына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) Басқарма объектілерінің өртке қарсы қорғалуын қамтамасыз ету бойынша шаралар тұжырымдау және қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) Басқармада мемлекеттік тілді дамыту және оны қолдану аясын кеңейту бойынша жұмыстарды ұйымдастыру және өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) Басқарма мен оның құрылымдық бөлімшелерінің іс-қимылына басшылықты жүзеге асыру және келісімділігін қамтамасыз ету, оларға тәжірибелік және әдістемелік көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) Басқарманың жауынгерлік дайындығының сапасын арттыруды қамтамасыз ету бойынша іс-шараларды өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) Басқарманың ақпараттық-коммуникациялық инфрақұрылым объектілеріне жүйелік-техникалық қызмет көрсетуді қамтамасыз етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) Басқарманың қызметтік-жауынгерлік қызметін моральдық-психологиялық қамтамасыз ету жөніндегі жұмыстарды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) Басқарманы пәтерге орналастыруды қоса алғанда, перспективалық жоспарлауды және жауынгерлік, техникалық, тылдық, қаржылық, кадрлық, ақпараттық, әскери-медициналық (медициналық) және басқа да қамтамасыз етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) Қазақстан Республикасының заңнамасына сәйкес қажеттіліктерді жоспарлауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) бюджеттік қаражаттардың мақсатты пайдалануын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) Басқарманы әскери қызметшілермен жасақтауды, азаматтық персоналдар адамдарды (жұмыскерлерді) қабылдауды ұйымдастыру және жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) кадрларды орналастыруды және әскери атақтар беруді жүзеге асыру, ҰҚК Төрағасының орынбасары – Шекара қызметі директорының қарауына номенклатураға сәйкес әскери лауазымдарға тағайындау және әскери атақ беру бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) Басқарманың ақпараттандыру объектілерінің ақпараттық қауіпсіздігін қамтамасыз ету бойынша іс-шараларға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) жауынгерлік және жұмылдыру әзірлігін, жауынгерлік қабілетін, жауынгерлік және жұмылдыру даярлығын ұстау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) Қазақстан Республикасының заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының орынбасары – Шекара қызметі директорының 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51қе-қа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қызметін ұйымдастыру кезіндегі Басқарма бастығының мәртебесі және өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқарманы басқаруды Басқармаға жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты Басқарма бастығы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарма бастығы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарма бастығының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарма бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өзінің орынбасарының (орынбасарларының) өкілеттігін анықтайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Басқарма құрамына кіретін бөлімше басшыларының өкілеттіктерін анықтайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Басқарма әскери қызметшілерінің және азаматтық персонал адамдарының (жұмыскерлерінің) лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Басқарманың жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) белгіленген тәртіппен Басқарма жеке құрамының орындауы үшін міндетті бұйрықтар (өкімдер) шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Басқарманың құрылымдық бөлімшелері туралы ережелерді бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының басқа да мемлекеттік органдарымен, сондай-ақ шет мемлекеттердің арнаулы және құқық қорғау қызметтерімен және халықаралық ұйымдарымен өзара қарым-қатынаста Басқарманың атынан өкілдік етеді, сотта және өзге де мемлекеттік органдарда Басқарманың мүддесін білдіруге сенімхаттарға қол қояды, шарттар жасасады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының орынбасары – Шекара қызметінің директорына Басқарманы құру, тарату, қайта ұйымдастыру және орындарын ауыстыру, сондай-ақ оның құрылымдары мен штаттары бойынша ұсыныстар әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының заңнамасымен белгіленген тәртіпте өзінің құзыреті шегінде Басқармаға әскери қызметшілерді әскери қызметке қабылдайды және әскери қызметтен шығарады, лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) Басқарманың жеке құрамын көтермелеу, материалдық көмек көрсету және тәртіптік жазаларды қолдану, сондай-ақ номенклатураға сәйкес әскери атақ беру мәселелерін белгіленген тәртіппен шешеді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) өз өкілеттіктері шегінде әскери қызмет өткеруге, сондай-ақ Басқарманың азаматтық персонал адамдарының (жұмыскерлерінің) еңбек қатынастарына байланысты мәселелерді шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) белгіленген тәртіппен Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының орынбасары – Шекара қызметінің директорына әскери атақ беруге кандидатуралар, Басқарманың жеке құрамын, сондай-ақ Мемлекеттік шекараны қорғауға қатысатын адамдарды ведомстволық наградалармен наградтау бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Басқарманың қызметтік-жауынгерлік, қызметтік және өзге де іс-қимылдарына тексеру жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма бастығы болмаған кезде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқарма бастығы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Басқарманың мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқармаға бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше белгіленбесе, Басқарма өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Басқарманы қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3556,31 +3530,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>