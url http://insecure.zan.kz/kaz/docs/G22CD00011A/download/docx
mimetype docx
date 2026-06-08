--- v0 (2025-10-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b8c13b" w14:textId="0b8c13b">
+    <w:p w14:paraId="10d7c6b" w14:textId="10d7c6b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,69 +85,138 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Байғанин ауданында коммуналдық көрсетілетін қызметтерді ұсыну қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақтөбе облысы Байғанин ауданы әкімдігінің 2022 жылғы 27 қаңтардағы № 11 қаулысы. Күші жойылды - Ақтөбе облысы Байғанин ауданы әкімдігінің 2026 жылғы 11 наурыздағы № 49 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Ақтөбе облысы Байғанин ауданы әкімдігінің 11.03.2026 № 49 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 31 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -371,68 +442,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Утаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -498,141 +551,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы _______ қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Байғанин ауданында Коммуналдық көрсетілетін қызметтерді ұсыну қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Байғанин ауданы әкімдігінің 13.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="4"/>
+    <w:bookmarkStart w:name="z55" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Байғанин ауданында Коммуналдық көрсетілетін қызметтерді ұсыну қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -647,71 +684,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16) тармақшасына және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрі міндетін атқарушының 2020 жылғы 29 сәуірдегі № 249 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20542) Коммуналдық көрсетілетін қызметтерді ұсынудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>үлгілік қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және коммуналдық көрсетілетін қызметтерді ұсыну мен ақы төлеу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай төлем құжаты – тұтынушының тыныс-тіршілігін қамтамасыз ететін коммуналдық және басқа да қосымша қызметтерді төлеуге арналған төлем құжатының нысаны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1102,146 +1139,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) үйге ортақ инженерлік жүйелер – көппәтерлі тұрғын үйде пәтердің, тұрғын емес үй-жайдың, орынтұрақ орнының, қойманың шегінен тыс жердегі немесе ішіндегі және екі және одан көп пәтерге, тұрғын емес үй-жайға, орынтұрақ орнына, қоймаға қызмет көрсететін суық және ыстық сумен жабдықтау, су бұру, жылумен жабдықтау, газбен жабдықтау, электрмен жабдықтау, түтін жою, өрт дабылы, ішкі өртке қарсы су құбыры, жүк және жолаушы лифтілері (көтергіштер), қоқыс әкету, ауабаптау, желдету, жылуды реттеу және вакуумдау жүйелері, тогы әлсіз инженерлік жүйелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) электрмен жабдықтау – электр энергиясын өндіру, беру және тұтынушыларға сату жөніндегі қызмет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Коммуналдық көрсетілетін қызметтерді ұсынудың тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коммуналдық көрсетілетін қызметтерді ұсыну өнім беруші мен тұтынушы және/немесе заңда белгіленген тәртіппен қызметтің әрбір түрі бойынша шарт жасасуға уәкілеттік берілген өзге тұлға арасында жасалған келісім негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға жұмсалатын коммуналдық қызметтерге ақы төлеу тәртібі мүлік меншік иелерінің жиналысымен шешіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Көппәтерлі тұрғын үйге (кешенге) тапсырыс беруші объектіні пайдалануға бергеннен кейін, тұрғын және тұрғын емес үй-жайлар меншік иелерінің алдын ала келісімі бойынша, тұрғын және тұрғын емес үй-жайлардың меншік иелері мен коммуналдық қызметтерді (қызметтердің әрбір түріне) берушілер арасында оларды кейіннен жасасу (қол қою) үшін шарттардың жобаларын дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қосылыс желісі арқылы коммуналдық қызметтер үшін тұтынушы мен коммуналдық қызметтерді жеткізуші арасында жеке және (немесе) жария шарттар Қазақстан Республикасының заңнамасына сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иелерінің бірлестіктері немесе қарапайым серіктестіктер немесе көппәтерлі тұрғын үй менеджерлері немесе басқарушы компаниялар коммуналдық қызметтерді жеткізушілермен (қызметтің әр түріне) ынтымақтастық туралы шарттар жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1270,90 +1307,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тікелей бірлескен басқару кезінде ынтымақтастық шарттары кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға коммуналдық қызметтер көрсететін ұйымдар және пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелерімен немесе пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің көпшілігімен жасалады. Бұл ретте пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің барлығы немесе көпшілігі шарттың бір тарабы ретінде әрекет етеді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер тараптардың келісімінде өзгеше көзделмесе, коммуналдық көрсетілетін қызметтерді ұсыну туралы жеткізуші мен тұтынушы арасындағы шарт қолданыстағы заңнамаға қайшы келмеуі тиіс және белгісіз мерзімге жасалған болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коммуналдық көрсетілетін қызметтер ұлттық және мемлекеттік стандарттарда, санитариялық-эпидемиологиялық талаптарда, техникалық регламенттерде белгіленген талаптарға сәйкес ұсынылады және тиісті салалардағы нормативтік құқықтық актілермен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тұтынушылық қасиеттер және көрсетілетін қызметті ұсыну режимі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жылумен жабдықтау – пәтерлердегі, тұрғын емес үй-жайлардағы ауа температурасын айқындайтын санитариялық нормаларға сәйкес, сондай-ақ температура кестесіне – жылыту маусымы ішінде тәулік бойы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1436,324 +1473,324 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лифтілерге қызмет көрсету – лифтілердің өндірістік қауіпсіздігі талаптарына және "Лифтілер, экскалаторлар, траволаторлар және мүмкіндігі шектеулі адамдарға арналған көтергіштер. Жеткізуге, монтаждауға және пайдалануға қойылатын талаптар" ҚР СТ 3305-2018 деген ұлттық стандартқа сәйкес – жыл ішінде тәулік бойы немесе шарт негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тұрмыстық қатты қалдықтарды жинау және әкету (қоқыс әкету) – санитариялық-эпидемиологиялық талаптарға сәйкес жергілікті атқарушы орган белгілеген кесте бойынша немесе жасалған шарттарға сәйкес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Коммуналдық қызметтерді пайдалану және ұсыну процесін реттеудің тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мүліктің меншік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе басқарушы компания үйге ортақ инженерлік жүйелер мен жабдықтардың, сондай-ақ кондоминиум объектісінің ортақ меншігі болып табылатын есепке алу аспаптарын техникалық күйінде күтіп-ұстауды қамтамасыз ету үшін сервистік қызмет субъектісімен шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сервистік қызмет субъектілерін таңдауды пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналыста не мұндай өкілеттіктер берілген жағдайда үйдің кеңесі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сервистік қызмет субъектісімен шарт болмаған жағдайда, мүліктің меншік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе басқарушы компания не тікелей бірлескен басқару кезінде пәтерлердің, тұрғын емес үй-жайлардың барлық иелері үйге ортақ инженерлік жүйелерін, сондай-ақ кондоминиум объектісінің ортақ меншігі болып табылатын есепке алу аспаптарын техникалық күйінде күтіп-ұстауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Энергиямен жабдықтау шарты бойынша энергияны тұрмыстық тұтыну үшiн пайдаланатын азамат абонент (тұтынушы) болған жағдайларда энергетикалық желiлердiң, сондай-ақ энергия тұтынуды есепке алу аспаптардың тиiстi техникалық жай-күйi мен қауiпсiздiгiн қамтамасыз ету мiндетi, егер заңнамалық актiлерде өзгеше көзделмесе, энергиямен жабдықтаушы ұйымға жүктеледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мүліктің меншік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе басқарушы компания не тікелей бірлескен басқару кезінде пәтерлердің, тұрғын емес үй-жайлардың барлық иелері, сондай-ақ жасалған шарт негізінде кондоминиум объектісінің ортақ мүлкін күтіп-ұстауды қамтамасыз ететін сервистік қызмет субъектісі жеткізушіге, оның өкілдеріне коммуналдық инженерлік жүйелерге, есепке алу аспаптарына, коммуналдық қалдықтарды орналастыру және сақтау орындарына кедергісіз қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тұтынушы сумен жабдықтау және су бұру құбырларын, электр сымдарын, электр жабдықтарын, тұрмыстық баллондарды, газ құбырлары мен газ техникалық жабдықтарын, үйде, пәтерде және тұрғын емес үй-жайларда орналасқан есепке алу аспаптарын пайдалану кезіндегі тиісті техникалық жай-күйі, есепке алу аспаптарын аралық тексеру уақыты мерзімін сақтау, пайдалану және техникалық қауіпсіздікті қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Елді мекен шекараларының шегінде тұрмыстық және коммуналдық-тұрмыстық тұтынушылардың газ тұтынатын жүйелері мен газ жабдықтарын, тұрмыстық баллондар мен газбен жабдықтау жүйелерінің қауіпсіз жұмысына қойылатын талаптардың сақталуын мемлекеттік бақылауды жергілікті атқарушы органдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тұтынушыға, Қазақстан Республикасының қолданыстағы заңнамасының талаптарына сәйкес, есепке алу аспаптары болуы тиіс және жеткізушіге немесе оның өкілдеріне есепке алу аспаптарының көрсеткіштерін алуға қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Құрылыс объектілерін қабылдау және пайдалануға беру не тұтынушының дербес орнатуы жағдайларын қоспағанда, тұтынушымен жасалған шартқа сәйкес жеткізуші тұтынушыға есепке алу құралын сатып алады және орнатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Мүліктің меншік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе басқарушы компания не тікелей бірлескен басқару кезінде пәтерлердің, тұрғын емес үй-жайлардың барлық иелері кондоминиум объектісін жылыту маусымына дайындық жұмыстарын "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 4-1) тармақшасына сәйкес жергілікті өкілді органдар бекіткен жылыту маусымына дайындық және оны өткізу қағидаларына сәйкес ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мүліктің меншік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе басқарушы компания пәтерлер, тұрғын емес үй-жайлар меншік иелерінің тұтынушыларынан коммуналдық көрсетілетін қызметтердің тиісінше көрсетпегені туралы және (немесе) үзіліспен көрсеткені туралы фактілер бойынша хабарламаны қабылдайды, тиісті актіні қалыптастыра отырып жеткізушімен бірлесіп осындай фактіні салыстырып тексеруді ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Тараптардың пайдалану жауапкершілігі шекарасын бөлу коммуналдық қызметтің мынадай әрбір түрі үшін жеткізуші мен тұтынушы арасындағы шартқа сәйкес айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумен жабдықтау және (немесе) су бұру бойынша – тараптардың келісімімен белгіленетін міндеттер белгісі (оларды пайдалану үшін жауапкершілік) бойынша сумен жабдықтау және (немесе) су бұру жүйелерінің элементтерін бөлу орны. Мұндай келісім болмаған кезде пайдалану жауапкершілігін бөлу шекарасы теңгерімдік тиесілілікті бөлу шекарасы бойынша белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1854,150 +1891,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әуелік тармақталу кезінде – тіреулерге орнатылған өтпелі және соңғы оқшаулағыштағы қоректендіру желісін қосу түйіспесінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кабельдік ену кезінде – ғимаратқа кірердегі қоректендіру кабелінің ұштарындағы бұрандалы қосылыстарда белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Шарт бойынша міндеттемелер орындалмаған немесе тиісінше орындалмаған жағдайларда жеткізуші немесе тұтынушы Қазақстан Республикасының Азаматтық заңнамасына сәйкес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Еңсерiлмес күш жағдайлары (дүлей зілзала немесе болжау немесе алдын алу мүмкiн емес өзге де жағдайлар), сондай-ақ әскери қимылдар, ереуiлдер және басқа да жағдайлар басталған жағдайда Жеткізуші мен тұтынушы арасында шарттың талаптарын орындамауы немесе тиiсiнше орындамауы шарт және Қазақстан Республикасының Азаматтық заңнамасына сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Тұтынушылар туралы дербес деректердің құпиялылығы үшін жауапкершілік "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүктеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Тұтынушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз өмiрi мен денсаулығына қауiпсiз, мүлкiне зиян келтiрмейтiн белгiленген сападағы коммуналдық көрсетілетін қызметтерді алады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2118,70 +2155,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аварияларды жою, есепке алу аспаптарын тексеру, есепке алу аспаптарының көрсеткіштерін қарау және алу үшін жеткізушінің өкілдеріне қол жеткізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) коммуналдық қалдықтардың түріне және құрамына қарай оларды жеке жинау кезінде контейнерлерде және қалдықтардың жекелеген түрлеріне арналған басқа контейнерлерде сақтауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жеткізуші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін коммуналдық қызметтер үшін тұтыну көлемін және төлемақыны бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2300,422 +2337,422 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өзге тұтынушылардың талаптарды орындамау себебі бойынша, сондай-ақ Қазақстан Республикасының заңнамасында көзделмеген себептер бойынша коммуналдық қызметтер көрсетуден бас тартпайды немесе тұтынушыға коммуналдық көрсетілетін қызметтерді алуға шектеу қоймайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тұтынушыға артық параметрлермен босатылған энергия мен су үшін қосымша ақы алмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Коммуналдық көрсетілетін қызметтер үшін есеп айырысу және ақы төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Тұтынушы коммуналдық қызметтер үшін төлемді осы қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бірыңғай төлем құжаты бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Коммуналдық көрсетілетін қызметтерге төлемдерді қабылдау жеткізушінің және (немесе) екінші деңгейдегі банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың, интернет-ресурстардың немесе терминалдардың жеке кассалары арқылы, қажет болған жағдайда төлем агенттері және (немесе) төлем құралдары және (немесе) төлем ұйымдары арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Коммуналдық көрсетілетін қызметтер үшін ақы төлеу заңнамамен белгіленеді немесе тұтынушы мен жеткізушінің арасындағы шартпен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Есепке алу аспаптарының көрсеткіштерін алу қызметтік куәлікті көрсеткен кезде өнім беруші немесе оның өкілі ай сайын 20-ы күнінен бастап 30-ы күніне дейін не деректерді қашықтықтан беру құрылғылары арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Тұтынушының есепке алу аспаптарының көрсеткіштерін беруі жасалған шарттың шарттарына сәйкес дербес, сондай-ақ "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-24) тармақшасына сәйкес уәкілетті орган бекіткен ақпаратты электрондық нысанда қалыптастыру, өңдеу, сондай-ақ орталықтандырылған түрде жинау және сақтау, оның ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінің жұмыс істеу қағидаларына сәйкес тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектісіндегі тұтынушының жеке кабинеті, мобильді қосымша немесе тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектісінің интернет-парақшасы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Кондоминиум объектісінің ортақ мүлкін күтіп-ұстау үшін тұтынылған электрмен жабдықтау, жылумен жабдықтау, сумен жабдықтау және су бұру жөніндегі көрсетілген қызметтердің көлемі үйге ортақ есепке алу аспаптарының көрсеткіштері негізінде айқындалады, ал олар уақытша болмаған жағдайда – белгіленген қуатқа сәйкес немесе Ақтөбе облысының әкімдігінің 2017 жылғы 1 ақпандағы № 16 "Ақтөбе облысында есептеу аспаптары жоқ тұтынушылар үшін газбен жабдықтау, электрмен жабдықтау, сумен жабдықтау, су бұру және жылумен жабдықтау жөніндегі коммуналдық көрсетілетін қызметтерді тұтыну нормаларын бекіту туралы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 110270 тіркелген) қаулысы бойынша айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тараптардың пайдалану жауапкершілігін бөлу шекарасында үйге ортақ есепке алу аспаптары орнатылған кезде бөлу шекарасынан аспаптар орнатылған жерге дейiнгi учаскедегi ысыраптар шарттық негізде желінің көрсетiлген учаскесi теңгерiмiнде тұрған иеленушіге жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Лифттерге қызмет көрсету үшін төлемақының мөлшерлес, одан босату және төлеу мәселелері бойынша шешім пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жиналысында қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Көппәтерлі тұрғын үйдің ортақ мүлкін күтіп-ұстау үшін коммуналдық көрсетілетін қызметтер үшін төлемақы мәселесі мүліктің меншік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе басқарушы компаниянемесе коммуналдық көрсетілетін қызметтерді тікелей жеткізуші арқылы пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жиналысында шешіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Жеткізуші мен тұтынушы арасындағы барлық даулы мәселелер заңнамада белгіленген тәртіппен шешіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Дауларды шешу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Коммуналдық қызметтерді көрсетуді тоқтату уақыты, сондай-ақ олардың сапасының ұлттық стандарттарда, санитариялық-эпидемиологиялық талаптарда және техникалық регламенттерде көзделген талаптарға сәйкес келмеу уақыты (күні, сағаты) белгісімен жеткізушінің диспетчерлік қызмет журналында көрсетіледі, кейін коммуналдық көрсетілетін қызметтерді тиісті сапада беруді қалпына келтірудің уақыты (күні, сағаты) белгісі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Коммуналдық көрсетілетін қызметтерді алу, тиісті емес сапада коммуналдық көрсетілетін қызметтерді алу немесе толық көлемде алу кезінде тұтынушы бұл туралы жеткізушіні өзі (өтініммен) немесе электрондық түрде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері немесе жеткізушінің тұтынушымен өзара іс-қимылы бойынша міндетті түрде өтінімнің берілген уақытын, күнін және өтінімді берген/қабылдаған адамның тектерін көрсете отырып, жеткізушінің құрылмдық бөлімшесі арқылы ауызша хабардар етеді. Хабарламада мыналар көрсетіледі: коммуналдық көрсетілетін қызметтер сапасының нашарлауының (болмауының) басталу уақыты, нашарлаудың сипаты және жеткізуші өкілінің болуы қажеттілігі (егер коммуналдық көрсетілетін қызметтер сапасының нашарлауы немесе оны жеткізушінің тоқтатуы журналда тіркелмеген болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушы өзі өтініш жасаған кезде түскен өтінішті тіркеу сәтінде өтініштің көшірмесіне тіркеу нөмірі, өтініштің берілген күні мен уақыты жазылады, оны қабылдаған жеткізуші өкілінің қолы қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім беруші өтінімде (телефонограммада) көрсетілген нормалардан коммуналдық көрсетілетін қызметтер сапасының ауытқуы (үзілісі) туралы журналдағы белгілерді салыстырады және келіспеушіліктер болмаған жағдайда коммуналдық көрсетілетін қызметтердің құнын қайта есептеуді оны нақты тұтынуына сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жеткізуші коммуналдық көрсетілетін қызметтерді ұсынбау немесе сапасы төмен мемлекеттік қызметтер көрсету фактісін куәландырудан бас тартқан кезде тұтынушы мыналар көрсетілген акт жасауға және жазбаша өтініш жазуға құқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коммуналдық қызметтер көрсетуден бас тартудың (ажыратудың) немесе оны сапасыз жеткізуің басталған уақыты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2816,70 +2853,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушы жеке тұрғын үйде тұрған кезде өтініш пен актіге тұтынушы қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер дау тараптардың келісімі бойынша шешілмесе, тұтынушы сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Коммуналдық көрсетілетін қызметтерді пайдалану кезінде тұтынушы жол берген бұзушылықтар жеткізуші мен тұтынушы өкілдерінің екі жақты актісінде ресімделеді, олардың біреуі тұтынушыға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт тұтынушы қол қоюдан бас тартқан кезде де жарамды деп есептеледі, бірақ оны кемінде үш адамнан тұратын комиссия ресімдеген жағдайда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2890,146 +2927,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнім берушінің, үй кеңесінің өкілдері және мүлік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе тұтынушы көппәтерлі тұрғын үйде тұрған кезде басқарушы компанияның өкілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жақын маңдағы жеке тұрғын үйлерде тұратын екі тұрғын қатысқан жағдайда, тұтынушы жеке тұрғын үйде тұрған кезде бұзушылықты фотофиксациялау және (немесе) бейнетіркеу актісіне қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Акті негізінде жеткізуші энергия, су және газ үшін есепке алынбаған соманы анықтайды, тұтынушыға үстеме ақының мөлшерін негіздей отырып сотқа дейінгі талап-арыз жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тараптардың келісімі бойынша дау реттелмеген жағдайда күнтізбелік отыз күн өткеннен кейін жеткізуші тұтынушыдан талап етілген соманы өндіріп алу туралы сотқа талап-арыз береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Коммуналдық көрсетілетін қызметтерді ұсыну қағидаларын осы Қағидалардың негізінде, елді мекендердің табиғи, климаттық, геологиялық, гидрогеологиялық және сейсмикалық факторларын ескере отырып жергілікті атқарушы органдар әзірлейді және қажет болған жағдайда Қазақстан Республикасының қолданыстағы заңнамасына қайшы келмейтін басқа ережелермен толықтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Коммуналдық көрсетілетін қызметтерді ұсыну саласындағы мәселелер Осы Қағидаларда реттелмеген, Қазақстан Республикасының өзге де заңнамалық актілерімен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардан басқа жеткізушілер мен тұтынушылар энергетика, жылумен, сумен жабдықтау, су бұру, газбен жабдықтау, қатты тұрмыстық қалдықтарды жинау, шығару, кәдеге жарату, қайта өңдеу және көму, лифтілерге қызмет көрсету саласындағы нормативтік құжаттарды, нормативтік құқықтық актілерді басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -6639,63 +6676,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7017,35 +7076,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>