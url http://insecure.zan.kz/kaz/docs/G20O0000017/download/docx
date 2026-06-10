--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbe1d3b" w14:textId="dbe1d3b">
+    <w:p w14:paraId="17cb090" w14:textId="17cb090">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -378,51 +378,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) Қазақстан Республикасы Төтенше жағдайлар министрлігінің Республикалық жедел-құтқару жасағы мемлекеттік мекемесінің (Алматы қаласы) жарғысы осы бұйрыққа </w:t>
+      4) Қазақстан Республикасы Төтенше жағдайлар министрлігінің Республикалық құтқару қызметі "Барыс" республикалық мемлекеттік мекемесінің жарғысы осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
@@ -2706,50 +2706,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 17.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -11045,130 +11065,230 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z410" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігінің Республикалық жедел құтқару жасағы (Алматы қаласы)" республикалық мемлекеттік мекемесінің жарғысы</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Төтенше жағдайлар министрлігінің Республикалық құтқару қызметі "Барыс" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Жарғының тақырыбы жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 551</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3643" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
     <w:bookmarkStart w:name="z3644" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. "Қазақстан Республикасы Төтенше жағдайлар министрлігінің Республикалық жедел құтқару жасағы (Алматы қаласы)" республикалық мемлекеттік мекемесі (бұдан әрі – Мекеме) табиғи және техногендік сипаттағы төтенше жағдайларды алдын алу және жою жөніндегі функцияларды жүзеге асыру үшін мемлекеттік мекеменің ұйымдық-құқықтық нысанында құрылған заңды тұлға мәртебесіне ие коммерциялық емес ұйым болып табылады.</w:t>
+      1. Қазақстан Республикасы Төтенше жағдайлар министрлігінің Республикалық құтқару қызметі "Барыс" республикалық мемлекеттік мекемесі (бұдан әрі – Мекеме) табиғи және техногендік сипаттағы төтенше жағдайларды алдын алу және жою жөніндегі функцияларды жүзеге асыру үшін мемлекеттік мекеменің ұйымдық-құқықтық нысанында құрылған заңды тұлға мәртебесіне ие коммерциялық емес ұйым болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3645" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік мекеменің түрі: республикалық.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
     <w:bookmarkStart w:name="z3646" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11241,54 +11361,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік басқарудың тиісті саласына басшылық жасау бойынша уәкілетті орган, сондай-ақ Мекеме мүлкіне қатысты құқық субъектісі функцияларын жүзеге асыратын орган Қазақстан Республикасы Төтенше жағдайлар министрлігі (бұдан әрі – Министрлік) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
     <w:bookmarkStart w:name="z3649" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Мекеменің атауы: "Қазақстан Республикасы Төтенше жағдайлар министрлігінің Республикалық жедел құтқару жасағы (Алматы қаласы)" республикалық мемлекеттік мекемесі.</w:t>
+      6. Мекеменің атауы: "Қазақстан Республикасы Төтенше жағдайлар министрлігінің Республикалық құтқару қызметі "Барыс" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3650" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мекеменің орналасқан жері: 050027 индексі, Қазақстан Республикасы, Алматы қаласы, Наурызбай ауданы, Ақжар шағын ауданы, Дәулеткерей көшесі, 198.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
     <w:bookmarkStart w:name="z3651" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -31737,55 +31919,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>