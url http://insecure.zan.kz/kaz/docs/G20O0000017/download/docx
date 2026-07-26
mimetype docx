--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="17cb090" w14:textId="17cb090">
+    <w:p w14:paraId="d15813c" w14:textId="d15813c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -13758,1620 +13758,1718 @@
         <w:t>
       12. Мемлекеттік мекеме қызметінің мәні авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу арқылы халықты, объектілерді және аумақты табиғи және техногендік сипаттағы төтенше жағдайлардан қорғау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
     <w:bookmarkStart w:name="z3279" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік мекеменің мақсаты азаматтық қорғау саласында мемлекеттік саясатты іске асыру, табиғи және техногендік сипаттағы төтенше жағдайлар мен олардың салдарларының алдын алуға және оларды жоюға, төтенше жағдай аймағындағы халыққа шұғыл медициналық және психологиялық көмек көрсетуге бағытталған іс-шаралар кешенін жүзеге асыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z3280" w:id="466"/>
-[...15 lines deleted...]
-      14. Мемлекеттік мекеме мақсатқа қол жеткізу үшін мынадай қызмет түрлерін жүзеге асырады:</w:t>
+    <w:bookmarkStart w:name="z3289" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік мекеме мақсатқа қол жеткізу үшін мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z3281" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бейбіт уақытта:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында төтенше жағдайларды жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауынгерлік, жұмылдыру және саяси дайындықты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар аймақтарындағы халықтың тіршілігін қамтамасыз ету жөніндегі жұмыстарды орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлардың алдын алуға бағытталған іс-шараларға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің қарауындағы басқару пункттерін күзетуді және қызмет көрсетуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар аймақтарына, оның ішінде шет мемлекеттерге де жеткізілетін жүктерді тасымалдау, сүйемелдеу және күзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмылдыра өрістетуге дайындық және жауынгерлiк әзiрлiктiң жоғары дәрежесіне келтiру жөнiндегi іс-шараларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу объектілерін, полигондарды әзірлікте ұстап тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай енгізілген және терроризмге қарсы операция жүргізілген кезде азаматтық қорғау органдарының қызметкерлерін, әскери қызметшілері мен жұмыскерлерін, сондай-ақ азаматтық қорғау құралдарын қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай енгізілген және терроризмге қарсы операция жүргізілген кезде күзетілетін қарауылдарға, объектілерге, азаматтық қорғаныс әскери бөлімдерінің, уәкілетті органның аумақтық органдарының, оның ведомстволарының, өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелерінің, мемлекеттік резерв жүйесінің ведомстволық бағынысты ұйымының үй-жайлары мен құрылысжайларына қарулы шабуылды тойтару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік резерв жүйесінің ведомстволық бағынысты ұйымының қарамағындағы мемлекеттік күзетуге жататын объектілерді күзету қызмет түрлерін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3290" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соғыс уақытында:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z3282" w:id="468"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының аумағында төтенше жағдайларды жою;</w:t>
+    <w:bookmarkStart w:name="z3291" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғаныс шептері мен позицияларын құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z3283" w:id="469"/>
-[...15 lines deleted...]
-      жауынгерлік, жұмылдыру және саяси дайындықты ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z3292" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зақымдау ошақтары мен зарарлану аймақтарында радиациялық, химиялық барлау жүргiзу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z3284" w:id="470"/>
-[...15 lines deleted...]
-      төтенше жағдайлар аймақтарындағы халықтың тіршілігін қамтамасыз ету жөніндегі жұмыстарды орындау;</w:t>
+    <w:bookmarkStart w:name="z3293" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зақымдау ошақтарында, зарарлану және апатты су басқан аймақтарда авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z3285" w:id="471"/>
-[...15 lines deleted...]
-      төтенше жағдайлардың алдын алуға бағытталған іс-шараларға қатысу;</w:t>
+    <w:bookmarkStart w:name="z3294" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әуеайлақтарды, жолдарды, өткелдерді және тыл инфрақұрылымының басқа да маңызды бөліктерін қалпына келтіру, қайта тиеу пункттерін жабдықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z3286" w:id="472"/>
-[...15 lines deleted...]
-      Министрліктің қарауындағы басқару пункттерін күзетуді және оларға қызмет көрсетуді қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z3295" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эвакуациялық іс-шаралар жүргізуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z3287" w:id="473"/>
-[...15 lines deleted...]
-      төтенше жағдайлар аймақтарына, оның ішінде шет мемлекеттерге де жеткізілетін жүктерді тасымалдау, алып жүру және күзету;</w:t>
+    <w:bookmarkStart w:name="z3296" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аумақтық қорғаныстың жекелеген міндеттерін орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z3288" w:id="474"/>
-[...15 lines deleted...]
-      жұмылдыра өрістетуге дайындық және жауынгерлiк әзiрлiктiң жоғары дәрежесіне келтiру жөнiндегi іс-шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z3297" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қарулы Күштері Бас штабының қорғанысты ұйымдастыру мәселелері жөніндегі нұсқауларын орындау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z3289" w:id="475"/>
-[...15 lines deleted...]
-      оқу объектілерін, полигондарды әзірлікте ұстап тұру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Төтенше жағдайлар министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3298" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік мекемеге осы жарғыда бекітілген өз қызметінің мәні мен мақсаттарына сай келмейтін қызметті жүзеге асыруға, сондай-ақ мәмілелер жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z3290" w:id="476"/>
-[...15 lines deleted...]
-      2) соғыс уақытында:</w:t>
+    <w:bookmarkStart w:name="z3299" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік мекеме қызмет мақсаттарына қайшы жасалған мәміле, Қазақстан Республикасының шектеулі заңдарында немесе құрылтай құжаттарында не басшының жарғылық құзыретін бұза отырып, жасалған мәміле Министрліктің, мемлекеттік мүлік жөніндегі уәкілетті органның, прокурордың талабы бойынша жарамсыз деп танылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z3291" w:id="477"/>
-[...15 lines deleted...]
-      қорғаныс шептері мен позицияларын құру;</w:t>
+    <w:bookmarkStart w:name="z3300" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік мекемені басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z3292" w:id="478"/>
-[...15 lines deleted...]
-      зақымдау ошақтары мен зарарлану аймақтарында радиациялық, химиялық барлау жүргiзу;</w:t>
+    <w:bookmarkStart w:name="z3301" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік мекемені жалпы басқаруды Министрлік жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z3293" w:id="479"/>
-[...15 lines deleted...]
-      зақымдау ошақтарында, зарарлану және апатты су басқан аймақтарда авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z3302" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Министрлік заңнамада белгіленген ретпен мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z3294" w:id="480"/>
-[...15 lines deleted...]
-      әуеайлақтарды, жолдарды, өткелдерді және тыл инфрақұрылымының басқа да маңызды бөліктерін қалпына келтіру, қайта тиеу пункттерін жабдықтау;</w:t>
+    <w:bookmarkStart w:name="z3303" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мекемеге мүлікті бекітіп береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z3295" w:id="481"/>
-[...15 lines deleted...]
-      эвакуациялық іс-шаралар жүргізуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z3304" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік мекемені жеке қаржыландыру жоспарын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z3296" w:id="482"/>
-[...15 lines deleted...]
-      аумақтық қорғаныстың жекелеген міндеттерін орындау;</w:t>
+    <w:bookmarkStart w:name="z3305" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік мекеме мүлкінің сақталуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z3297" w:id="483"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Қарулы Күштері Бас штабының қорғанысты ұйымдастыру мәселелері жөніндегі нұсқауларын орындау.</w:t>
+    <w:bookmarkStart w:name="z3306" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік мекеменің жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z3298" w:id="484"/>
-[...15 lines deleted...]
-      15. Мемлекеттік мекемеге осы жарғыда бекітілген өз қызметінің мәні мен мақсаттарына сай келмейтін қызметті жүзеге асыруға, сондай-ақ мәмілелер жасауға тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z3307" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік мекеменің құрылымын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z3299" w:id="485"/>
-[...15 lines deleted...]
-      16. Мемлекеттік мекеме қызмет мақсаттарына қайшы жасалған мәміле, Қазақстан Республикасының шектеулі заңдарында немесе құрылтай құжаттарында не басшының жарғылық құзыретін бұза отырып, жасалған мәміле Министрліктің, мемлекеттік мүлік жөніндегі уәкілетті органның, прокурордың талабы бойынша жарамсыз деп танылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z3308" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік мекеме басшысының құқықтарын, міндеттері мен жауапкершілігін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z3300" w:id="486"/>
+    <w:bookmarkStart w:name="z3309" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік мекеменің құрылымы мен шекті штат санын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z3310" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жылдық қаржы есептілікті бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z3311" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік мүлік жөніндегі уәкілетті органға, мемлекеттік мекемеге берілген немесе өзінің шаруашылық қызметінің нәтижесінде олар сатып алған мүлікті алып қоюға немесе қайта бөлуге келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z3312" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік мүлік жөніндегі уәкілетті органның келісімі бойынша мемлекеттік мекемені қайта ұйымдастыруды және таратуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z3313" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осы жарғының және Қазақстан Республикасының заңнамасында белгіленген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z3314" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік мекеменің жедел-қызметтік қызметіне басшылық жасауды және үйлестіруді Министрліктің Азаматтық қорғаныс және әскери бөлімдер комитеті (бұдан әрі – Комитет) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z3315" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әскери бөлімнің командирі (бұдан әрі - Командир) заңнамаға сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z3316" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Командир мемлекеттік мекеменің қызметтік-жауынгерлік қызметін ұйымдастырады, оған басшылық етеді және мемлекеттік мекемеге жүктелген міндеттер мен оның функцияларын жүзеге асыруына жеке жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z3317" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Командир дара басшылық қағидаты бойынша әрекет етеді және мемлекеттік мекеме қызметінің барлық мәселелерін Қазақстан Республикасының заңнамасында және осы жарғыда айқындалатын өз құзыретіне сәйкес дербес шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z3318" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Командирдің мемлекеттік мекемемен жарғылық емес қызметті жүзеге асыруға бағытталған әрекеті еңбек міндеттемелерін бұзу болып табылып, тәртіптік және материалдық жауапкершілікке әкеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z3319" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік мекеменің қызметті жүзеге асыруы барысында Командир Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z3320" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мекеменің атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z3321" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдарда, өзге де ұйымдарда мемлекеттік мекеменің мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z3322" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шарттар жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z3323" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z3324" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Министрліктің және Комитеттің келісімі бойынша мемлекеттік мекеменің іссапарлар, тағылымдамалар, оқу орындарында (орталықтарда) оқыту және біліктілікті арттырудың өзге де түрлері жөніндегі жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z3325" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) барлық әскери қызметшілер мен азаматтық қызметшілер үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z3326" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) белгіленген тәртіппен банк шоттарын ашу үшін қажетті құжаттарды ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z3327" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) әскери қызметшілерге және азаматтық қызметшілерге, Қазақстан Республикасының заңнамасына сәйкес көтермелеу және жазалау шараларын қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z3328" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бұйрықтар шығаруға құқығы бар лауазымды адамдардың тізбесіне сәйкес әскери атақтар беру туралы ұсынымдар береді және енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z3329" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз орынбасарларының және мемлекеттік мекеменің басқа да лауазымды адамдарының міндеттері мен өкілеттіктер аясын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z3330" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қаржы құжаттарына бірінші қол қоюға құқығы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z3331" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік мекеменің күшері мен құралдарын төтенше жағдайлар аймақтарына аттануға тұрақты дайын болу және құтқару және кезек күттірмейтін жұмыстарды жүргізуге кәсіби шеберлігін жетілдіру және қолдау бойынша шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z3332" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жеке құрамды даярлауды, қайта даярлауды және олардың біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z3333" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) әкімшілік – тұрмыстық кешенді пайдалануды, әскери және басқа да техниканы, авариялық-құтқару жабдығын, байланыс құралдарын, мүкәммалды және басқа да мүлікті жөндеуді және оларға техникалық қызмет көрсетуді қамтамасыз етеді және бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z3334" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) өз құзыреті шегінде мемлекеттік сатып алуды өткізуді, сондай-ақ қаржылық жоспарлауды, бухгалтерлік есепті және қаржылық есептілікті жүргізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z3335" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Комитет пен Министрлік белгілеген нысандарға сәйкес есептіліктің уақтылы жасалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z3336" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жеке және заңды тұлғалардың өтініштерін уақтылы қарауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z3337" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ұжымда моральдық-психологиялық ахуалды сақтауға, бағынысты әскери қызметшілердің әдеп кодексін және қызметте және тұрмыста міндетті мінез-құлық нормаларын сақтауына, құрылымдық бөлімшелердегі сыбайлас жемқорлыққа қарсы іс-қимылға дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z3338" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) қарамағындағылардың сыбайлас жемқорлық қылмыс және құқық бұзушылық жасаған әрбір фактісі бойынша сыбайлас жемқорлыққа қарсы шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z3339" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) алғашқы медициналық және медициналық көмек көрсету бойынша қызметкерлерді даярлау және оқыту жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z3340" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жеке және заңды тұлғалардың өтініштерін қарау кезінде жүйелі мәселелерді анықтауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z3341" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) қойылған міндеттердің орындалуын қамтамасыз ететін жағдайда әскери бөлімнің жауынгерлік әзірлігі мен жауынгерлік қабілеттілігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z3342" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) оған Қазақстан Республикасы заңнамасымен, осы жарғымен және Министрлікпен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z3343" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Командир болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z3344" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік мекемені басқару</w:t>
-[...699 lines deleted...]
-      16) Комитет пен Министрлік белгілеген нысандарға сәйкес есептіліктің уақтылы жасалуын қамтамасыз етеді;</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік мекеме мүлкінің құрылу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z3336" w:id="522"/>
-[...15 lines deleted...]
-      17) жеке және заңды тұлғалардың өтініштерін уақтылы қарауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z3345" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік мекеме мүлкін құны оның теңгерімінде айқындалатын заңды тұлғаның активтері құрайды. Мемлекеттік мекеменің мүлкі мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z3337" w:id="523"/>
-[...15 lines deleted...]
-      18) ұжымда моральдық-психологиялық ахуалды сақтауға, бағынысты әскери қызметшілердің әдеп кодексін және қызметте және тұрмыста міндетті мінез-құлық нормаларын сақтауына, құрылымдық бөлімшелердегі сыбайлас жемқорлыққа қарсы іс-қимылға дербес жауапты болады;</w:t>
+    <w:bookmarkStart w:name="z3346" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оған меншік иесі берген мүлік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z3338" w:id="524"/>
-[...15 lines deleted...]
-      19) қарамағындағылардың сыбайлас жемқорлық қылмыс және құқық бұзушылық жасаған әрбір фактісі бойынша сыбайлас жемқорлыққа қарсы шаралар қолданады;</w:t>
+    <w:bookmarkStart w:name="z3347" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздерден тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z3339" w:id="525"/>
-[...15 lines deleted...]
-      20) алғашқы медициналық және медициналық көмек көрсету бойынша қызметкерлерді даярлау және оқыту жөнінде шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z3348" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік мекеме дербес иеліктен шығаруға немесе оған бекітілген мүлік пен оған смета қаражаты бойынша мүлікке өзгеше тәсілмен иелік етуге бөлінген құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z3340" w:id="526"/>
-[...15 lines deleted...]
-      21) жеке және заңды тұлғалардың өтініштерін қарау кезінде жүйелі мәселелерді анықтауды және талдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z3349" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Егер Қазақстан Республикасының заңдарында қосымша қаржыландыру көзі белгіленбесе, мемлекеттік мекеменің қызметін Министрлік бюджеттен қаржыландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z3341" w:id="527"/>
-[...15 lines deleted...]
-      22) қойылған міндеттердің орындалуын қамтамасыз ететін жағдайда әскери бөлімнің жауынгерлік әзірлігі мен жауынгерлік қабілеттілігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z3350" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік мекеме бухгалтерлік есеп жүргізеді және Қазақстан Республикасының заңнамасына сәйкес есептілік ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z3342" w:id="528"/>
-[...15 lines deleted...]
-      23) оған Қазақстан Республикасы заңнамасымен, осы жарғымен және Министрлікпен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z3351" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мемлекеттік мекеменің қаржы-шаруашылық қызметін тексеру және ревизияны Қазақстан Республикасы заңнамасында белгіленген тәртіппен Министрлігік жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z3343" w:id="529"/>
-[...15 lines deleted...]
-      Командир болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z3352" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Мемлекеттік мекемедегі жұмыс тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z3344" w:id="530"/>
+    <w:bookmarkStart w:name="z3353" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік мекеменің жұмыс тәртібі ішкі еңбек тәртібінің қағидаларымен белгіленеді және Қазақстан Республикасы еңбек заңнамасының нормаларына қайшы келмеуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z3354" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік мекеме мүлкінің құрылу тәртібі</w:t>
-[...19 lines deleted...]
-      25. Мемлекеттік мекеме мүлкін құны оның теңгерімінде айқындалатын заңды тұлғаның активтері құрайды. Мемлекеттік мекеменің мүлкі мыналардың:</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Құрылтайшы құжаттарына өзгерістер мен толықтырулар енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z3346" w:id="532"/>
-[...175 lines deleted...]
-    <w:bookmarkStart w:name="z3355" w:id="541"/>
+    <w:bookmarkStart w:name="z3355" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Мемлекеттік мекеменің құрылтай құжаттарына өзгерістер мен толықтырулар Министрліктің шешімі бойынша жүзеге асырылады, және "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аумақтық әділет органдарында мемлекеттік тіркеу рәсімінен өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z3356" w:id="542"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z3356" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Мемлекеттік мекемені қайта ұйымдастыру және тарату шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z3357" w:id="543"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z3357" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік мекемені қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkEnd w:id="534"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15463,194 +15561,194 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3359" w:id="544"/>
+    <w:bookmarkStart w:name="z3359" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Көкіұлы Есет батыр атындағы 20982 әскери бөлімі" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z3360" w:id="545"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z3360" w:id="536"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-1-қосымшаның тақырыбы жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 03.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkEnd w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ескерту. 5-1-қосымшамен толықтырылды – ҚР Төтенше жағдайлар министрінің 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3361" w:id="546"/>
+    <w:bookmarkStart w:name="z3361" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z3362" w:id="547"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z3362" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Көкіұлы Есет батыр атындағы 20982 әскери бөлімі" республикалық мемлекеттік мекемесі (бұдан әpi - мемлекеттік мекеме) бейбіт уақытта және соғыс уақытында азаматтық қорғау іс-шараларын орындау функцияларын жүзеге асыру үшін мемлекеттік мекеме ұйымдық құқықтық нысанында құрылған, заңды тұлға мәртебесіне ие коммерциялық емес мекеме болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkEnd w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15669,1978 +15767,2076 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3363" w:id="548"/>
+    <w:bookmarkStart w:name="z3363" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік мекеменің түpi: республикалық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z3364" w:id="549"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z3364" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік мекеме Қазақстан Республикасының Yкімeтiнің 2023 жылғы 13 ақпандағы № 122 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> құрылды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z3365" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік мекеменің құрылтайшысы Қазақстан Республикасының Yкімeтi болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z3366" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тиісті саланың уәкілетті органы, сондай-ақ оған байланысты мемлекеттік мекеменің мүлкіне қатысты құқық субъектісінің функцияларын жүзеге асыратын орган Қазақстан Республикасының Төтенше жағдайлар министрлігі (бұдан әрі – Министрлік) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z3367" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік мекеменің атауы: "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Көкіұлы Есет батыр атындағы 20982 әскери бөлімі" республикалық мемлекеттік мекемесі".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 03.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3368" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік мекеменің тұрған жері: Қазақстан Республикасы, индексі 030001, Ақтөбе облысы, Ақтөбе қаласы, Астана ауданы, Құрашасай тұрғын алабы, Абай көшесі, 328 құрылыс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z3369" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мекеменің заңды мәртебесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z3370" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік мекеменің Қазақстан Республикасының заңнамасына сәйкес дербес теңгерімі, банкте шоттары, Жауынгерлік Туы, бланкілері, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген және мемлекеттік мекеменің атауы жазылған мөрі болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z3371" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік мекеме басқа заңды тұлғаны құра алмайды, сондай-ақ оның құрылтайшысы (қатысушысы) бола алмайды, Қазақстан Республикасы заңнамасында көзделген жағдайларды қоспағанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z3372" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік мекеме өзiнiң мiндеттемелерi бойынша өзiнің кепілдігіндегі ақшамен жауап бередi. Мемлекеттік мекемеде ақша жеткіліксіз болған кезде оның міндеттемелері бойынша Қазақстан Республикасы немесе әкімшілік-аумақтық бірлік тиісті бюджет қаражатымен субсидиарлық жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z3373" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік мекеменің азаматтық-құқықтық мәмілелері, олардың Қазақстан Республикасы Қаржы министрлігінің аумақтық қазынашылық бөлімшелерінде міндетті тіркелгеннен кейін, күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z3365" w:id="550"/>
-[...15 lines deleted...]
-      4. Мемлекеттік мекеменің құрылтайшысы Қазақстан Республикасының Yкімeтi болып табылады.</w:t>
+    <w:bookmarkStart w:name="z3374" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мекеме қызметінің мәні мен мақсаттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z3366" w:id="551"/>
-[...15 lines deleted...]
-      5. Тиісті саланың уәкілетті органы, сондай-ақ оған байланысты мемлекеттік мекеменің мүлкіне қатысты құқық субъектісінің функцияларын жүзеге асыратын орган Қазақстан Республикасының Төтенше жағдайлар министрлігі (бұдан әрі – Министрлік) болып табылады.</w:t>
+    <w:bookmarkStart w:name="z3375" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік мекеме қызметінің мәні авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу арқылы халықты, объектілерді және аумақты табиғи және техногендік сипаттағы төтенше жағдайлардан қорғау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z3367" w:id="552"/>
-[...15 lines deleted...]
-      6. Мемлекеттік мекеменің атауы: "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Көкіұлы Есет батыр атындағы 20982 әскери бөлімі" республикалық мемлекеттік мекемесі".</w:t>
+    <w:bookmarkStart w:name="z3376" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік мекеменің мақсаты азаматтық қорғау саласында мемлекеттік саясатты іске асыру, табиғи және техногендік сипаттағы төтенше жағдайлар мен олардың салдарларының алдын алуға және оларды жоюға, төтенше жағдай аймағындағы халыққа шұғыл медициналық және психологиялық көмек көрсетуге бағытталған іс-шаралар кешенін жүзеге асыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z3386" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік мекеме мақсатқа қол жеткізу үшін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бейбіт уақытта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында төтенше жағдайларды жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауынгерлік, жұмылдыру және саяси дайындықты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар аймақтарындағы халықтың тіршілігін қамтамасыз ету жөніндегі жұмыстарды орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлардың алдын алуға бағытталған іс-шараларға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің қарауындағы басқару пункттерін күзетуді және оларға қызмет көрсетуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар аймақтарына, оның ішінде шет мемлекеттерге де жеткізілетін жүктерді тасымалдау, сүйемелдеу және күзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмылдыра өрістетуге дайындық және жауынгерлiк әзiрлiктiң жоғары дәрежесіне келтiру жөнiндегi іс-шараларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу объектілерін, полигондарды әзірлікте ұстап тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай енгізілген және терроризмге қарсы операция жүргізілген кезде азаматтық қорғау органдарының қызметкерлерін, әскери қызметшілері мен жұмыскерлерін, сондай-ақ азаматтық қорғау құралдарын қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай енгізілген және терроризмге қарсы операция жүргізілген кезде күзетілетін қарауылдарға, объектілерге, азаматтық қорғаныс әскери бөлімдерінің, уәкілетті органның аумақтық органдарының, оның ведомстволарының, өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелерінің, мемлекеттік резерв жүйесінің ведомстволық бағынысты ұйымының үй-жайлары мен құрылысжайларына қарулы шабуылды тойтару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік резерв жүйесінің ведомстволық бағынысты ұйымының қарамағындағы мемлекеттік күзетуге жататын объектілерді күзету қызмет түрлерін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3387" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соғыс уақытында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z3388" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғаныс шептері мен позицияларын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z3389" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зақымдау ошақтары мен зарарлану аймақтарында радиациялық, химиялық барлау жүргiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z3390" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зақымдау ошақтарында, зарарлану және апатты су басқан аймақтарда авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z3391" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әуеайлақтарды, жолдарды, өткелдерді және тыл инфрақұрылымының басқа да маңызды бөліктерін қалпына келтіру, қайта тиеу пункттерін жабдықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z3392" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эвакуациялық іс-шаралар жүргізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z3393" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аумақтық қорғаныстың жекелеген міндеттерін орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z3394" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қарулы Күштері Бас штабының қорғанысты ұйымдастыру мәселелері жөніндегі нұсқауларын орындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 03.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 259</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Төтенше жағдайлар министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3368" w:id="553"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z3369" w:id="554"/>
+    <w:bookmarkStart w:name="z3395" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік мекемеге осы жарғыда бекітілген өз қызметінің мәні мен мақсаттарына сай келмейтін қызметті жүзеге асыруға, сондай-ақ мәмілелер жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z3396" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік мекеме қызмет мақсаттарына қайшы жасалған мәміле, Қазақстан Республикасының шектеулі заңдарында немесе құрылтай құжаттарында не басшының жарғылық құзыретін бұза отырып, жасалған мәміле Министрліктің, мемлекеттік мүлік жөніндегі уәкілетті органның, прокурордың талабы бойынша жарамсыз деп танылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z3397" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мекеменің заңды мәртебесі</w:t>
-[...197 lines deleted...]
-      Қазақстан Республикасының аумағында төтенше жағдайларды жою;</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік мекемені басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z3380" w:id="565"/>
-[...15 lines deleted...]
-      жауынгерлік, жұмылдыру және саяси дайындықты ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z3398" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік мекемені жалпы басқаруды Министрлік жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z3381" w:id="566"/>
-[...15 lines deleted...]
-      төтенше жағдайлар аймақтарындағы халықтың тіршілігін қамтамасыз ету жөніндегі жұмыстарды орындау;</w:t>
+    <w:bookmarkStart w:name="z3399" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Министрлік заңнамада белгіленген ретпен мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z3382" w:id="567"/>
-[...15 lines deleted...]
-      төтенше жағдайлардың алдын алуға бағытталған іс-шараларға қатысу;</w:t>
+    <w:bookmarkStart w:name="z3400" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мекемеге мүлікті бекітіп береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z3383" w:id="568"/>
-[...15 lines deleted...]
-      Министрліктің қарауындағы басқару пункттерін күзетуді және оларға қызмет көрсетуді қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z3401" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік мекемені жеке қаржыландыру жоспарын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z3384" w:id="569"/>
-[...15 lines deleted...]
-      төтенше жағдайлар аймақтарына, оның ішінде шет мемлекеттерге де жеткізілетін жүктерді тасымалдау, алып жүру және күзету;</w:t>
+    <w:bookmarkStart w:name="z3402" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік мекеме мүлкінің сақталуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z3385" w:id="570"/>
-[...15 lines deleted...]
-      жұмылдыра өрістетуге дайындық және жауынгерлiк әзiрлiктiң жоғары дәрежесіне келтiру жөнiндегi іс-шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z3403" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік мекеменің жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z3386" w:id="571"/>
-[...15 lines deleted...]
-      оқу объектілерін, полигондарды әзірлікте ұстап тұру;</w:t>
+    <w:bookmarkStart w:name="z3404" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік мекеменің құрылымын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z3387" w:id="572"/>
-[...15 lines deleted...]
-      2) соғыс уақытында:</w:t>
+    <w:bookmarkStart w:name="z3405" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік мекеме басшысының құқықтарын, міндеттері мен жауапкершілігін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z3388" w:id="573"/>
-[...15 lines deleted...]
-      қорғаныс шептері мен позицияларын құру;</w:t>
+    <w:bookmarkStart w:name="z3406" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік мекеменің құрылымы мен шекті штат санын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z3389" w:id="574"/>
-[...15 lines deleted...]
-      зақымдау ошақтары мен зарарлану аймақтарында радиациялық, химиялық барлау жүргiзу;</w:t>
+    <w:bookmarkStart w:name="z3407" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жылдық қаржы есептілікті бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z3390" w:id="575"/>
-[...15 lines deleted...]
-      зақымдау ошақтарында, зарарлану және апатты су басқан аймақтарда авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z3408" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік мүлік жөніндегі уәкілетті органға, мемлекеттік мекемеге берілген немесе өзінің шаруашылық қызметінің нәтижесінде олар сатып алған мүлікті алып қоюға немесе қайта бөлуге келісім береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z3391" w:id="576"/>
-[...15 lines deleted...]
-      әуеайлақтарды, жолдарды, өткелдерді және тыл инфрақұрылымының басқа да маңызды бөліктерін қалпына келтіру, қайта тиеу пункттерін жабдықтау;</w:t>
+    <w:bookmarkStart w:name="z3409" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік мүлік жөніндегі уәкілетті органның келісімі бойынша мемлекеттік мекемені қайта ұйымдастыруды және таратуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z3392" w:id="577"/>
-[...15 lines deleted...]
-      эвакуациялық іс-шаралар жүргізуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z3410" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осы жарғының және Қазақстан Республикасының заңнамасында белгіленген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z3393" w:id="578"/>
-[...15 lines deleted...]
-      аумақтық қорғаныстың жекелеген міндеттерін орындау;</w:t>
+    <w:bookmarkStart w:name="z3411" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік мекеменің жедел-қызметтік қызметіне басшылық жасауды және үйлестіруді Министрліктің Азаматтық қорғаныс және әскери бөлімдер комитеті (бұдан әрі – Комитет) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z3394" w:id="579"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Қарулы Күштері Бас штабының қорғанысты ұйымдастыру мәселелері жөніндегі нұсқауларын орындау.</w:t>
+    <w:bookmarkStart w:name="z3412" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әскери бөлімнің командирі (бұдан әрі - Командир) заңнамаға сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z3395" w:id="580"/>
-[...15 lines deleted...]
-      15. Мемлекеттік мекемеге осы жарғыда бекітілген өз қызметінің мәні мен мақсаттарына сай келмейтін қызметті жүзеге асыруға, сондай-ақ мәмілелер жасауға тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z3413" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Командир мемлекеттік мекеменің қызметтік-жауынгерлік қызметін ұйымдастырады, оған басшылық етеді және мемлекеттік мекемеге жүктелген міндеттер мен оның функцияларын жүзеге асыруына жеке жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z3396" w:id="581"/>
-[...15 lines deleted...]
-      16. Мемлекеттік мекеме қызмет мақсаттарына қайшы жасалған мәміле, Қазақстан Республикасының шектеулі заңдарында немесе құрылтай құжаттарында не басшының жарғылық құзыретін бұза отырып, жасалған мәміле Министрліктің, мемлекеттік мүлік жөніндегі уәкілетті органның, прокурордың талабы бойынша жарамсыз деп танылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z3414" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Командир дара басшылық қағидаты бойынша әрекет етеді және мемлекеттік мекеме қызметінің барлық мәселелерін Қазақстан Республикасының заңнамасында және осы жарғыда айқындалатын өз құзыретіне сәйкес дербес шешеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z3397" w:id="582"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік мекемені басқару</w:t>
+    <w:bookmarkStart w:name="z3415" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Командирдің мемлекеттік мекемемен жарғылық емес қызметті жүзеге асыруға бағытталған әрекеті еңбек міндеттемелерін бұзу болып табылып, тәртіптік және материалдық жауапкершілікке әкеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z3398" w:id="583"/>
-[...15 lines deleted...]
-      17. Мемлекеттік мекемені жалпы басқаруды Министрлік жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z3416" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік мекеменің қызметті жүзеге асыруы барысында Командир Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z3399" w:id="584"/>
-[...15 lines deleted...]
-      18. Министрлік заңнамада белгіленген ретпен мынадай функцияларды жүзеге асырады:</w:t>
+    <w:bookmarkStart w:name="z3417" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мекеменің атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z3400" w:id="585"/>
-[...15 lines deleted...]
-      1) мемлекеттік мекемеге мүлікті бекітіп береді;</w:t>
+    <w:bookmarkStart w:name="z3418" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдарда, өзге де ұйымдарда мемлекеттік мекеменің мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z3401" w:id="586"/>
-[...15 lines deleted...]
-      2) мемлекеттік мекемені жеке қаржыландыру жоспарын бекітеді;</w:t>
+    <w:bookmarkStart w:name="z3419" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шарттар жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z3402" w:id="587"/>
-[...15 lines deleted...]
-      3) мемлекеттік мекеме мүлкінің сақталуын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z3420" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z3403" w:id="588"/>
-[...15 lines deleted...]
-      4) мемлекеттік мекеменің жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z3421" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Министрліктің және Комитеттің келісімі бойынша мемлекеттік мекеменің іссапарлар, тағылымдамалар, оқу орындарында (орталықтарда) оқыту және біліктілікті арттырудың өзге де түрлері жөніндегі жоспарларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z3404" w:id="589"/>
-[...15 lines deleted...]
-      5) мемлекеттік мекеменің құрылымын айқындайды;</w:t>
+    <w:bookmarkStart w:name="z3422" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) барлық әскери қызметшілер мен азаматтық қызметшілер үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z3405" w:id="590"/>
-[...15 lines deleted...]
-      6) мемлекеттік мекеме басшысының құқықтарын, міндеттері мен жауапкершілігін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z3423" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) белгіленген тәртіппен банк шоттарын ашу үшін қажетті құжаттарды ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z3406" w:id="591"/>
-[...15 lines deleted...]
-      7) мемлекеттік мекеменің құрылымы мен шекті штат санын бекітеді;</w:t>
+    <w:bookmarkStart w:name="z3424" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) әскери қызметшілерге және азаматтық қызметшілерге, Қазақстан Республикасының заңнамасына сәйкес көтермелеу және жазалау шараларын қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z3407" w:id="592"/>
-[...15 lines deleted...]
-      8) жылдық қаржы есептілікті бекітеді;</w:t>
+    <w:bookmarkStart w:name="z3425" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бұйрықтар шығаруға құқығы бар лауазымды адамдардың тізбесіне сәйкес әскери атақтар беру туралы ұсынымдар береді және енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z3408" w:id="593"/>
-[...15 lines deleted...]
-      9) мемлекеттік мүлік жөніндегі уәкілетті органға, мемлекеттік мекемеге берілген немесе өзінің шаруашылық қызметінің нәтижесінде олар сатып алған мүлікті алып қоюға немесе қайта бөлуге келісім береді;</w:t>
+    <w:bookmarkStart w:name="z3426" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз орынбасарларының және мемлекеттік мекеменің басқа да лауазымды адамдарының міндеттері мен өкілеттіктер аясын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z3409" w:id="594"/>
-[...15 lines deleted...]
-      10) мемлекеттік мүлік жөніндегі уәкілетті органның келісімі бойынша мемлекеттік мекемені қайта ұйымдастыруды және таратуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z3427" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қаржы құжаттарына бірінші қол қоюға құқығы бар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z3410" w:id="595"/>
-[...359 lines deleted...]
-    <w:bookmarkStart w:name="z3428" w:id="613"/>
+    <w:bookmarkStart w:name="z3428" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) мемлекеттік мекеменің күшері мен құралдарын төтенше жағдайлар аймақтарына аттануға тұрақты дайын болу және құтқару және кезек күттірмейтін жұмыстарды жүргізуге кәсіби шеберлігін жетілдіру және қолдау бойынша шаралар қабылдайды;  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z3429" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жеке құрамды даярлауды, қайта даярлауды және олардың біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z3430" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) әкімшілік – тұрмыстық кешенді пайдалануды, әскери және басқа да техниканы, авариялық-құтқару жабдығын, байланыс құралдарын, мүкәммалды және басқа да мүлікті жөндеуді және оларға техникалық қызмет көрсетуді қамтамасыз етеді және бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z3431" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) өз құзыреті шегінде мемлекеттік сатып алуды өткізуді, сондай-ақ қаржылық жоспарлауды, бухгалтерлік есепті және қаржылық есептілікті жүргізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z3432" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Комитет пен Министрлік белгілеген нысандарға сәйкес есептіліктің уақтылы жасалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z3433" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жеке және заңды тұлғалардың өтініштерін уақтылы қарауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z3434" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ұжымда моральдық-психологиялық ахуалды сақтауға, бағынысты әскери қызметшілердің әдеп кодексін және қызметте және тұрмыста міндетті мінез-құлық нормаларын сақтауына, құрылымдық бөлімшелердегі сыбайлас жемқорлыққа қарсы іс-қимылға дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z3435" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) қарамағындағылардың сыбайлас жемқорлық қылмыс және құқық бұзушылық жасаған әрбір фактісі бойынша сыбайлас жемқорлыққа қарсы шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z3436" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) алғашқы медициналық және медициналық көмек көрсету бойынша қызметкерлерді даярлау және оқыту жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z3437" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жеке және заңды тұлғалардың өтініштерін қарау кезінде жүйелі мәселелерді анықтауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z3438" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) қойылған міндеттердің орындалуын қамтамасыз ететін жағдайда әскери бөлімнің жауынгерлік әзірлігі мен жауынгерлік қабілеттілігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z3439" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) оған Қазақстан Республикасы заңнамасымен, осы жарғымен және Министрлікпен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z3440" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Командир болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z3441" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік мекеме мүлкінің құрылу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z3442" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік мекеме мүлкін құны оның теңгерімінде айқындалатын заңды тұлғаның активтері құрайды. Мемлекеттік мекеменің мүлкі мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z3443" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оған меншік иесі берген мүлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z3444" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздерден тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z3445" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік мекеме дербес иеліктен шығаруға немесе оған бекітілген мүлік пен оған смета қаражаты бойынша мүлікке өзгеше тәсілмен иелік етуге бөлінген құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z3446" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Егер Қазақстан Республикасының заңдарында қосымша қаржыландыру көзі белгіленбесе, мемлекеттік мекеменің қызметін Министрлік бюджеттен қаржыландырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z3429" w:id="614"/>
-[...15 lines deleted...]
-      13) жеке құрамды даярлауды, қайта даярлауды және олардың біліктілігін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z3447" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік мекеме бухгалтерлік есеп жүргізеді және Қазақстан Республикасының заңнамасына сәйкес есептілік ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z3430" w:id="615"/>
-[...15 lines deleted...]
-      14) әкімшілік – тұрмыстық кешенді пайдалануды, әскери және басқа да техниканы, авариялық-құтқару жабдығын, байланыс құралдарын, мүкәммалды және басқа да мүлікті жөндеуді және оларға техникалық қызмет көрсетуді қамтамасыз етеді және бақылайды;</w:t>
+    <w:bookmarkStart w:name="z3448" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мемлекеттік мекеменің қаржы-шаруашылық қызметін тексеру және ревизияны Қазақстан Республикасы заңнамасында белгіленген тәртіппен Министрлігік жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z3431" w:id="616"/>
-[...15 lines deleted...]
-      15) өз құзыреті шегінде мемлекеттік сатып алуды өткізуді, сондай-ақ қаржылық жоспарлауды, бухгалтерлік есепті және қаржылық есептілікті жүргізуді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z3449" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Мемлекеттік мекемедегі жұмыс тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z3432" w:id="617"/>
-[...15 lines deleted...]
-      16) Комитет пен Министрлік белгілеген нысандарға сәйкес есептіліктің уақтылы жасалуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z3450" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік мекеменің жұмыс тәртібі ішкі еңбек тәртібінің қағидаларымен белгіленеді және Қазақстан Республикасы еңбек заңнамасының нормаларына қайшы келмеуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z3433" w:id="618"/>
-[...15 lines deleted...]
-      17) жеке және заңды тұлғалардың өтініштерін уақтылы қарауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z3451" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Құрылтайшы құжаттарына өзгерістер мен толықтырулар енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z3434" w:id="619"/>
-[...353 lines deleted...]
-    <w:bookmarkStart w:name="z3452" w:id="637"/>
+    <w:bookmarkStart w:name="z3452" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Мемлекеттік мекеменің құрылтай құжаттарына өзгерістер мен толықтырулар Министрліктің шешімі бойынша жүзеге асырылады, және "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аумақтық әділет органдарында мемлекеттік тіркеу рәсімінен өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z3453" w:id="638"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z3453" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Мемлекеттік мекемені қайта ұйымдастыру және тарату шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z3454" w:id="639"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z3454" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік мекемені қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkEnd w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -17788,68 +17984,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z602" w:id="640"/>
+    <w:bookmarkStart w:name="z602" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Қасым Қайсенов атындағы 68303 әскери бөлімі" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkEnd w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғының тақырыбы жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 03.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17882,2038 +18078,2136 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3455" w:id="641"/>
+    <w:bookmarkStart w:name="z3455" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z3456" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Қасым Қайсенов атындағы 68303 әскери бөлімі" республикалық мемлекеттік мекемесі (бұдан әpi - мемлекеттік мекеме) бейбіт уақытта және соғыс уақытында азаматтық қорғау іс-шараларын орындау функцияларын жүзеге асыру үшін мемлекеттік мекеме ұйымдық құқықтық нысанында құрылған, заңды тұлға мәртебесіне ие коммерциялық емес мекеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 03.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3457" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік мекеменің түpi: республикалық.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z3458" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік мекеме КСРО Ішкі істер министрінің 1959 жылғы 04 қазандағы № 087 бұйрығымен құрылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z3459" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік мекеменің құрылтайшысы Қазақстан Республикасының Yкімeтi болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z3460" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тиісті саланың уәкілетті органы, сондай-ақ оған байланысты мемлекеттік мекеменің мүлкіне қатысты құқық субъектісінің функцияларын жүзеге асыратын орган Қазақстан Республикасының Төтенше жағдайлар министрлігі (бұдан әрі – Министрлік) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z3461" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік мекеменің атауы: "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Қасым Қайсенов атындағы 68303 әскери бөлімі" республикалық мемлекеттік мекемесі".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 03.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3462" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік мекеменің тұрған жері: Қазақстан Республикасы, индексі 071400, Абай облысы, Семей қаласы, Сорокина көшесі, 18 үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z3463" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мекеменің заңды мәртебесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z3464" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік мекеменің Қазақстан Республикасының заңнамасына сәйкес дербес теңгерімі, банкте шоттары, Жауынгерлік Туы, бланкілері, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген және мемлекеттік мекеменің атауы жазылған мөрі болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z3465" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік мекеме басқа заңды тұлғаны құра алмайды, сондай-ақ оның құрылтайшысы (қатысушысы) бола алмайды, Қазақстан Республикасы заңнамасында көзделген жағдайларды қоспағанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z3466" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік мекеме өзiнiң мiндеттемелерi бойынша өзiнің кепілдігіндегі ақшамен жауап бередi. Мемлекеттік мекемеде ақша жеткіліксіз болған кезде оның міндеттемелері бойынша Қазақстан Республикасы немесе әкімшілік-аумақтық бірлік тиісті бюджет қаражатымен субсидиарлық жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z3467" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік мекеменің азаматтық-құқықтық мәмілелері, олардың Қазақстан Республикасы Қаржы министрлігінің аумақтық қазынашылық бөлімшелерінде міндетті тіркелгеннен кейін, күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z3468" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мекеме қызметінің мәні мен мақсаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z3469" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік мекеме қызметінің мәні авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу арқылы халықты, объектілерді және аумақты табиғи және техногендік сипаттағы төтенше жағдайлардан қорғау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z3470" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік мекеменің мақсаты азаматтық қорғау саласында мемлекеттік саясатты іске асыру, табиғи және техногендік сипаттағы төтенше жағдайлар мен олардың салдарларының алдын алуға және оларды жоюға, төтенше жағдай аймағындағы халыққа шұғыл медициналық және психологиялық көмек көрсетуге бағытталған іс-шаралар кешенін жүзеге асыру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z3480" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік мекеме мақсатқа қол жеткізу үшін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бейбіт уақытта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында төтенше жағдайларды жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауынгерлік, жұмылдыру және саяси дайындықты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар аймақтарындағы халықтың тіршілігін қамтамасыз ету жөніндегі жұмыстарды орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлардың алдын алуға бағытталған іс-шараларға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің қарауындағы басқару пункттерін күзетуді және оларға қызмет көрсетуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар аймақтарына, оның ішінде шет мемлекеттерге де жеткізілетін жүктерді тасымалдау, сүйемелдеу және күзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмылдыра өрістетуге дайындық және жауынгерлiк әзiрлiктiң жоғары дәрежесіне келтiру жөнiндегi іс-шараларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу объектілерін, полигондарды әзірлікте ұстап тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай енгізілген және терроризмге қарсы операция жүргізілген кезде азаматтық қорғау органдарының қызметкерлерін, әскери қызметшілері мен жұмыскерлерін, сондай-ақ азаматтық қорғау құралдарын қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай енгізілген және терроризмге қарсы операция жүргізілген кезде күзетілетін қарауылдарға, объектілерге, азаматтық қорғаныс әскери бөлімдерінің, уәкілетті органның аумақтық органдарының, оның ведомстволарының, өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелерінің, мемлекеттік резерв жүйесінің ведомстволық бағынысты ұйымының үй-жайлары мен құрылысжайларына қарулы шабуылды тойтару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік резерв жүйесінің ведомстволық бағынысты ұйымының қарамағындағы мемлекеттік күзетуге жататын объектілерді күзету қызмет түрлерін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3481" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соғыс уақытында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z3482" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғаныс шептері мен позицияларын құру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z3456" w:id="642"/>
-[...15 lines deleted...]
-      1. "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Қасым Қайсенов атындағы 68303 әскери бөлімі" республикалық мемлекеттік мекемесі (бұдан әpi - мемлекеттік мекеме) бейбіт уақытта және соғыс уақытында азаматтық қорғау іс-шараларын орындау функцияларын жүзеге асыру үшін мемлекеттік мекеме ұйымдық құқықтық нысанында құрылған, заңды тұлға мәртебесіне ие коммерциялық емес мекеме болып табылады.</w:t>
+    <w:bookmarkStart w:name="z3483" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зақымдау ошақтары мен зарарлану аймақтарында радиациялық, химиялық барлау жүргiзу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z3484" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зақымдау ошақтарында, зарарлану және апатты су басқан аймақтарда авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z3485" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әуеайлақтарды, жолдарды, өткелдерді және тыл инфрақұрылымының басқа да маңызды бөліктерін қалпына келтіру, қайта тиеу пункттерін жабдықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z3486" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эвакуациялық іс-шаралар жүргізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z3487" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аумақтық қорғаныстың жекелеген міндеттерін орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z3488" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қарулы Күштері Бас штабының қорғанысты ұйымдастыру мәселелері жөніндегі нұсқауларын орындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 03.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 259</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Төтенше жағдайлар министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3457" w:id="643"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z3489" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік мекемеге осы жарғыда бекітілген өз қызметінің мәні мен мақсаттарына сай келмейтін қызметті жүзеге асыруға, сондай-ақ мәмілелер жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z3490" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік мекеме қызмет мақсаттарына қайшы жасалған мәміле, Қазақстан Республикасының шектеулі заңдарында немесе құрылтай құжаттарында не басшының жарғылық құзыретін бұза отырып, жасалған мәміле Министрліктің, мемлекеттік мүлік жөніндегі уәкілетті органның, прокурордың талабы бойынша жарамсыз деп танылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z3491" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z3463" w:id="649"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік мекемені басқару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z3492" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік мекемені жалпы басқаруды Министрлік жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z3493" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Министрлік заңнамада белгіленген ретпен мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z3494" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мекемеге мүлікті бекітіп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z3495" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік мекемені жеке қаржыландыру жоспарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z3496" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік мекеме мүлкінің сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z3497" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік мекеменің жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z3498" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік мекеменің құрылымын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z3499" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік мекеме басшысының құқықтарын, міндеттері мен жауапкершілігін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z3500" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік мекеменің құрылымы мен шекті штат санын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z3501" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жылдық қаржы есептілікті бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z3502" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік мүлік жөніндегі уәкілетті органға, мемлекеттік мекемеге берілген немесе өзінің шаруашылық қызметінің нәтижесінде олар сатып алған мүлікті алып қоюға немесе қайта бөлуге келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z3503" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік мүлік жөніндегі уәкілетті органның келісімі бойынша мемлекеттік мекемені қайта ұйымдастыруды және таратуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z3504" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осы жарғының және Қазақстан Республикасының заңнамасында белгіленген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z3505" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік мекеменің жедел-қызметтік қызметіне басшылық жасауды және үйлестіруді Министрліктің Азаматтық қорғаныс және әскери бөлімдер комитеті (бұдан әрі – Комитет) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z3506" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әскери бөлімнің командирі (бұдан әрі - Командир) заңнамаға сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z3507" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Командир мемлекеттік мекеменің қызметтік-жауынгерлік қызметін ұйымдастырады, оған басшылық етеді және мемлекеттік мекемеге жүктелген міндеттер мен оның функцияларын жүзеге асыруына жеке жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z3508" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Командир дара басшылық қағидаты бойынша әрекет етеді және мемлекеттік мекеме қызметінің барлық мәселелерін Қазақстан Республикасының заңнамасында және осы жарғыда айқындалатын өз құзыретіне сәйкес дербес шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z3509" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Командирдің мемлекеттік мекемемен жарғылық емес қызметті жүзеге асыруға бағытталған әрекеті еңбек міндеттемелерін бұзу болып табылып, тәртіптік және материалдық жауапкершілікке әкеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z3510" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік мекеменің қызметті жүзеге асыруы барысында Командир Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z3511" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мекеменің атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z3512" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдарда, өзге де ұйымдарда мемлекеттік мекеменің мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z3513" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шарттар жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z3514" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z3515" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Министрліктің және Комитеттің келісімі бойынша мемлекеттік мекеменің іссапарлар, тағылымдамалар, оқу орындарында (орталықтарда) оқыту және біліктілікті арттырудың өзге де түрлері жөніндегі жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z3516" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) барлық әскери қызметшілер мен азаматтық қызметшілер үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z3517" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) белгіленген тәртіппен банк шоттарын ашу үшін қажетті құжаттарды ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z3518" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) әскери қызметшілерге және азаматтық қызметшілерге, Қазақстан Республикасының заңнамасына сәйкес көтермелеу және жазалау шараларын қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z3519" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бұйрықтар шығаруға құқығы бар лауазымды адамдардың тізбесіне сәйкес әскери атақтар беру туралы ұсынымдар береді және енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z3520" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз орынбасарларының және мемлекеттік мекеменің басқа да лауазымды адамдарының міндеттері мен өкілеттіктер аясын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z3521" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қаржы құжаттарына бірінші қол қоюға құқығы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z3522" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік мекеменің күшері мен құралдарын төтенше жағдайлар аймақтарына аттануға тұрақты дайын болу және құтқару және кезек күттірмейтін жұмыстарды жүргізуге кәсіби шеберлігін жетілдіру және қолдау бойынша шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z3523" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жеке құрамды даярлауды, қайта даярлауды және олардың біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z3524" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) әкімшілік – тұрмыстық кешенді пайдалануды, әскери және басқа да техниканы, авариялық-құтқару жабдығын, байланыс құралдарын, мүкәммалды және басқа да мүлікті жөндеуді және оларға техникалық қызмет көрсетуді қамтамасыз етеді және бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z3525" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) өз құзыреті шегінде мемлекеттік сатып алуды өткізуді, сондай-ақ қаржылық жоспарлауды, бухгалтерлік есепті және қаржылық есептілікті жүргізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z3526" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Комитет пен Министрлік белгілеген нысандарға сәйкес есептіліктің уақтылы жасалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z3527" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жеке және заңды тұлғалардың өтініштерін уақтылы қарауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z3528" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ұжымда моральдық-психологиялық ахуалды сақтауға, бағынысты әскери қызметшілердің әдеп кодексін және қызметте және тұрмыста міндетті мінез-құлық нормаларын сақтауына, құрылымдық бөлімшелердегі сыбайлас жемқорлыққа қарсы іс-қимылға дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z3529" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) қарамағындағылардың сыбайлас жемқорлық қылмыс және құқық бұзушылық жасаған әрбір фактісі бойынша сыбайлас жемқорлыққа қарсы шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z3530" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) алғашқы медициналық және медициналық көмек көрсету бойынша қызметкерлерді даярлау және оқыту жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z3531" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жеке және заңды тұлғалардың өтініштерін қарау кезінде жүйелі мәселелерді анықтауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z3532" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) қойылған міндеттердің орындалуын қамтамасыз ететін жағдайда әскери бөлімнің жауынгерлік әзірлігі мен жауынгерлік қабілеттілігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z3533" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) оған Қазақстан Республикасы заңнамасымен, осы жарғымен және Министрлікпен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z3534" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Командир болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z3535" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мекеменің заңды мәртебесі</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z3468" w:id="654"/>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік мекеме мүлкінің құрылу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z3536" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік мекеме мүлкін құны оның теңгерімінде айқындалатын заңды тұлғаның активтері құрайды. Мемлекеттік мекеменің мүлкі мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z3537" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оған меншік иесі берген мүлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z3538" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздерден тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z3539" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік мекеме дербес иеліктен шығаруға немесе оған бекітілген мүлік пен оған смета қаражаты бойынша мүлікке өзгеше тәсілмен иелік етуге бөлінген құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z3540" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Егер Қазақстан Республикасының заңдарында қосымша қаржыландыру көзі белгіленбесе, мемлекеттік мекеменің қызметін Министрлік бюджеттен қаржыландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z3541" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік мекеме бухгалтерлік есеп жүргізеді және Қазақстан Республикасының заңнамасына сәйкес есептілік ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z3542" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мемлекеттік мекеменің қаржы-шаруашылық қызметін тексеру және ревизияны Қазақстан Республикасы заңнамасында белгіленген тәртіппен Министрлігік жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z3543" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мекеме қызметінің мәні мен мақсаттары</w:t>
-[...443 lines deleted...]
-    <w:bookmarkStart w:name="z3491" w:id="677"/>
+        <w:t xml:space="preserve"> 6-тарау. Мемлекеттік мекемедегі жұмыс тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z3544" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік мекеменің жұмыс тәртібі ішкі еңбек тәртібінің қағидаларымен белгіленеді және Қазақстан Республикасы еңбек заңнамасының нормаларына қайшы келмеуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z3545" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік мекемені басқару</w:t>
-[...539 lines deleted...]
-      8) әскери қызметшілерге және азаматтық қызметшілерге, Қазақстан Республикасының заңнамасына сәйкес көтермелеу және жазалау шараларын қолданады;</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Құрылтайшы құжаттарына өзгерістер мен толықтырулар енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z3519" w:id="705"/>
-[...533 lines deleted...]
-    <w:bookmarkStart w:name="z3546" w:id="732"/>
+    <w:bookmarkStart w:name="z3546" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Мемлекеттік мекеменің құрылтай құжаттарына өзгерістер мен толықтырулар Министрліктің шешімі бойынша жүзеге асырылады, және "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аумақтық әділет органдарында мемлекеттік тіркеу рәсімінен өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z3547" w:id="733"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z3547" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Мемлекеттік мекемені қайта ұйымдастыру және тарату шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkEnd w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік мекемені қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -20023,1972 +20317,2070 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7565" w:id="734"/>
+    <w:bookmarkStart w:name="z7565" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігінің 55209 әскери бөлімі" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z7566" w:id="735"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z7566" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-1-қосымшамен толықтырылды – ҚР Төтенше жағдайлар министрінің м.а. 17.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z7567" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z7568" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасы Төтенше жағдайлар министрлігінің 55209 әскери бөлімі" республикалық мемлекеттік мекемесі (бұдан әpi - мемлекеттік мекеме) бейбіт уақытта және соғыс уақытында азаматтық қорғау іс-шараларын орындау функцияларын жүзеге асыру үшін мемлекеттік мекеме ұйымдық құқықтық нысанында құрылған, заңды тұлға мәртебесіне ие коммерциялық емес мекеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z7569" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік мекеменің түpi: республикалық.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z7570" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік мекеме Қазақстан Республикасының Yкімeтiнің 2025 жылғы 27 наурыздағы № 176 қбп қаулысымен құрылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z7571" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік мекеменің құрылтайшысы Қазақстан Республикасының Yкімeтi болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z7572" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тиісті саланың уәкілетті органы, сондай-ақ оған байланысты мемлекеттік мекеменің мүлкіне қатысты құқық субъектісінің функцияларын жүзеге асыратын орган Қазақстан Республикасының Төтенше жағдайлар министрлігі (бұдан әрі – Министрлік) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z7573" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік мекеменің атауы: "Қазақстан Республикасы Төтенше жағдайлар министрлігінің 55209 әскери бөлімі" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z7574" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік мекеменің тұрған жері: Қазақстан Республикасы, индексі 020100, Ақмола облысы, Ақкөл ауданы, Ақкөл қаласы, Шаңырақ көшесі 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z7575" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мекеменің заңды мәртебесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z7576" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік мекеменің Қазақстан Республикасының заңнамасына сәйкес дербес теңгерімі, банкте шоттары, Жауынгерлік Туы, бланкілері, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген және мемлекеттік мекеменің атауы жазылған мөрі болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z7577" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік мекеме басқа заңды тұлғаны құра алмайды, сондай-ақ оның құрылтайшысы (қатысушысы) бола алмайды, Қазақстан Республикасы заңнамасында көзделген жағдайларды қоспағанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z7578" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік мекеме өзiнiң мiндеттемелерi бойынша өзiнің кепілдігіндегі ақшамен жауап бередi. Мемлекеттік мекемеде ақша жеткіліксіз болған кезде оның міндеттемелері бойынша Қазақстан Республикасы немесе әкімшілік-аумақтық бірлік тиісті бюджет қаражатымен субсидиарлық жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z7579" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік мекеменің азаматтық-құқықтық мәмілелері, олардың Қазақстан Республикасы Қаржы министрлігінің аумақтық қазынашылық бөлімшелерінде міндетті тіркелгеннен кейін, күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z7580" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мекеме қызметінің мәні мен мақсаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z7581" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік мекеме қызметінің мәні авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу арқылы халықты, объектілерді және аумақты табиғи және техногендік сипаттағы төтенше жағдайлардан қорғау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z7582" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік мекеменің мақсаты азаматтық қорғау саласында мемлекеттік саясатты іске асыру, табиғи және техногендік сипаттағы төтенше жағдайлар мен олардың салдарларының алдын алуға және оларды жоюға, төтенше жағдай аймағындағы халыққа шұғыл медициналық көмек көрсетуге, сондай-ақ арнайы объектінің тіршілік әрекетін күзетуге және қамтамасыз етуге бағытталған іс-шаралар кешенін жүзеге асыру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z7592" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік мекеме мақсатқа қол жеткізу үшін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бейбіт уақытта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында төтенше жағдайларды жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауынгерлік, жұмылдыру және саяси дайындықты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар аймақтарындағы халықтың тіршілігін қамтамасыз ету жөніндегі жұмыстарды орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлардың алдын алуға бағытталған іс-шараларға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің қарауындағы басқару пункттерін күзетуді және оларға қызмет көрсетуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар аймақтарына, оның ішінде шет мемлекеттерге де жеткізілетін жүктерді тасымалдау, сүйемелдеу және күзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмылдыра өрістетуге дайындық және жауынгерлiк әзiрлiктiң жоғары дәрежесіне келтiру жөнiндегi іс-шараларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу объектілерін, полигондарды әзірлікте ұстап тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай енгізілген және терроризмге қарсы операция жүргізілген кезде азаматтық қорғау органдарының қызметкерлерін, әскери қызметшілері мен жұмыскерлерін, сондай-ақ азаматтық қорғау құралдарын қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай енгізілген және терроризмге қарсы операция жүргізілген кезде күзетілетін қарауылдарға, объектілерге, азаматтық қорғаныс әскери бөлімдерінің, уәкілетті органның аумақтық органдарының, оның ведомстволарының, өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелерінің, мемлекеттік резерв жүйесінің ведомстволық бағынысты ұйымының үй-жайлары мен құрылысжайларына қарулы шабуылды тойтару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік резерв жүйесінің ведомстволық бағынысты ұйымының қарамағындағы мемлекеттік күзетуге жататын объектілерді күзету қызмет түрлерін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7593" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соғыс уақытында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z7594" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғаныс шептері мен позицияларын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z7595" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зақымдау ошақтары мен зарарлану аймақтарында радиациялық, химиялық барлау жүргiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z7596" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зақымдау ошақтарында, зарарлану және апатты су басқан аймақтарда авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z7597" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әуеайлақтарды, жолдарды, өткелдерді және тыл инфрақұрылымының басқа да маңызды бөліктерін қалпына келтіру, қайта тиеу пункттерін жабдықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z7598" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эвакуациялық іс-шаралар жүргізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z7599" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аумақтық қорғаныстың жекелеген міндеттерін орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z7600" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қарулы Күштері Бас штабының қорғанысты ұйымдастыру мәселелері жөніндегі нұсқауларын орындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Төтенше жағдайлар министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7601" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік мекемеге осы жарғыда бекітілген өз қызметінің мәні мен мақсаттарына сай келмейтін қызметті жүзеге асыруға, сондай-ақ мәмілелер жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z7602" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік мекеме қызмет мақсаттарына қайшы жасалған мәміле, Қазақстан Республикасының шектеулі заңдарында немесе құрылтай құжаттарында не басшының жарғылық құзыретін бұза отырып, жасалған мәміле Министрліктің, мемлекеттік мүлік жөніндегі уәкілетті органның, прокурордың талабы бойынша жарамсыз деп танылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z7567" w:id="736"/>
+    <w:bookmarkStart w:name="z7603" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік мекемені басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z7568" w:id="737"/>
-[...15 lines deleted...]
-      1. "Қазақстан Республикасы Төтенше жағдайлар министрлігінің 55209 әскери бөлімі" республикалық мемлекеттік мекемесі (бұдан әpi - мемлекеттік мекеме) бейбіт уақытта және соғыс уақытында азаматтық қорғау іс-шараларын орындау функцияларын жүзеге асыру үшін мемлекеттік мекеме ұйымдық құқықтық нысанында құрылған, заңды тұлға мәртебесіне ие коммерциялық емес мекеме болып табылады.</w:t>
+    <w:bookmarkStart w:name="z7604" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік мекемені жалпы басқаруды Министрлік жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z7569" w:id="738"/>
-[...15 lines deleted...]
-      2. Мемлекеттік мекеменің түpi: республикалық.</w:t>
+    <w:bookmarkStart w:name="z7605" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Министрлік заңнамада белгіленген ретпен мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z7570" w:id="739"/>
-[...15 lines deleted...]
-      3. Мемлекеттік мекеме Қазақстан Республикасының Yкімeтiнің 2025 жылғы 27 наурыздағы № 176 қбп қаулысымен құрылды.</w:t>
+    <w:bookmarkStart w:name="z7606" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мекемеге мүлікті бекітіп береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z7571" w:id="740"/>
-[...15 lines deleted...]
-      4. Мемлекеттік мекеменің құрылтайшысы Қазақстан Республикасының Yкімeтi болып табылады.</w:t>
+    <w:bookmarkStart w:name="z7607" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік мекемені жеке қаржыландыру жоспарын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z7572" w:id="741"/>
-[...15 lines deleted...]
-      5. Тиісті саланың уәкілетті органы, сондай-ақ оған байланысты мемлекеттік мекеменің мүлкіне қатысты құқық субъектісінің функцияларын жүзеге асыратын орган Қазақстан Республикасының Төтенше жағдайлар министрлігі (бұдан әрі – Министрлік) болып табылады.</w:t>
+    <w:bookmarkStart w:name="z7608" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік мекеме мүлкінің сақталуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z7573" w:id="742"/>
-[...15 lines deleted...]
-      6. Мемлекеттік мекеменің атауы: "Қазақстан Республикасы Төтенше жағдайлар министрлігінің 55209 әскери бөлімі" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z7609" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік мекеменің жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z7574" w:id="743"/>
-[...15 lines deleted...]
-      7. Мемлекеттік мекеменің тұрған жері: Қазақстан Республикасы, индексі 020100, Ақмола облысы, Ақкөл ауданы, Ақкөл қаласы, Шаңырақ көшесі 38.</w:t>
+    <w:bookmarkStart w:name="z7610" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік мекеменің құрылымын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z7575" w:id="744"/>
+    <w:bookmarkStart w:name="z7611" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік мекеме басшысының құқықтарын, міндеттері мен жауапкершілігін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z7612" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік мекеменің құрылымы мен шекті штат санын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z7613" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) шоғырландырылмаған қаржылық есептілікті қабылдайды және өңдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z7614" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік мүлік жөніндегі уәкілетті органға, мемлекеттік мекемеге берілген немесе өзінің шаруашылық қызметінің нәтижесінде олар сатып алған мүлікті алып қоюға немесе қайта бөлуге келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z7615" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік мүлік жөніндегі уәкілетті органның келісімі бойынша мемлекеттік мекемені қайта ұйымдастыруды және таратуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z7616" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осы жарғының және Қазақстан Республикасының заңнамасында белгіленген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z7617" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік мекеменің жедел-қызметтік қызметіне басшылық жасауды және үйлестіруді Министрліктің Азаматтық қорғаныс және әскери бөлімдер комитеті (бұдан әрі – Комитет) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z7618" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әскери бөлімнің командирі (бұдан әрі - Командир) заңнамаға сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z7619" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Командир мемлекеттік мекеменің қызметтік-жауынгерлік қызметін ұйымдастырады, оған басшылық етеді және мемлекеттік мекемеге жүктелген міндеттер мен оның функцияларын жүзеге асыруына жеке жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z7620" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Командир дара басшылық қағидаты бойынша әрекет етеді және мемлекеттік мекеме қызметінің барлық мәселелерін Қазақстан Республикасының заңнамасында және осы жарғыда айқындалатын өз құзыретіне сәйкес дербес шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z7621" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Командирдің мемлекеттік мекемемен жарғылық емес қызметті жүзеге асыруға бағытталған әрекеті еңбек міндеттемелерін бұзу болып табылып, тәртіптік және материалдық жауапкершілікке әкеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z7622" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік мекеменің қызметті жүзеге асыруы барысында Командир Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z7623" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мекеменің атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z7624" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдарда, өзге де ұйымдарда мемлекеттік мекеменің мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z7625" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шарттар жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z7626" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z7627" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Министрліктің және Комитеттің келісімі бойынша мемлекеттік мекеменің іссапарлар, тағылымдамалар, оқу орындарында (орталықтарда) оқыту және біліктілікті арттырудың өзге де түрлері жөніндегі жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z7628" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) барлық әскери қызметшілер мен азаматтық қызметшілер үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z7629" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) белгіленген тәртіппен банк шоттарын ашу үшін қажетті құжаттарды ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z7630" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) әскери қызметшілерге және азаматтық қызметшілерге, Қазақстан Республикасының заңнамасына сәйкес көтермелеу және жазалау шараларын қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z7631" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бұйрықтар шығаруға құқығы бар лауазымды адамдардың тізбесіне сәйкес әскери атақтар беру туралы ұсынымдар береді және енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z7632" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз орынбасарларының және мемлекеттік мекеменің басқа да лауазымды адамдарының міндеттері мен өкілеттіктер аясын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z7633" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қаржы құжаттарына бірінші қол қоюға құқығы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z7634" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік мекеменің күшері мен құралдарын төтенше жағдайлар аймақтарына аттануға тұрақты дайын болу және құтқару және кезек күттірмейтін жұмыстарды жүргізуге кәсіби шеберлігін жетілдіру және қолдау бойынша шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z7635" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жеке құрамды даярлауды, қайта даярлауды және олардың біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z7636" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) әкімшілік – тұрмыстық кешенді пайдалануды, әскери және басқа да техниканы, авариялық-құтқару жабдығын, байланыс құралдарын, мүкәммалды және басқа да мүлікті жөндеуді және оларға техникалық қызмет көрсетуді қамтамасыз етеді және бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z7637" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) өз құзыреті шегінде мемлекеттік сатып алуды өткізуді, сондай-ақ қаржылық жоспарлауды, бухгалтерлік есепті және қаржылық есептілікті жүргізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z7638" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Комитет пен Министрлік белгілеген нысандарға сәйкес есептіліктің уақтылы жасалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z7639" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жеке және заңды тұлғалардың өтініштерін уақтылы қарауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z7640" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ұжымда моральдық-психологиялық ахуалды сақтауға, бағынысты әскери қызметшілердің әдеп кодексін және қызметте және тұрмыста міндетті мінез-құлық нормаларын сақтауына, құрылымдық бөлімшелердегі сыбайлас жемқорлыққа қарсы іс-қимылға дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z7641" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) қарамағындағылардың сыбайлас жемқорлық қылмыс және құқық бұзушылық жасаған әрбір фактісі бойынша сыбайлас жемқорлыққа қарсы шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z7642" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) алғашқы медициналық және медициналық көмек көрсету бойынша қызметкерлерді даярлау және оқыту жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z7643" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жеке және заңды тұлғалардың өтініштерін қарау кезінде жүйелі мәселелерді анықтауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z7644" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) қойылған міндеттердің орындалуын қамтамасыз ететін жағдайда әскери бөлімнің жауынгерлік әзірлігі мен жауынгерлік қабілеттілігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z7645" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) оған Қазақстан Республикасы заңнамасымен, осы жарғымен және Министрлікпен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z7646" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Командир болмаған кезеңде оның өкілеттіктерін орындауды оны алмастыратын адам заңнамаға сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z7647" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мекеменің заңды мәртебесі</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z7580" w:id="749"/>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік мекеме мүлкінің құрылу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z7648" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік мекеме мүлкін құны оның теңгерімінде айқындалатын заңды тұлғаның активтері құрайды. Мемлекеттік мекеменің мүлкі мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z7649" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оған меншік иесі берген мүлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z7650" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздерден тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z7651" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік мекеме өзіне бекітілген мүлікті және оған қаржыландыру жоспары бойынша бөлінген қаражат есебінен сатып алынған мүлікті өз бетінше иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z7652" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Егер Қазақстан Республикасының заңдарында қосымша қаржыландыру көзі белгіленбесе, мемлекеттік мекеменің қызметін Министрлік бюджеттен қаржыландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z7653" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік мекеме бухгалтерлік есеп жүргізеді және Қазақстан Республикасының заңнамасына сәйкес есептілік ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z7654" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мемлекеттік мекеменің қаржы-шаруашылық қызметінің аудитін Министрлік және уәкілетті органдар Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z7655" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мекеме қызметінің мәні мен мақсаттары</w:t>
-[...443 lines deleted...]
-    <w:bookmarkStart w:name="z7603" w:id="772"/>
+        <w:t xml:space="preserve"> 6-тарау. Мемлекеттік мекемедегі жұмыс тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z7656" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік мекеменің жұмыс тәртібі ішкі еңбек тәртібінің қағидаларымен белгіленеді және Қазақстан Республикасы еңбек заңнамасының нормаларына қайшы келмеуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z7657" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік мекемені басқару</w:t>
-[...359 lines deleted...]
-      23. Командирдің мемлекеттік мекемемен жарғылық емес қызметті жүзеге асыруға бағытталған әрекеті еңбек міндеттемелерін бұзу болып табылып, тәртіптік және материалдық жауапкершілікке әкеледі.</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Құрылтайшы құжаттарына өзгерістер мен толықтырулар енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z7622" w:id="791"/>
-[...15 lines deleted...]
-      24. Мемлекеттік мекеменің қызметті жүзеге асыруы барысында Командир Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z7658" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мемлекеттік мекеменің құрылтай құжаттарына өзгерістер мен толықтырулар Министрліктің шешімі бойынша жүзеге асырылады, және "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының Заңына сәйкес аумақтық әділет органдарында мемлекеттік тіркеу рәсімінен өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z7623" w:id="792"/>
-[...15 lines deleted...]
-      1) мемлекеттік мекеменің атынан сенімхатсыз әрекет етеді;</w:t>
+    <w:bookmarkStart w:name="z7659" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Мемлекеттік мекемені қайта ұйымдастыру және тарату шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z7624" w:id="793"/>
-[...15 lines deleted...]
-      2) мемлекеттік органдарда, өзге де ұйымдарда мемлекеттік мекеменің мүддесін білдіреді;</w:t>
+    <w:bookmarkStart w:name="z7660" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік мекемені қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z7625" w:id="794"/>
-[...710 lines deleted...]
-    <w:bookmarkEnd w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -22112,68 +22504,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z696" w:id="830"/>
+    <w:bookmarkStart w:name="z696" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Мартбек Мамраев атындағы 52859 әскери бөлімі" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkEnd w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғының тақырыбы жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 03.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22206,2058 +22598,2156 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3549" w:id="831"/>
+    <w:bookmarkStart w:name="z3549" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z3550" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Мартбек Мамраев атындағы 52859 әскери бөлімі" республикалық мемлекеттік мекемесі (бұдан әpi - мемлекеттік мекеме) бейбіт уақытта және соғыс уақытында азаматтық қорғау іс-шараларын орындау функцияларын жүзеге асыру үшін мемлекеттік мекеме ұйымдық құқықтық нысанында құрылған, заңды тұлға мәртебесіне ие коммерциялық емес мекеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 03.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3551" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік мекеменің түpi: республикалық.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z3552" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік мекеме КСРО Азаматтық қорғаныс бастығының 1967 жылғы 19 сәуірдегі № 4/18454 Директивасымен құрылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z3553" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік мекеменің құрылтайшысы Қазақстан Республикасының Yкімeтi болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z3554" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тиісті саланың уәкілетті органы, сондай-ақ оған байланысты мемлекеттік мекеменің мүлкіне қатысты құқық субъектісінің функцияларын жүзеге асыратын орган Қазақстан Республикасының Төтенше жағдайлар министрлігі (бұдан әрі – Министрлік) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z3555" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік мекеменің атауы: "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Мартбек Мамраев атындағы 52859 әскери бөлімі" республикалық мемлекеттік мекемесі".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 03.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3556" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік мекеменің тұрған жері: Қазақстан Республикасы, индексі 100020, Қарағанды облысы, Қарағанды қаласы, Әлихан Бөкейхан ауданы, Зелинский көшесі, 34/2 үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z3557" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мекеменің заңды мәртебесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z3558" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік мекеменің Қазақстан Республикасының заңнамасына сәйкес дербес теңгерімі, банкте шоттары, Жауынгерлік Туы, бланкілері, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген және мемлекеттік мекеменің атауы жазылған мөрі болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z3559" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік мекеме басқа заңды тұлғаны құра алмайды, сондай-ақ оның құрылтайшысы (қатысушысы) бола алмайды, Қазақстан Республикасы заңнамасында көзделген жағдайларды қоспағанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z3560" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік мекеме өзiнiң мiндеттемелерi бойынша өзiнің кепілдігіндегі ақшамен жауап бередi. Мемлекеттік мекемеде ақша жеткіліксіз болған кезде оның міндеттемелері бойынша Қазақстан Республикасы немесе әкімшілік-аумақтық бірлік тиісті бюджет қаражатымен субсидиарлық жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z3561" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік мекеменің азаматтық-құқықтық мәмілелері, олардың Қазақстан Республикасы Қаржы министрлігінің аумақтық қазынашылық бөлімшелерінде міндетті тіркелгеннен кейін, күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z3562" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мекеме қызметінің мәні мен мақсаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z3563" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік мекеме қызметінің мәні авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу арқылы халықты, объектілерді және аумақты табиғи және техногендік сипаттағы төтенше жағдайлардан қорғау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z3564" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік мекеменің мақсаты азаматтық қорғау саласында мемлекеттік саясатты іске асыру, табиғи және техногендік сипаттағы төтенше жағдайлар мен олардың салдарларының алдын алуға және оларды жоюға, төтенше жағдай аймағындағы халыққа шұғыл медициналық және психологиялық көмек көрсетуге бағытталған іс-шаралар кешенін жүзеге асыру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z3574" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік мекеме мақсатқа қол жеткізу үшін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бейбіт уақытта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында төтенше жағдайларды жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауынгерлік, жұмылдыру және саяси дайындықты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар аймақтарындағы халықтың тіршілігін қамтамасыз ету жөніндегі жұмыстарды орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлардың алдын алуға бағытталған іс-шараларға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің қарауындағы басқару пункттерін күзетуді және оларға қызмет көрсетуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар аймақтарына, оның ішінде шет мемлекеттерге де жеткізілетін жүктерді тасымалдау, сүйемелдеу және күзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмылдыра өрістетуге дайындық және жауынгерлiк әзiрлiктiң жоғары дәрежесіне келтiру жөнiндегi іс-шараларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу объектілерін, полигондарды әзірлікте ұстап тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай енгізілген және терроризмге қарсы операция жүргізілген кезде азаматтық қорғау органдарының қызметкерлерін, әскери қызметшілері мен жұмыскерлерін, сондай-ақ азаматтық қорғау құралдарын қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай енгізілген және терроризмге қарсы операция жүргізілген кезде күзетілетін қарауылдарға, объектілерге, азаматтық қорғаныс әскери бөлімдерінің, уәкілетті органның аумақтық органдарының, оның ведомстволарының, өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелерінің, мемлекеттік резерв жүйесінің ведомстволық бағынысты ұйымының үй-жайлары мен құрылысжайларына қарулы шабуылды тойтару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік резерв жүйесінің ведомстволық бағынысты ұйымының қарамағындағы мемлекеттік күзетуге жататын объектілерді күзету қызмет түрлерін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3575" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соғыс уақытында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z3576" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғаныс шептері мен позицияларын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z3577" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зақымдау ошақтары мен зарарлану аймақтарында радиациялық, химиялық барлау жүргiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z3578" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зақымдау ошақтарында, зарарлану және апатты су басқан аймақтарда авариялық-құтқару жұмыстары мен кезек күттірмейтін жұмыстарды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z3579" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әуеайлақтарды, жолдарды, өткелдерді және тыл инфрақұрылымының басқа да маңызды бөліктерін қалпына келтіру, қайта тиеу пункттерін жабдықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z3580" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эвакуациялық іс-шаралар жүргізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z3581" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аумақтық қорғаныстың жекелеген міндеттерін орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z3582" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қарулы Күштері Бас штабының қорғанысты ұйымдастыру мәселелері жөніндегі нұсқауларын орындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Төтенше жағдайлар министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3583" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік мекемеге осы жарғыда бекітілген өз қызметінің мәні мен мақсаттарына сай келмейтін қызметті жүзеге асыруға, сондай-ақ мәмілелер жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z3584" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік мекеме қызмет мақсаттарына қайшы жасалған мәміле, Қазақстан Республикасының шектеулі заңдарында немесе құрылтай құжаттарында не басшының жарғылық құзыретін бұза отырып, жасалған мәміле Министрліктің, мемлекеттік мүлік жөніндегі уәкілетті органның, прокурордың талабы бойынша жарамсыз деп танылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z3585" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік мекемені басқару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z3586" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік мекемені жалпы басқаруды Министрлік жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z3587" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Министрлік заңнамада белгіленген ретпен мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z3588" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мекемеге мүлікті бекітіп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z3589" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік мекемені жеке қаржыландыру жоспарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z3590" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік мекеме мүлкінің сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z3591" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік мекеменің жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z3592" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік мекеменің құрылымын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z3593" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік мекеме басшысының құқықтарын, міндеттері мен жауапкершілігін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z3594" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік мекеменің құрылымы мен шекті штат санын бекітеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z3550" w:id="832"/>
-[...15 lines deleted...]
-      1. "Қазақстан Республикасының Төтенше жағдайлар министрлігінің Мартбек Мамраев атындағы 52859 әскери бөлімі" республикалық мемлекеттік мекемесі (бұдан әpi - мемлекеттік мекеме) бейбіт уақытта және соғыс уақытында азаматтық қорғау іс-шараларын орындау функцияларын жүзеге асыру үшін мемлекеттік мекеме ұйымдық құқықтық нысанында құрылған, заңды тұлға мәртебесіне ие коммерциялық емес мекеме болып табылады.</w:t>
+    <w:bookmarkStart w:name="z3595" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жылдық қаржы есептілікті бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z3596" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік мүлік жөніндегі уәкілетті органға, мемлекеттік мекемеге берілген немесе өзінің шаруашылық қызметінің нәтижесінде олар сатып алған мүлікті алып қоюға немесе қайта бөлуге келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z3597" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік мүлік жөніндегі уәкілетті органның келісімі бойынша мемлекеттік мекемені қайта ұйымдастыруды және таратуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z3598" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осы жарғының және Қазақстан Республикасының заңнамасында белгіленген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z3599" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік мекеменің жедел-қызметтік қызметіне басшылық жасауды және үйлестіруді Министрліктің Азаматтық қорғаныс және әскери бөлімдер комитеті (бұдан әрі – Комитет) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z3600" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әскери бөлімнің командирі (бұдан әрі - Командир) заңнамаға сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z3601" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Командир мемлекеттік мекеменің қызметтік-жауынгерлік қызметін ұйымдастырады, оған басшылық етеді және мемлекеттік мекемеге жүктелген міндеттер мен оның функцияларын жүзеге асыруына жеке жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z3602" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Командир дара басшылық қағидаты бойынша әрекет етеді және мемлекеттік мекеме қызметінің барлық мәселелерін Қазақстан Республикасының заңнамасында және осы жарғыда айқындалатын өз құзыретіне сәйкес дербес шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z3603" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Командирдің мемлекеттік мекемемен жарғылық емес қызметті жүзеге асыруға бағытталған әрекеті еңбек міндеттемелерін бұзу болып табылып, тәртіптік және материалдық жауапкершілікке әкеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z3604" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік мекеменің қызметті жүзеге асыруы барысында Командир Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z3605" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мекеменің атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z3606" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдарда, өзге де ұйымдарда мемлекеттік мекеменің мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z3607" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шарттар жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z3608" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z3609" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Министрліктің және Комитеттің келісімі бойынша мемлекеттік мекеменің іссапарлар, тағылымдамалар, оқу орындарында (орталықтарда) оқыту және біліктілікті арттырудың өзге де түрлері жөніндегі жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z3610" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) барлық әскери қызметшілер мен азаматтық қызметшілер үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z3611" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) белгіленген тәртіппен банк шоттарын ашу үшін қажетті құжаттарды ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z3612" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) әскери қызметшілерге және азаматтық қызметшілерге, Қазақстан Республикасының заңнамасына сәйкес көтермелеу және жазалау шараларын қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z3613" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бұйрықтар шығаруға құқығы бар лауазымды адамдардың тізбесіне сәйкес әскери атақтар беру туралы ұсынымдар береді және енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z3614" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз орынбасарларының және мемлекеттік мекеменің басқа да лауазымды адамдарының міндеттері мен өкілеттіктер аясын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z3615" w:id="852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қаржы құжаттарына бірінші қол қоюға құқығы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z3616" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік мекеменің күшері мен құралдарын төтенше жағдайлар аймақтарына аттануға тұрақты дайын болу және құтқару және кезек күттірмейтін жұмыстарды жүргізуге кәсіби шеберлігін жетілдіру және қолдау бойынша шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z3617" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жеке құрамды даярлауды, қайта даярлауды және олардың біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z3618" w:id="855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) әкімшілік – тұрмыстық кешенді пайдалануды, әскери және басқа да техниканы, авариялық-құтқару жабдығын, байланыс құралдарын, мүкәммалды және басқа да мүлікті жөндеуді және оларға техникалық қызмет көрсетуді қамтамасыз етеді және бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z3619" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) өз құзыреті шегінде мемлекеттік сатып алуды өткізуді, сондай-ақ қаржылық жоспарлауды, бухгалтерлік есепті және қаржылық есептілікті жүргізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z3620" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Комитет пен Министрлік белгілеген нысандарға сәйкес есептіліктің уақтылы жасалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z3621" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жеке және заңды тұлғалардың өтініштерін уақтылы қарауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z3622" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ұжымда моральдық-психологиялық ахуалды сақтауға, бағынысты әскери қызметшілердің әдеп кодексін және қызметте және тұрмыста міндетті мінез-құлық нормаларын сақтауына, құрылымдық бөлімшелердегі сыбайлас жемқорлыққа қарсы іс-қимылға дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z3623" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) қарамағындағылардың сыбайлас жемқорлық қылмыс және құқық бұзушылық жасаған әрбір фактісі бойынша сыбайлас жемқорлыққа қарсы шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z3624" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) алғашқы медициналық және медициналық көмек көрсету бойынша қызметкерлерді даярлау және оқыту жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z3625" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жеке және заңды тұлғалардың өтініштерін қарау кезінде жүйелі мәселелерді анықтауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z3626" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) қойылған міндеттердің орындалуын қамтамасыз ететін жағдайда әскери бөлімнің жауынгерлік әзірлігі мен жауынгерлік қабілеттілігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z3627" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) оған Қазақстан Республикасы заңнамасымен, осы жарғымен және Министрлікпен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z3628" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Командир болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z3629" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...151 lines deleted...]
-    <w:bookmarkEnd w:id="837"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік мекеме мүлкінің құрылу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z3630" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік мекеме мүлкін құны оның теңгерімінде айқындалатын заңды тұлғаның активтері құрайды. Мемлекеттік мекеменің мүлкі мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z3631" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оған меншік иесі берген мүлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z3632" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздерден тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z3633" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік мекеме дербес иеліктен шығаруға немесе оған бекітілген мүлік пен оған смета қаражаты бойынша мүлікке өзгеше тәсілмен иелік етуге бөлінген құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z3634" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Егер Қазақстан Республикасының заңдарында қосымша қаржыландыру көзі белгіленбесе, мемлекеттік мекеменің қызметін Министрлік бюджеттен қаржыландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z3635" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік мекеме бухгалтерлік есеп жүргізеді және Қазақстан Республикасының заңнамасына сәйкес есептілік ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z3636" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мемлекеттік мекеменің қаржы-шаруашылық қызметін тексеру және ревизияны Қазақстан Республикасы заңнамасында белгіленген тәртіппен Министрлігік жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z3637" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z3557" w:id="839"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Мемлекеттік мекемедегі жұмыс тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z3638" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік мекеменің жұмыс тәртібі ішкі еңбек тәртібінің қағидаларымен белгіленеді және Қазақстан Республикасы еңбек заңнамасының нормаларына қайшы келмеуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z3639" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мекеменің заңды мәртебесі</w:t>
-[...735 lines deleted...]
-      7) мемлекеттік мекеменің құрылымы мен шекті штат санын бекітеді;</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Құрылтайшы құжаттарына өзгерістер мен толықтырулар енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z3595" w:id="877"/>
-[...893 lines deleted...]
-    <w:bookmarkStart w:name="z3640" w:id="922"/>
+    <w:bookmarkStart w:name="z3640" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Мемлекеттік мекеменің құрылтай құжаттарына өзгерістер мен толықтырулар Министрліктің шешімі бойынша жүзеге асырылады, және "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аумақтық әділет органдарында мемлекеттік тіркеу рәсімінен өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z3641" w:id="923"/>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z3641" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Мемлекеттік мекемені қайта ұйымдастыру және тарату шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z3642" w:id="924"/>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z3642" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік мекемені қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkEnd w:id="879"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24349,68 +24839,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 17 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2822" w:id="925"/>
+    <w:bookmarkStart w:name="z2822" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Абай облысы Төтенше жағдайлар департаментінің Өрт сөндіру және авариялық-құтқару жұмыстары қызметі (Семей қаласы)" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkEnd w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24540,68 +25030,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z790" w:id="926"/>
+    <w:bookmarkStart w:name="z790" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Ақмола облысы Төтенше жағдайлар департаментінің Өрт сөндіру және авариялық-құтқару жұмыстары қызметі (Көкшетау қаласы)" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkEnd w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24731,68 +25221,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z902" w:id="927"/>
+    <w:bookmarkStart w:name="z902" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Ақтөбе облысы Төтенше жағдайлар департаментінің Өрт сөндіру және авариялық-құтқару жұмыстары қызметі (Ақтөбе қаласы)" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkEnd w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24922,68 +25412,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1014" w:id="928"/>
+    <w:bookmarkStart w:name="z1014" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Алматы облысы Төтенше жағдайлар департаментінің Өрт сөндіру және авариялық-құтқару жұмыстары қызметі (Талдықорған қаласы)" мемлекеттік мекемесінің ЖАРҒЫСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkEnd w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-қосымша алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25113,108 +25603,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2932" w:id="929"/>
+    <w:bookmarkStart w:name="z2932" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Алматы облысы Төтенше жағдайлар департаментінің өрт сөндіру және авариялық-құтқару жұмыстары қызметі (Қонаев қаласы)" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="929"/>
-    <w:bookmarkStart w:name="z2933" w:id="930"/>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z2933" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkEnd w:id="885"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25873,68 +26363,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3042" w:id="931"/>
+    <w:bookmarkStart w:name="z3042" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Жетісу облысы Төтенше жағдайлар департаментінің өрт сөндіру және авариялық-құтқару жұмыстары қызметі (Талдықорған қаласы)" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkEnd w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27387,68 +27877,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3152" w:id="932"/>
+    <w:bookmarkStart w:name="z3152" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Ұлытау облысы Төтенше жағдайлар департаментінің Өрт сөндіру және авариялық-құтқару жұмыстары қызметі (Жезқазған қаласы)" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkEnd w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27767,68 +28257,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2351" w:id="933"/>
+    <w:bookmarkStart w:name="z2351" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Астана қаласының Төтенше жағдайлар департаментінің Өрт сөндіру және авариялық-құтқару жұмыстары қызметі (Астана қаласы)" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkEnd w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27958,68 +28448,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2460" w:id="934"/>
+    <w:bookmarkStart w:name="z2460" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Алматы қаласы Төтенше жағдайлар департаментінің Өрт сөндіру және авариялық-құтқару жұмыстары қызметі (Алматы қаласы)" мемлекеттік мекемесінің ЖАРҒЫСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkEnd w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28338,108 +28828,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3735" w:id="935"/>
+    <w:bookmarkStart w:name="z3735" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Астана қаласы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Астана қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z3736" w:id="936"/>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z3736" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkEnd w:id="891"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28531,108 +29021,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3829" w:id="937"/>
+    <w:bookmarkStart w:name="z3829" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Шымкент қаласы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Шымкент қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z3830" w:id="938"/>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z3830" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkEnd w:id="893"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28724,108 +29214,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3924" w:id="939"/>
+    <w:bookmarkStart w:name="z3924" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Абай облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Семей қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z3925" w:id="940"/>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z3925" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkEnd w:id="895"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28917,108 +29407,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4018" w:id="941"/>
+    <w:bookmarkStart w:name="z4018" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Ақмола облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Көкшетау қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z4019" w:id="942"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z4019" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkEnd w:id="897"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29110,108 +29600,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4112" w:id="943"/>
+    <w:bookmarkStart w:name="z4112" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Ақтөбе облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Ақтөбе қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="943"/>
-    <w:bookmarkStart w:name="z4113" w:id="944"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z4113" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkEnd w:id="899"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29303,108 +29793,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4206" w:id="945"/>
+    <w:bookmarkStart w:name="z4206" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Алматы облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Қонаев қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z4207" w:id="946"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z4207" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkEnd w:id="901"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29496,108 +29986,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4300" w:id="947"/>
+    <w:bookmarkStart w:name="z4300" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Атырау облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Атырау қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z4301" w:id="948"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z4301" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkEnd w:id="903"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29689,108 +30179,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4394" w:id="949"/>
+    <w:bookmarkStart w:name="z4394" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Шығыс Қазақстан облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Өскемен қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z4395" w:id="950"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z4395" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkEnd w:id="905"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29882,108 +30372,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4488" w:id="951"/>
+    <w:bookmarkStart w:name="z4488" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Жамбыл облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Тараз қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z4489" w:id="952"/>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z4489" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkEnd w:id="907"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30075,108 +30565,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4582" w:id="953"/>
+    <w:bookmarkStart w:name="z4582" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Жетісу облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Талдықорған қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z4583" w:id="954"/>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z4583" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkEnd w:id="909"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30268,108 +30758,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4676" w:id="955"/>
+    <w:bookmarkStart w:name="z4676" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Батыс Қазақстан облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Орал қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z4677" w:id="956"/>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z4677" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkEnd w:id="911"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30461,108 +30951,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4770" w:id="957"/>
+    <w:bookmarkStart w:name="z4770" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Қарағанды облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Қарағанды қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z4771" w:id="958"/>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z4771" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkEnd w:id="913"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30654,108 +31144,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4864" w:id="959"/>
+    <w:bookmarkStart w:name="z4864" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Қызылорда облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Қызылорда қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z4865" w:id="960"/>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z4865" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkEnd w:id="915"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30847,108 +31337,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4958" w:id="961"/>
+    <w:bookmarkStart w:name="z4958" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Қостанай облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Қостанай қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z4959" w:id="962"/>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z4959" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkEnd w:id="917"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31040,108 +31530,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5052" w:id="963"/>
+    <w:bookmarkStart w:name="z5052" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Маңғыстау облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Ақтау қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z5053" w:id="964"/>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z5053" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkEnd w:id="919"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31233,108 +31723,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5146" w:id="965"/>
+    <w:bookmarkStart w:name="z5146" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Павлодар облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Павлодар қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z5147" w:id="966"/>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z5147" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkEnd w:id="921"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31426,108 +31916,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5240" w:id="967"/>
+    <w:bookmarkStart w:name="z5240" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Солтүстік Қазақстан облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Петропавл қаласы)" республикалық мемлекеттік мекемесінің  жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z5241" w:id="968"/>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z5241" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkEnd w:id="923"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31619,108 +32109,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5334" w:id="969"/>
+    <w:bookmarkStart w:name="z5334" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Түркістан облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Түркістан қаласы)" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z5335" w:id="970"/>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z5335" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkEnd w:id="925"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31812,162 +32302,162 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5428" w:id="971"/>
+    <w:bookmarkStart w:name="z5428" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Төтенше жағдайлар министрлігі Ұлытау облысы төтенше жағдайлар департаментінің жедел-құтқару жасағы (Жезқазған қаласы)" республикалық мемлекеттік мекемесінің жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="971"/>
-    <w:bookmarkStart w:name="z5429" w:id="972"/>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z5429" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарғы алып тасталды – ҚР Төтенше жағдайлар министрінің м.а. 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkEnd w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>