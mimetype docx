--- v1 (2026-03-04)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="af8b64d" w14:textId="af8b64d">
+    <w:p w14:paraId="06773f4" w14:textId="06773f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1369,51 +1369,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) барлау-нұқсан келтіру әрекетінен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының конституциялық құрылысының негіздерін, мемлекеттік егемендігін, аумақтық тұтастығын, экономикалық, ғылыми-техникалық және қорғаныс әлеуетін;</w:t>
+      Қазақстан Республикасының конституциялық құрылысының негіздерін, мемлекеттік Егемендігі мен Тәуелсіздігін, Қазақстан Республикасының унитарлығын, оның шекараларына қолсұғылмауы мен аумақтық тұтастығын, экономикалық, ғылыми-техникалық және қорғаныс әлеуетін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Президентін және басқа да күзетілетін адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1486,62 +1486,274 @@
       қылмыстық топтарды құрумен және олардың әрекет етуімен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарудың, оқ-дәрілердің, жарылғыш заттардың, радиоактивті заттардың және ядролық материалдардың заңсыз айналымымен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаның бесінші абзацына өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есірткі, психотроптық заттардың, сол тектестер мен прекурсорлардың заңсыз айналымымен байланысты акциялардың алдын алу, оларды әшкерелеу және жолын кесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаны алтыншы абзацпен толықтыру көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдарды, мемлекеттік заңды тұлғаларды, квазимемлекеттік сектор субьектілерін, Қазақстан Республикасының стратегиялық және маңызды мемлекеттік мәні бар өзге де обьектілерін қарсы барлаумен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z60" w:id="36"/>
     <w:p>
       <w:pPr>
@@ -1562,50 +1774,132 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарсы барлау қызметінің міндеттері заңдармен және Қазақстан Республикасы Президентінің актілерімен толықтырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бап. Қарсы барлау қызметінің қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2447,51 +2741,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Президентін және мемлекеттік органдарды Қазақстан Республикасының ұлттық қауіпсіздігіне төнетін қатерлер туралы хабардар етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z87" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының конституциялық құрылысының негіздерін, мемлекеттік егемендігін, аумақтық тұтастығын, экономикалық, ғылыми-техникалық және қорғаныс әлеуетін қорғау жөніндегі қажетті шараларды қолдануға;</w:t>
+      3) Қазақстан Республикасының конституциялық құрылысының негіздерін, мемлекеттік Егемендігі мен Тәуелсіздігін, Қазақстан Республикасының унитарлығын, оның шекараларына қолсұғылмауы мен аумақтық тұтастығын, экономикалық, ғылыми-техникалық және қорғаныс әлеуетін қорғау жөніндегі қажетті шараларды қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасы Президентінің және басқа да күзетілетін адамдардың қауіпсіздігін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z89" w:id="65"/>
     <w:p>
@@ -2575,50 +2869,132 @@
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z93" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) заңдарда және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де міндеттерді жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бап. Қарсы барлау қызметін жүзеге асыратын органдардың құқықтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3039,51 +3415,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының мемлекеттік құпияларын құрайтын мәліметтерге рұқсат алуға ресімделетін (қайта ресімделетін) адамдарды міндетті арнайы тексеру, сондай-ақ мемлекеттік қызметке алғаш рет кіретін немесе мемлекеттік қызметті тоқтатқаннан кейін оған қайта кіретін, сондай-ақ судья, Қазақстан Республикасы Ұлттық Банкінің және оның ведомстволарының қызметшісі және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның қызметшісі лауазымына орналасуға үміткер адамдарды арнайы тексеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z113" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Қазақстан Республикасының мемлекеттік органдарына, сондай-ақ басқарушылық функцияларды орындаумен байланысты лауазымдарға мемлекеттік заңды тұлғаларға немесе квазимемлекеттік сектордың субъектілеріне жұмысқа тартылатын шетелдіктерді міндетті арнайы тексеру;</w:t>
+      8) Қазақстан Республикасының мемлекеттік органдарына, сондай-ақ басқарушылық функцияларды орындаумен байланысты лауазымдарға мемлекеттік заңды тұлғаларға немесе квазимемлекеттік сектордың субъектілеріне жұмысқа тартылатын шетел азаматтарын міндетті арнайы тексеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z114" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының халықаралық шарттарына сәйкес шет мемлекеттердің арнаулы қызметтерінің, қауіпсіздік органдарының, құқық қорғау органдарының, халықаралық және өзге де ұйымдардың сұрау салулары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z115" w:id="91"/>
     <w:p>
@@ -3188,50 +3564,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3813,70 +4229,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілмеген, мәліметтері мемлекеттік құпияларды құрайтын әдістерді және құралдарды пайдаланумен байланысты қарсы барлау іс-шараларының тізбесі және оларды жүргізу тәртібі қарсы барлау қызметін жүзеге асыратын органның нормативтік құқықтық актілерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы іс-шаралар заңмен қорғалатын жеке өмірге қол сұғылмаушылықты, хат жазысу, телефон арқылы сөйлесу, телеграф хабарламалары мен пошта жөнелтілімдері құпиясын, сондай-ақ тұрғынжайға қол сұғылмаушылық құқығын қозғамауға тиіс. Оларда адамның өмірі мен денсаулығына, сондай-ақ қоршаған ортаға қатер төндіретін әдістер мен құралдарды қолдануға жол берілмейді.</w:t>
+      Осы іс-шаралар заңмен қорғалатын жеке өмірге қол сұғылмаушылықты, хат жазысу, телефон арқылы сөйлесу, пошта жөнелтілімдерінің және байланыс құралдары, оның ішінде цифрлық технологияларды қолдану арқылы берілетін өзге де хабарламалардың құпиясын, сондай-ақ тұрғынжайға қол сұғылмаушылық құқығын қозғамауға тиіс. Оларда адамның өмірі мен денсаулығына, сондай-ақ қоршаған ортаға қатер төндіретін әдістер мен құралдарды қолдануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z140" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Қарсы барлау іс-шараларын техникалық жүргізу үшін Қазақстан Республикасының байланыс саласындағы заңнамасында айқындалатын байланыс желілері мен құралдарына қойылатын талаптарға сәйкес байланыс операторлары сатып алған және орнатқан телекоммуникация жабдықтарының функциялары пайдаланылуы мүмкін.</w:t>
+      7. Қарсы барлау іс-шараларын техникалық жүргізу үшін Қазақстан Республикасының байланыс саласындағы заңнамасында айқындалатын байланыс желілері мен құралдарына, оның ішінде цифрлық технологиялар қолданылатын құралдарына қойылатын талаптарға сәйкес байланыс операторлары сатып алған және орнатқан телекоммуникация жабдықтарының функциялары пайдаланылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z141" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік күзет қызметі және сыртқы барлау саласындағы уәкілетті орган осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4001,51 +4417,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4089,51 +4545,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Ұлттық қауіпсіздік стратегиясын, Қазақстан Республикасының ұлттық қауіпсіздігін қамтамасыз ету саласындағы өзге де стратегиялық және бағдарламалық құжаттарды әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z146" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Парламентінің, Қазақстан Республикасы Үкіметінің Қазақстан Республикасының ұлттық қауіпсіздігін қамтамасыз ету мәселелері бойынша шешімдер қабылдауы;</w:t>
+      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Құрылтайының, Қазақстан Республикасы Үкіметінің Қазақстан Республикасының ұлттық қауіпсіздігін қамтамасыз ету мәселелері бойынша шешімдер қабылдауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z147" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдардың, мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің Қазақстан Республикасының ұлттық мүдделерін қорғау саласында шешімдер қабылдауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z148" w:id="124"/>
     <w:p>
@@ -4193,50 +4649,132 @@
         <w:t>
       6) барлау және (немесе) нұқсан келтіру акцияларының алдын алу, оларды әшкерелеу және жолын кесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z151" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының әкімшілік немесе қылмыстық-процестік заңнамасында көзделген тәртіппен әкімшілік немесе қылмыстық жауаптылыққа тарту үшін пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бап. Қарсы барлау қызметін ақпараттық қамтамасыз ету және құжаттау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z152" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5582,55 +6120,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>