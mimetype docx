--- v4 (2026-09-05)
+++ v5 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f71eba8" w14:textId="f71eba8">
+    <w:p w14:paraId="11a4433" w14:textId="11a4433">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1180,51 +1180,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді - ҚР 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
@@ -1240,51 +1240,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94-VIII</w:t>
       </w:r>
       <w:r>
@@ -2161,111 +2161,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-бап жаңа редакцияда - ҚР 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
@@ -2770,91 +2770,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 231-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
@@ -3341,91 +3341,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 408-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
@@ -3794,51 +3794,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
@@ -4539,2019 +4539,1991 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-7) ұлттық даму институты мәртебесіне ие тұрғын үй құрылыс жинақ банкі "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-7-бабы 2-тармағының 1), 2) және 3) тармақшаларында көзделген функцияларды жүзеге асырған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңдарында белгіленген өзге де жағдайларда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгеріс енгізілді – ҚР 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>№ 350-VIII</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бап. Дербес деректерге қол жеткізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, дербес деректерге қол жеткізу субъектінің немесе оның заңды өкілінің меншік иесіне және (немесе) операторға оларды жинауға, өңдеуге берген келісімінің шарттарымен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер меншік иесі және (немесе) оператор және (немесе) үшінші тұлға осы Заңның талаптарын орындауды қамтамасыз ету жөніндегі міндеттемелерді өзіне алудан бас тартса немесе оларды қамтамасыз ете алмаса, дербес деректерге қол жеткізуге тыйым салынуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Субъектінің немесе оның заңды өкілінің өз дербес деректеріне қол жеткізуге қатысты өтініш жасауы (сұрау салуы) меншік иесіне және (немесе) операторға жазбаша немесе электрондық құжат нысанында не Қазақстан Республикасының заңнамасына қайшы келмейтін қорғау іс-әрекеттерінің элементін қолдану арқылы өзге де тәсілмен беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z25" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Меншік иесінің және (немесе) оператордың және (немесе) үшінші тұлғаның арасындағы дербес деректерге қол жеткізуге қатысты қатынастар Қазақстан Республикасының заңнамасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Үшінші тұлғалар мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың цифрлық объектілеріндегі дербес деректерді субъектінің мемлекеттік сервис арқылы расталған келісімі болған жағдайда "цифрлық үкіметтің" веб-порталы арқылы ала алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-1-бап. Дербес деректерді өңдеуді бастау және өңдеуді тоқтату туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға дербес деректерді өңдеу басталғанға және өңдеу тоқтатылғанға дейін осы баптың 2-тармағында көзделген жағдайларды қоспағанда, уәкілетті органды дербес деректерді өңдеуді жүзеге асыру және деректерді өңдеуді тоқтату ниеті туралы хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z242" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға дербес деректерді жинайтын және өңдейтін шағын және орта меншік иелеріне және (немесе) операторларға, сондай-ақ үшінші тұлғаларға жатқызылған жағдайда хабардар етпей өңдеуді жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z243" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы баптың 1-тармағында көзделген хабарлама қағаз, цифрлық және (немесе) өзге де материалдық жеткізгіштегі құжат түрінде жіберіледі, оған уәкілетті адам қол қояды. Хабарламада мынадай мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z244" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның атауы (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), бизнес-сәйкестендіру нөмірі (жеке сәйкестендіру нөмірі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z245" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дербес деректерді қорғау бойынша қолданылатын шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z246" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дербес деректерді өңдеу басталған күн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z247" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді үшінші тұлғаларға беру мүмкіндігі немесе оның болмауы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z248" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дербес деректерді өңдеу процесінде оларды трансшекаралық берудің болғаны не болмағаны туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z249" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дербес деректердің жалпыға бірдей қолжетімді көздерде таратылуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z250" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) субъектіге байланысты жиналатын дербес деректердің тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z251" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дербес деректерді қамтитын базаның және (немесе) цифрлық объектінің тұрған жері туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z252" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға айқындайтын өзге де мәліметтер қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z253" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уәкілетті орган меншік иесінен және (немесе) оператордан, сондай-ақ үшінші тұлғадан дербес деректерді өңдеу туралы хабарлама келіп түскен күннен бастап отыз жұмыс күні ішінде осы баптың 3-тармағында көрсетілген мәліметтерді, сондай-ақ көрсетілген хабарламаны дербес деректерді жинайтын және (немесе) өңдейтін тұлғалар тізіліміне жіберілген күн туралы мәліметтерді енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z254" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уәкілетті орган меншік иесінен және (немесе) оператордан, сондай-ақ үшінші тұлғадан дербес деректерді өңдеу тоқтатылғаны туралы хабарлама келіп түскен күннен бастап отыз жұмыс күні ішінде осы баптың 3-тармағында көрсетілген мәліметтерді дербес деректерді жинайтын және (немесе) өңдейтін тұлғалар тізілімінен алып тастайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-1-баппен толықтырылды – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      10) Қазақстан Республикасының заңдарында белгіленген өзге де жағдайларда жүргізіледі.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бап. Дербес деректердің құпиялылығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қолжетімділігі шектеулі дербес деректерге қол жеткізе алатын меншік иелері және (немесе) операторлар, сондай-ақ үшінші тұлғалар субъектінің немесе оның заңды өкілінің келісімі не өзге де заңды негіздер болмағанда оларды таратуға жол бермеу талаптарын сақтау арқылы олардың құпиялылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z28" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кәсіптік, қызметтік қажеттілікке, сондай-ақ еңбек қатынастарына байланысты қолжетімділігі шектеулі дербес деректер өздеріне белгілі болған адамдар олардың құпиялылығын қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z29" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Биометриялық деректердің құпиялылығы Қазақстан Республикасының заңнамасында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бап. Дербес деректерді жинақтау және сақтау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дербес деректерді жинақтау меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректерді жинау арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z32" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дербес деректерді сақтауды меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға Қазақстан Республикасының аумағындағы базада және (немесе) цифрлық объектіде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, дербес деректерді сақтау мерзімі оларды жинау және өңдеу мақсаттарына қол жеткізген күнмен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгеріс енгізілді – ҚР 03.07.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгеріс енгізілді - ҚР 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> қараңыз); 30.12.2021 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бап. Дербес деректерді өзгерту және толықтыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дербес деректерді өзгертуді және толықтыруды меншік иесі және (немесе) оператор субъектінің немесе оның заңды өкілінің өтініш жасауы (сұрау салуы) негізінде не Қазақстан Республикасының заңдарында көзделген өзге де жағдайларда жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бап. Дербес деректерді пайдалану</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дербес деректерді пайдалануды меншік иесі, оператор және үшінші тұлға оларды жинаудың бұрын мәлімделген мақсаттары үшін ғана жүзеге асыруға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап. Дербес деректерді тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Егер бұл ретте өзге де жеке және (немесе) заңды тұлғалардың заңды мүдделері қозғалмаса, субъектінің немесе оның заңды өкілінің келісімі болған жағдайда дербес деректерді таратуға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z37" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дербес деректерді жинаудың бұрын мәлімделген мақсаттары шеңберінен шығатын жағдайларда оларды тарату субъектінің немесе оның заңды өкілінің келісімімен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгеріс енгізілді – ҚР 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 179-VII</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бап. Дербес деректерді трансшекаралық беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дербес деректерді трансшекаралық беру – дербес деректерді шет мемлекеттердің аумағына беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z40" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Заңға сәйкес дербес деректерді шет мемлекеттердің аумағына трансшекаралық беру осы мемлекеттер дербес деректерді қорғауды қамтамасыз еткен жағдайда ғана жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z41" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дербес деректердің қорғалуын қамтамасыз етпейтін шет мемлекеттердің аумағына дербес деректерді трансшекаралық беру мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзінің дербес деректерін трансшекаралық беруге субъектінің немесе оның заңды өкілінің келісімі болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы ратификациялаған халықаралық шарттарда көзделген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер бұл конституциялық құрылысты қорғау, қоғамдық тәртіпті сақтау, адамның және азаматтың құқықтары мен бостандықтарын, халықтың денсаулығы мен имандылығын қорғау мақсатында қажет болса, Қазақстан Республикасының заңдарында көзделген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер субъектінің немесе оның заңды өкілінің келісімін алу мүмкін болмаса, адамның және азаматтың конституциялық құқықтары мен бостандықтарын қорғаған жағдайларда жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дербес деректерді шет мемлекеттердің аумағына трансшекаралық беруге Қазақстан Республикасының заңдарымен тыйым салынуы немесе шектеу қойылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z96" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Абоненттер және (немесе) байланыс қызметтерін пайдаланушылар туралы қызметтік ақпаратты трансшекаралық беру ерекшеліктері "Байланыс туралы" Қазақстан Республикасының Заңында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгеріс енгізілді - ҚР 28.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бап. Дербес деректерді иесіздендіру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дербес деректерді статистикалық, социологиялық, ғылыми, маркетингтік зерттеулер жүргізу үшін жинау, өңдеу кезінде дербес деректерді беретін меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға оларды дербес деректерді жинау және өңдеу қағидаларына сәйкес иесіздендіруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z102" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дербес деректерді иесіздендіруді меншік иесі және (немесе) оператор жүргізген жағдайларды қоспағанда, мемлекеттік органдардың қызметті іске асыруы мақсатында деректерді талдауды жүзеге асыру үшін дербес деректерді жинау, өңдеу кезінде дербес деректерді иесіздендіруді деректерді басқару талаптарына сәйкес "цифрлық үкіметтің" операторы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z223" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дербес деректерді иесіздендіруді меншік иесі және (немесе) оператор өзі дербес жүргізген жағдайды қоспағанда, жасанды интеллектінің ұлттық платформасы үшін дербес деректерді жинау, өңдеу кезінде дербес деректерді иесіздендіруді жасанды интеллектінің ұлттық платформасының операторы Қазақстан Республикасының Үкіметі бекіткен деректерді басқару жөніндегі талаптарға сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-бап жаңа редакцияда - ҚР 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...1728 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
@@ -6917,110 +6889,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бап. Дербес деректермен іс-әрекеттер жасау туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="106"/>
+    <w:bookmarkStart w:name="z46" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, меншік иесі және (немесе) оператор субъектінің дербес деректерін үшінші тұлғаға беру жөнінде оны хабардар ету туралы шарттар болған кезде бұл туралы осы субъектіні немесе оның заңды өкілін он жұмыс күні ішінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z47" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z47" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органдар Қазақстан Республикасының заңнамасында көзделген өз функцияларын орындаған, сондай-ақ адвокаттар қызметін жүзеге асырған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7112,110 +7084,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-1-бап. Дербес деректерді автоматтандырылған өңдеуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="108"/>
+    <w:bookmarkStart w:name="z225" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Субъектінің келісімі алынған жағдайды қоспағанда немесе Қазақстан Республикасының заңдарында көзделген жағдайларда, салдарынан субъектіде құқықтар, заңды мүдделер туындайтын, өзгеретін немесе тоқтатылатын дербес деректерді автоматтандырылған өңдеуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z226" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z226" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға субъектіге өзінің дербес деректерін автоматтандырылған өңдеудің тәртібін және ықтимал салдарларды түсіндіруге, өзінің дербес деректерін автоматтандырылған өңдеуге қарсылық білдіру мүмкіндігін беруге, сондай-ақ субъектінің өз құқықтарын, бостандықтары мен заңды мүдделерін қорғауы тәртібін түсіндіруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z227" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z227" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға осы баптың 2-тармағында көрсетілген қарсылықты алған күннен бастап үш жұмыс күні ішінде оны қарауға және субъектіні осындай қарсылықты қарау нәтижелері туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект меншік иелерінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңдарында белгіленген тәртіппен шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7272,125 +7244,125 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) Заңымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="111"/>
+    <w:bookmarkStart w:name="z48" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. ДЕРБЕС ДЕРЕКТЕРДІ ҚОРҒАУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бап. Дербес деректерді қорғау кепілдігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="112"/>
+    <w:bookmarkStart w:name="z50" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дербес деректер қорғалуға жатады, оған мемлекет кепілдік береді және уәкілетті орган айқындайтын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z51" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z51" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дербес деректерді жинау және өңдеу олардың қорғалуы қамтамасыз етілген жағдайларда ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7419,51 +7391,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7591,70 +7563,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оларды заңсыз жинауды және өңдеуді болғызбау мақсатында шаралар кешенін, оның ішінде құқықтық, ұйымдастырушылық және техникалық шаралар кешенін қолдану арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бап. Меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді қорғау жөніндегі міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="114"/>
+    <w:bookmarkStart w:name="z54" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға осы Заңға және уәкілетті орган айқындайтын тәртіпке сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дербес деректерге рұқсатсыз қол жеткізуді болғызбауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7701,70 +7673,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті орган айқындайтын тәртіппен мемлекеттік техникалық қызметке цифрлық ресурстардағы қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуге зерттеп-қарауды жүзеге асыру үшін цифрлық ресурстардағы қолжетімділігі шектеулі дербес деректерді пайдаланатын, сақтайтын, өңдейтін және тарататын цифрлық объектілерге қолжетімділік беруді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы Заңның 8-бабы 4-тармағының 3), 4), 5) және 6) тармақшаларында көзделген әрекеттерді тіркеуді және есепке алуды қамтамасыз ететін дербес деректерді қорғау жөніндегі қажетті шараларды қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="115"/>
+    <w:bookmarkStart w:name="z55" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді қорғау жөніндегі міндеттері дербес деректерді жинаған кезден бастап туындайды және олар жойылған, алып тасталған, анонимделген не иесі көрсетілмеген кезге дейін күшінде болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7813,51 +7785,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
@@ -7900,128 +7872,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бап. Дербес деректерді қамтитын цифрлық ресурстарды қорғау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="116"/>
+    <w:bookmarkStart w:name="z255" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дербес деректерді қамтитын цифрлық объектілерді қорғау осы Заңға және Қазақстан Республикасының цифрлық заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z256" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z256" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дербес деректерді қорғау мақсатында цифрлық объектілерде бүркемелеу және хештеу әдістері қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бүркемелеу және хештеу әдістерін қолдану тәртібін уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="118"/>
+    <w:bookmarkStart w:name="z257" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Цифрлық объектілерді интеграциялау арқылы дербес деректерді беруге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дербес деректерді аса маңызды цифрлық объектілерден цифрлық жеткізгіштерге көшіру (жүктеп алу) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша уәкілетті орган айқындайтын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8095,227 +8067,227 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-1-бап. Ерікті киберсақтандыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="119"/>
+    <w:bookmarkStart w:name="z104" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ерікті киберсақтандырудың мақсаты Қазақстан Республикасының сақтандыру ісі және сақтандыру қызметі туралы заңнамасына сәйкес субъектіге, меншік иесіне және (немесе) операторға, үшінші тұлғаға келтірілген мүліктік зиянды өтеу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z105" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z105" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ерікті киберсақтандыру тараптардың ерік білдіруіне қарай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерікті киберсақтандырудың түрлері, шарттары мен тәртібі тараптардың келісімімен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тарау 23-1-баппен толықтырылды - ҚР 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-2-бап. Дербес деректер қауіпсіздігін бұзушылықтар тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="121"/>
+    <w:bookmarkStart w:name="z259" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дербес деректер қауіпсіздігін бұзушылықтар тізілімін жалпыға бірдей қолжетімді көздерден, сондай-ақ киберқауіпсіздіктің жедел орталықтарынан, киберқауіпсіздіктің салалық орталықтарынан, Киберқауіпсіздіктің мемлекеттік жедел орталығынан, киберқауіпсіздіктің оқыс оқиғаларына ден қою қызметінен, Киберқауіпсіздіктің ұлттық үйлестіру орталығынан және Киберқауіпсіздіктің компьютерлік оқыс оқиғаларына ден қою жөніндегі ұлттық қызметтен келіп түсетін ақпарат негізінде уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z260" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z260" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті орган дербес деректер қауіпсіздігін бұзушылықтар тізілімінде дербес деректерді өңдеуді субъектінің және оның заңды өкілінің келісімін алмай, үшінші тұлғалардың оларға санкцияланбаған қол жеткізу фактілері негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8354,105 +8326,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="123"/>
+    <w:bookmarkStart w:name="z57" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. СУБЪЕКТІНІҢ, МЕНШІК ИЕСІНІҢ ЖӘНЕ (НЕМЕСЕ) ОПЕРАТОРДЫҢ ҚҰҚЫҚТАРЫ МЕН МІНДЕТТЕРІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-бап. Субъектінің құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="124"/>
+    <w:bookmarkStart w:name="z59" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Субъектінің:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) меншік иесінде және (немесе) операторда, сондай-ақ үшінші тұлғада өз дербес деректерінің болуы туралы білуге, сондай-ақ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8607,70 +8579,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өз құқықтарының және заңды мүдделерінің қорғалуына, оның ішінде моральдық және материалдық зиянның өтелуіне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген өзге де құқықтарды жүзеге асыруға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="125"/>
+    <w:bookmarkStart w:name="z60" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының заңдарында белгіленген жағдайларда субъект өз дербес деректерін ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8784,280 +8756,280 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 25-баптың тақырыбы жаңа редакцияда - ҚР 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="126"/>
+    <w:bookmarkStart w:name="z62" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Меншік иесінің және (немесе) оператордың осы Заңда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде көзделген тәртіппен дербес деректерді жинауды, өңдеуді жүзеге асыруға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z63" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z63" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Меншік иесі және (немесе) оператор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, өздері жүзеге асыратын міндеттерді орындауы үшін қажетті және жеткілікті дербес деректердің тізбесін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бекітуге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="128"/>
+    <w:bookmarkStart w:name="z116" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) оператордың дербес деректерді жинауға, өңдеуге және қорғауға қатысты саясатын айқындайтын құжаттарды бекітуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасына сәйкес дербес деректерді қорғау үшін қажетті шараларды, оның ішінде құқықтық, ұйымдастырушылық және техникалық шараларды қолдануға және сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасын сақтауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="129"/>
+    <w:bookmarkStart w:name="z117" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) жеке және заңды тұлғалардың өтініштерін қарау шеңберінде уәкілетті органның сұрау салуы бойынша меншік иесінің және (немесе) оператордың осы Заңның талаптарын сақтауын қамтамасыз ету үшін пайдаланылатын тәсілдер мен рәсімдер туралы ақпарат беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дербес деректерді жинау және өңдеу мақсаттарына қол жеткізген жағдайда, сондай-ақ осы Заңда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген өзге де жағдайларда оларды жою және (немесе) алып тастау жөнінде шаралар қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген жағдайларда, субъектінің дербес деректерін жинауға және өңдеуге оның келісімін алғаны туралы дәлелдемені ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="130"/>
+    <w:bookmarkStart w:name="z118" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) субъектінің өтініші бойынша өзіне қатысты ақпаратты Қазақстан Республикасының заңнамасында көзделген мерзімдерде хабарлауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z119" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z119" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) субъектіге немесе оның заңды өкіліне ақпарат беруден бас тартқан жағдайда Қазақстан Республикасының заңнамасында көзделген мерзімдерде дәлелді жауап ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бір жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9158,90 +9130,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) субъектіге немесе оның заңды өкіліне осы субъектіге қатысты дербес деректермен танысу мүмкіндігін өтеусіз беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) егер меншік иесі және (немесе) оператор заңды тұлғалар болып табылған жағдайда, дербес деректерді өңдеуді ұйымдастыруға жауапты тұлғаны тағайындауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="132"/>
+    <w:bookmarkStart w:name="z106" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігі 10) тармақшасының күші соттар қызметінде дербес деректерді өңдеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z107" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z107" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дербес деректерді өңдеуді ұйымдастыруға жауапты тұлға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) меншік иесінің және (немесе) оператордың және оның жұмыскерлерінің Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасын, оның ішінде дербес деректерді қорғауға қойылатын талаптарды сақтауына ішкі бақылауды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9284,51 +9256,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 25-бапқа өзгеріс енгізілді - ҚР 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
@@ -9431,110 +9403,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-1-бап. Дербес деректерді өңдейтін меншік иелерінің және (немесе) операторлардың, сондай-ақ үшінші тұлғалардың сыныптамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="134"/>
+    <w:bookmarkStart w:name="z262" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дербес деректерді жинайтын және өңдейтін меншік иелері және (немесе) операторлар, сондай-ақ үшінші тұлғалар өңделетін дербес деректердің көлеміне қарай шағын, орта және ірі болып бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z263" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z263" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өңделетін дербес деректердің көлемін айқындау кезінде дербес деректерін бір немесе бірнеше цифрлық объект шеңберінде меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға өңдейтін бірегей дербес деректер субъектілерінің жалпы саны ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z264" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z264" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дербес деректерді өңдейтін меншік иелерін және (немесе) операторларды, сондай-ақ үшінші тұлғаларды шағынға, ортаға немесе іріге жатқызу өлшемшарттары олардың ұйымдық-құқықтық нысанына, меншік нысанына және қызмет түріне қарамастан қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он мыңнан аспайтын бірегей дербес деректер субъектілерінің дербес деректерін жинайтын және өңдейтін меншік иелері және (немесе) операторлар, сондай-ақ үшінші тұлғалар – шағынға; он мыңнан бес жүз мыңға дейін бірегей субъектілердің дербес деректерін жинайтын және өңдейтін меншік иелері және (немесе) операторлар, сондай-ақ үшінші тұлғалар – ортаға; бес жүз мың және одан көп бірегей субъектілердің дербес деректерін жинайтын және өңдейтін меншік иелері және (немесе) операторлар, сондай-ақ үшінші тұлғалар іріге жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9627,68 +9599,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="137"/>
+    <w:bookmarkStart w:name="z64" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. ДЕРБЕС ДЕРЕКТЕР ЖӘНЕ ОЛАРДЫ ҚОРҒАУ САЛАСЫНДАҒЫ МЕМЛЕКЕТТІК РЕТТЕУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бап. Қазақстан Республикасы Үкіметінің құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9732,117 +9704,117 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бап. Орталық мемлекеттік органдардың және облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="138"/>
+    <w:bookmarkStart w:name="z215" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік органдар өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының дербес деректер және оларды қорғау саласындағы нормативтік құқықтық актілерін әзірлейді және (немесе) бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9871,70 +9843,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының бұзылуына жол берген адамдарды Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту жөніндегі шараларды қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="139"/>
+    <w:bookmarkStart w:name="z216" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субъектінің немесе оның заңды өкілінің дербес деректер мазмұнының және оларды өңдеу тәсілдерінің оларды өңдеу мақсаттарына сәйкестігі туралы жолданымдарын қарайды және тиісті шешімдер қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10118,70 +10090,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-1-бап. Уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="140"/>
+    <w:bookmarkStart w:name="z109" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уәкілетті орган өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дербес деректер және оларды қорғау саласындағы мемлекеттік саясатты қалыптастырады және іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10318,108 +10290,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасын бұзуға жол берген тұлғаларды Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) меншік иесінен және (немесе) оператордан, сондай-ақ үшінші тұлғадан анық емес немесе заңсыз жолмен алынған дербес деректерді нақтылауды, бұғаттауды, жоюды немесе алып тастауды талап етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="141"/>
+    <w:bookmarkStart w:name="z265" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) субъектінің немесе оның заңды өкілінің келісімінсіз дербес деректер қауіпсіздігін бұзушылықтар тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) субъектілер құқықтарын қорғауды жетілдіруге бағытталған шараларды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="142"/>
+    <w:bookmarkStart w:name="z120" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) дербес деректер және оларды қорғау мәселелері жөніндегі консультативтік кеңес құрады, сондай-ақ оны қалыптастыру және оның қызметінің тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-2) осы Заңда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде көзделген мақсаттарда "цифрлық үкіметтің" операторына субъектілердің құқықтары мен заңды мүдделерінің бұзылу тәуекеліне алып келетін дербес деректер қауіпсіздігінің бұзылуы туралы ақпаратты жібереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10430,70 +10402,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дербес деректерді жинау, өңдеу қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) Қазақстан Республикасы Ұлттық қауіпсіздік комитетімен келісу бойынша цифрлық ресурстардағы қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуге зерттеп-қарауды жүзеге асыру қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="143"/>
+    <w:bookmarkStart w:name="z121" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2) дербес деректерге қол жеткізуді мемлекеттік бақылау сервисінің жұмыс істеу қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-3) мемлекеттік емес цифрлық объектілердің мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың цифрлық объектілерімен дербес деректерді беру жүзеге асырылатын және (немесе) дербес деректерге қолжетімділік берілетін интеграциялануын келіседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10504,103 +10476,103 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-4) дербес деректерге қол жеткізуді мемлекеттік бақылау сервисімен интеграциялау қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="144"/>
+    <w:bookmarkStart w:name="z110" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті органға өз қызметін жүзеге асыру барысында белгілі болған дербес деректерге қатысты дербес деректердің құпиялылығы қамтамасыз етілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тарау 27-1-баппен толықтырылды - ҚР 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 2.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -10636,51 +10608,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44-VIII</w:t>
       </w:r>
       <w:r>
@@ -10909,117 +10881,117 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-3-бап. Мемлекеттік органдарға қатысты Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының сақталуын мемлекеттік бақылауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="145"/>
+    <w:bookmarkStart w:name="z148" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік органдарға (бұдан әрі – бақылау субъектілері) қатысты Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының сақталуын мемлекеттік бақылауды уәкілетті орган тексерулер нысанында жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексерулер мерзімді және жоспардан тыс болып бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11084,70 +11056,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдардың интернет-ресурстарын талдау нәтижелеріне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік техникалық қызметтің мәліметтеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="146"/>
+    <w:bookmarkStart w:name="z149" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мерзімді тексерулер уәкілетті органның бірінші басшысы бекіткен мерзімді тексерулер жүргізу жоспарына сәйкес жылына бір реттен жиі болмайтындай кезеңділікпен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган мерзімді тексерулер жүргізу жоспарын тексерулер жылының алдындағы жылдың 1 желтоқсанынан кешіктірмей бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11302,958 +11274,958 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жоспарға қол қоюға уәкілеттік берілген адамның қолтаңбасы қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімді тексерулер жүргізу жоспарына өзгерістер мен толықтырулар енгізу бақылау субъектісі таратылған, қайта ұйымдастырылған, оның атауы өзгертілген немесе бақылау субъектілері арасында өкілеттіктер қайта бөлінген жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="147"/>
+    <w:bookmarkStart w:name="z150" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z151" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z151" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақылау субъектісіне жеке және заңды тұлғалардан келіп түскен, Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасы талаптарының бұзылуы туралы расталған өтініштер болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z153" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құқықтары мен заңды мүдделері бұзылған жеке және заңды тұлғалар жүгінген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z152" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z152" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке және заңды тұлғалардың, мемлекеттің құқықтары мен заңды мүдделеріне зиян келтірудің не зиян келтіру қаупінің нақты фактілері бойынша прокурор талап еткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z154" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z154" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке және заңды тұлғалардың, мемлекеттің құқықтары мен заңды мүдделеріне зиян келтірудің нақты фактілері бойынша, сондай-ақ жойылмауы жеке және заңды тұлғалардың құқықтары мен заңды мүдделеріне зиян келтіруге алып келетін Қазақстан Республикасы заңнамасы талаптарының бұзылуының нақты фактілері бойынша мемлекеттік органдар жүгінген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z155" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z155" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бақылау субъектісінің бастапқы тексерумен келіспейтіні туралы жүгінуіне байланысты қайта тексеру жүргізілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z156" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z156" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қылмыстық қудалау органының Қазақстан Республикасының Қылмыстық-процестік кодексінде көзделген негіздер бойынша тапсырмасы болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z157" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z157" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тексеру нәтижелері туралы актінің орындалуына бақылау жүргізу қажет болған жағдайларда уәкілетті орган тағайындайтын тексеру жоспардан тыс тексеру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z158" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z158" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тексеру жүргізу кезінде уәкілетті органның лауазымды адамдарының:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z159" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z159" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы баптың 8-тармағында көрсетілген құжаттарды көрсеткен кезде тексеру нысанасына сәйкес бақылау субъектісінің (объектісінің) аумағына және үй-жайларына кедергісіз кіруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z160" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z160" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тексеру нәтижелері туралы актіге қосу үшін қағаз және цифрлық жеткізгіштердегі құжаттарды (мәліметтерді) не олардың көшірмелерін алуға, сондай-ақ мемлекеттік құпиялар және заңмен қорғалатын өзге де құпиялар туралы талаптарды сақтай отырып, тексеру нысанасына сәйкес автоматтандырылған дерекқорларға (цифрлық жүйелерге) қолжетімділік алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z161" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z161" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудио-, фото- және бейнетүсірілімді жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z162" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z162" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік органдардың, ведомстволық бағынысты және өзге де ұйымдардың мамандарын, консультанттарын және сарапшыларын тартуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z163" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z163" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бақылау субъектілері не олардың уәкілетті өкілдері тексеру жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z164" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z164" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті органның тексеру жүргізу үшін келген лауазымды адамдарын мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тексеруді тағайындау туралы актіде көрсетілген, осы бапта белгіленген мерзімдерге сәйкес келмейтін мерзімдер асып кеткен не өткен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы баптың 8-тармағында көзделген құжаттар болмаған жағдайларда, тексеру жүргізуге жібермеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="162"/>
+    <w:bookmarkStart w:name="z165" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тексеру нәтижелері туралы актіге Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z166" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z166" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бақылау субъектілері не олардың уәкілетті өкілдері тексеру жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z167" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z167" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті органның лауазымды адамдарының бақылау субъектісінің (объектісінің) аумағына және үй-жайларына кедергісіз кіруін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z168" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z168" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті органның лауазымды адамдарына тексеру нәтижелері туралы актіге қосу үшін қағаз және электрондық жеткізгіштердегі құжаттарды (мәліметтерді) не олардың көшірмелерін, сондай-ақ мемлекеттік құпиялар және заңмен қорғалатын өзге де құпиялар туралы талаптарды сақтай отырып, тексеру нысанасына сәйкес цифрлық объектілерге қолжетімділік ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z169" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z169" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексеруді тағайындау туралы актінің және тексеру нәтижелері туралы актінің екінші данасына ол аяқталған күні белгі қоюға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z170" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z170" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы объект үшін белгіленген нормативтерге сәйкес, зиянды және қауіпті өндірістік әсер ету факторларынан тексеру жүргізу үшін келген адамдардың қауіпсіздігін қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z171" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z171" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тексеруді тағайындау туралы актінің негізінде тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді тағайындау туралы актіде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="169"/>
+    <w:bookmarkStart w:name="z172" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) актінің күні мен нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z173" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z173" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органның атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z174" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z174" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексеру жүргізуге уәкілеттік берілген адамның (адамдардың) тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және лауазымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z175" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z175" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік органдардың, ведомстволық бағынысты және өзге де ұйымдардың тексеру жүргізу үшін тартылатын мамандары, консультанттары мен сарапшылары туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z176" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z176" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бақылау субъектісінің атауы, оның тұрған жері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органның құрылымдық бөлімшесі тексерілген жағдайда тексеруді тағайындау туралы актіде оның атауы мен тұрған жері көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="174"/>
+    <w:bookmarkStart w:name="z177" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тексеру нысанасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z178" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z178" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тексеру түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z179" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z179" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тексеру жүргізу мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z180" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z180" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тексеруді жүргізудің негіздемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z181" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z181" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тексерілетін кезең;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z182" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z182" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) бақылау субъектісінің құқықтары мен міндеттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z183" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z183" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) бақылау субъектісі басшысының не оның уәкілетті адамының актіні алғаны немесе алудан бас тартқаны туралы қолтаңбасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z184" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z184" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) актіге қол қоюға уәкілеттік берілген адамның қолтаңбасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру жүргізу кезінде уәкілетті орган тексеру жүргізу нысанасын көрсете отырып, бақылау субъектісіне тексеру жүргізудің басталатыны туралы оның басталуына кемінде бір тәулік қалғанда хабарлауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау субъектісіне тексеруді тағайындау туралы акт табыс етілген күн тексеру жүргізудің басталуы болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="182"/>
+    <w:bookmarkStart w:name="z185" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уәкілетті органның тексеру үшін объектіге келген лауазымды адамдары бақылау субъектісіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z186" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z186" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеруді тағайындау туралы актіні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z187" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z187" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметтік куәлігін не сәйкестендіру картасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z188" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z188" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қажет болған кезде – құзыретті органның режимдік объектілерге баруға арналған рұқсатын көрсетуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z189" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z189" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тексеру жүргізу мерзімі тексеру нысанасы, сондай-ақ алдағы жұмыстардың көлемі ескеріліп белгіленеді және он жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру жүргізу мерзімі он бес жұмыс күнінен аспайтын мерзімге бір рет қана ұзартылуы мүмкін. Ұзарту уәкілетті орган басшысының шешімімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12264,406 +12236,406 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру жүргізу мерзімдерін ұзарту бақылау субъектісі хабардар етіле отырып, тексеру мерзімдерін ұзарту туралы қосымша актімен ресімделеді, онда тексеруді тағайындау туралы алдыңғы акт бұйрығының күні мен нөмірі және ұзарту себептері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру мерзімдерін ұзарту туралы хабарламаны уәкілетті орган табыс ету туралы хабарламамен бірге, ұзартуға дейін бір жұмыс күні бұрын бақылау субъектісіне табыс етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="187"/>
+    <w:bookmarkStart w:name="z190" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тексеру нәтижелері бойынша уәкілетті органның тексеруді жүзеге асыратын лауазымды адамдары тексеру нәтижелері туралы акт жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижелері туралы актінің бірінші данасы өз құзыреті шегінде мемлекеттік құқықтық статистика және арнайы есепке алу саласындағы қызметті жүзеге асыратын мемлекеттік органға электрондық нысанда тапсырылады, бақылау субъектісінде түпнұсқа түрінде болатын құжаттардың көшірмелерін қоспағанда, қосымшалардың көшірмелерімен бірге екінші данасы бақылау субъектісіне (басшыға не оның уәкілетті адамына) танысу және анықталған бұзушылықтарды жою бойынша шаралар қабылдау және басқа да әрекеттер үшін қолын қойғызып қағаз жеткізгіште немесе электрондық нысанда табыс етіледі, үшінші данасы уәкілетті органда қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="188"/>
+    <w:bookmarkStart w:name="z191" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тексеру нәтижелері туралы актіде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z192" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z192" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) актінің жасалған күні, уақыты және орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z193" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z193" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органның атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z194" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z194" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексеруді тағайындау туралы актінің (бар болған кезде мерзімін ұзарту туралы қосымша актінің) нөмірі мен күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z195" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z195" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тексеру жүргізген адамның (адамдардың) тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және лауазымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z196" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z196" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органдардың, ведомстволық бағынысты және өзге де ұйымдардың тексеру жүргізу үшін тартылатын мамандары, консультанттары мен сарапшылары туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z197" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z197" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бақылау субъектісінің атауы, оның тұрған жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z198" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z198" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тексеру нысанасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z199" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z199" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тексеру түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z200" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z200" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тексеру жүргізу мерзімі мен кезеңі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z201" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z201" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тексеру нәтижелері туралы, оның ішінде анықталған бұзушылықтар және олардың сипаты туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z202" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z202" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) орындалу мерзімі көрсетіле отырып, Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасы талаптарының анықталған бұзушылықтарын жою туралы талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z203" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z203" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) бақылау субъектісі басшысының не оның уәкілетті адамының, сондай-ақ тексеру жүргізу кезінде қатысқан адамдардың актімен танысқаны немесе танысудан бас тартқаны туралы мәліметтер, олардың қолтаңбалары немесе қол қоюдан бас тартқаны туралы жазба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z204" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z204" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тексеруді жүргізген лауазымды адамдардың қолтаңбалары көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижелері туралы актіге тексеру нәтижелерімен байланысты құжаттар (бар болған кезде) және олардың көшірмелері қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="202"/>
+    <w:bookmarkStart w:name="z205" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тексеру нәтижелері бойынша ескертулер және (немесе) қарсылықтар болған жағдайда, бақылау субъектісі оларды жазбаша түрде баяндайды. Ескертулер және (немесе) қарсылықтар тексеру нәтижелері туралы актіге қоса беріледі, бұл туралы тиісті белгі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган бақылау субъектісінің тексеру нәтижелері туралы актіге ескертулерін және (немесе) қарсылықтарын қарауға және он бес жұмыс күні ішінде уәжді жауап беруге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12674,208 +12646,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижелері туралы актіні қабылдаудан бас тартылған жағдайда акт жасалады, оған тексеруді жүзеге асыратын лауазымды адамдар және бақылау субъектісінің басшысы не оның уәкілетті өкілі қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау субъектісі бас тартудың себебі туралы жазбаша түсініктеме беріп, актіге қол қоюдан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="203"/>
+    <w:bookmarkStart w:name="z206" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тексеруді тағайындау туралы актіде немесе тексеру мерзімдерін ұзарту туралы қосымша актіде көрсетілген тексерудің аяқталу мерзімінен кешіктірмей, бақылау субъектісіне тексеру нәтижелері туралы актіні табыс еткен күн тексеру мерзімінің аяқталуы болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z207" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z207" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тексеру нәтижелері туралы актіні орындау мерзімдері оны орындаудың нақты мүмкіндігіне әсер ететін мән-жайлар ескеріле отырып, бірақ тексеру нәтижелері туралы акт табыс етілген күннен бастап кемінде күнтізбелік он күн болып айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z208" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z208" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тексеру нәтижелері туралы актіні орындау мерзімдерін айқындау кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z209" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z209" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақылау субъектісінде бұзушылықтарды жою бойынша ұйымдастырушылық, техникалық мүмкіндіктердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z210" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z210" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдарда Қазақстан Республикасының заңдарында белгіленген міндетті қорытындыларды, келісулерді және басқа да құжаттарды алу мерзімдері ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z211" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z211" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Анықталған бұзушылықтарды жоюдың тексеру нәтижелері туралы актіде белгіленген мерзімі өткеннен кейін бақылау субъектісі тексеру нәтижелері туралы актіде белгіленген мерзім ішінде уәкілетті органға анықталған бұзушылықтарды жою туралы ақпаратты растаушы құжаттармен қоса беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған бұзушылықтарды жою туралы ақпарат берілмеген жағдайда уәкілетті орган осы баптың 3-тармағының 7) тармақшасына сәйкес жоспардан тыс тексеруді тағайындауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="209"/>
+    <w:bookmarkStart w:name="z212" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тексеруді жүзеге асыру кезінде бақылау субъектісінің құқықтары мен заңды мүдделері бұзылған жағдайда бақылау субъектісі уәкілетті органның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) жоғары тұрған лауазымды адамға не Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12884,51 +12856,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
@@ -13011,90 +12983,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бап. Осы Заңның қолданылуын қадағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="210"/>
+    <w:bookmarkStart w:name="z68" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прокуратура органдары дербес деректер және оларды қорғау саласындағы заңдылықтың сақталуына жоғары қадағалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z69" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z69" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Прокуратура туралы" Қазақстан Республикасының Конституциялық заңында белгіленген негізде және тәртіппен шығарылған прокурорлық қадағалау актілері барлық органдар, ұйымдар, лауазымды адамдар мен азаматтар үшін міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13133,68 +13105,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="212"/>
+    <w:bookmarkStart w:name="z70" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. ҚОРЫТЫНДЫ ЖӘНЕ ӨТПЕЛІ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бап. Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13256,110 +13228,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дербес деректерді жинау, өңдеу және қорғау кезінде туындайтын даулар Қазақстан Республикасының заңдарында белгіленген тәртіппен қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="213"/>
+    <w:bookmarkStart w:name="z74" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң алғашқы ресми жарияланғанынан кейін алты ай өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z75" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z75" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Меншік иелері және (немесе) операторлар нормативтік құқықтық актілерді және өзге де құжаттарды осы Заң қолданысқа енгізілген күннен бастап үш ай мерзім ішінде осы Заңның талаптарына сәйкес келтіруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z76" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z76" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заң қолданысқа енгізілгенге дейін Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылған дербес деректерді жинау, өңдеу, егер осы деректерді одан әрі өңдеу және қорғау оларды жинау мақсаттарына сай болса, осы Заңның талаптарына сәйкес келеді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -13517,55 +13489,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13891,31 +13863,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>