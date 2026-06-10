--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad000d2" w14:textId="ad000d2">
+    <w:p w14:paraId="93e98ed" w14:textId="93e98ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кейбір бұйрықтарға өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 15 қыркүйектегі № 367 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 17 қыркүйекте № 36866 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 15 қыркүйектегі № 367 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 17 қыркүйекте № 36866 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -1168,3856 +1168,4262 @@
         </w:rPr>
         <w:t xml:space="preserve">, оның ішінде "Сәулет, қала құрылысы және құрылыс қызметі салаларында сарапшылық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау" осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      2. "Сараптама ұйымдарын аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 ақпандағы № 151 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10640 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "12. Мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Сараптама ұйымдарын аккредиттеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...259 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-қосымша</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14 тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      "12. Мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Заңды тұлға (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мемлекеттік монополияға жатқызылған жобаларды қоспағанда, құрылысқа арналған жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптама жүргізу үшін аккредиттеу туралы куәлікті алған кезде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті жолдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ерекше индустриялық аймақтың аумағында объектілер салуға арналған жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптама жүргізу үшін аккредиттеу туралы куәлікті алған кезде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті жолдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) куәлікті қайта ресімдеу кезінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама жүргізуге үміткер заңды тұлғаларды аккредиттеу" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі мемлекеттік көрсетілетін қызмет негізгі талаптардың тізбесі 8-тармағымен анықталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттардың мәліметтері көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы ақпараттық жүйелерден ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       3. "Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 23 қарашадағы № 709 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12535 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23-21)-тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)-тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік көрсетілетін қызметтерді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларда және рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 1)-тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
+        <w:t>
+      "4. "Бірінші және екінші жауапкершілік деңгейлеріндегі объектілер бойынша техникалық қадағалау мен техникалық тексеруді жүзеге асыратын заңды тұлғаларды аккредиттеу" мемлекеттік көрсетілетін қызметті осы Қағидалар мен рұқсат беру талаптарына сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>
+      5. Заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Бірінші және екінші жауапкершілік деңгейлеріндегі объектілер бойынша техникалық қадағалау мен техникалық тексеруді жүзеге асыратын заңды тұлғаларды аккредиттеу" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі мемлекеттік көрсетілетін қызмет негізгі талаптардың тізбесінің 8-тармағымен анықталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттардың мәліметтері көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы ақпараттық жүйелерден ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...39 lines deleted...]
-        <w:t>6 тармақтар</w:t>
+        <w:t>17-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "4. "Бірінші және екінші жауапкершілік деңгейлеріндегі объектілер бойынша техникалық қадағалау мен техникалық тексеруді жүзеге асыратын заңды тұлғаларды аккредиттеу" мемлекеттік көрсетілетін қызметті осы Қағидалар мен рұқсат беру талаптарына сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      "17. Аккредиттеуден өту үшін өтініш берушілер мынадай рұқсат беру талаптарына сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      өз құрамында тұрақты негізде ғимараттар мен құрылыстардың сенімділігі мен тұрақтылығын техникалық тексеруді жүзеге асыратын кемінде үш аттестатталған сарапшы болу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+        <w:t>
+      өз құрамында тұрақты негізде мамандандыру бойынша жобалардың сараптамасын жүзеге асыратын кемінде бір аттестатталған сарапшының конструктивтік бөлігі болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі мемлекеттік көрсетілетін қызмет негізгі талаптардың тізбесінің 8-тармағымен анықталған.</w:t>
+      өз құрамында тұрақты негізде кемінде бір инженер-геодезист (кемінде үш жыл жұмыс тәжірибесі бар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттардың мәліметтері көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы ақпараттық жүйелерден ұсынылады.</w:t>
+      меншік құқығында немесе тартылған (шарт негізінде) аккредиттелген зертхананың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 16 маусымдағы № ҚР ДСМ-52 бұйрығымен бекітілген "Әкімшілік және тұрғын үй ғимараттарына қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28525 болып тіркелген) талаптарын қанағаттандыратын меншік немесе жалға алу құқығындағы бір жылдан астам мерзімге (құқықтық кадастрда мемлекеттік тіркеумен) әкімшілік-тұрмыстық үй-жайлары болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
+      материалдық-техникалық жарақтандырылуы, оның ішінде жүктелген міндеттер мен функцияларды орындау үшін қажетті өлшеу және бақылау құралдары, сондай-ақ есептерді орындау, графикалық және өзге де материалдарды жасау және ресімдеу үшін қажетті лицензиялық бағдарламалық қамтамасыз етумен жарақтандырылған компьютерлер болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүктелген міндеттер мен функцияларды орындау үшін қажетті нормативтік-техникалық және әдіснамалық әдебиеттің болуы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-тармақ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 733 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12702 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "17. Аккредиттеуден өту үшін өтініш берушілер мынадай рұқсат беру талаптарына сәйкес келеді:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      өз құрамында тұрақты негізде ғимараттар мен құрылыстардың сенімділігі мен тұрақтылығын техникалық тексеруді жүзеге асыратын кемінде үш аттестатталған сарапшы болу;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      өз құрамында тұрақты негізде мамандандыру бойынша жобалардың сараптамасын жүзеге асыратын кемінде бір аттестатталған сарапшының конструктивтік бөлігі болуы;</w:t>
+        <w:t xml:space="preserve">
+      ""Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23-24)-тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1)-тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 16 маусымдағы № ҚР ДСМ-52 бұйрығымен бекітілген "Әкімшілік және тұрғын үй ғимараттарына қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық </w:t>
-[...59 lines deleted...]
-      жүктелген міндеттер мен функцияларды орындау үшін қажетті нормативтік-техникалық және әдіснамалық әдебиеттің болуы.";</w:t>
+      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласындағы Жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымша</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 тармақтарға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12702 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t>
+      "4. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызметті осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z74" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z75" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің 8-тармағымен анықталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z76" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттардың мәліметтері көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы ақпараттық жүйелерден ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z77" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z78" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ""Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 23-24)-тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1)-тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
+      5. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...39 lines deleted...]
-        <w:t>6 тармақтарға</w:t>
+        <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "4. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызметті осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+        <w:t xml:space="preserve">
+      ""Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23-20)-тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" осы Қағидаларға </w:t>
-[...99 lines deleted...]
-      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
+      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидалар мен рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымша</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:bookmarkStart w:name="z85" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t>
+      "4. "Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға және рұқсат беру талаптарына сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z86" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      5. Заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ""Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидалар мен рұқсат беру </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      6. "Сәулет, қала құрылысы және құрылыс қызметінде лицензиялар беру саласында мемлекеттік қызметтер көрсету қағидаларын бекіту туралы және Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м. а. 2020 жылғы 1 сәуірдегі № 175 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20267 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...19 lines deleted...]
-        <w:t>5 тармақтар</w:t>
+        <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
+    <w:bookmarkStart w:name="z92" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "4. "Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға және рұқсат беру талаптарына сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+        <w:t xml:space="preserve">
+      ""Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
+    <w:bookmarkStart w:name="z93" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Іздестіру қызметіне лицензия беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. "Іздестіру қызметіне лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z97" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Іздестіру қызметіне лицензия беру" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі негізгі талаптар тізбесінің 8-тармағымен анықталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы құжаттардың мәліметтері, лицензия туралы, лицензиялық алым туралы мәліметтер көрсетілетін қызметті берушіге ақпараттық жүйелерден "электрондық үкіметтің" шлюзы арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>1-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-қосымшаға</w:t>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Жобалау қызметіне лицензия беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. "Жобалау қызметіне лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z106" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z107" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Жобалау қызметіне лицензия беру" осы Қағидаларға 1-қосымшаға сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z108" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі негізгі талаптардың тізбесінің 8-тармағымен анықталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z109" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы құжаттардың мәліметтері, лицензия туралы, лицензиялық алым туралы мәліметтер көрсетілетін қызметті берушіге ақпараттық жүйелерден "электрондық үкіметтің" шлюзы арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z110" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Құрылыс-монтаждау жұмыстарына лицензия беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. "Құрылыс-монтаждау жұмыстарына лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z116" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z117" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Құрылыс-монтаждау жұмыстарына лицензия беру" осы Қағидаларға 1-қосымшаға сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі негізгі талаптардың тізбесінің 8-тармағымен анықталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z119" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы құжаттардың мәліметтері, лицензия туралы, лицензиялық алым туралы мәліметтер көрсетілетін қызметті берушіге ақпараттық жүйелерден "электрондық үкіметтің" шлюзы арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z120" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z121" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      7. "Құрылыс саласындағы рұқсаттардың автоматтандырылған тізілімінде рұқсаттарды жүргізу, олардың қолданылуын тоқтата тұру, тоқтату (кері қайтарып алу) қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 31 шілдедегі № 283 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №34852 болып тіркелген) мынадай толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="67"/>
+    <w:bookmarkStart w:name="z124" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. "Сәулет, қала құрылысы және құрылыс қызметінде лицензиялар беру саласында мемлекеттік қызметтер көрсету қағидаларын бекіту туралы және Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м. а. 2020 жылғы 1 сәуірдегі № 175 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20267 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      көрсетілген бұйрықпен бекітілген Құрылыс саласындағы рұқсаттардың автоматтандырылған тізілімінде рұқсаттарды жүргізу, тоқтата тұру, қолданысын тоқтату (кері қайтарып алу) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
+        <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="68"/>
+    <w:bookmarkStart w:name="z126" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:";</w:t>
+        <w:t>
+      "19. Автоматтандырылған тізілімдегі рұқсаттардың қолданылуын тоқтата тұруды, тоқтатуды (кері қайтарып алуды) Жүйе автоматты режимде не рұқсат беру органдары сот шешімінің негізінде не Қазақстан Республикасының заңдарында көзделген өзге де жағдайларда рұқсаттың қолданылуын тоқтата тұру (кері қайтарып алу) туралы мәліметтерді енгізу арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z93" w:id="69"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z127" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген "Іздестіру қызметіне лицензия беру" мемлекеттік қызмет көрсету </w:t>
-[...9 lines deleted...]
-        <w:t>қағидаларында:</w:t>
+      Осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда анықталған бұзушылықтарды жою туралы хабарлама және осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда жедел ден қою шараларын автоматты режимде қолдану туралы қаулы автоматтандырылған тізілім арқылы қалыптастырылады және пайдаланушының "электрондық үкімет" веб-порталындағы және сәулет, қала құрылысы және құрылыс саласындағы ақпараттық жүйедегі жеке кабинеттеріне жіберіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z128" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...29 lines deleted...]
-        <w:t>4</w:t>
+      осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5 тармақтар</w:t>
-[...351 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>11-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5 тармақтар</w:t>
-[...616 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №34852 болып тіркелген) мынадай толықтырулар енгізілсін:</w:t>
+        <w:t>2-қосымшалармен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> толықтырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z124" w:id="94"/>
-[...274 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5203,80 +5609,80 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="98"/>
+          <w:bookmarkStart w:name="z130" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сәулет, қала құрылысы және құрылыс қызметі салаларында сарапшылық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5581,70 +5987,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="99"/>
+          <w:bookmarkStart w:name="z135" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5714,70 +6120,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="100"/>
+          <w:bookmarkStart w:name="z136" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) аттестатты беру – 15 жұмыс күні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде) өзгерген кезде – 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5960,70 +6366,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z137" w:id="101"/>
+          <w:bookmarkStart w:name="z137" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларға аттестат беру немесе қайта рәсімдеу, не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру болып табылады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6206,90 +6612,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="102"/>
+          <w:bookmarkStart w:name="z138" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6359,70 +6765,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="103"/>
+          <w:bookmarkStart w:name="z139" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қызметті алған кезде:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6812,70 +7218,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z150" w:id="104"/>
+          <w:bookmarkStart w:name="z150" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7057,70 +7463,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z155" w:id="105"/>
+          <w:bookmarkStart w:name="z155" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7303,80 +7709,80 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z158" w:id="106"/>
+          <w:bookmarkStart w:name="z158" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама жүргізуге үміткер заңды тұлғаларды аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7625,70 +8031,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z161" w:id="107"/>
+          <w:bookmarkStart w:name="z161" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7984,70 +8390,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="108"/>
+          <w:bookmarkStart w:name="z162" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға және рұқсат беру талаптарына 1 және 2-қосымшаларға сәйкес нысан бойынша куәлік.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8230,70 +8636,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z163" w:id="109"/>
+          <w:bookmarkStart w:name="z163" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек Кодексіне сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8363,70 +8769,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="110"/>
+          <w:bookmarkStart w:name="z164" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік монополияға жатқызылған жобаларды қоспағанда, құрылысқа арналған жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптама жүргізу үшін аккредиттеу туралы куәлікті алған кезде порталға:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8857,70 +9263,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="111"/>
+          <w:bookmarkStart w:name="z171" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9259,80 +9665,80 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="112"/>
+          <w:bookmarkStart w:name="z174" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Бірінші және екінші жауапкершілік деңгейіндегі объектілер бойынша техникалық қадағалауды және техникалық зерттеп-қарауды жүзеге асыратын заңды тұлғаларды аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9581,70 +9987,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z177" w:id="113"/>
+          <w:bookmarkStart w:name="z177" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9940,70 +10346,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="114"/>
+          <w:bookmarkStart w:name="z178" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға және рұқсат беру талаптарына 4 және 8-қосымшаларға сәйкес нысан бойынша аккредиттеу туралы куәлік.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10186,90 +10592,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="115"/>
+          <w:bookmarkStart w:name="z179" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10339,70 +10745,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі осы Қағидаларға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="116"/>
+          <w:bookmarkStart w:name="z180" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Техникалық және технологиялық жағынан күрделі бірінші және екінші жауапкершілік деңгейлеріндегі объектілерде техникалық қадағалау бойынша инжинирингтік қызметтерді жүзеге асыру бойынша аккредиттеу туралы куәлікті алған кезде порталға:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10909,70 +11315,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="117"/>
+          <w:bookmarkStart w:name="z189" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11407,70 +11813,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="118"/>
+          <w:bookmarkStart w:name="z192" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11992,90 +12398,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="119"/>
+          <w:bookmarkStart w:name="z193" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12145,70 +12551,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі осы Қағидаларға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="120"/>
+          <w:bookmarkStart w:name="z194" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) куәлікті алған кезде порталға:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12563,70 +12969,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="121"/>
+          <w:bookmarkStart w:name="z199" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13110,70 +13516,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="122"/>
+          <w:bookmarkStart w:name="z202" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13243,70 +13649,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="123"/>
+          <w:bookmarkStart w:name="z203" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) куәлікті беру – 10 (он) жұмыс күні;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген кезде куәлікті қайта ресімдеу – 3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13489,70 +13895,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="124"/>
+          <w:bookmarkStart w:name="z204" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредиттеу туралы куәлік беру не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру болып табылады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13735,90 +14141,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="125"/>
+          <w:bookmarkStart w:name="z205" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13888,70 +14294,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="126"/>
+          <w:bookmarkStart w:name="z206" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) куәлікті беру кезінде порталға:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14193,70 +14599,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="127"/>
+          <w:bookmarkStart w:name="z211" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14382,70 +14788,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="128"/>
+          <w:bookmarkStart w:name="z214" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14651,68 +15057,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рұқсат беру талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="129"/>
+    <w:bookmarkStart w:name="z217" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау бойынша аттестаттау орталықтарына қойылатын рұқсат беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15420,126 +15826,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z218" w:id="130"/>
+          <w:bookmarkStart w:name="z218" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оқыту және аттестаттау жүргізу үшін меншік құқығында немесе кемінде бір жыл мерзімге жалға алу (құқықтық кадастрда мемлекеттік тіркей отырып) құқығындағы, санитариялық талаптарды қанағаттандыратын, алаңы кемінде 100 (жүз) шаршы метр әкімшілік-тұрмыстық үй-жайлардың болуы, бұл ретте тестілеу және оқыту өткізуге арналған үй-жайлар кемінде 45 (қырық бес) шаршы метр болуы қажет.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұл ретте тестілеу және оқыту өткізуге арналған үй-жайлар біріктірілуі мүмкін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z219" w:id="131"/>
+          <w:bookmarkStart w:name="z219" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға және рұқсат беру талаптарына 5-қосымшаға сәйкес мәліметтер нысаны.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік-тұрмыстық үй-жайлар болған кезде: жылжымайтын мүлік объектісін тіркеу туралы куәліктің көшірмесі, техникалық паспорттың көшірмесі. Өзге де заңды негіздер кезінде: жалдау шартының көшірмесі, жалға берушінің жылжымайтын мүлік объектісін тіркеу туралы куәліктің көшірмесі, техникалық паспорттың көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15730,80 +16136,80 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z221" w:id="132"/>
+          <w:bookmarkStart w:name="z221" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Іздестіру қызметіне лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16080,70 +16486,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="133"/>
+          <w:bookmarkStart w:name="z225" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16213,70 +16619,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="134"/>
+          <w:bookmarkStart w:name="z226" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заңды тұлға-лицензиатты бөліп шығару және бөлу нысанында қайта ұйымдастыру кезінде, лицензияны қайта ресімдеу кезінде лицензияны және (немесе) лицензияға қосымшаны беру, қайта ресімдеу - 5 жұмыс күні;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда), жеке кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы, заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген, заңды тұлға-лицензиатты бірігу нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты қайта құру нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты басқа заңды тұлғамен қосылу нысанында қайта ұйымдастыру кезінде қайта ресімдеу кезінде - 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16459,70 +16865,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="135"/>
+          <w:bookmarkStart w:name="z227" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іздестіру қызметіне лицензия және (немесе) лицензияға қосымшаны беру және қайта ресімдеу, не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16592,70 +16998,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="136"/>
+          <w:bookmarkStart w:name="z228" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия беру үшін-10 айлық есептік көрсеткіш;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16781,90 +17187,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="137"/>
+          <w:bookmarkStart w:name="z231" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16934,70 +17340,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z232" w:id="138"/>
+          <w:bookmarkStart w:name="z232" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия және (немесе) лицензияға қосымшаны алған кезде:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17447,70 +17853,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="139"/>
+          <w:bookmarkStart w:name="z243" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынған;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17692,70 +18098,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="140"/>
+          <w:bookmarkStart w:name="z248" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17938,80 +18344,80 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z251" w:id="141"/>
+          <w:bookmarkStart w:name="z251" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жобалау қызметіне лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18484,70 +18890,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="142"/>
+          <w:bookmarkStart w:name="z262" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18617,70 +19023,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z263" w:id="143"/>
+          <w:bookmarkStart w:name="z263" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заңды тұлға-лицензиатты бөліп шығару және бөлу нысанында қайта ұйымдастыру кезінде және санат бере отырып, лицензияны қайта ресімдеу кезінде лицензияны және (немесе) лицензияға қосымшаны беру, қайта ресімдеу - 5 жұмыс күні;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда), жеке кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы, заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген, заңды тұлға-лицензиатты бірігу нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты қайта құру нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты басқа заңды тұлғамен қосылу нысанында қайта ұйымдастыру кезінде қайта ресімдеу кезінде - 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18863,70 +19269,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="144"/>
+          <w:bookmarkStart w:name="z264" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобалау қызметіне лицензия және (немесе) лицензияға қосымшаны беру және қайта ресімдеу, не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру болып табылады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18996,70 +19402,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="145"/>
+          <w:bookmarkStart w:name="z265" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия беру үшін - 10 айлық есептік көрсеткішті;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19185,90 +19591,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="146"/>
+          <w:bookmarkStart w:name="z268" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19338,70 +19744,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z269" w:id="147"/>
+          <w:bookmarkStart w:name="z269" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия және (немесе) лицензияға қосымшаны алған кезде:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20075,70 +20481,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="148"/>
+          <w:bookmarkStart w:name="z288" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынған;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20320,70 +20726,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z293" w:id="149"/>
+          <w:bookmarkStart w:name="z293" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20579,80 +20985,80 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z296" w:id="150"/>
+          <w:bookmarkStart w:name="z296" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Құрылыс-монтаждау жұмыстарына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21041,70 +21447,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z304" w:id="151"/>
+          <w:bookmarkStart w:name="z304" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21174,70 +21580,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="152"/>
+          <w:bookmarkStart w:name="z305" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заңды тұлға-лицензиатты бөліп шығару және бөлу нысанында қайта ұйымдастыру кезінде және санат бере отырып, лицензияны қайта ресімдеу кезінде лицензияны және (немесе) лицензияға қосымшаны беру, қайта ресімдеу - 5 жұмыс күні;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда), жеке кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы, заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген, заңды тұлға-лицензиатты бірігу нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты қайта құру нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты басқа заңды тұлғамен қосылу нысанында қайта ұйымдастыру кезінде қайта ресімдеу кезінде - 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21420,70 +21826,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="153"/>
+          <w:bookmarkStart w:name="z306" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс-монтаждау жұмыстарына лицензия және (немесе) лицензияға қосымшаны беру және қайта ресімдеу, не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру болып табылады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21553,70 +21959,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="154"/>
+          <w:bookmarkStart w:name="z307" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия беру үшін - 10 айлық есептік көрсеткішті;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21742,90 +22148,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="155"/>
+          <w:bookmarkStart w:name="z310" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21895,70 +22301,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="156"/>
+          <w:bookmarkStart w:name="z311" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия және (немесе) лицензияға қосымшаны алған кезде:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22632,70 +23038,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z330" w:id="157"/>
+          <w:bookmarkStart w:name="z330" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынған;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22877,70 +23283,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z335" w:id="158"/>
+          <w:bookmarkStart w:name="z335" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23107,188 +23513,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұру, қолданысын тоқтату (кері қайтарып алу) қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z338" w:id="159"/>
+    <w:bookmarkStart w:name="z338" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> БҰЗУШЫЛЫҚТАРДЫ ЖОЮ ТУРАЛЫ ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z339" w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z339" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өңірдің атауы күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z340" w:id="161"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z340" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасау орны уақыты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z341" w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z341" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бақылау және қадағалау органының атауы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z342" w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z342" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тексерілетін субъектінің, объектінің атауы (заңды тұлғаның немесе оның филиалының және (немесе) өкілдігінің атауы), өзіне қатысты тексеру жүргізу тағайындалған жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде), оның орналасқан жері, аумақ учаскесі, жеке сәйкестендіру нөмірі / бизнес-сәйкестендіру нөмірі (ЖСН/БСН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z343" w:id="164"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z343" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексерілетін объектінің атауы/Объектінің / субъектінің орналасқан жерінің мекенжайы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z344" w:id="165"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z344" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының заңнамасын және басқа да нормативтік құқықтық актілерін бұзғаны үшін (Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы Қазақстан Республикасы Заңының 31-4-бабын ескере отырып) мынадай іс-шараларды орындауды бұйырамын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23694,110 +24100,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z345" w:id="166"/>
+    <w:bookmarkStart w:name="z345" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бақылау және қадағалау субъектісі өкілінің (заңды тұлға басшысының не оның уәкілетті тұлғасының, жеке тұлғаның) хабарламамен танысуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z346" w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z346" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Хабарламаны (уәкілетті органның лауазымды адамының ТАӘ (бар болса), қолы) енгізді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z347" w:id="168"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z347" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "___"_____________20___ж. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23993,562 +24399,562 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z350" w:id="169"/>
+    <w:bookmarkStart w:name="z350" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік инспекторлардың құрылыс саласындағы рұқсаттардың  қолданылуын тоқтата тұру, тоқтату (қайтарып алу)  туралы актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z351" w:id="170"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z351" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Жедел ден қою шарасының түрі:______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z352" w:id="171"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z352" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z353" w:id="172"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z353" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Актінінің жасалған күні, уақыты мен орны: ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z354" w:id="173"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z354" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z355" w:id="174"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z355" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Мемлекеттік органның атауы:_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z356" w:id="175"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z356" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z357" w:id="176"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z357" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Актіні жасайтын адамның тегі, аты, әкесінің аты (егер ол жеке басты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z358" w:id="177"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z358" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куәландыратын құжатта көрсетілсе) және лауазымы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z359" w:id="178"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z359" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z360" w:id="179"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z360" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z361" w:id="180"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z361" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Бақылау мен қадағалау субъектісінің атауы немесе тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), оның басшысының тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), сондай-ақ бақылау мен қадағалау субъектісінің актіні ресімдеу кезінде болған өкілінің</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z362" w:id="181"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z362" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лауазымы:___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z363" w:id="182"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z363" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z364" w:id="183"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z364" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Жедел ден қою шарасын қолдану негізі:____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z365" w:id="184"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z365" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z366" w:id="185"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z366" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жедел ден қою шарасының қолданылу мерзімі (қажет болған кезде):_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z367" w:id="186"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z367" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z368" w:id="187"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z368" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Актіні алғаны немесе алудан бас тартқаны туралы мәліметтер (күні және бақылау мен қадағалау субъектісі басшысының немесе бақылау мен қадағалау субъектісі өкілінің қолтаңбасы):_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z369" w:id="188"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z369" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z370" w:id="189"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z370" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Актіні ресімдеген лауазымды адамның қолтаңбасы: ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z371" w:id="190"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z371" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z372" w:id="191"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z372" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Бақылау және қадағалау органы басшысының лауазымы, тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және қолтаңбасы:___________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24874,31 +25280,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>