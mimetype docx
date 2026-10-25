--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93e98ed" w14:textId="93e98ed">
+    <w:p w14:paraId="9b57ff9" w14:textId="9b57ff9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -796,583 +796,945 @@
               </w:rPr>
               <w:t>№ 367 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер мен толықтырулар  енгізілетін кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...136 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      1. "Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10058 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Сараптама ұйымдарын аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 ақпандағы № 151 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10640 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Сараптама ұйымдарын аккредиттеу </w:t>
+      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-1)-тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)-тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11 тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. "Сәулет, қала құрылысы және құрылыс қызметі салаларында сарапшылық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін осы Қағидаларға 1-қосымшаға сәйкес Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесіне (бұдан әрі-Негізгі талаптар тізбесі) сәйкес құжаттармен бірге өтінішті электрондық құжат нысанында электрондық-цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, оның ішінде "Сәулет, қала құрылысы және құрылыс қызметі салаларында сарапшылық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ""Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23-20)-тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z83" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидалар мен рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1385,623 +1747,335 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12</w:t>
-[...19 lines deleted...]
-        <w:t>13</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14 тармақтар</w:t>
+        <w:t>5 тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkStart w:name="z85" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "12. Мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      "4. "Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға және рұқсат беру талаптарына сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z86" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Заңды тұлға (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      5. Заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) мемлекеттік монополияға жатқызылған жобаларды қоспағанда, құрылысқа арналған жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптама жүргізу үшін аккредиттеу туралы куәлікті алған кезде осы Қағидаларға </w:t>
-[...129 lines deleted...]
-        <w:t>7-қосымшаға</w:t>
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
-      </w:r>
-[...97 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-қосымша</w:t>
+        <w:t>1-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаға</w:t>
+        <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...106 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 23 қарашадағы № 709 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12535 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z90" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. "Сәулет, қала құрылысы және құрылыс қызметінде лицензиялар беру саласында мемлекеттік қызметтер көрсету қағидаларын бекіту туралы және Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м. а. 2020 жылғы 1 сәуірдегі № 175 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20267 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2014,642 +2088,728 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkStart w:name="z92" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1)-тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
+      ""Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z93" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік көрсетілетін қызметтерді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларда және рұқсат беру </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      көрсетілген бұйрықпен бекітілген "Іздестіру қызметіне лицензия беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. "Іздестіру қызметіне лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z96" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z97" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Іздестіру қызметіне лицензия беру" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z98" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі негізгі талаптар тізбесінің 8-тармағымен анықталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z99" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы құжаттардың мәліметтері, лицензия туралы, лицензиялық алым туралы мәліметтер көрсетілетін қызметті берушіге ақпараттық жүйелерден "электрондық үкіметтің" шлюзы арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z100" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z101" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:bookmarkStart w:name="z103" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "4. "Бірінші және екінші жауапкершілік деңгейлеріндегі объектілер бойынша техникалық қадағалау мен техникалық тексеруді жүзеге асыратын заңды тұлғаларды аккредиттеу" мемлекеттік көрсетілетін қызметті осы Қағидалар мен рұқсат беру талаптарына сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Жобалау қызметіне лицензия беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z51" w:id="36"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-тармақ</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkStart w:name="z105" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "17. Аккредиттеуден өту үшін өтініш берушілер мынадай рұқсат беру талаптарына сәйкес келеді:</w:t>
+      "3. "Жобалау қызметіне лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z106" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өз құрамында тұрақты негізде ғимараттар мен құрылыстардың сенімділігі мен тұрақтылығын техникалық тексеруді жүзеге асыратын кемінде үш аттестатталған сарапшы болу;</w:t>
+      4. Жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z107" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өз құрамында тұрақты негізде мамандандыру бойынша жобалардың сараптамасын жүзеге асыратын кемінде бір аттестатталған сарапшының конструктивтік бөлігі болуы;</w:t>
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Жобалау қызметіне лицензия беру" осы Қағидаларға 1-қосымшаға сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z108" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өз құрамында тұрақты негізде кемінде бір инженер-геодезист (кемінде үш жыл жұмыс тәжірибесі бар);</w:t>
+      5. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі негізгі талаптардың тізбесінің 8-тармағымен анықталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z109" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      меншік құқығында немесе тартылған (шарт негізінде) аккредиттелген зертхананың болуы;</w:t>
+      Жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы құжаттардың мәліметтері, лицензия туралы, лицензиялық алым туралы мәліметтер көрсетілетін қызметті берушіге ақпараттық жүйелерден "электрондық үкіметтің" шлюзы арқылы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z110" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28525 болып тіркелген) талаптарын қанағаттандыратын меншік немесе жалға алу құқығындағы бір жылдан астам мерзімге (құқықтық кадастрда мемлекеттік тіркеумен) әкімшілік-тұрмыстық үй-жайлары болуы;</w:t>
+        <w:t>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z111" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      материалдық-техникалық жарақтандырылуы, оның ішінде жүктелген міндеттер мен функцияларды орындау үшін қажетті өлшеу және бақылау құралдары, сондай-ақ есептерді орындау, графикалық және өзге де материалдарды жасау және ресімдеу үшін қажетті лицензиялық бағдарламалық қамтамасыз етумен жарақтандырылған компьютерлер болуы;</w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2669,2761 +2829,487 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымшаға</w:t>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Құрылыс-монтаждау жұмыстарына лицензия беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. "Құрылыс-монтаждау жұмыстарына лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z116" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z117" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Құрылыс-монтаждау жұмыстарына лицензия беру" осы Қағидаларға 1-қосымшаға сәйкес (бұдан әрі - Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z118" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі негізгі талаптардың тізбесінің 8-тармағымен анықталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z119" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы құжаттардың мәліметтері, лицензия туралы, лицензиялық алым туралы мәліметтер көрсетілетін қызметті берушіге ақпараттық жүйелерден "электрондық үкіметтің" шлюзы арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z120" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z121" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">7. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...2600 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5609,80 +3495,80 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="94"/>
+          <w:bookmarkStart w:name="z130" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сәулет, қала құрылысы және құрылыс қызметі салаларында сарапшылық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5987,70 +3873,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="95"/>
+          <w:bookmarkStart w:name="z135" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6120,70 +4006,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="96"/>
+          <w:bookmarkStart w:name="z136" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) аттестатты беру – 15 жұмыс күні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде) өзгерген кезде – 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6366,70 +4252,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z137" w:id="97"/>
+          <w:bookmarkStart w:name="z137" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларға аттестат беру немесе қайта рәсімдеу, не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру болып табылады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6612,90 +4498,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="98"/>
+          <w:bookmarkStart w:name="z138" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6765,70 +4651,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="99"/>
+          <w:bookmarkStart w:name="z139" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қызметті алған кезде:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7218,70 +5104,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z150" w:id="100"/>
+          <w:bookmarkStart w:name="z150" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7463,70 +5349,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z155" w:id="101"/>
+          <w:bookmarkStart w:name="z155" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7611,260 +5497,602 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тізбеге 2-қосымша</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізбеге 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізбеге 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> скерту. К(01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізбеге 5-қосымша</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сараптама ұйымдарын</w:t>
+              <w:t>Жобалау және құрылыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аккредиттеу қағидаларына</w:t>
+              <w:t>процесіне қатысатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t>инженерлік-техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>қызметкерлерді аттестаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша мемлекеттік емес</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестаттау орталықтарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аккредиттеу жөніндегі қағидалар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен рұқсат беру талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z158" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама жүргізуге үміткер заңды тұлғаларды аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...84 lines deleted...]
-              <w:t>Заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген кезде куәлікті қайта ресімдеу.</w:t>
+              <w:t>"Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8031,70 +6259,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z161" w:id="103"/>
+          <w:bookmarkStart w:name="z202" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8164,66 +6392,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген кезде, заңды тұлға қайта ұйымдастырылған кезде куәлікті беру - қайта ресімдеу-20-40 минут</w:t>
+          <w:bookmarkStart w:name="z203" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) куәлікті беру – 10 (он) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген кезде куәлікті қайта ресімдеу – 3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8292,51 +6540,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+Электрондық түрде (толық автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8390,70 +6638,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="104"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkStart w:name="z204" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккредиттеу туралы куәлік беру не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру болып табылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8636,86 +6884,106 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z163" w:id="105"/>
-[...34 lines deleted...]
-2) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек Кодексіне сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
+          <w:bookmarkStart w:name="z205" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8748,355 +7016,279 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="106"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkStart w:name="z206" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) куәлікті беру кезінде порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға </w:t>
+              <w:t xml:space="preserve">осы Қағидаларға және рұқсат беру талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және рұқсат беру талаптарына сәйкес белгіленген нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">осы Қағидаларға және рұқсат беру талаптарына </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+              <w:t xml:space="preserve"> сәйкес рұқсат беру талаптарына және рұқсат беру талаптарына сәйкес мәліметтер мен құжаттар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мемлекеттік монополияға жатқызылған жобаларды қоспағанда, құрылысқа арналған жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптама жүргізу ұйымының аккредиттеуден өтуі үшін мәліметтер нысаны;</w:t>
+              <w:t>2) куәлікті қайта ресімдеу кезінде порталға:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) ерекше индустриялық аймақтың аумағында объектілер салуға арналған жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптама жүргізу үшін аккредиттеу туралы куәлікті алған кезде порталға:</w:t>
-[...141 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш.</w:t>
+              <w:t xml:space="preserve">осы Қағидаларға және рұқсат беру талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және рұқсат беру талаптарына сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғаны бөліп шығару нысанында қайта ұйымдастыру кезінде бөлініп шыққан заңды тұлғаның куәлігін қайта ресімдеуге келісімі туралы Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген шешімнің электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9150,66 +7342,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Жоқ</w:t>
+          <w:bookmarkStart w:name="z211" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің рұқсат беру талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9263,70 +7531,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="107"/>
+          <w:bookmarkStart w:name="z214" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9409,246 +7677,1192 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тізбеге 3-қосымша</w:t>
+              <w:t>Тізбеге 6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бірінші және екінші</w:t>
+              <w:t>Жобалау және құрылыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жауапкершілік деңгейіндегі</w:t>
+              <w:t>процесіне қатысатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық және технологиялық</w:t>
+              <w:t>инженерлік-техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күрделі объектілердегі</w:t>
+              <w:t>қызметкерлерді аттестаттау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғимараттар мен құрылыстардың</w:t>
+              <w:t>бойынша мемлекеттік емес</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сенімділігін және</w:t>
+              <w:t>аттестаттау орталықтарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орнықтылығын техникалық</w:t>
+              <w:t>аккредиттеу қағидалары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>зерттеп-қарау бойынша</w:t>
+              <w:t>рұқсат беру талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық қадағалау және</w:t>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z217" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау бойынша аттестаттау орталықтарына қойылатын рұқсат беру талаптары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рұқсат беру талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рұқсат беру талаптарына сәйкестікті растайтын құжаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілікті арттыруға жауапты, кемінде бір оқытушы болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+осы Қағидаларға және рұқсат беру талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мәліметтер нысаны, дипломдардың көшірмелері, жұмыс өтілінің болуын растайтын құжаттардың көшірмелері, өтініш берушімен еңбек қатынастарын растайтын құжаттардың көшірмелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дипломдар, еңбек қатынастары және жұмыс өтілі туралы ақпарат, болған жағдайда мемлекеттік органдардың ақпараттық жүйелерінен алынады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аттестаттау жүргізуге жауапты кемінде бір техникалық қызметкер болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға және рұқсат беру талаптарына 5-қосымшаға сәйкес мәліметтер нысаны, өтініш берушімен еңбек қатынастарын растайтын құжаттардың көшірмелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дипломдар, еңбек қатынастары және жұмыс өтілі туралы ақпарат, болған жағдайда мемлекеттік органдардың ақпараттық жүйелерінен алынады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқыту және аттестаттау жүргізу үшін меншік құқығында немесе кемінде бір жыл мерзімге жалға алу (құқықтық кадастрда мемлекеттік тіркей отырып) құқығындағы, санитариялық талаптарды қанағаттандыратын, алаңы кемінде 100 (жүз) шаршы метр әкімшілік-тұрмыстық үй-жайлардың болуы, бұл ретте тестілеу және оқыту өткізуге арналған үй-жайлар кемінде 45 (қырық бес) шаршы метр болуы қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте тестілеу және оқыту өткізуге арналған үй-жайлар біріктірілуі мүмкін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z219" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға және рұқсат беру талаптарына 5-қосымшаға сәйкес мәліметтер нысаны.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік-тұрмыстық үй-жайлар болған кезде: жылжымайтын мүлік объектісін тіркеу туралы куәліктің көшірмесі, техникалық паспорттың көшірмесі. Өзге де заңды негіздер кезінде: жалдау шартының көшірмесі, жалға берушінің жылжымайтын мүлік объектісін тіркеу туралы куәліктің көшірмесі, техникалық паспорттың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дипломдар, еңбек қатынастары және жұмыс өтілі туралы ақпарат, болған жағдайда мемлекеттік органдардың ақпараттық жүйелерінен алынады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізбеге 7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сараптама жұмыстары жөніндегі</w:t>
+              <w:t>"Іздестіру қызметіне лицензия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инжинирингтік қызметтер</w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетуді жүзеге асыратын</w:t>
-[...38 lines deleted...]
-              <w:t>рұқсат беру талаптарына</w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9665,162 +8879,190 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="108"/>
+          <w:bookmarkStart w:name="z221" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Бірінші және екінші жауапкершілік деңгейіндегі объектілер бойынша техникалық қадағалауды және техникалық зерттеп-қарауды жүзеге асыратын заңды тұлғаларды аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="108"/>
+              <w:t xml:space="preserve">"Іздестіру қызметіне лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жауапкершіліктің бірінші және екінші деңгейдегі техникалық және технологиялық күрделі объектілерінде техникалық қадағалау бойынша инжинирингтік қызметтерді көрсететін ұйымдарды аккредиттеу;</w:t>
+              <w:t>Инженерлік-геодезиялық жұмыстар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жауапкершіліктің бірінші және екінші деңгейдегі техникалық және технологиялық күрделі объектілерінде ғимараттар мен құрылыстардың сенімділігі мен орнықтылығын техникалық тексеру бойынша сараптамалық жұмыстарды жүзеге асыратын ұйымдарды аккредиттеу;</w:t>
+              <w:t>Инженерлік-геологиялық және инженерлік-гидрогеологиялық жұмыстар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген кезде куәлікті қайта ресімдеу.</w:t>
+              <w:t>Заңды тұлға-лицензиатты бөлу және бөлу нысанында қайта ұйымдастыру кезінде және санат бере отырып, лицензияны қайта ресімдеу кезінде лицензияны қайта ресімдеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицензиат-дара кәсіпкерді қайта тіркеу, оның атауы немесе заңды мекенжайы өзгерген кезде лицензияны қайта ресімдеу, лицензиат-заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген кезде лицензияны қайта ресімдеу, лицензиат-жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде) өзгерген кезде лицензияны қайта ресімдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9889,51 +9131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық іcтepі комитеті</w:t>
+Облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9987,70 +9229,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z177" w:id="109"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkStart w:name="z225" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10120,66 +9362,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген кезде, заңды тұлға қайта ұйымдастырылған кезде куәлікті беру - қайта ресімдеу-20-40 минут</w:t>
+          <w:bookmarkStart w:name="z226" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заңды тұлға-лицензиатты бөліп шығару және бөлу нысанында қайта ұйымдастыру кезінде, лицензияны қайта ресімдеу кезінде лицензияны және (немесе) лицензияға қосымшаны беру, қайта ресімдеу - 5 жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда), жеке кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы, заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген, заңды тұлға-лицензиатты бірігу нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты қайта құру нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты басқа заңды тұлғамен қосылу нысанында қайта ұйымдастыру кезінде қайта ресімдеу кезінде - 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10346,70 +9608,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="110"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkStart w:name="z227" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іздестіру қызметіне лицензия және (немесе) лицензияға қосымшаны беру және қайта ресімдеу, не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10479,66 +9741,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Мемлекеттік көрсетілетін қызмет тегін негізде көрсетіледі</w:t>
+          <w:bookmarkStart w:name="z228" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру үшін-10 айлық есептік көрсеткіш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) лицензияны қайта ресімдеу үшін-лицензия беру кезіндегі мөлшерлеменің 10 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицензиялық алымды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іздестіру қызметіне лицензия алуға, лицензияны қайта ресімдеуге электрондық сұрау салу берілген кезде төлем "электрондық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10592,90 +9930,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="111"/>
+          <w:bookmarkStart w:name="z231" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10724,431 +10062,487 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі осы Қағидаларға</w:t>
+Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="112"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkStart w:name="z232" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия және (немесе) лицензияға қосымшаны алған кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">жеке тұлға үшін - осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заңды тұлға үшін - осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымшаға</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> және рұқсат беру талаптарына сәйкес нысан бойынша өтініш;</w:t>
+              <w:t>4-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес біліктілік талаптарға сәйкестігі туралы мәліметтер нысаны, штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін инженер-техник жұмыскердің болуын және ең аз материалдық-техникалық жарақтандырылуының болуын растайтын құжаттармен қоса беріледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> және рұқсат беру талаптарына сәйкес техникалық және технологиялық жағынан күрделі бірінші және екінші жауапкершілік деңгейлеріндегі объектілерде техникалық қадағалау бойынша инжинирингтік қызметтерді жүзеге асыратын ұйымның аккредиттеуден өтуі үшін мәліметтер нысаны;</w:t>
+              <w:t>2) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда), жеке кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы, заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген, заңды тұлға-лицензиатты бірігу нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты қайта құру нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты басқа заңды тұлғамен қосылу нысанында қайта ұйымдастыру кезінде қайта ресімдеген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) бірінші және екінші деңгейдегі техникалық және технологиялық күрделі объектілерде ғимараттар мен құрылыстардың сенімділігі мен тұрақтылығын техникалық тексеру жөніндегі сараптамалық жұмыстарды жүзеге асыру бойынша аккредиттеу туралы куәлікті алған кезде порталға:</w:t>
+              <w:t xml:space="preserve">жеке тұлға үшін - осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға </w:t>
+              <w:t xml:space="preserve">заңды тұлға үшін - осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және рұқсат беру талаптарына сәйкес нысан бойынша өтініш;</w:t>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған, нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> және рұқсат беру талаптарына сәйкес күрделілігі бірінші және екінші деңгейдегі техникалық және технологиялық күрделі объектілерде ғимараттар мен құрылыстардың сенімділігі мен тұрақтылығын техникалық тексеру бойынша сараптамалық жұмыстарды жүзеге асыратын ұйымның аккредиттеуден өтуі үшін мәліметтер нысаны;</w:t>
+              <w:t>3) заңды тұлға-лицензиатты бөліп шығару нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты бөліну нысанында қайта ұйымдастыру кезінде, лицензияны қайта ресімдеген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инженер-геодезист дипломының электрондық көшірмесі;</w:t>
+              <w:t>заңды тұлға үшін - осы Қағидаларға 6-қосымшаға сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) аккредиттеу туралы куәлікті қайта ресімдеу кезінде порталға:</w:t>
+              <w:t>осы Қағидаларға 4-қосымшаға сәйкес біліктілік талаптарға сәйкестігі туралы мәліметтер нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға </w:t>
-[...37 lines deleted...]
-заңды тұлғаны бөліп шығару нысанында қайта ұйымдастыру кезінде бөлініп шыққан заңды тұлғаның куәлігін қайта ресімдеуге келісімі туралы Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген шешімнің электрондық көшірмесі.</w:t>
+              <w:t>заңды тұлға-лицензиатты бөліп шығару нысанында қайта ұйымдастыру кезінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген бөліп шығарған заңды тұлғаның лицензияны бөлініп шыққан заңды тұлғаға қайта ресімдеуге келіскені туралы шешімінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11202,66 +10596,198 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Жоқ</w:t>
+          <w:bookmarkStart w:name="z243" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынған;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) лицензиялық алым енгізілмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) өтініш беруші біліктілік талаптарына сәйкес келмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) өтініш берушіге қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оларға тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өтініш беруші лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталған жағдайларда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11315,70 +10841,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="113"/>
+          <w:bookmarkStart w:name="z248" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11461,116 +10987,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тізбеге 4-қосымша</w:t>
+              <w:t>Тізбеге 8-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сәулет, қала құрылысы</w:t>
+              <w:t>"Жобалау қызметіне лицензия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және құрылыс саласындағы</w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жобаларды басқару жөніндегі</w:t>
-[...25 lines deleted...]
-              <w:t>жөніндегі қағидаларына</w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11587,66 +11087,386 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-"Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+          <w:bookmarkStart w:name="z251" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жобалау қызметіне лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қала құрлысын жобалау (тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды қоспағанда, тарихи құрылыс аудандарында қала құрылысын қалпына келтіру үшін жобалау құқығымен) және жоспарлау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғимараттар мен құрылыстардың сәулеттік жобасы (тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды қоспағанда, сәулет-реставрация жұмыстарына жобалау құқығымен), оның ішінде объектілердің бас жоспарлары, аумақты инженерлік дайындау, абаттандыру және рельефті ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрылысты жобалау (ғимараттар мен құрылыстарды күрделі жөндеуге және (немесе) реконструкциялауға, сондай-ақ төменде көрсетілген жұмыстардың әрқайсысы үшін нығайту құрылымдарын жобалау құқығымен) және жобалау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инженерлік жүйелер мен желілерді жобалау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын үй-азаматтық мақсаттағы ғимараттар мен құрылыстарды технологиялық жобалау (құрылыс жобаларының технологиялық бөлігін әзірлеу);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндірістік объектілерді технологиялық жобалау (құрылыс жобаларының технологиялық бөлігін әзірлеу);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік, коммуникация және коммуникация инфрақұрылымы объектілерін технологиялық жобалау (құрылыс жобаларының технологиялық бөлігін әзірлеу);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Технологиялық жобалау (көлік құрылысы жобаларының технологиялық бөлігін әзірлеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өңдеу өнеркәсібі кәсіпорындарын қоспағанда, ауыл шаруашылығы объектілерін салуға арналған технологиялық жобалау (жобалардың технологиялық бөлігін әзірлеу);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицензиат-заңды тұлғаны бөлу және бөлу нысанында қайта ұйымдастыру кезiнде және лицензияны санат бере отырып қайта ресiмдеу кезiнде лицензия беру және қайта ресiмдеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке кәсіпкер-лицензиатты қайта тіркеу, оның атауын немесе заңды мекенжайын өзгерту кезінде лицензияны қайта ресімдеу, заңды тұлға-лицензиаттың атауын және (немесе) орналасқан жерін өзгерту кезінде лицензияны қайта ресімдеу, лицензияны қайта ресімдеу жеке лицензиаттың тегін, атын, әкесінің атын (бар болса) өзгерту;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11813,70 +11633,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="114"/>
+          <w:bookmarkStart w:name="z262" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11946,66 +11766,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген кезде, заңды тұлға қайта ұйымдастырылған кезде куәлікті беру - қайта ресімдеу-20-40 минут</w:t>
+          <w:bookmarkStart w:name="z263" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заңды тұлға-лицензиатты бөліп шығару және бөлу нысанында қайта ұйымдастыру кезінде және санат бере отырып, лицензияны қайта ресімдеу кезінде лицензияны және (немесе) лицензияға қосымшаны беру, қайта ресімдеу - 5 жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда), жеке кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы, заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген, заңды тұлға-лицензиатты бірігу нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты қайта құру нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты басқа заңды тұлғамен қосылу нысанында қайта ұйымдастыру кезінде қайта ресімдеу кезінде - 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12172,66 +12012,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша аккредиттеу туралы куәлікті беру не қайта ресімдеу.</w:t>
+          <w:bookmarkStart w:name="z264" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалау қызметіне лицензия және (немесе) лицензияға қосымшаны беру және қайта ресімдеу, не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру болып табылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12285,66 +12145,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Мемлекеттік көрсетілетін қызмет тегін негізде көрсетіледі</w:t>
+          <w:bookmarkStart w:name="z265" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру үшін - 10 айлық есептік көрсеткішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) лицензияны қайта ресімдеу үшін - лицензия беру кезіндегі мөлшерлеменің 10 %-ын құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицензиялық алымды төлеу екінші деңгейдегі банктер және банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалау қызметіне лицензия алуға, қайта ресімдеуге, электрондық сұрау берілген жағдайда, төлем "электрондық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12398,90 +12334,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="115"/>
+          <w:bookmarkStart w:name="z268" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12530,279 +12466,711 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі осы Қағидаларға</w:t>
+Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="116"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkStart w:name="z269" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия және (немесе) лицензияға қосымшаны алған кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">жеке тұлға үшін - осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заңды тұлға үшін - осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымшаға</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес белгіленген нысан бойынша өтініш;</w:t>
+              <w:t>4-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес біліктілік талаптарға сәйкестігі туралы мәліметтер нысаны, штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін инженер-техник жұмыскердің болуын және ең аз материалдық-техникалық жарақтандырылуының болуын растайтын құжаттармен қоса беріледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес сәулет, қала құрылысы және құрылыс саласындағы Жобаларды басқару жөніндегі ұйымдарға қойылатын рұқсат беру талаптарына сәйкес мәліметтер;</w:t>
+              <w:t>лицензиаттың немесе шетелдік тұлғалар өтініш берген жағдайда, І немесе ІІ санаттағы лицензия алу қажет болғанда,- біліктілік талаптарына сәйкес іске асырылған объектілер туралы растайтын құжат, ол электронды көшірме түрінде электрондық сұрауға қоса беріледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) аккредиттеу туралы куәлікті қайта ресімдеу кезінде порталға:</w:t>
+              <w:t>филиал арқылы шетелдік тұлға өтініш берген жағдайда, І немесе ІІ санаттағы лицензия алу қажет болғанда, лицензияның немесе шет мемлекеттің шетелдік тұлғалар үшін жобалау қызметіне тиісті растамасы бар тиісті рұқсат беру құжатының көшірмесі, ол электронды көшірме түрінде электрондық сұрауға қоса беріледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға </w:t>
+              <w:t>2) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда), жеке кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы, заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген, заңды тұлға-лицензиатты бірігу нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты қайта құру нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты басқа заңды тұлғамен қосылу нысанында қайта ұйымдастыру кезінде қайта ресімдеген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жеке тұлға үшін - осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заңды тұлға үшін - осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
-[...17 lines deleted...]
-заңды тұлғаны бөліп шығару нысанында қайта ұйымдастыру кезінде бөлініп шыққан заңды тұлғаның куәлігін қайта ресімдеуге келісімі туралы Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген шешімнің электрондық көшірмесі.</w:t>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған, нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) санат берілуіне байланысты лицензияны қайта ресімдеген кезде порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлға үшін - осы Қағидаларға 5-қосымшаға сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға үшін - осы Қағидаларға 6-қосымшаға сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензияның және лицензияға қосымшаның электрондық көшірмесі (мемлекеттік ақпараттық жүйелерде лицензия туралы мәліметтер болмаған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы Қағидаларға 4-қосымшаға сәйкес біліктілік талаптарға сәйкестігі туралы мәліметтер нысаны, ол электронды көшірме түрінде электрондық сұрауға қоса беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) заңды тұлға-лицензиатты бөліп шығару нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты бөліну нысанында қайта ұйымдастыру кезінде, лицензияны қайта ресімдеген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға үшін - осы Қағидаларға 6-қосымшаға сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы Қағидаларға 4-қосымшаға сәйкес біліктілік талаптарға сәйкестігі туралы мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға-лицензиатты бөліп шығару нысанында қайта ұйымдастыру кезінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген бөліп шығарған заңды тұлғаның лицензияны бөлініп шыққан заңды тұлғаға қайта ресімдеуге келіскені туралы шешімінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы құжаттардың мәліметтері, лицензия туралы, лицензиялық алым туралы мәліметтер көрсетілетін қызметті берушіге ақпараттық жүйелерден "электрондық үкіметтің" шлюзы арқылы беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12856,66 +13224,198 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Жоқ</w:t>
+          <w:bookmarkStart w:name="z288" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынған;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) лицензиялық алым енгізілмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) өтініш беруші біліктілік талаптарына сәйкес келмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) өтініш берушіге қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оларға тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өтініш беруші лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталған жағдайларда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12969,70 +13469,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="117"/>
+          <w:bookmarkStart w:name="z293" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13115,155 +13615,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тізбеге 5-қосымша</w:t>
+              <w:t>Тізбеге 9-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жобалау және құрылыс</w:t>
+              <w:t>"Құрылыс-монтаждау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>процесіне қатысатын</w:t>
+              <w:t>жұмыстарына лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инженерлік-техникалық</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметкерлерді аттестаттау</w:t>
-[...51 lines deleted...]
-              <w:t>мен рұқсат беру талаптарына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13280,76 +13728,302 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z296" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+              <w:t>"Құрылыс-монтаждау жұмыстарына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер қабатындағы арнаулы жұмыстар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Объектілерді күрделі жөндеуді және реконструкциялауды қоса алғанда, ғимараттар мен құрылыстардың жүк көтергіш және (немесе) қоршау конструкцияларын (оның ішінде көпірлерді, көліктік эстакадаларды, тоннельдер мен эстакадаларды, басқа да жасанды құрылыстарды) салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сызықтық құрылымдарды төсеу үшін арнайы құрылыс-монтаж жұмыстары, оның ішінде күрделі жөндеу және қайта құру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инженерлік желілер мен жүйелерді орнату, оның ішінде күрделі жөндеу және қайта құру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автомобиль және темір жолдарды салу, оның ішінде күрделі жөндеу және қайта құру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Технологиялық жабдықты монтаждау, іске қосу жұмыстары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицензия-лицензиат заңды тұлғаны бөлу және бөлу нысанында қайта ұйымдастыру кезiнде және лицензияны санат бере отырып қайта ресiмдеу кезiнде лицензияны қайта ресiмдеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке кәсіпкер-лицензиатты қайта тіркеу, оның атауын немесе заңды мекенжайын өзгерту кезінде лицензияны қайта ресімдеу, заңды тұлға-лицензиаттың атауын және (немесе) орналасқан жерін өзгерту кезінде лицензияны қайта ресімдеу, лицензияны қайта ресімдеу жеке лицензиаттың тегін, атын, әкесінің атын (бар болса) өзгерту;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13418,51 +14092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық іcтepі комитеті</w:t>
+Облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13516,70 +14190,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="118"/>
+          <w:bookmarkStart w:name="z304" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13649,86 +14323,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="119"/>
-[...34 lines deleted...]
-2) заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген кезде куәлікті қайта ресімдеу – 3 (үш) жұмыс күні.</w:t>
+          <w:bookmarkStart w:name="z305" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заңды тұлға-лицензиатты бөліп шығару және бөлу нысанында қайта ұйымдастыру кезінде және санат бере отырып, лицензияны қайта ресімдеу кезінде лицензияны және (немесе) лицензияға қосымшаны беру, қайта ресімдеу - 5 жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда), жеке кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы, заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген, заңды тұлға-лицензиатты бірігу нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты қайта құру нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты басқа заңды тұлғамен қосылу нысанында қайта ұйымдастыру кезінде қайта ресімдеу кезінде - 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13797,51 +14471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық түрде (толық автоматтандырылған)</w:t>
+Электрондық (толық автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13895,70 +14569,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="120"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkStart w:name="z306" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс-монтаждау жұмыстарына лицензия және (немесе) лицензияға қосымшаны беру және қайта ресімдеу, не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру болып табылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14028,66 +14702,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Мемлекеттік көрсетілетін қызмет тегін негізде көрсетіледі</w:t>
+          <w:bookmarkStart w:name="z307" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру үшін - 10 айлық есептік көрсеткішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) лицензияны қайта ресімдеу үшін - лицензия беру кезіндегі мөлшерлеменің 10 %-ын құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицензиялық алымды төлеу екінші деңгейдегі банктер және банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс-монтаждау жұмыстарына лицензия алуға, қайта ресімдеуге, электрондық сұрау берілген жағдайда, төлем "электрондық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14141,106 +14891,106 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="121"/>
+          <w:bookmarkStart w:name="z310" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушілер – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
-[...18 lines deleted...]
-2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
+              <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14273,279 +15023,711 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="122"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkStart w:name="z311" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия және (немесе) лицензияға қосымшаны алған кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға және рұқсат беру талаптарына </w:t>
+              <w:t xml:space="preserve">жеке тұлға үшін - осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заңды тұлға үшін - осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және рұқсат беру талаптарына сәйкес белгіленген нысан бойынша өтініш;</w:t>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға және рұқсат беру талаптарына </w:t>
+              <w:t xml:space="preserve">осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес рұқсат беру талаптарына және рұқсат беру талаптарына сәйкес мәліметтер мен құжаттар;</w:t>
+              <w:t xml:space="preserve"> сәйкес біліктілік талаптарға сәйкестігі туралы мәліметтер нысаны, штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін инженер-техник жұмыскердің болуын және ең аз материалдық-техникалық жарақтандырылуының болуын растайтын құжаттармен қоса беріледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) куәлікті қайта ресімдеу кезінде порталға:</w:t>
+              <w:t>лицензиаттың немесе шетелдік тұлғалар өтініш берген жағдайда, І немесе ІІ санаттағы лицензия алу қажет болғанда,- біліктілік талаптарына сәйкес іске асырылған объектілер туралы растайтын құжат, ол электронды көшірме түрінде электрондық сұрауға қоса беріледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы Қағидаларға және рұқсат беру талаптарына </w:t>
-[...37 lines deleted...]
-заңды тұлғаны бөліп шығару нысанында қайта ұйымдастыру кезінде бөлініп шыққан заңды тұлғаның куәлігін қайта ресімдеуге келісімі туралы Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген шешімнің электрондық көшірмесі.</w:t>
+              <w:t>филиал арқылы шетелдік тұлға өтініш берген жағдайда, І немесе ІІ санаттағы лицензия алу қажет болғанда, лицензияның немесе шет мемлекеттің шетелдік тұлғалар үшін құрылыс-монтаждау жұмыстарына тиісті растамасы бар тиісті рұқсат беру құжатының көшірмесі, ол электронды көшірме түрінде электрондық сұрауға қоса беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда), жеке кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы, заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген, заңды тұлға-лицензиатты бірігу нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты қайта құру нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты басқа заңды тұлғамен қосылу нысанында қайта ұйымдастыру кезінде қайта ресімдеген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлға үшін - осы Қағидаларға 5-қосымшаға сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға үшін - осы Қағидаларға 6-қосымшаға сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған, нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) санат берілуіне байланысты лицензияны қайта ресімдеген кезде порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жеке тұлға үшін - осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға үшін - осы Қағидаларға 6-қосымшаға сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензияның және лицензияға қосымшаның электрондық көшірмесі (мемлекеттік ақпараттық жүйелерде лицензия туралы мәліметтер болмаған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы Қағидаларға 4-қосымшаға сәйкес біліктілік талаптарға сәйкестігі туралы мәліметтер нысаны, ол электронды көшірме түрінде электрондық сұрауға қоса беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) заңды тұлға-лицензиатты бөліп шығару нысанында қайта ұйымдастыру, заңды тұлға-лицензиатты бөліну нысанында қайта ұйымдастыру кезінде, лицензияны қайта ресімдеген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заңды тұлға үшін - осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік көрсетілетін қызмет алушының ЭЦҚ қойылған электрондық нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы Қағидаларға 4-қосымшаға сәйкес біліктілік талаптарға сәйкестігі туралы мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға-лицензиатты бөліп шығару нысанында қайта ұйымдастыру кезінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген бөліп шығарған заңды тұлғаның лицензияны бөлініп шыққан заңды тұлғаға қайта ресімдеуге келіскені туралы шешімінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы құжаттардың мәліметтері, лицензия туралы, лицензиялық алым туралы мәліметтер көрсетілетін қызметті берушіге ақпараттық жүйелерден "электрондық үкіметтің" шлюзы арқылы беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14599,142 +15781,198 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="123"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkStart w:name="z330" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынған;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің рұқсат беру талаптарына сәйкес келмеуі;</w:t>
+              <w:t>2) лицензиялық алым енгізілмеген;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
-[...17 lines deleted...]
-4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған.</w:t>
+              <w:t>3) өтініш беруші біліктілік талаптарына сәйкес келмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) өтініш берушіге қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оларға тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өтініш беруші лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталған жағдайларда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14788,70 +16026,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="124"/>
+          <w:bookmarkStart w:name="z335" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14934,1075 +16172,94 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тізбеге 6-қосымша</w:t>
-[...116 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>Тізбеге 10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Жобалау және құрылыс процесіне қатысатын инженерлік-техникалық қызметкерлерді аттестаттау бойынша аттестаттау орталықтарына қойылатын рұқсат беру талаптары</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...883 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16036,8925 +16293,148 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тізбеге 7-қосымша</w:t>
-[...51 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>Тізбеге 11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...7436 lines deleted...]
-    <w:bookmarkStart w:name="z339" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Өңірдің атауы күні</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-[...1305 lines deleted...]
-    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>