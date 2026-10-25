--- v0 (2025-10-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9251b41" w14:textId="9251b41">
+    <w:p w14:paraId="0a5bdeb" w14:textId="0a5bdeb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы экспортты қолдау бойынша мемлекеттік кепілдігін беру қағидаларын және оны беру нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 24 маусымдағы № 317 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 26 маусымда № 36317 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 24 маусымдағы № 317 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 26 маусымда № 36317 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2903,50 +2903,112 @@
         <w:t>
       1.2. Экспорты қолдау бойынша мемлекеттік кепілдік (бұдан әрі – Мемлекеттік кепілдік) Агенттік сақтандырушы ретінде әрекет ететін сақтандыру және кепілдік шарттары бойынша сақтандыру және кепілдік жағдайлары туындаған жағдайда, Агенттіктің қазақстандық және шетелдік сақтандырушылар мен пайда алушылар алдындағы сақтандыру жіне кепілдік төлемдерін жүзеге асыру бойынша берешегін өтеуді қамтамассыз ету үшін беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Мемлекеттік кепілдік _______________ (жазбаша сомасы) теңге сомасына 10 жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1.3-тармақтың орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгеріссіз қалдырылады – ҚР Қаржы министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4. Мемлекттік кепілдік келесі жағдайларда өзінің қолданысын тоқтатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3097,54 +3159,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Осы Шартта көзделмеген барлық өзге жағдайларда Тараптар Қазақстан Республикасының азаматтық және бюджеттік заңнамысын басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.4. Шарт Қазақстан Республикасы Қаржы министірлігінің Қазынашылық комитетінде тіркелген сәттен бастап кушіне енеді.</w:t>
+      2.4. Шарт Қазақстан Республикасы Қаржы министірлігінің Мемлекеттік қазынашылық комитетінде тіркелген сәттен бастап кушіне енеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2.4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 Тарау. Тараптардың орналасқан жері (пошталық мекенжайы) және қолдары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4230,55 +4354,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4604,31 +4728,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>