--- v0 (2025-12-27)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8dde222" w14:textId="8dde222">
+    <w:p w14:paraId="0c75cfe" w14:textId="0c75cfe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік ақпараттық саясат мәселелері жөніндегі өңірлік комиссиялар туралы үлгілік ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің м.а. 2024 жылғы 6 желтоқсандағы № 576-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 11 желтоқсанда № 35473 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің м.а. 2024 жылғы 6 желтоқсандағы № 576-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 11 желтоқсанда № 35473 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Масс-медиа туралы" Қазақстан Республикасының Заңы 32-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,240 +155,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген Қазақстан Республикасының Мәдениет және ақпарат министрлігі туралы ережесінің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Мемлекеттік ақпараттық саясат мәселелері жөніндегі өңірлік комиссиялар туралы үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекеттік ақпараттық саясатты қалыптастыру мәселелері жөніндегі өңірлік комиссиялар туралы үлгі ережені бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2021 жылғы 6 мамырдағы № 156 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22746 болып тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасының Әділет министрлігінде ресми жарияланғаннан кейін оны Қазақстан Республикасы Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -409,90 +355,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -618,68 +565,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Искаков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -784,109 +713,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 576-НҚ Бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік ақпараттық саясат мәселелері жөніндегі өңірлік комиссиялар туралы үлгілік ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік ақпараттық саясат мәселелері жөніндегі өңірлік комиссиялар туралы үлгілік ереже</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Мемлекеттік ақпараттық саясат мәселелері жөніндегі өңірлік комиссиялар туралы үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -921,778 +828,825 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген Қазақстан Республикасының Мәдениет және ақпарат министрлігі туралы ережесінің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік ақпараттық саясат мәселелері жөніндегі өңірлік комиссия (бұдан әрі – Комиссия) астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органдарының (бұдан әрі – жергілікті атқарушы орган) жанынан құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комиссияның функциялары мен қызметі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комиссияның негізгі функциялары мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республикалық және өңірлік деңгейлерде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты орналастыру қағидаларына сәйкес өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі, оның ішінде балаларға арналған контентті жасауға және өңірлік мерзімді баспасөз басылымдарын дамытуға бағытталған мемлекеттік тапсырысты алуға үміткерлердің өтінімдерін қарау және ұсыныстарды тұжырымдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республикалық және өңірлік деңгейлерде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты орналастыру қағидаларына сәйкес өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты алуға үміткерлердің өтінімдерін Мемлекеттік ақпараттық саясат мәселелері жөніндегі республикалық комиссияның қарауына және ұсынымдар алу үшін жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің міндетін атқарушы 2024 жылғы 6 қарашадағы № 526-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35349 болып тіркелген) (бұдан әрі – Қағидалар) бекітілген функцияларды жүзеге асыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комиссияның құрамы жергілікті атқарушы орган өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүргізу жөніндегі функцияларды жүзеге асыруға жергілікті атқарушы орган уәкілеттік берген мемлекеттік мекеменің басшысы, коммерциялық емес ұйымдардың, бұқаралық ақпарат құралдарының, мүдделі мемлекеттік органдардың өкілдері қатарынан қалыптастырылады және оны жергілікті атқарушы орган бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия төрағадан, Комиссия мүшелерінен және хатшыдан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүргізу жөніндегі функцияларды жүзеге асыруға жергілікті атқарушы орган уәкілеттік берген мемлекеттік мекеменің басшысынан төмен емес лауазымды адам не оны алмастыратын адам Комиссия төрағасы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия хатшысы өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүргізу бойынша функцияларды жүзеге асыруға жергілікті атқарушы орган уәкілеттік берген мемлекеттік мекеменің лауазымды адамдары арасынан айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия хатшысы Комиссияның мүшесі болып табылмайды және дауыс беруге қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комиссия тұрақты жұмыс істейтін орган болып табылады және кемінде жеті мүшеден тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүргізу бойынша функцияларды жүзеге асыруға жергілікті атқарушы орган уәкілеттік берген мемлекеттік мекеме Комиссияның жұмыс органы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комиссия отырыстары, егер оған Комиссия мүшелерінің жалпы санының жартысынан астамы қатысса, заңды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Комиссия төрағасы Комиссияның жұмысына басшылықты жүзеге асырады, Комиссия отырыстарында төрағалық етеді, Комиссия отырысының күн тәртібін бекітеді, Комиссия отырыстарының хаттамаларына қол қояды, Комиссия шешімдерінің іске асырылуына бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Комиссия мүшелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) үміткерлер ұсынатын қызметтердің сәйкестігін растау үшін олар ұсынған құжаттарды толықтығы және тиісінше рәсімделуі тұрғысынан қарайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қағидаларда көзделген талаптарға құжаттар тізбесімен өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу бойынша мемлекеттік тапсырысты алуға үміткер ұсынған өтінімдердің сәйкестігі тұрғысынан қорытындылар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қағидаларға сәйкес өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу бойынша мемлекеттік тапсырысқа балдық бағалау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комиссия хатшысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отырыстың күн тәртібін қалыптастырады, қажетті құжаттармен қамтамасыз етеді, Комиссия отырысын өткізуді ұйымдастырады, Комиссия төрағасы мен мүшелерін Комиссия отырысына дейін үш жұмыс күні бұрын өткізілетін орны, күні мен уақыты туралы хабардар етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отырысқа қатысып отырған Комиссия мүшелерін тіркейді, отырыстың күн тәртібін жария етеді, дауыстарды санауды жүргізеді және кворумның бар немесе жоқ екендігін хабарлайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты алуға үміткерлердің өтінімдерін Мемлекеттік ақпараттық саясат мәселелері жөніндегі республикалық комиссияның қарауына жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Комиссия отырыстарының қарауына ұсынылған құжаттардың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Комиссия мүшелерінде өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізуге қатысуға тікелей немесе жанама мүдделілігінің болуы туралы Комиссия мүшелерін хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жұмыс органы құжаттарды Комиссия отырысына шығару үшін үміткерлердің өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты алуға арналған өтінімдерін Комиссия хатшысына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Комиссия мүшелері шешім қабылдау кезінде тең дауысқа ие болады. Комиссияның шешімдері ашық дауыс беру арқылы қабылданады және қатысып отырған Комиссия мүшелерінің жалпы санының көпшілік дауысымен қабылданды деп есептеледі. Дауыстар тең болған жағдайда, Комиссия төрағасы дауыс берген шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның шешімімен келіспеген жағдайда, Комиссия мүшелері өз пікірін жазбаша түрде баяндайды, ол Комиссия отырысының хаттамасына қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия мүшесі отырыстарда болмаған жағдайда, Комиссия отырысының хаттамасында аталған фактіні растайтын құжатты қоса бере отырып, оның болмау себебі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қабылданған шешімдер хаттамамен рәсімделеді, оған төраға, отырысқа қатысқан Комиссия мүшелері мен хатшысы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Егер Комиссия мүшесінің өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізуге қатысуға тікелей немесе жанама мүдделілігі болса, Комиссия мүшесі үміткерлердің өтінімдерін қарауға қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Комиссия мүшесінің өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізуге қатысуға тікелей немесе жанама мүдделілігі болған жағдайда, ол бұл туралы Комиссия төрағасын, мүшелерін және хатшысын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2018,31 +1972,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>