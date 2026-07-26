--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e1c6e6f" w14:textId="e1c6e6f">
+    <w:p w14:paraId="cbe49b3" w14:textId="cbe49b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1680,451 +1680,1126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көтермелеулер жоғалған жағдайда олардың телнұсқалары берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Көтермелеу үшін материалдарды қарауға енгізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Министрліктің кадр қызметі "Ұлттық білім беру деректер базасы" ақпараттық жүйесінің "Марапат" модулі (бұдан әрі – ҰБДБ АЖ) арқылы білім беруді басқару органдары мен білім беру ұйымдарын тиісті мерекеге, күнге дейін күнтізбелік 70 күннен кешіктірмей ұсыныстардың қабылдау мерзімдері, көтермелеулерге квота (бұдан әрі – квота) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Білім беру саласының ұйымдары (меншік нысанына қарамастан) педагогтерді, білім беру саласының қызметкерлерін, сондай-ақ білім беру саласын дамытуға үлес қосқан тұлғаларды көтермелеу үшін тиісті мерекеге, күнге дейін күнтізбелік 50 күннен кешіктірмей "Марапат" модулі арқылы (ҰБДБ ақпараттық жүйесіне қол жетімді болған жағдайда) қалалардың/аудандардың білім беруді басқару органдарына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсыныс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Көтермелеу жүйесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша белгіленген үлгідегі награда парағын жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қалалардың/аудандардың білім беруді басқару органдары осы Көтермелеу жүйесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген көрсеткіштерге сәйкес білім беру деңгейлері бойынша (меншік нысанына қарамастан) ең жоғары балл жинаған педагогтердің тізімдерін, сондай-ақ білім беру саласы қызметкерлерінің, білім беру саласын дамытуға үлес қосқан тұлғалардың тізімдерін қалыптастырады және облыстардың, республикалық маңызы бар қалалардың және астананың білім беруді басқару органдарына тиісті мерекеге, күнге дейін күнтізбелік 40 күннен кешіктірмей "Марапат" модулі арқылы (ҰБДБ АЖ қол жетімді болған жағдайда):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсыныс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Көтермелеу жүйесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша белгіленген үлгідегі награда парағын жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Облыстардың, республикалық маңызы бар қалалардың және астананың білім беруді басқару органдары осы көтермелеу жүйесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген көрсеткіштерге сәйкес білім беру деңгейлері бойынша (меншік нысанына қарамастан) ең жоғары балл жинаған педагогтердің тізімдерін, сондай-ақ білім беру саласы қызметкерлерінің, білім беру саласын дамытуға үлес қосқан тұлғалардың тізімдерін қалыптастырады квотаға сәйкес "Марапат" модулі арқылы (ҰБДБ АЖ қол жетімді болған жағдайда) тиісті мерекеге, күнге дейін күнтізбелік 30 күннен кешіктірмей Министрлікке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсыныс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Көтермелеу жүйесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша белгіленген үлгідегі награда парағын енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Министрліктің құрылымдық бөлімшелерінің, Министрліктің қарамағындағы ұйымдар мен мекемелердің, Министрліктің Білім беру саласындағы сапаны қамтамасыз ету комитетінің қарамағындағы мемлекеттік мекемелердің аумақтық органдардың басшылары өзінің жетекшілік ететін жұмыс бағыты бойынша және білім беру саласының дамуына үлес қосқан педагогтердің, білім беру саласындағы қызметкерлердің, тұлғалардың тізімдерін қалыптастырады және "Марапат" модулі (ҰБДБ АЖ қол жетімділік болған кезде) арқылы тиісті мерекеге, күнге дейін 30 күнтізбелік күннен кешіктірмей кадр қызметіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсыныс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Көтермелеу жүйесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша белгіленген үлгідегі награда парағын енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қазақстан Республикасының азаматтарын, шетелдіктерді және азаматтығы жоқ тұлғаларды көтермелеуге ұсынуға Министрліктің құрылымдық бөлімшелерінің басшылары бастамашылық жасайды және көтермелеу жөніндегі Комиссияның (бұдан әрі – Комиссия) қарауына шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. ҰБДБ АЖ техникалық іркілісі немесе ҰБДБ АЖ қол жетімсіз болған жағдайда білім беру саласындағы ұйымдар мен органдар осы Көтермелеу жүйесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2199,695 +2874,694 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттарды электрондық құжатайналым арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көтермелеуге объективтi көзқарасты қамтамасыз ету үшiн Министрліктің аппарат басшысының бұйрығымен мүшелері тақ саннан тұратын Комиссия құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комиссия хатшысы қажетті құжаттарды дайындайды және көтермелеу туралы мәселені Комиссияның қарауына енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комиссия ұсынылған материалдарды қарап, ашық дауыс беру арқылы алқалы түрде көтермелеу туралы хаттамалық шешімді тиісті мерекеге, күнге дейін күнтізбелік 10 күннен кешіктірмей қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия шешімдері отырыста осы отырысқа қатысып отырған Комиссия мүшелерінің жалпы санының жай көпшілік дауысымен қабылданады. Талқыланатын мәселе бойынша дауыстар тең болған жағдайда Комиссия төрағасының дауысы шешуші болып табылады. Комиссияның шешімі хаттамамен рәсімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Балдар тең болған кезде көтермелеу келесі кезектілікте жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары біліктілік санаты бар педагог ("педагог-зерттеуші" немесе "педагог-шебер");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықаралық олимпиадаларда, конкурстарда, жарыстарда жүлделі орындарды жеңіп алған және/немесе жүлделі орындарға ие болған оқушылар саны көп педагог, басшы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республикалық олимпиадаларда, конкурстарда, жарыстарда жеңіске жеткен және/немесе жүлделі орындарға ие болған оқушылар саны көп педагог, басшы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) облыстың немесе республикалық маңызы бар қаланың олимпиадаларында, конкурстарында, жарыстарында жеңіске жеткен және/немесе жүлделі орындарға ие болған оқушылар саны көп педагог, басшы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оқушылардың академиялық үлгерімін жақсартуға ықпал еткен педагог, ұйым басшысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) басшы – көшбасшы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ерекше білім беруді қажет ететін балаларға, сондай-ақ мүмкіндігі шектеулі балаларға білім алу үшін арнайы жағдайларды іске асыратын педагог, басшы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) білім беру ұйымының басшысы, оның басшылығы кезінде білім беру ұйымында (ұйымдарында) соңғы екі жыл ішінде балалар арасында құқық бұзушылық фактілері болмаған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) білім беру ұйымының басшысы білім алу үшін арнайы жағдайлар жасаған, онсыз ерекше білім беру қажеттіліктері бар балалардың, сондай-ақ мүмкіндігі шектеулі балалардың білім беру бағдарламаларын меңгеруі мүмкін емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ағымдағы жылы балаларды үйірмелермен және секциялармен 100% қамтыған ұйым басшысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ең көп педагогикалық өтілі бар педагог.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Министрлік аппаратының басшысы көтермелеу туралы бұйрық қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Комиссия шешімінің негізінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) марапаттау туралы мәселе Комиссияның қарауына шығарылмай – Президенттің, Қазақстан Республикасы Премьер-Министрінің, Министрдің тапсырмалары немесе актілері болған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көтермелеулермен марапаттау үшін негіздер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. "Қазақстан Республикасы Оқу-ағарту министрлігінің Алғысымен":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беруді басқару органдарында және (немесе) білім беру ұйымдарында екі және одан да көп жыл еңбек өтілі бар, "екінші", "бірінші" немесе "жоғары" немесе "педагог-модератор" немесе "педагог-сарапшы" немесе "педагог-зерттеуші" немесе "педагог-шебер" біліктілік санаты бар тұлғалар (педагогтер үшін), қызметтік міндеттерін үлгілі атқарған тұлғалар, сондай-ақ білім саласының дамуына үлес қосқан тұлғалар марапатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. "Мектепке дейінгі тәрбие мен оқыту iсiнiң үздiгi", "Орта білім беру iсiнiң үздiгi", "Арнайы білім беру ісінің үздігі", "Қосымша білім беру ісінің үздігі", "Техникалық және кәсiптiк білім беру iсiнiң үздiгi" құрмет дипломдарымен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беруді басқару органдарында және (немесе) тиісті деңгейдегі білім беру ұйымдарында бес және одан да көп жыл жұмыс өтілі, "екінші", "бірінші" немесе "жоғары" немесе "педагог-модератор" немесе "педагог-сарапшы" немесе "педагог-зерттеуші" немесе "педагог-шебер" біліктілік санаты бар тұлғалар (педагогтер үшін), білім берудің тиісті деңгейіндегі елеулі жетістіктері, оның ішінде білім беру және тәрбие процестерін, түзету-дамыту процестерін ұйымдастыру мен жетілдіруде, оқыту мен тәрбиелеудің, диагностиканың, түзетудің және дамытудың бірлігін қамтамасыз етуде, білім беру және тәрбие, жеке-дамыту бағдарламаларын іске асыруда, оқушылардың, тәрбиеленушілердің шығармашылық, спорттық белсенділігін дамытуда, олардың аудандық, облыстық, республикалық, халықаралық олимпиадалардағы, конкурстардағы, жарыстардағы жетістіктері үшін тұлғалар марапатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. "Қазақстан Республикасы Оқу-ағарту министрлігінің еңбек сіңірген қызметкері" құрмет дипломымен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің қызметшілері және оның қарамағындағы ұйымдар мен мекемелердің (білім беру ұйымдарын қоспағанда) Министрлікте және оның ведомстволық бағынысты ұйымдары мен мекемелерінде қызметтік міндеттерін үлгілі орындағаны, білім беру жүйесін дамытуға қосқан үлесі үшін бес және одан да көп жыл жұмыс өтілі бар қызметкерлер марапатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. "Қазақстан Республикасы Оқу-ағарту министрлігінің Құрмет грамотасымен":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беруді басқару органдарында және (немесе) білім беру ұйымдарында бес және одан да көп жыл жұмыс өтілі бар, қызметтік міндеттерін үлгілі атқарған қызметшілер, "бірінші" немесе "жоғары" немесе "педагог-сарапшы" немесе "педагог-зерттеуші" немесе "педагог-шебер" (педагогтер үшін) біліктілік санаты бар тұлғалар, сондай-ақ білім саласының дамуына үлес қосқан тұлғалар марапатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Көтермелеулерді тапсыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. "Қазақстан Республикасы Оқу-ағарту министрлігінің Құрмет грамотасымен" марапаттау Министрмен немесе жетекшілік ететін вице-министрлермен, құрмет дипломы – Министрмен (мемлекеттік қызметшілер үшін) немесе Министрліктің құрылымдық бөлімше басшысымен, "Қазақстан Республикасы Оқу-ағарту министрлігінің Алғысымен" марапаттау Министрмен немесе Министрліктің құрылымдық бөлімше басшысымен салтанатты жағдайда жүргiзіледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көтермелеуді Министр, жетекшілік ететін вице-министрлер, Министрліктің құрылымдық бөлімшелерінің басшылары немесе олардың тапсырмасы бойынша басқа да лауазымды тұлғалар тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Көтермелеу тапсырылғаннан кейін наградталған адам оны марапаттау жүйесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес № 1 нысан бойынша наградталған адамдар тізімінде алғаны туралы жеке қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізім көтермелеуді тапсырған адамның қойған қолымен және оны тапсырған органның мөрімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3018,89 +3692,73 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>салалық көтермелеу жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2654300" cy="2616200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -3126,235 +3784,305 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ АЛҒЫСЫ БІЛІМ САЛАСЫН ДАМЫТУ ЖОЛЫНДА ҚОЛ ЖЕТКЕН ТАБЫСТАРЫ ЖӘНЕ ОҒАН ҚОСҚАН ҮЛЕСІ ҮШІН __________________________________________________________________  (қызметкердің тегі, аты, әкесінің аты (болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ АЛҒЫСЫ  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> БІЛІМ САЛАСЫН ДАМЫТУ ЖОЛЫНДА ҚОЛ ЖЕТКЕН ТАБЫСТАРЫ ЖӘНЕ ОҒАН ҚОСҚАН ҮЛЕСІ ҮШІН _________________________________________________________________  (қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-____________ </w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лауазымы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-________ </w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3431,128 +4159,320 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>салалық көтермелеу жүйесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2032000" cy="1803400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -3578,274 +4498,404 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ "Мектепке дейінгі тәрбие мен оқыту iсiнiң үздiгi" ҚҰРМЕТ ДИПЛОМЫ Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________  (қызметкердің тегі, аты, әкесінің аты (болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ  "Мектепке дейінгі тәрбие мен оқыту iсiнiң үздiгi" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы  елеулі табыстары үшін _________________________________________________________________ (қызметкердің тегі, аты, әкесінің аты (болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(лауазымы)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(қолы)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (сәйкестендіру нөмірі)</w:t>
+       (сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3883,128 +4933,320 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>салалық көтермелеу жүйесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2032000" cy="1803400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -4030,274 +5272,404 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ "Орта білім беру iсiнiң үздiгi" ҚҰРМЕТ ДИПЛОМЫ Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________  (қызметкердің тегі, аты, әкесінің аты (болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ "Орта білім беру iсiнiң үздiгi" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________ (қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(лауазымы)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(қолы)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________</w:t>
+            ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (сәйкестендіру нөмірі)</w:t>
+            (сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4333,130 +5705,322 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>салалық көтермелеу жүйесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2032000" cy="1803400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -4482,274 +6046,344 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ "Арнайы білім беру ісінің үздігі" ҚҰРМЕТ ДИПЛОМЫ Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________  (қызметкердің тегі, аты, әкесінің аты (болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ "Арнайы білім беру ісінің үздігі" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________ (қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лауазымы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (сәйкестендіру нөмірі)</w:t>
+       (сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4787,128 +6421,320 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>салалық көтермелеу жүйесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2032000" cy="1803400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -4934,274 +6760,404 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ "Қосымша білім беру ісінің үздігі" ҚҰРМЕТ ДИПЛОМЫ Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________  (қызметкердің тегі, аты, әкесінің аты (болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ   "Қосымша білім беру ісінің үздігі"  ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________ (қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(лауазымы)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(қолы)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________</w:t>
+            ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (сәйкестендіру нөмірі)</w:t>
+            (сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5239,128 +7195,320 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>салалық көтермелеу жүйесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2032000" cy="1803400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -5386,235 +7534,305 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ "Техникалық және кәсiптiк білім беру iсiнiң үздiгi" ҚҰРМЕТ ДИПЛОМЫ Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________  (қызметкердің тегі, аты, әкесінің аты (болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ "Техникалық және кәсiптiк білім беру iсiнiң үздiгi" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________ (қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лауазымы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5691,128 +7909,320 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>салалық көтермелеу жүйесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2032000" cy="1803400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -5838,68 +8248,122 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІ "Қазақстан Республикасы Оқу-ағарту министрлігінің еңбек сіңірген қызметкері" ҚҰРМЕТ ДИПЛОМЫ Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________  (қызметкердің тегі, аты, әкесінің аты (болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІ "Қазақстан Республикасы Оқу-ағарту министрлігінің еңбек сіңірген қызметкері" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін __________________________________________________________________ (қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6020,69 +8484,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-______________________________________</w:t>
-[...17 lines deleted...]
-(тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6159,128 +8623,320 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>cалалық көтермелеу жүйесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2032000" cy="1803400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -6306,68 +8962,122 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ ҚҰРМЕТ ГРАМОТАСЫ ТӘУЕЛСІЗ ҚАЗАҚСТАННЫҢ РУХАНИ ЖӘНЕ ӘЛЕУМЕТТІК ДАМУЫ ЖОЛЫНДА ҚОЛ ЖЕТКЕН ТАБЫСТАРЫ ЖӘНЕ ОНЫҢ ГҮЛДЕНУІНЕ ҚОСҚАН ЗОР ҮЛЕСІ ҮШІН __________________________________________________________________  (қызметкердің тегі, аты, әкесінің аты (болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ ҚҰРМЕТ ГРАМОТАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОҚУ-АҒАРТУ САЛАСЫНДАҒЫ ЖЕМІСТІ ЕҢБЕГІ, ЖАС ҰРПАҚҚА САПАЛЫ БІЛІМ МЕН ТӘРБИЕ БЕРУДЕГІ ТАБЫСТАРЫ, СОНДАЙ-АҚ ЕЛІМІЗДІҢ ӘЛЕУМЕТТІК ДАМУЫНА ҚОСҚАН ЕЛЕУЛІ ҮЛЕСІ ҮШІН __________________________________________________________________ (қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6506,51 +9216,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6627,129 +9337,838 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>cалалық көтермелеу жүйесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НАГРАДА ПАРАҒЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+      ФОТОСУРЕТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тегі, аты, әкесінің аты (ол болған жағдайда) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке куәлік бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лауазымы, жұмыс, қызмет орны ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кәсіпорынның, мекеменің, ұйымның бөлімшесінің нақты атауын көрсету қажет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жынысы_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Туған жылы және туған жері, жеке сәйкестендіру нөмірі _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ұлты ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Білімі _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ғылыми дәрежесі, ғылыми атағы, біліктілік санаты _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасының қандай мемлекеттік және басқа да наградалармен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      марапатталған және марапатталған күні __________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Үйінің мекенжайы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жалпы жұмыс өтілі _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Саладағы жұмыс өтілі ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аталған еңбек ұжымындағы жұмыс өтілі____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Марапатталушының нақты ерекше еңбегі көрсетілген мінездеме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өлшемшарттарды ескере отырып балдары): ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (көрсеткіштерге сәйкес жалпы жинақталған балл) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________ марапаттауға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көтермелеудің түрі) ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіпорын, мекеме, ұйым басшысы: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________  (тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" __________________ _____________жыл</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6783,559 +10202,55 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ФОТОСУРЕТ</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...502 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -7352,131 +10267,262 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>Оқу-ағарту министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Салалық көтермелеу жүйесіне</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>10 қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көтермелеумен марапаттау кезінде ескерілетін жұмыс көрсеткіштері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...17 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасы Оқу-ағарту министрлігінің Алғысы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7488,52 +10534,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7638,51 +10684,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беруді басқару органдарындағы және (немесе) білім беру ұйымдарындағы және (немесе) әдістемелік орталықтардағы (кабинеттердегі) жұмыс өтілі</w:t>
+Білім беруді басқару органдарындағы және (немесе) білім беру ұйымдарындағы және (немесе) әдістемелік кабинеттердегі (орталықтардағы) жұмыс өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7859,69 +10905,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-міндеттерді тиімді және жедел орындау – 1-ден 5 балға дейін (жұмыс беруші бағалайды);</w:t>
-[...17 lines deleted...]
-соңғы 2 жылда тәртіптік жауапкершілікке тарту фактілерінің болмауы – 2 балл</w:t>
+міндеттерді тиімді және жедел</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орындау – 1-ден 5 балға дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(жұмыс беруші бағалайды);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соңғы 2 жылда тәртіптік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жауапкершілікке тарту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фактілерінің болмауы – 2 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7990,110 +11108,184 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Екінші санат ("педагог – модератор") – 2 балл;</w:t>
-[...35 lines deleted...]
-Жоғары санат ("педагог-зерттеуші" және (немесе) "педагог-шебер") – 10 балл</w:t>
+Екінші санат ("педагог –</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+модератор") – 2 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірінші санат ("педагог –</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сарапшы") – 5 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары санат ("педагог-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зерттеуші" және (немесе)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"педагог-шебер") – 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z119" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Мектепке дейінгі тәрбие мен оқу iсiнiң үздiгi", "Орта білім беру iсiнiң үздiгi", "Қосымша білім беру ісінің үздігі", "Арнайы білім беру iсiнiң үздiгi", "Техникалық және кәсiптiк білім беру iсiнiң үздiгi"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8107,52 +11299,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8362,142 +11554,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беруді басқару органдарындағы және (немесе) білім беру ұйымдарындағы және (немесе) әдістемелік орталықтардағы (кабинеттердегі) жұмыс өтілі</w:t>
+Білім беруді басқару органдарындағы және (немесе) білім беру ұйымдарындағы және (немесе) әдістемелік кабинеттердегі (орталықтардағы) жұмыс өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-6 жыл – 2 балл;</w:t>
-[...53 lines deleted...]
-10 жылдан астам– 5 балл</w:t>
+5-6 жыл – 2 балл; 7-8 жыл – 3 балл; 9-10 жыл– 4 балл; 10 жылдан астам– 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8565,250 +11703,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 7 балл, 6 балл, 5 балл</w:t>
+              <w:t>
+аудандық деңгей: I, II, III жүлделі орындар – тиісінше 4 балл, 3 балл, 2 балл; облыстық деңгей: I, II, III жүлделі орындар – тиісінше 5 балл, 4 балл, 3 балл; республикалық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл; халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 7 балл, 6 балл, 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...90 lines deleted...]
-5 балл, 4 балл</w:t>
+              <w:t>
+қалалық деңгей: I, II, III жүлделі орындар – тиісінше 3 балл, 2 балл, 1 балл; облыстық деңгей: I, II, III жүлделі орындар – тиісінше 4 балл, 3 балл, 2 балл; республикалық деңгей: I, II, III жүлделі орындар – тиісінше 5 балл, 4 балл, 3 балл; халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8840,288 +11816,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7355 болып тіркелді) (бұдан әрі-бұйрық) білім басқармаларының органдары, Министрлік ұйымдастырған (ұсынылған) аудандық, облыстық, республикалық, халықаралық олимпиадаларда, конкурстарда немесе олардың көмегімен өткізілген республикалық және халықаралық олимпиадалар мен конкурстардың, ғылыми жалпы білім беретін пәндер бойынша жобалар (ғылыми жарыстар), орындаушылар конкурстары, кәсіби шеберлік конкурстары және спорттық жарыстар тізбесіне жататын, басқа да жарыстарда жүлделі орындарға ие болған білім алушыларды (тәрбиеленушілерді) негізгі жаттықтырушы (ментор) және (немесе) негізгі тәрбиеші ретінде дайындау, білім алушыларға сабақтар өткізу (балл барлық жұмыс кезеңі үшін әрбір жүлделі орын үшін беріледі)</w:t>
+              <w:t>
+"Жалпы білім беретін пәндер бойынша республикалық және халықаралық олимпиадалар мен ғылыми жобалар конкурстарының (ғылыми жарыстардың), орындаушылар конкурстарының, кәсіби шеберлік конкурстарының және спорттық жарыстардың тізбесін және оларды іріктеу өлшемшарттарын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2011 жылғы 7 желтоқсандағы № 514 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7355 болып тіркелді) (бұдан әрі-бұйрық) білім басқармаларының органдары, Министрлік ұйымдастырған (ұсынылған) аудандық, облыстық, республикалық, халықаралық олимпиадаларда, конкурстарда немесе олардың көмегімен өткізілген республикалық және халықаралық олимпиадалар мен конкурстардың, ғылыми жалпы білім беретін пәндер бойынша жобалар (ғылыми жарыстар), орындаушылар конкурстары, кәсіби шеберлік конкурстары және спорттық жарыстар тізбесіне жататын, басқа да жарыстарда жүлделі орындарға ие болған білім алушыларды (тәрбиеленушілерді) негізгі жаттықтырушы (ментор) және (немесе) негізгі тәрбиеші ретінде дайындау, білім алушыларға сабақтар өткізу (балл барлық жұмыс кезеңі үшін әрбір жүлделі орын үшін беріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-республикалық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл; </w:t>
-[...53 lines deleted...]
-жалпы білім беретін пәндер бойынша жобалар (ғылыми жарыстар), орындаушылар конкурстары, кәсіби шеберлік конкурстары және спорттық жарыстар,</w:t>
+аудандық деңгей: I, II, III жүлделі орындар – тиісінше 4 балл, 3 балл, 2 балл; облыстық деңгей: I, II, III жүлделі орындар – тиісінше 5 балл, 4 балл, 3 балл; республикалық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл; халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 7 балл, 6 балл, 5 балл </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қалалық деңгей: I, II, III жүлделі орындар – тиісінше 3 балл, 2 балл, 1 балл;</w:t>
-[...53 lines deleted...]
-халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл</w:t>
+қалалық деңгей: I, II, III жүлделі орындар – тиісінше 3 балл, 2 балл, 1 балл; облыстық деңгей: I, II, III жүлделі орындар – тиісінше 4 балл, 3 балл, 2 балл; республикалық деңгей: I, II, III жүлделі орындар – тиісінше 5 балл, 4 балл, 3 балл; халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9191,87 +12003,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Екінші санат (педагог – модератор) – 3 балл;</w:t>
-[...35 lines deleted...]
-Жоғары санат (педагог-зерттеуші" және (немесе) педагог-шебер) – 10 балл</w:t>
+Екінші санат ("педагог – модератор") – 3 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірінші санат ("педагог – сарапшы") – 5 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары санат ("педагог-зерттеуші" және (немесе) "педагог-шебер") – 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9340,52 +12152,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-оқу үлгерімі жақсартылған оқушылардың үлесі: </w:t>
+              <w:t>
+оқу үлгерімі жақсартылған оқушылардың үлесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-10 % – 1 балл;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9581,92 +12393,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-міндеттерді тиімді және жедел орындау – 1-ден 5 балға дейін (жұмыс беруші бағалайды);</w:t>
-[...17 lines deleted...]
-соңғы 2 жылда тәртіптік жауапкершілікке тарту фактілерінің болмауы – 2 балл</w:t>
+міндеттерді тиімді және жедел орындау – 1-ден 5 балға дейін (жұмыс беруші бағалайды); соңғы 2 жылда тәртіптік жауапкершілікке тарту фактілерінің болмауы – 2 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z120" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Қазақстан Республикасы Оқу-ағарту министрлігінің Құрмет грамотасы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9680,52 +12476,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9935,51 +12731,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беруді басқару органдарындағы және (немесе) білім беру ұйымдарындағы және (немесе) әдістемелік орталықтардағы (кабинеттердегі) жұмыс өтілі</w:t>
+Білім беруді басқару органдарындағы және (немесе) білім беру ұйымдарындағы және (немесе) әдістемелік кабинеттердегі (орталықтардағы) жұмыс өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10235,231 +13031,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беруді басқару органдары, Министрлік ұйымдастырған (ұсынған) немесе олардың көмегімен өткізілген педагогтер үшін аудандық, облыстық, республикалық, халықаралық конкурстар мен өзге де жарыстардың жүлдегері (балл барлық жұмыс кезеңі үшін әрбір жүлделі орын үшін беріледі)</w:t>
+Білім беруді басқару органдары, Министрлік ұйымдастырған (ұсынған) немесе олардың көмегімен өткізілген педагогтер үшін аудандық, облыстық, республикалық, халықаралық конкурстар мен өзге де жарыстардың жүлдегері (балл барлық жұмыс кезеңі үшін әрбір жүлделі орын үшін беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аудандық деңгей: I, II, III жүлделі орындар – тиісінше 4 балл, 3 балл, 2 балл;</w:t>
-[...53 lines deleted...]
-халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 7 балл, 6 балл, 5 балл</w:t>
+аудандық деңгей: I, II, III жүлделі орындар – тиісінше 4 балл, 3 балл, 2 балл; облыстық деңгей: I, II, III жүлделі орындар – тиісінше 5 балл, 4 балл, 3 балл; республикалық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл; халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 7 балл, 6 балл, 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қалалық деңгей: I, II, III жүлделі орындар – тиісінше 3 балл, 2 балл, 1 балл;</w:t>
-[...53 lines deleted...]
-халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл</w:t>
+қалалық деңгей: I, II, III жүлделі орындар – тиісінше 3 балл, 2 балл, 1 балл; облыстық деңгей: I, II, III жүлделі орындар – тиісінше 4 балл, 3 балл, 2 балл; республикалық деңгей: I, II, III жүлделі орындар – тиісінше 5 балл, 4 балл, 3 балл; халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10528,195 +13216,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аудандық деңгей: I, II, III жүлделі орындар – тиісінше 4 балл, 3 балл, 2 балл;</w:t>
-[...53 lines deleted...]
-халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 7 балл, 6 балл, 5 балл</w:t>
+аудандық деңгей: I, II, III жүлделі орындар – тиісінше 4 балл, 3 балл, 2 балл; облыстық деңгей: I, II, III жүлделі орындар – тиісінше 5 балл, 4 балл, 3 балл; республикалық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл; халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 7 балл, 6 балл, 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қалалық деңгей: I, II, III жүлделі орындар – тиісінше 3 балл,2 балл, 1 балл;</w:t>
-[...53 lines deleted...]
-халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл</w:t>
+қалалық деңгей: I, II, III жүлделі орындар – тиісінше 3 балл,2 балл, 1 балл; облыстық деңгей: I, II, III жүлделі орындар – тиісінше 4 балл, 3 балл, 2 балл; республикалық деңгей: I, II, III жүлделі орындар – тиісінше 5 балл, 4 балл, 3 балл; халықаралық деңгей: I, II, III жүлделі орындар – тиісінше 6 балл, 5 балл, 4 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11198,70 +13778,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-(басшылар үшін)</w:t>
+              <w:t>
+Соңғы екі жылда мемлекеттік аттестаттаудан, сондай-ақ мемлекеттік органдардың бақылау іс-шараларынан табысты өту (қорытындылары бойынша бұзушылықтарды жою туралы нұсқамалар және (немесе) ұсынымдар енгізілмеген, тұлғалар жауапқа тартылмаған) (басшылар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11339,309 +13901,569 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>cалалық көтермелеу жүйесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1 нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (көтермелеуді тапсырылған орны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (көтермелеудің тапсырылған уақыт)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:bookmarkStart w:name="z121" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Оқу-ағарту министрлігінің  200 __ жылғы ___________ № ____ бұйрығы бойынша  НАГРАДТАЛҒАНДАРДЫҢ ТІЗІМІ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Оқу-ағарту министрлігінің  20 __ жылғы ___________ № ____ бұйрығы бойынша  НАГРАДТАЛҒАНДАРДЫҢ ТІЗІМІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Оқу-ағарту  министрінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11692,213 +14514,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көтермелеудің</w:t>
-[...17 lines deleted...]
-түрі</w:t>
+Көтермелеудің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көтермелеудің</w:t>
-[...17 lines deleted...]
-нөмірі</w:t>
+Көтермелеудің нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наградталушының</w:t>
-[...17 lines deleted...]
-қолы</w:t>
+Наградталушының қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12077,88 +14845,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәліметтердің дұрыстығын және наградталушының қойған қолын растаймын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (болған жағдайда), лауазымы)</w:t>
-[...17 lines deleted...]
-      __________________________________________________ </w:t>
+      __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12171,354 +14939,485 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.О.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _______________ ______жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:bookmarkStart w:name="z122" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 2 нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Оқу-ағарту министрлігінің көтермелеулерін тапсырудың хаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(тапсырылған орны)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тапсырылған орны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
-[...41 lines deleted...]
-(тапсырылған уақыты)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тапсырылған уақыты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-                  қызметі, тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      Мен, ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      тапсырушының қызметі, тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Оқу-ағарту министрлігінің 20 ___ жылғы _________ № ____ бұйрығына сәйкес наградталғандарға Қазақстан Республикасы Оқу-ағарту министрінің атынан көтермелеулерді қоса тіркелген тізім бойынша тапсырдым.</w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      М.О. ___________________________ (тапсырушының қолы)</w:t>
+      Қазақстан Республикасы Оқу-ағарту министрлігінің 20 ___ жылғы _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ бұйрығына сәйкес наградталғандарға Қазақстан Республикасы Оқу-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағарту министрінің атынан көтермелеулерді қоса тіркелген тізім бойынша тапсырдым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тапсырушының қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12612,442 +15511,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 86 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Білім және ғылым министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Білім және ғылым министрлігінің салалық көтермелеу жүйесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2013 жылғы 8 тамыздағы № 324 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8676 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Білім және ғылым қызметкерлерін көтермелеу жөніндегі ұсқаулықты бекіту туралы" Қазақстан Республикасы Білім және ғылым Министрінің міндетін атқарушының 2013 жылғы 8 тамыздағы № 324 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 28 сәуірдегі № 246 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11249 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Білім және ғылым министрлігінің салалық көтермелеу жүйесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрі міндетін атқарушының 2013 жылғы 8 тамыздағы № 324 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2019 жылғы 2 қыркүйектегі № 391 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19324 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Білім және ғылым министрлігінің салалық көтермелеу жүйесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2013 жылғы 8 тамыздағы № 324 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 14 мамырдағы № 204 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20639 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Білім және ғылым министрлігінің салалық көтермелеу жүйесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2013 жылғы 8 тамыздағы № 324 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 24 қарашадағы № 496 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21675 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Білім және ғылым министрлігінің салалық көтермелеу жүйесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2013 жылғы 8 тамыздағы № 324 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2021 жылғы 25 ақпандағы № 79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22272 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Білім және ғылым министрлігінің салалық көтермелеу жүйесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2013 жылғы 8 тамыздағы № 324 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2021 жылғы 29 шiлдедегі № 372 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23763 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Білім және ғылым министрлігінің салалық көтермелеу жүйесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2013 жылғы 8 тамыздағы № 324 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 14 шiлдедегi № 206 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33122 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>