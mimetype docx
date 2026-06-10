--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="af72d79" w14:textId="af72d79">
+    <w:p w14:paraId="678212d" w14:textId="678212d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1833,1088 +1833,1422 @@
         <w:t xml:space="preserve">
       1) "Мүгедектігі бар адамдардың жұмыс орны стандарттарын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 179 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32613 болып тіркелген) бекітілген кандидаттарға, оның ішінде мүгедектігі бар адамдарға мүгедектігі бар адамдардың жұмыс орны стандартының талаптарын сақтай отырып, кәсіптік біліктілікті тану рәсімдеріне қол жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z76" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Заңның 17-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген біліктілік бағдарламасында белгіленген талаптарға сәйкес жабдықтың және (немесе) ақпараттандыру объектісінің болуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z77" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кәсіптік біліктілікті тану рәсімінің ашықтығы мен объективтілігі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z77" w:id="41"/>
-[...15 lines deleted...]
-      3) кәсіптік біліктілікті тану рәсімінің ашықтығы мен объективтілігі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 27.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Онлайн-режимде кәсіптік біліктілікті тану рәсімін жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тану орталығы кандидатқа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 27.01.2025 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшаның екінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамдарға оның тыныс-тіршілігінің шектелу дәрежесін ескере отырып, оған қол жеткізуді қамтамасыз ету шартымен, кәсіптік біліктілікті тану рәсімінен өту үшін ақпараттандыру объектісін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Skills Enbek платформасында онлайн прокторинг орнатуға сілтеме береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидат Интернет желісіне үздіксіз қол жеткізе алатын және жарамды Web-камера мен микрофоны бар дербес компьютердің болуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіптік біліктілікті тану рәсімінен өту кезінде техникалық ақаулар туындаған кезде тану орталығы оның өтуін басқа күнге ауыстырады және кандидатты кәсіптік біліктілікті тану рәсімін өткізудің жаңа күні туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 27.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
-[...111 lines deleted...]
-      Кәсіптік біліктілікті тану рәсімінен өту кезінде техникалық ақаулар туындаған кезде тану орталығы оның өтуін басқа күнге ауыстырады және кандидатты кәсіптік біліктілікті тану рәсімін өткізудің жаңа күні туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Емтиханның теориялық және практикалық кезеңдерін өткізу кезінде ақпаратты тасымалдау функцияларымен жабдықталған ұялы байланыс заттарын, оның ішінде пейджер, ұялы телефондар, планшеттер, iPad (Айпад), iPod (Айпод), SmartPhone (Смартфон)), ноутбуктер, ойнатқыштар, модемдер (мобильді маршрутизаторлар), радио-электрондық байланыстың) смарт сағат, смарт-көзілдірік, фитнес-білезік (трекер), диктофон, калькулятор, сымды және сымсыз құлаққаптар, шпаргалкалар, оқу-әдістемелік әдебиеттердің кез келген түрін пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...77 lines deleted...]
-      12. Емтиханның теориялық және практикалық кезеңдерін өткізу кезінде ақпаратты тасымалдау функцияларымен жабдықталған ұялы байланыс заттарын, оның ішінде пейджер, ұялы телефондар, планшеттер, iPad (Айпад), iPod (Айпод), SmartPhone (Смартфон)), ноутбуктер, ойнатқыштар, модемдер (мобильді маршрутизаторлар), радио-электрондық байланыстың) смарт сағат, смарт-көзілдірік, фитнес-білезік (трекер), диктофон, калькулятор, сымды және сымсыз құлаққаптар, шпаргалкалар, оқу-әдістемелік әдебиеттердің кез келген түрін пайдалануға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген заттарды пайдалануға оларды пайдалану біліктілік бағдарламасында көзделген жағдайларда жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Кәсіптік біліктілікті тану рәсімінен өту кезінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген бұзушылықты тіркеу кезінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онлайн-режимде кандидатқа онлайн прокторинг ескерту шығарады, бұзушылықты қайта тіркеген кезде кәсіптік біліктілікті танудан өту рәсімі автоматты түрде аяқталады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
-[...15 lines deleted...]
-      онлайн-режимде кандидатқа онлайн прокторинг ескерту шығарады, бұзушылықты қайта тіркеген кезде кәсіптік біліктілікті танудан өту рәсімі автоматты түрде аяқталады;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      офлайн режимде емтихан комиссиясы кандидатты ауызша ескертеді, қайта бұзылған жағдайда – емтиханнан шеттетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда емтихан комиссиясы бұзушылық туралы акт жасайды, ол кандидаттың жеке ісінде сақталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Емтиханның теориялық кезеңінде сұрақтардың жалпы санынан жетпіс пайыздан астам дұрыс жауап алған үміткер емтиханның практикалық кезеңін тапсыруға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
-[...15 lines deleted...]
-      15. Емтиханның теориялық кезеңінде сұрақтардың жалпы санынан жетпіс пайыздан астам дұрыс жауап алған үміткер емтиханның практикалық кезеңін тапсыруға жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Емтиханның практикалық кезеңінде үміткер біліктілік бағдарламасының технологиялық картасына сәйкес практикалық тапсырманың орындалуын бағалайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
-[...15 lines deleted...]
-      16. Емтиханның практикалық кезеңінде үміткер біліктілік бағдарламасының технологиялық картасына сәйкес практикалық тапсырманың орындалуын бағалайды.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кандидат біліктілік бағдарламасының технологиялық картасына сәйкес практикалық тапсырманы орындамаған жағдайда емтихан комиссиясы кәсіптік біліктілікті тану рәсімінен өтпеу туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
-[...15 lines deleted...]
-      17. Кандидат біліктілік бағдарламасының технологиялық картасына сәйкес практикалық тапсырманы орындамаған жағдайда емтихан комиссиясы кәсіптік біліктілікті тану рәсімінен өтпеу туралы шешім шығарады.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидат практикалық тапсырманы біліктілік бағдарламасының технологиялық картасына сәйкес орындаған жағдайда емтихан комиссиясы кәсіптік біліктілікті тану рәсімінен өту туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
-[...15 lines deleted...]
-      Кандидат практикалық тапсырманы біліктілік бағдарламасының технологиялық картасына сәйкес орындаған жағдайда емтихан комиссиясы кәсіптік біліктілікті тану рәсімінен өту туралы шешім шығарады.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емтихан комиссиясының шешімдері кәсіптік біліктілікті кандидат деп тану рәсімі аяқталғаннан кейін екі жұмыс күні ішінде хаттамамен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
-[...15 lines deleted...]
-      Емтихан комиссиясының шешімдері кәсіптік біліктілікті кандидат деп тану рәсімі аяқталғаннан кейін екі жұмыс күні ішінде хаттамамен ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Тану орталығы кәсіптік біліктілікті тану рәсімінен өту туралы шешім қабылданған кандидаттарға хаттамаға қол қойылған күннен кейін 3 жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша оның кәсіптік біліктілігін тану туралы құжат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) кандидаттың Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасына, сондай-ақ ұлттық біліктілік жүйесінің цифрлық платформасын қалыптастыру, сүйемелдеу және оған жүйелік-техникалық қызмет көрсету, өзге де ақпараттық жүйелермен интеграциялау, сондай-ақ Ұлттық біліктілік жүйесінің мәселелері бойынша деректерді талдау және өңдеу қағидаларына сәйкес цифрлық платформаға кәсіптік біліктілікті тану рәсімінен өтуі туралы мәліметтерді енгізеді, Заңның 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органмен бекітілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тану орталығы кәсіптік біліктілікті тану рәсімінен өтпеу туралы шешім қабылданған кандидаттарға хаттамаға қол қойылған күннен кейін үш жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қабылданған шешім туралы және емтиханның теориялық және практикалық кезеңдерін қайта тапсыру мүмкіндігі туралы хабарлама жібереді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
-[...15 lines deleted...]
-      19. Тану орталығы кәсіптік біліктілікті тану рәсімінен өтпеу туралы шешім қабылданған кандидаттарға хаттамаға қол қойылған күннен кейін үш жұмыс күні ішінде:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) білімін, машығы мен дағдыларын арттыру туралы ұсынымдар береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
-[...15 lines deleted...]
-      1) қабылданған шешім туралы және емтиханның теориялық және практикалық кезеңдерін қайта тапсыру мүмкіндігі туралы хабарлама жібереді;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тану орталығының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Емтихан комиссиясының қабылданған шешімімен келіспеген жағдайда кандидат кәсіптік біліктілікті тану рәсімінен өту нәтижелерін алған күннен кейін бес жұмыс күні ішінде Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кәсіптік біліктілікті тану рәсімінен өту қорытындылары бойынша нәтижелерді қайта қарау үшін апелляцияға өтінішті тану орталығына жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тану орталығы өтінішті тіркейді және апелляциялық комиссияның қарауына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Апелляциялық комиссияны тану орталығы кандидаттың кәсіптік біліктілікті тану рәсімінен өту қорытындылары бойынша нәтижелерді қайта қарау кезеңінде емтихан комиссиясынан бөлек құрады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
-[...15 lines deleted...]
-      21. Тану орталығы өтінішті тіркейді және апелляциялық комиссияның қарауына жібереді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 21-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 27.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Апелляциялық комиссия кандидаттың өтінішін алған күннен кейін бес жұмыс күні ішінде ол бойынша шешім қабылдайды және оны кандидатқа жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляция кандидаттың теориялық білімдерін, практикалық машықтар мен дағдыларын, оларға жауаптарының дұрыстығын тексеруге арналған тапсырмалар мазмұнының сәйкестігі тұрғысынан қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның шешімі хаттамамен ресімделеді. Апелляциялық комиссияның хаттамасы тану орталығында оған қол қойылған күннен бастап үш жыл бойы сақталады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тарау 21-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 27.01.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 27.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="67"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Апелляциялық комиссияның оң қорытындысы болған жағдайда тану орталығы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдер мен тәртіппен оның кәсіптік біліктілігін тану туралы құжат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кәсіптік біліктілікті тану рәсімінен өту нәтижелері бойынша шешім қабылдау кезінде кандидаттың іс-әрекеттеріне байланысты емес техникалық сәйкессіздіктер анықталған кезде тану орталығы кандидатты осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5185,55 +5519,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5559,31 +5893,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>