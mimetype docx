--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="03ef803" w14:textId="03ef803">
+    <w:p w14:paraId="d55944e" w14:textId="d55944e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1461,331 +1461,395 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген адамға біржолғы ақшалай сыйақы төлеуді жүзеге асыруға қатысатын уәкілетті мемлекеттік органдардың лауазымды адамдары осы адамның сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсеткені туралы ақпараттың құпиялылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Өздеріне мәлім болған, дайындалып жатқан, жасалатын немесе жасалған сыбайлас жемқорлық құқық бұзушылық жағдайлары туралы жоғары тұрған басшының және (немесе) өздері жұмыс істейтін мемлекеттік орган басшылығының және (немесе) уәкілетті мемлекеттік органдардың назарына дереу жеткізу лауазымдық мiндеттемелерiне жататын мемлекеттiк қызметшiлерді сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) грамотамен марапаттау немесе алғыс жариялау жолымен көтермелейді.</w:t>
+      4. Өздеріне мәлім болған, дайындалып жатқан, жасалатын немесе жасалған сыбайлас жемқорлық құқық бұзушылық жағдайлары туралы жоғары тұрған басшының және (немесе) өздері жұмыс істейтін мемлекеттік орган басшылығының және (немесе) уәкілетті мемлекеттік органдардың назарына дереу жеткізу лауазымдық мiндеттемелерiне жататын мемлекеттiк қызметшiлерді Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Сыбайлас жемқорлыққа қарсы іс-қимыл қызметі (бұдан әрі – Қызмет) немесе Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің аумақтық органдары (бұдан әрі – аумақтық орган) грамотамен марапаттау немесе алғыс жариялау жолымен көтермелейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z62" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер осы тармақтың бірінші бөлігінде көрсетілген мемлекеттік қызметшімен жария етпеу туралы келісім жасалса, онда осы мемлекеттік қызметшіге көтермелеу шаралары қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы Қағидалардың ережелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыбайлас жемқорлық құқық бұзушылық фактісі туралы көрінеу жалған ақпаратты хабарлаған, Қазақстан Республикасының заңдарында белгіленген жауаптылықта болатын адамға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жедел-іздестіру немесе қарсы барлау қызметін жүзеге асыратын органмен Қазақстан Республикасының заңнамасына сәйкес құпия негізде ынтымақтасатын адамға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлық құқық бұзушылықты анықтауға, оның жолын кесуге, ашуға және тергеп-тексеруге жәрдем көрсеткен, ол бойынша орындаушы немесе сыбайлас қатысушы болып табылған адамға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көтермелеуді қаржыландыру республикалық бюджет қаражаты есебінен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсететін (көрсеткен) адамдарды көтермелеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сыбайлас жемқорлыққа қарсы іс-қимылда жәрдемдесу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыбайлас жемқорлық құқық бұзушылық жасау фактісі туралы хабарлауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыбайлас жемқорлық құқық бұзушылық жасаған іздеудегі адамның тұрған жері туралы ақпарат беруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыбайлас жемқорлық құқық бұзушылықты анықтау, оның жолын кесу, ашу және тергеп-тексеру үшін маңызы бар (кейіннен болған) өзге де жәрдемдесуді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көтермелеу, егер адам берген ақпарат шындыққа сәйкес болса не адамның сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдемдесуі сыбайлас жемқорлық құқық бұзушылықты анықтауға, жолын кесуге, ашуға және тергеуге ықпал еткен болса және айыпты адамға қатысты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкімшілік жаза қолдану туралы сот қаулысы заңды күшіне енген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) айыптау үкімі заңды күшіне енген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1800,719 +1864,1119 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 3), 4), 9), 10), 11) және 12) тармақшаларының немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде, соттың қылмыстық істі тоқтату туралы қаулысы заңды күшіне енген, қылмыстық қудалау органының қылмыстық істі тоқтату туралы қаулысын прокурор бекіткен жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Егер сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсететін (көрсеткен) адамның ақпараты негізінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауырлығы әртүрлі дәрежедегі бірнеше қылмыс анықталса, біржолғы ақшалай сыйақыны төлеу олардың анағұрлым ауыры үшін осы Қағидалардың 2-тармағында белгіленген мөлшерде жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауырлығы бірдей дәрежедегі бірнеше қылмыс анықталса, біржолғы ақшалай сыйақыны төлеу бір рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Уәкілетті орган және "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 22-бабы </w:t>
+      10. Қызмет, аумақтық орган, сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган және "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 22-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген органдар (бұдан әрі – сыбайлас жемқорлыққа қарсы іс-қимылды жүзеге асыратын органдар) көтермеленуге құқығы бар, сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсететін (көрсеткен) адамдарға көтермелеуге өтініш беру тәртібі туралы түсіндіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда  – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы адам анықтауда, жолын кесуде, ашуда және тергеп-тексеруде жәрдем көрсеткен сыбайлас жемқорлық қылмысты сотқа дейінгі тергеп-тексеруді жүзеге асырған органға не оның фактісі туралы осы адам хабарлаған әкімшілік сыбайлас жемқорлық құқық бұзушылық туралы іс қозғаған органға сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсететін (көрсеткен) адам көтермелеу үшін жүгінеді және мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсеткені үшін көтермелеуге өтініш (бұдан әрі – өтініш);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке басын куәландыратын құжат (жеке куәлік, азаматтығы жоқ адамның куәлігі, шетелдіктің тұруға ықтиярхаты) түпнұсқада не цифрлық құжаттар сервисі арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілген адамның ұлттық валютадағы ағымдағы банктік шотының бар болуы және нөмірі туралы екінші деңгейдегі банктен анықтама.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адам (бұдан әрі – өтініш беруші) жүгінген күннен бастап сыбайлас жемқорлыққа қарсы іс-қимылды жүзеге асыратын орган Қызметке немесе аумақтық органға он жұмыс күні ішінде мынадай құжаттарды жібереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсеткені үшін адамды көтермелеу туралы өтінішхат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты есепке алу кітабында, Сотқа дейінгі тергеп-тексерулердің бірыңғай тізілімінде немесе Әкімшілік іс жүргізулердің бірыңғай тізілімінде тіркеу нөмірі бар өтініштің көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әкімшілік істер бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкімшілік құқық бұзушылық туралы хаттаманың немесе әкімшілік құқық бұзушылық туралы істерді қозғау туралы қаулының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкімшілік жаза қолдану туралы соттың заңды күшіне енген қаулысының көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қылмыстық істер бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңды күшіне енген айыптау үкімінің не Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 3), 4), 9), 10), 11) және 12) тармақтарының немесе 36-бабының бірінші бөлігі негізінде қылмыстық істі тоқтату туралы қаулының көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтініш берушінің жеке басын куәландыратын құжаттың көшірмесі (жеке куәлік, азаматтығы жоқ адамның куәлігі, шетелдіктің Қазақстан Республикасында тұруына ықтиярхат) және өтініш берушінің ұлттық валютадағы ағымдағы банктік шотының бар болуы және нөмірі туралы екінші деңгейдегі банктен анықтама.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген құжаттарды алған сәттен бастап, ұсынылған құжаттардың толықтығын әрі осы Қағидаларда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген талаптарға сәйкестігін бес жұмыс күні ішінде тексереді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сыбайлас жемқорлыққа қарсы іс-қимылды жүзеге асыратын орган сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсететін (көрсеткен) адамды грамотамен марапаттау немесе алғыс жариялау үшін, осы адамның өтінішін қоспағанда, осы Қағидалардың 3-тармағының ережелерін ескере отырып, осы Қағидалардың 12-тармағында көрсетілген құжаттарды Қызметке немесе аумақтық органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда  – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қызмет немесе аумақтық орган осы Қағидалардың 11, 12 немесе 13-тармақтарында көрсетілген құжаттарды алған сәттен бастап, ұсынылған құжаттардың толықтығын әрі осы Қағидаларда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген талаптарға сәйкестігін бес жұмыс күні ішінде тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттардың пакеті толық ұсынылмаған, сондай-ақ сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсеткен адам және (немесе) көтермелеу үшін қажетті ұсынылған материалдар, объектілер, деректер мен мәліметтер осы Қағидаларда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеген жағдайда, Қызмет немесе аумақтық орган осы тармақта көрсетілген мерзімде өтінішті не сыбайлас жемқорлыққа қарсы іс-қимылды жүзеге асыратын органның өтінішхатын қараудан негізді түрде бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 11, 12 немесе 13-тармақтарында көрсетілген құжаттарды қараудан бас тарту себептері жойылған жағдайда, өтініш беруші не сыбайлас жемқорлыққа қарсы іс-қимылды жүзеге асыратын орган осы Қағидаларда белгіленген тәртіппен қайта жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсетін (көрсеткен) адамдарды көтермелеуге арналған материалдарды қарау жөніндегі комиссияның (бұдан әрі – Комиссия) отырысына осы Қағидалардың 11, 12 немесе 13-тармақтарына сәйкес қажетті материалдар мен ұсынылған құжаттар өтініші не өтінішхаты келіп түскен сәттен бастап сыбайлас жемқорлыққа қарсы іс-қимылды жүзеге асыратын органның сұрауымен он жұмыс күнінен кешіктірілмей шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Комиссияның құрамын және оның ережесін Қызметтің немесе аумақтық органның басшысы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия Қызметтің немесе аумақтық органның қызметкерлері қатарынан құрылады және кемінде бес адамнан тұруға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда  – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комиссия сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсететін (көрсеткен) адамды грамотамен марапаттау немесе алғыс жариялау арқылы, осы Қағидалардың 3-тармағының ережелерін ескере отырып, біржолғы ақшалай сыйақы формасында көтермелеу туралы шешім қабылдайды не бас тарту себебін көрсете отырып, сыбайлас жемқорлыққа қарсы іс-қимылды жүзеге асыратын органның өтінішхаты не өтініші келіп түскен сәттен бастап он бес жұмыс күнінен кешіктірмей бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z53" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қызметтің немесе аумақтық органның басшысы Комиссия сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсететін (көрсеткен) адамды көтермелеу туралы осы Қағидалардың 3-тармағының ережелерін ескере отырып шешім қабылдағаннан кейін, бір жұмыс күні ішінде адамға біржолғы ақшалай сыйақы төлеу, грамотамен марапаттау немесе алғыс жариялау үшін негіз болып табылатын көтермелеу туралы бұйрық шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда  – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Біржолғы ақшалай сыйақы төлеу Қызмет немесе аумақтық орган басшысының көтермелеу туралы бұйрығы шыққаннан кейін сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсететін (көрсеткен) адамның ағымдағы банк шотына аудару жолымен, бір ай ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда  – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2770,80 +3234,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(уакілетті мемлекеттік органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсеткені үшін көтермелеуге</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азамат (азаматша)________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3570,68 +4034,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақшалай сыйақы формасында көтермелеу тағайындауды және оны менің ағымдағы банктік</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шотыма аударуды сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішке қоса берілген құжаттар тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3700,147 +4164,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құжаттың</w:t>
-[...19 lines deleted...]
-              <w:t>атауы</w:t>
+              <w:t>Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құжаттағы</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> саны</w:t>
+              <w:t>Құжаттағы  парақтар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4405,68 +4819,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органның елтаңбалық бланкісінде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ___ жылғы "___" ___________№ _____</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -4589,80 +5003,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның немесе оның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аумақтық бөлімшелері атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыбайлас жемқорлыққа қарсы іс-қимылға көрсеткен жәрдемі үшін адамды көтермелеу туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ӨТІНІШХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________ іс-жүргізуінде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5721,68 +6135,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (көрсеткен) адамның тегі, аты, әкесінің аты (бар болса))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ағымдағы банк шотына аударуды сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоса беріліп отырған құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6309,55 +6723,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>