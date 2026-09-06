--- v0 (2025-12-27)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f7c8df" w14:textId="2f7c8df">
+    <w:p w14:paraId="f45919b" w14:textId="f45919b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,374 +93,353 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстанның Даму Банкінің қаржылық тұрақтылығының параметрлерін (коэффициенттерін), олардың шекті мәндерін айқындау және Қазақстанның Даму Банкінің қаржылық тұрақтылығы параметрлерінің (коэффициенттерінің) шекті мәндерін есептеу әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 19 маусымдағы № 117 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 19 маусымда № 32845 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 19 маусымдағы № 117 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 19 маусымда № 32845 болып тіркелді.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстанның Даму Банкі туралы" Қазақстан Республикасы Заңының 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстанның Даму Банкінің қаржылық тұрақтылығының мынадай параметрлері (коэффициенттері):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші деңгейдегі капиталдың жеткіліктілік коэффициенті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) екінші деңгейдегі капиталдың жеткіліктілік коэффициенті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) борыштық жүктеме деңгейі айқындалсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстанның Даму Банкінің қаржылық тұрақтылығы параметрлерінің (коэффициенттерінің) мынадай шекті мәндері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші деңгейдегі капиталдың жеткіліктілік коэффициенті кемінде 0,08;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) екінші деңгейдегі капиталдың жеткіліктілік коэффициенті кемінде 0,10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) борыштық жүктеме деңгейі 7:1 аспайтын мөлшерде айқындалсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қоса беріліп отырған Қазақстанның Даму Банкінің қаржылық тұрақтылығы параметрлерінің (коэффициенттерінің) шекті мәндерін есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы Ұлттық экономика министрлігінің Экономика және қаржы департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді және оны Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ұлттық экономика министрлігінің аппарат басшысына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -704,743 +683,722 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 117 Бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстанның Даму Банкінің қаржылық тұрақтылығы параметрлерінің (коэффициенттерінің) шекті мәндерін есептеу әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Негізгі ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстанның Даму Банкінің қаржылық тұрақтылығы параметрлерінің (коэффициенттерінің) шекті мәндерін есептеу әдістемесі (бұдан әрі – Әдістеме) "Қазақстанның Даму Банкі туралы" Қазақстан Республикасы Заңының 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстанның Даму Банкінің (бұдан әрі – банк) бірінші және екінші деңгейдегі капиталының жеткіліктілік коэффициенттерінің шекті мәндерін, сондай-ақ борыштық жүктемесінің деңгейін есептеуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бірінші және екінші деңгейдегі капиталдың жеткіліктілік коэффициенттерін есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Капиталдың жеткіліктілік коэффициенттеріне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші деңгейдегі капиталдың жеткіліктілік коэффициенті (бұдан әрі – КЖК 1);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) екінші деңгейдегі капиталдың жеткіліктілік коэффициенті (бұдан әрі – КЖК 2) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Капиталдың жеткіліктілік коэффициенттерін есептеу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші деңгейдегі меншікті капитал (бұдан әрі – 1-деңгейдегі капитал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) екінші деңгейдегі меншікті капитал (бұдан әрі – 2-деңгейдегі капитал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуекел дәрежесі бойынша өлшенген активтер, шартты және ықтимал міндеттемелер пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 1-деңгейдегі капитал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алынған меншікті акциялар алып тасталып төленген жарғылық капитал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша капитал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өткен жылдардың бөлінбеген таза кірісі (оның ішінде өткен жылдардың таза кірісі есебінен қалыптасқан қорлар, резервтер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) резервтік капитал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көзделмеген шығыстарды өтейтін резервтер сомалары ретінде есептеледі, олардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) материалдық емес активтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өткен жылдардың шығындары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ағымдағы жылдың шығындары алып тасталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2-деңгейдегі капитал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ағымдағы жылғы бөлінбеген таза кіріс мөлшерінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) негізгі қаражат пен бағалы қағаздарды қайта бағалау резервінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) гибридтік құралдардың (капитал мен борыш сипаттамалары бар құралдардың);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 1-деңгейдегі капитал сомасының елу пайызынан аспайтын сомада 5 жылдан астам мерзімге банктің реттелген борышының сомалары ретінде есептеледі,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       олардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) банктің сатып алынған меншікті реттелген борышы алып тасталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Банктің реттелген борышы – банктің қамтамасыз етілмеген міндеттемесі, ол мынадай шарттарға сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынушының салымы не міндеттемесі болып табылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банктің немесе онымен үлестес тұлғалардың талаптары бойынша кепілді қамтамасыз ету болып табылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) банкті тарату кезінде "Қазақстан Республикасындағы банктер мен банк қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74-2-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мәжбүрлеп таратылатын банк кредиторларының талаптарын қанағаттандырудың кезектілігіне сәйкес банк мерзімсіз қаржы құралдары бойынша міндеттемелерін орындағанға дейін қанағаттандырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) банк өтейді (толық немесе ішінара), оның ішінде банктің бастамасы бойынша ғана мерзімінен бұрын өтеледі, мұндай жағдайда банктің уәкілетті органының қорытындысына сәйкес мұндай өтеу кейіннен банктің осы Әдістемеде айқындалатын капитал жеткіліктілігі коэффициенттерін сақтамауына әкеп соқтырмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншікті капиталға қосылатын банктің реттелген борышы – бұл тарту мерзімі борышты өтеу басталғанға дейін бес жылдан артық болатын реттелген борыш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1595,476 +1553,444 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер шартта мұндай өтеудің банктің қаржылық жағдайының нашарлауына және Қазақстан Республикасының қолданыстағы заңнамасының талаптарын бұзуға әкелмеуі шартымен қарыз алушының бастамасы бойынша қарызды мерзімінен бұрын өтеу (толық немесе ішінара) мүмкіндігі көзделсе, 3) тармақшаны қоспағанда, осы тармақтың талаптарына сәйкес келетін, Еуропа Қайта Құру Даму Банкінен немесе Азия Даму Банкінен не Халықаралық қаржы корпорациясынан тартылған қарыз да банктің реттелген борышы болып танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер шартта қарыз алушының не акционердің бастамасы бойынша қарызды мерзімінен бұрын (толық немесе ішінара) өтеу мүмкіндігі Қазақстан Республикасы заңнамасының бұзылуына және/немесе банктің осы әдістемеде айқындалатын капиталдың жеткіліктілік коэффициенттерін сақтамауына әкеп соқтырмауға тиіс екендігі көзделген жағдайда банктің акционерінен тартылған, 6-тармақтың 4) тармақшасын қоспағанда, осы тармақтың талаптарына сәйкес келетін қарыз да банктің реттелген борышы болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Гибридтік құралдарға (капитал мен борыш сипаттамалары бар құралдар) мынадай сипаттамалары бар құралдар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құрал қамтамасыз етілмеген, реттелген және толық төленген болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұстаушының бастамасымен және/немесе реттеуші органның келісімінсіз өтеуге жатпайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) банк тарапынан сауда-саттықты міндетті тоқтата тұрусыз шығындарды өтеу үшін пайдаланылады (дәстүрлі реттелген борыштарға қарағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сыйақы төлеу міндеттемелеріне қарамастан, егер банктің кірістілігі бұған мүмкіндік бермеген жағдайда төлемдер жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 2-деңгейдегі капитал 1-деңгейдегі капиталдың 100%-ынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Капиталдың жеткіліктілік коэффициенті төмендегідей есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖК 1= 1-деңгейдегі капитал/тәуекел дәрежесі бойынша өлшенген активтер, шартты және ықтимал міндеттемелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖК 2 = 1-деңгейдегі капитал + 2-деңгейдегі капитал/тәуекел дәрежесі бойынша өлшенген активтер, шартты және ықтимал міндеттемелер.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Кредиттік тәуекел дәрежесі бойынша өлшенген активтерді есептеу осы әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген салымдардың кредиттік тәуекел дәрежесі бойынша өлшенген банк активтерінің кестесіне (бұдан әрі – контрагенттің санатына сәйкес келетін тәуекел дәрежесі) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Кредиттік тәуекел дәрежесі бойынша өлшенетін шартты және ықтимал міндеттемелер осы әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген банктің кредиттік тәуекел дәрежесі бойынша өлшенген шартты және ықтимал міндеттемелерінің кестесіне сәйкес есептелген шартты және ықтимал міндеттемелер сомасының банк кредиттік тәуекелдерге ұшырайтын контрагенттің санатына сәйкес келетін тәуекел дәрежесіне көбейтіндісі ретінде айқындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. КЖК 1 және КЖК 2 коэффициенттерін есептеу мақсаттарына арналған активтер мен КЖК 1 мен КЖК 2 коэффициенттерін есептеуге қабылданатын тәуекел дәрежесі бойынша өлшенген активтер, шартты және ықтимал міндеттемелер халықаралық қаржылық есептілік стандарттарына сәйкес қалыптастырылған резервтер алып тасталып енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Осы әдістеменің мақсаттары үшін Standard&amp;Poor's агенттігінің ұзақ мерзімді кредиттік рейтингтік бағалауынан басқа Moody's Investors Service және Fitch агенттіктерінің (бұдан әрі – рейтингтік агенттіктер) ұзақ мерзімді кредиттік рейтингтік бағалауы да танылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нарықтық тәуекелдерді өтеу үшін капиталға қойылатын талаптар банктің валюталық және пайыздық тәуекелдерді басқару жөніндегі ішкі құжаттарына сәйкес есептелген айлық валюталық және айлық пайыздық тәуекелдер сомасы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Операциялық тәуекелді өтеу үшін капиталға қойылатын талап банктің операциялық тәуекелдерді басқару жөніндегі ішкі құжаттарына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Тәуекел дәрежесі бойынша өлшенген активтер, шартты және ықтимал міндеттемелер сомасына нарықтық және операциялық тәуекелдерді өтеуге арналған, 8,3-ке көбейтілген капиталға қойылатын талаптар да қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Борыштық жүктеме деңгейін есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Борыштық жүктеме деңгейі төмендегідей есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Борыштық жүктеме деңгейі банктің меншікті капиталына бөлінген банктің жиынтық борышына (міндеттемелеріне) тең.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2075,108 +2001,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық қаржылық есептілік стандарттарына сәйкес айқындалатын шоғырландырылған негіздегі міндеттемелердің жалпы сомасы жиынтық борыш деп түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық қаржылық есептілік стандарттарына сәйкес айқындалатын шоғырландырылған негіздегі банк капиталының мөлшері меншікті капитал деп түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бірінші және екінші деңгейдегі капиталдың жеткіліктілік коэффициенттерінің шекті мәндерін, сондай-ақ борыштық жүктеме деңгейін есептеу үшін халықаралық қаржылық есептілік стандарттарына сәйкес дайындалған шоғырландырылған қаржылық есептілік пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Банк акционері қаржылық тұрақтылық параметрлерін (коэффициенттерін) қолдау аясында банк қызметін бақылау тетіктері қамтылған ішкі актілерді бекітеді. Банктің директорлар кеңесі банк тәуекелдерін корпоративтік басқару жүйесін ішкі бақылауды қалыптастыруды және жүзеге асыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2294,68 +2220,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша өлшенген банк активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27763,68 +27727,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәндерін есептеу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктің кредиттік тәуекел дәрежесі бойынша өлшенген шартты және ықтимал міндеттемелерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30235,55 +30199,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30609,31 +30573,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>