--- v0 (2025-12-28)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a37d002" w14:textId="a37d002">
+    <w:p w14:paraId="ad1506d" w14:textId="ad1506d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,269 +85,342 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Нотариаттық қызмет саласындағы тәуекел дәрежесін бағалау өлшемшарттары және тексеру парақтарын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 6 қарашадағы № 1529 және Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 6 қарашадағы № 60 бірлескен бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Әділет министрінің 2022 жылғы 30 қарашадағы № 982 және Қазақстан Республикасы Ұлттық экономика министрінің 2022 жылғы 30 қарашадағы № 110 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 14 желтоқсанда № 31107 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Әділет министрінің 2022 жылғы 30 қарашадағы № 982 және Қазақстан Республикасы Ұлттық экономика министрінің 2022 жылғы 30 қарашадағы № 110 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 14 желтоқсанда № 31107 болып тіркелді. Күші жойылды - Қазақстан Республикасы Әділет министрінің м.а. 2026 жылғы 31 тамыздағы № 864 және Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің м.а. 2026 жылғы 1 қыркүйектегі № 143 бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды – ҚР Әділет министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 864</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің м.а. 01.09.2026 № 143 (08.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Осы бұйрық 01.01.2023 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Нотариаттық қызмет саласындағы тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парақтарын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 6 қарашадағы № 1529 және Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 6 қарашадағы № 60 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірлескен бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтiк құқықтық актiлерiнiң мемлекеттiк реестрiнде № 17706 болып тіркелген) мынадай өзгерістер енгізілсін: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Нотариаттық қызмет саласындағы тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парақтарын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 6 қарашадағы № 1529 және Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 6 қарашадағы № 60 </w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының 2015 жылғы 29 қазандағы Кәсіпкерлік кодексінің 141-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -400,68 +475,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫЗ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1 тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -476,68 +535,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бірлескен бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -552,68 +595,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа қоса берілген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бірлескен бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -628,68 +655,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа қоса берілген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бірлескен бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -704,110 +715,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа қоса берілген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметтерін ұйымдастыру департаменті заңнамада белгіленген тәртіппен осы бірлескен бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Әділет вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2023 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1531,93 +1543,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 60 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нотариаттық қызмет саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Нотариаттық қызмет саласындағы тәуекел дәрежесін бағалау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1712,714 +1718,683 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген) және "Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларын бекіту және "Мемлекеттік органдардың тәуекелдерді бағалау жүйесін қалыптастыру қағидаларын және тексеру парақтарының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің м.а. 2022 жылғы 22 маусымдағы № 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тәуекелді бағалау жүйесін қалыптастыруы әдістемесіне сәйкес нотариаттық қызметті жүзеге асыратын тексерілетін субъектілерді тәуекел дәрежесіне жатқызу үшін әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекел – бақылау субъектісінің (объектісінің) қызметі нәтижесінде жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүдделеріне салдарларының ауырлық дәрежесін ескере отырып зиян келтіру ықтималдығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәуекелдерді бағалау және басқару жүйесі – тиісті қызмет салаларында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін шектеудің ең төменгі ықтимал дәрежесі мақсатында бақылау субъектісіне бару арқылы профилактикалық бақылауды және (немесе) талаптарға сәйкестігін тексерулерді кейіннен жүзеге асыру үшін бақылау субъектілерін тәуекел дәрежелері бойынша бөлу арқылы қолайсыз факторлардың туындау ықтималдығын азайтуға бағытталған, сондай-ақ нақты бақылау субъектісі (объектісі) үшін тәуекел деңгейін өзгертуге бағытталған басқарушылық шешімдерді қабылдау және (немесе) осындай бақылау субъектісін (объектісін) бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) талаптарға сәйкестігін тексеруден босату процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – белгілі бір қызмет саласында тәуекел дәрежесіне байланысты және жеке бақылау субъектісіне (объектісіне) тікелей байланыссыз бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тәуекел дәрежесін бағалаудың субъективті критерийлері (бұдан әрі - субъективтік критерийлер) - нақты тексерілетін субъектінің (объектінің) қызмет нәтижелеріне байланысты тексерілетін субъектілерді (объектілерді) іріктеу үшін пайдаланылатын тәуекелдер дәрежесін бағалау критерийлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тексеру парағы – бақылау және қадағалау субъектілерінің (объектілерінің) қызметіне қойылатын, олардың сақталмауы адамның өмірі мен денсаулығына, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделеріне қатер төндіруге алып келетін талаптар тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) бақылау субъекті (объекті) – "Нотариат туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нотариаттық қызметті жүзеге асыратын жеке тұлғалар және аумақтық нотариаттық палаталар;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) өрескел бұзушылықтар – еңбек заңнамасын бұзу осы Өлшемшарттың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәуекел дәрежесін бағалаудың субъектілік өлшемшарттарында көрсетілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) елеулі бұзушылықтар – осы өрескел және болмашы бұзушылықтарға жатпайтын еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау бойынша бұзушылықтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) болмашы бұзушылықтар – еңбек заңнамасының еңбек қатынастарына, кепілдіктер мен өтемақы төлемдерін жүзеге асыруға қатысты жұмыс беруші қабылдаған актілердің заңдылығы бөлігіндегі бұзушылықтары, сондай-ақ халықты жұмыспен қамту және шетелдік жұмыс күшін тарту туралы заңнамаларды бұзу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізуге арналған тәсілдер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бақылау және қадағалау субъектілерінің (объектілерінің) талаптарға сәйкестігіне тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Объективті өлшемшарттарды бақылау субъекті (объекті) жоғары тәуекел дәрежесіне жекеше нотариустар және аумақтық нотариаттық палаталар жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары дәрежелі тәуекелге жатқызылған бақылау субъектіге (объектіге) қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау өткізу қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жоғары дәрежелі тәуекелге бақылау субъектісін (объектісін) жатқызу жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүдделеріне жасалған нотариаттық іс-әрекеттер құпиялығын сақтауды қамтамасыз етуге байланысты, дербес деректер және оларды қорғау туралы заңнаманы сақтау саласында азаматтардың құқығын қорғау, нотариаттық іс-әрекеттердің құпиялығын заңсыз таратуға жол беруі мүмкін, мемлекет кепілдік берген жеке және заңды тұлғалардың бостандықтары мен құқықтары бұзылуына қолайсыз жағдайлардың туындау ықтималдығын ескере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау өткізу жарты жылдық тізімдері негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Субъективті өлшемшарттарды айқындау мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деректер базасын қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау кезеңдерін қолдана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Деректер базасын қалыптастыру және ақпарат жинау Қазақстан Республикасының заңнамасын бұзатын бақылау және қадағалау субъектілерін (объектілерін) анықтау үшін қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бақылау субъектілеріне (объектілеріне) алдыңғы тексерулер мен бару арқылы профилактикалық бақылаудың нәтижелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бақылау субъектісіне (объектісіне) бармай жүргізілген профилактикалық бақылау нәтижесі (бақылау субъектісіне (объектісіне) бармай профилактикалық нәтижесі бойынша берілген қорытынды құжаттар (ұсыныстар));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расталған шағымдар мен өтініштердің болуы және саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органдардың ресми интернет-ресурстарын, бұқаралық ақпарат құралдарын талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қолда бар ақпарат көздері негізінде субъективті өлшемшарттар бұзушылықтары үш дәрежеге бөлінеді: өрескел, елеулі және болмашы бұзушылықтар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау және қадағалау субъектісіне (объектісіне) қатысты бақылау және қадағалау субъектісіне (объектісіне) талаптарға сәйкестігіне тексеру жүргізуді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2430,224 +2405,224 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте талдау және бағалау кезінде нақты бақылау және қадағалау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың және (немесе) талаптарға сәйкестігін тексерудің қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау және қадағалау субъектілеріне қатысты оларды мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ықтимал тәуекел мен проблеманың маңыздылығына, бұзушылықтың біржолғы немесе жүйелі сипатына, әрбір ақпарат көзі бойынша бұрын қабылданған шешімдерді талдауға байланысты реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарына сәйкес бұзушылық дәрежесіне – өрескел, елеулі және болмашы дәрежелерге сәйкес келетін субъективті өлшемшарттар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бақылау субъектісіне қатысты тәуекел дәрежесін бағалаудың субъективті өлшемшарттары осы Өлшемшарттың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қолданылатын ақпарат көздерінің басымдығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібіне сәйкес субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткіші 0-ден 100-ге дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесінің көрсеткіштері бойынша субъекті (объектісі) мыналарға тәуекел дәрежесі 71-ден бастап 100-ді қоса алғанда дейінгі көрсеткіш кезінде және өзіне қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізілгенде жоғары тәуекел дәрежесіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізудің мерзімділігі субъективті өлшемшарттар бойынша алынатын мәліметтерге жүргізілетін талдау мен бағалаудың нәтижелері бойынша айқындалады және жылына екі реттен артық емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудың жартыжылдық тізімдері субъективті өлшемшарттар бойынша тәуекел дәрежесінің барынша жоғары көрсеткіші бар бақылау субъектісінің басымдығы ескеріле отырып жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір өрескел бұзушылық анықталған жағдайда бақылау субъектісіне тәуекел дәрежесінің 100 көрсеткіші теңестіріледі және оған қатысты ерекше тәртіп бойынша бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2964,75 +2939,69 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР3 – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРН – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тексеру парақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Тексеру парақтары бақылау субъектілерінің (объектілерінің) біртекті топтары үшін жасалады және Кодекстің 132-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3047,50 +3016,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес және Кодекстің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> анықталған шарттарды сақтай отырып талаптарды қамтиды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3169,68 +3139,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>саладағы тәуекел дәрежелері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нотариаттық қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бақылау субъектілері (объектілері) қызметінің тәуекел дәрежесін бағалаудың субъективті критерийлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6160,68 +6130,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 60 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нотариаттық қызмет саласында </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8785,68 +8755,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 60 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нотариаттық қызмет саласында </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10108,63 +10078,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10486,35 +10478,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>