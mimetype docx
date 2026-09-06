--- v0 (2025-10-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="256130d" w14:textId="256130d">
+    <w:p w14:paraId="f31e5a1" w14:textId="f31e5a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1232,68 +1232,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Нұсқаулық Қазақстан Республикасы Үкіметінің 2021 жылғы 12 сәуірдегі № 234 қаулысымен бекітілген Объектілерді террористік тұрғыдан осал объектілерге жатқызу қағидалары мен өлшемшарттарына (бұдан әрі -Қағидалар) сәйкес террористік тұрғыдан осал объектілерге жатқызылған Қазақстан Республикасы Оқу-ағарту министрлігінің объектілеріне, сондай-ақ мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, арнайы білім беру ұйымдары, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдары, балаларға арналған қосымша білім беру салаларындағы қызметті жүзеге асыратын объектілерге қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1312,426 +1314,430 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы Нұсқаулықта келесі негізгі ұғымдар қолданылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z208" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бейнебақылау жүйесі – бейнебақылау камераларының, деректерді беру желілерінің, бағдарламалық және техникалық құралдардың және бейнежазбаларды сақтау құралдарының, сондай-ақ өзара ақпарат алмасуды жүзеге асыратын бағдарламалық және (немесе) техникалық басқару құралдарының жиынтығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z209" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарықтандыру жүйесі - бейнебақылау жүйесі үшін жарықтандырудың қажетті деңгейін, адамдар мен көлік құралдарының объектіде түнде көрінуін қамтамасыз ететін техникалық құралдар жиынтығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z210" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күзет қызметінің субъектілері - бұл Қазақстан Республикасы Ішкі істер органдарының мамандандырылған күзет бөлімшелері және жеке күзет ұйымдары;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z211" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объектінің периметрі - құқық белгілейтін құжаттарға сәйкес объектінің шекарасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z212" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объектінің потенциалды қауіпті бөлігі – жарылғыш және өрт қаупі, қауіпті химиялық заттар, қару-жарақ пен оқ-дәрілер, улы заттар мен препараттар, технологиялық тізбектер элементтері, жүйелер, жабдықтар немесе құрылғылар, пайдаланылатын, сақталатын немесе қолданылатын аумақтық бөлінген аймақтар (учаскелер) объектінің конструктивтік және технологиялық элементтері, сондай-ақ, объектіде адамдардың жаппай келу ықтималдығы, оның өмірі мен денсаулығына зиян келтіруге ықпал етуі мүмкін терроризм актісін жасауы, апат болуы, қауіпті әлеуметтік-экономикалық салдарлармен төтенше жағдай қатерін туғызу; терроризм актісін жасау үшін оларды одан әрі пайдалану мақсатында қауіпті заттар мен материалдарды ұрлау болуы мүмкін объектінің қауіпті аймақтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z213" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оқу (профилактикалық) іс-шаралары - алғашқы әрекет ету дағдыларын қалыптастыру мақсатында нұсқаулар және жаттығулар түрінде жүзеге асырылатын персонал мен күзетті оқытудың превентивті тәсілдері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z214" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) педагог – педагогтік немесе тиісті бейіні бойынша өзге де кәсіптік білімі бар және білім алушыларды және (немесе) тәрбиеленушілерді оқыту және тәрбиелеу, білім беру қызметін әдістемелік қолдау немесе ұйымдастыру бойынша педагогтің кәсіптік қызметін жүзеге асыратын тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z215" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) рұқсаттама режимі - адамдардың санкцияланбаған кіру (шығу), көлік құралдарының кіруі (шығуы), мүліктің кіруі (шығарылуы), кіру (әкетілу) мүмкіндігін болдырмайтын, белгіленген тәртіпті реттейтін ережелер жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z216" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тексеру кезінде қолданылатын техникалық құралдар – қол жүгін, жүкті, багажды, поштаны, тәрбиеленушілер мен оқушыларды, персоналды және келушілерді тексеруді жүзеге асыру кезінде дербес немесе қандай да бір жүйенің бөлігі ретінде пайдалануға арналған арнайы құрылғылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z217" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) терроризмге қарсы қауіпсіздік паспорты - бұл оның антитеррорлық қауіпсіздігінің жай-күйін бейнелейтін және террористік актілерге осал объектідегі террористік актілердің салдарының алдын алу, жолын кесу, азайту және (немесе) жою жөніндегі іс-шараларды жоспарлауға арналған объект туралы жалпы және инженерлік-техникалық ақпаратты қамтитын ақпараттық-анықтамалық құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z218" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) террористік тұрғыдан осал объектілер – аса маңызды мемлекеттік, стратегиялық, қауіпті өндірістік объектілер, сондай-ақ стратегиялық маңызы бар экономика салаларының объектілері, адамдар көп жиналатын объектілер, терроризмге қарсы қорғауды міндетті ұйымдастыруды талап ететін күзетілетін объектілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z219" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) хабардар ету жүйесі - террористік актілерге осал объектідегі төтенше жағдайлар (авария, өрт, табиғи апат, шабуыл, терроризм актісі) кезінде және іс-қимыл туындаған жағдайда дабыл туралы жедел хабарлауға (жарық және (немесе) дыбыстық хабарлама) арналған техникалық құралдар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Оқу-ағарту министрінің 07.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 26</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.07.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Объектілердің терроризмге қарсы қорғалуын қамтамасыз ету жөніндегі шаралар объектілер аумағында терроризм актілерін жасауға кедергі келтіретін жағдайлар жасауға (олардың жасалу қатерін азайтуға), террористік қатерлердің салдарларын барынша азайтуға және (немесе) жоюға бағытталған ықтимал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғаныс шараларын ұйымдастыру алдын алу, сараланған тәсіл, сәйкестік және күрделілік қағидаттарына негізделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Объектілердің терроризмге қарсы қауіпсіздігі келесі жағдайларды жасау арқылы қамтамасыз етіледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шаралар қабылдау арқылы қол жеткізілетін объектілерге заңсыз кірудің алдын алу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2056,224 +2062,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Объектілердің терроризмге қарсы қауіпсіздігін мекеменің бірінші басшысы ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z14" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басшының бұйрығымен объектінің антитеррорлық қауіпсіздігі шараларының орындалуын қамтамасыз ететін тұлға анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектінің антитеррорлық қауіпсіздігі жөніндегі іс-шаралардың орындалуын қамтамасыз ету үшін жауапты қызметкерді таңдау және тағайындау терроризмге қарсы іс-қимылдың ерекшеліктеріне барынша сәйкес келетін соңғылардың құзыреті мен лауазымдық міндеттерін ескере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объект басшысы тиісті бұйрық шығарады, функциясы лауазымдық міндеттеріне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Объектілердің иелері, меншік иелері, басшылары немесе басқа лауазымды тұлғалары жалға алынған ғимаратқа (бөлмеге) орналасқан кезде объектінің терроризмге қарсы қауіпсіздік паспортын жасайтын, объектіні күзететін, заманауи инженерлік-техникалық құралдармен жабдықтайтын тараптардың жалға алу келісім шартында анықталуын қамтамасыз етеді, олардың тоқтаусыз жұмыс істеуін қадағалайды, өткізу режимін ұйымдастырады және іс-шараларды қаржыландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z16" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Өткізу режимін ұйымдастыруға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z17" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы тарау объектілердің терроризмге қарсы қауіпсіздігін қамтамасыз ету мақсаттарына сәйкес келетін объектілердегі өткізу режимін ұйымдастыруға қойылатын талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z18" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Объектілердің меншік иелері, басшылары 6-тараудың 77-тармағына сәйкес 2-топқа жатқызылған объектілердің терроризмге қарсы қорғалуының неғұрлым жоғары деңгейін қамтамасыз ету үшін "Күзет қызметін жүзеге асыру үшін біліктілік талаптарын және оларға сәйкестікті растайтын құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 30 желтоқсандағы № 959 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10371 тіркелген) сәйкес жекеменшік күзет ұйымдарымен кемінде үш жыл мерзімге күзет қызметтерін көрсету туралы шарт жасасады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күзет қызметінің субъектісімен көрсетілетін күзет қызметтер туралы шарт жобасы қамқоршылық (ата-аналар) кеңесімен келісіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2310,70 +2316,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Күзету қызметінің субъектілерімен күзет қызметін көрсету туралы шарт жасасу кезінде объектінің меншік иесі, иесі, басшысы күзет қызметі шартында терроризмге қарсы қорғалуды қамтамасыз ету бойынша күзет қызметі субъектісі іске асыратын іс-шараларды және тиісті қауіпсіздік деңгейін көрсетеді, оған мыналар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметкерлерге, педагогтерге, білім алушыларға, тәрбиеленушілерге және олардың ата-аналарына (заңды өкілдеріне), көлік құралдарына объектіге немесе оның бөлігіне (аймағына) рұқсат етілген кіруді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2440,110 +2446,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген терроризмге осал объектілерді терроризмге қарсы қорғауды ұйымдастыру талаптарына сәйкес объектіде орнатылған техникалық қорғау құралдарын тиісінше пайдалану.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Объектіге кіру режимі объекті әкімшілігі әзірлейтін және басшының бұйрығымен бекітілетін кіру және объектішілік режимдерді ұйымдастыру тәртібіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z21" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ұйым басшысы өткізу режимінің тәртібін, оны ұйымдастыруға және бақылауға жауапты тұлғаларды анықтайды. Күзет қызметі субъектісімен күзет қызметтерін көрсету туралы келісімшарт болмаған жағдайда, өткізу режимін тікелей орындауға жауапты адамды тағайындау қарастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z22" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Объектілерге арналған өткізу режимін ұйымдастыру тәртібінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектілерде жұмыс істейтін қызметкерлердің жұмыс кестесі және олардың жұмыс уақытында және жұмыстан тыс уақытта кіру тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2608,70 +2614,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектілердің ықтимал қауіпті учаскелерінің тізбесі (кіру қақпасы, кіру есігі, қосалқы шығу, бірінші қабаттың терезелері, жертөле үй-жайы және т.б.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кіру учаскесі (кемінде екі негізгі аймақ белгіленеді: бірінші аймақ - қызметкерлерге, білім алушыларға, ата-аналарға және өзге де келушілерге кіруге шектеу қойылмаған ғимараттар, аумақтар, үй-жайлар; екінші учаске белгілі бір санаттағы адамдарға кіруге рұқсат етілген ғимараттар мен үй-жайлар, электрщиттер, қазандықтар, химия және физика зертханалық кабинеттері, жоғары оқу орындарында – күрделі техникалық жабдықтары бар үй-жайларды көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Білім беру объектілері үшін өткізу режимін ұйымдастыру тәртібі осы тараудың 14-тармағында санамаланған мәліметтерден басқа мыналарды көздеуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәрбиеленушілерді мектепке дейінгі ұйымдардың объектілеріне өткізу тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2700,110 +2706,172 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушылар мен тәрбиеленушілердің ата-аналарын (заңды өкілдерін) білім беру объектісіне өткізу тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушыларды сабаққа жаппай өткізуді жүзеге асыруға арналған орындар (негізгі және қосалқы) және оларды бақылау тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Білім беру ұйымдарына әкелуге және олардың аумақтарында пайдалануға тыйым салынған заттар мен құралдардың тізбесі "Білім беру ұйымдарына және олардың аумақтарына әкелуге тыйым салынған, оларда пайдаланылуы шектелген нәрселер мен заттардың тізбесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2021 жылғы 25 мамырдағы № 235 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 22857 болып тіркелген).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22857 болып тіркелген) бекітілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әрбір объектіде өткізу және объектішілік режимдерді ұйымдастыру тәртібінің негізінде, оған тән ерекшеліктерді ескере отырып, ұйымның басшысы немесе жеке күзет ұйымының басшысы (объект басшысының келісімі бойынша) міндетті түрде қауіпсіздікті қамтамасыз ету жөніндегі лауазымдық нұсқаулықты әзірлейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұйымға кіру кезінде жеке басын куәландыратын тиісті құжаттарын тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2868,224 +2936,224 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) барлық анықталған бұзушылықтар туралы объект басшысына және күзет кәсіпорнындағы өзінің тікелей бастықтарына дереу хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) белгіленген қағидаларды бұза отырып, объектінің аумағына кіруге және (немесе) қызметкерлерге, педагогтерге, білім алушыларға, тәрбиеленушілерге қатысты, объектінің периметріне тікелей жақын жерде ұзақ уақыт тұрақтаған белгісіз автокөлік анықталған кезде құқыққа қарсы іс-әрекеттер жасауға тырысатын адамдар анықталған кезде нақты объектінің жарақтандырылуын негізге ала отырып, объектінің қауіпсіздігін қамтамасыз ететін тұлғаларының іс-әрекеттері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Білім беру объектілерінде осы тараудың 17-тармағында көзделген іс-шаралардан басқа объектінің қауіпсіздігін қамтамасыз ететін тұлғалардың лауазымдық нұсқаулығы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметкерлердің, педагогтердің, білім алушылар мен тәрбиеленушілердің жұмысқа және сабақтарға жаппай (жалпы) келуі және шығуы, олардың жұмыс пен сабақ аяқталғаннан кейін кетуі кезінде кіру және шығу үшін кіру есіктерін еркін ұстауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) белгіленген тәртіпке сәйкес білім алушылар мен тәрбиеленушілердің ата-аналарын (заңды өкілдерін), өзге де өкілдерін объектіге өткізуді жүзеге асыруды көздейді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Лауазымдық нұсқаулық жеке сипатқа ие және әр объекті үшін оның ерекшеліктерін ескере отырып жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z28" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Объектіде өткізу режимін сапалы ұйымдастыру мақсатында күзет қызметкерінің (қызметкерлерінің) орнын қарастыру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z29" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Азаматтардың құқықтарын шектейтін, объектінің қауіпсіздігін қамтамасыз ететін тұлғалары талаптарының заңдылығын түсіндіретін өткізу режимінің негізгі қағидалары туралы хабарламаларды объектінің әкімшілігі көруге болатын жерлерге орналастырады (объектіге кіру кезінде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z30" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Профилактикалық және оқу іс-шараларын ұйымдастыруға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z31" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Объектілердің меншік иелері, иелері, басшылары олардың терроризмге қарсы қорғалуын қамтамасыз ету жөніндегі профилактикалық және оқу іс-шараларын ұйымдастыру жөніндегі іс-шараларды ұйымдастырушы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z32" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Профилактикалық және оқу іс-шараларын ұйымдастырудың жоғары сапасын қамтамасыз ету мақсатында объект басшысы оларды үйлестіруді, сондай-ақ білім беру объектісінің педагогтерімен көрсетілген іс-шараларды өткізуді объектінің терроризмге қарсы қорғалуы жөніндегі іс-шараларды өткізуге жауапты адамға жүктейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3104,70 +3172,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Профилактикалық іс-шараларының мақсаты білім беру объектісінде терроризм актісін жасауды барынша азайтуға ықпал ететін жағдайлар жасау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3186,70 +3254,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Оқу іс-шараларының мақсаты білім беру объектілерінің қызметкерлерін, педагогтерді, білім алушыларды, тәрбиеленушілерді, ата-аналарды (заңды өкілдерді) терроризмге қарсы қауіпсіздіктің негізгі қағидаларымен таныстыру, терроризм актісінің жасалу қаупі төнген кезде және ол жасалғаннан кейін сауатты және ұтымды мінез-құлық дағдыларын қалыптастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3268,70 +3336,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Профилактикалық және оқу іс-шаралары нұсқамалар, сабақтар (практикалық және теориялық) түрінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объект қызметкерлерімен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3360,426 +3428,426 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объектінің білім алушылары мен тәрбиеленушілері, олардың ата-аналары (заңды өкілдері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) объектінің қауіпсіздігін қамтамасыз ететін тұлғалармен өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қызметкерлермен, педагогтермен, білім алушылармен, тәрбиеленушілермен, сондай-ақ олардың ата-аналарымен (заңды өкілдерімен) профилактикалық және оқу іс-шараларын өткізуді объектінің терроризмге қарсы қорғалуы жөніндегі іс-шараларды өткізуге объекті басшысының бұйрығымен бекітілген қызметкер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z37" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Осы іс-шараларды өткізуге объекті орналасқан жердегі әкімшілік-аумақтық бірліктің терроризмге қарсы комиссиясымен келісім бойынша мемлекеттік және жергілікті атқарушы органдардың өкілдері, сондай-ақ объектінің неғұрлым дайындалған қызметкерлері тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z38" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Білім беру объектілерінің оқушыларымен профилактикалық және оқу іс-шараларын өткізуге осы тараудың 28-тармағында аталған тұлғалардан басқа педагогтер, психологтар, білім алушылардың сынып жетекшілері (топ кураторлары) қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z39" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мектепке дейінгі ұйым жағдайында балалардың қауіпсіз іс-қимыл дағдыларын қалыптастыру мектепалды топтан басталатын "Қауіпсіз мінез -құлық негіздері" оқу қызметін ұйымдастыру барысында жүзеге асады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z40" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Терроризмге қарсы қауіпсіздік мәселелері жөніндегі профилактикалық және оқу іс-шаралары тақырыптарының нұсқалары осы Нұсқаулықтың 1-қосымшасында келтірілген. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z41" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Білім алушылармен, тәрбиеленушілермен профилактикалық іс-шаралар білім беру-тәрбие процестері, арнайы сабақтар, сынып сағаттары, тәрбие жұмыстары аясында да жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдын алу іс-шараларына мектепішілік тәртіп ережелерін және бұзуға бейім жекелеген білім алушылардың алдын алу және анықтау бойынша педагогикалық кеңестің іс-әрекеттері жатады. Білім беру объектілерінің білім алушыларымен профилактикалық және оқу іс-шаралары білім алушылардың жасына сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім беру объектісінің педагогикалық персоналы қатарынан емес білім алушылармен, тәрбиеленушілермен сабақ өткізу кезінде сабақтың нысаны, материал білім алушылар мен тәрбиеленушілердің жасына бейімделеді және білім беру объектісінің басшысымен келісіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Күзет қызметі субъектілерінің қызметкерлерімен профилактикалық және оқу іс-шараларын өткізу оның басшысына жүктеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z43" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Объектінің қауіпсіздігін қамтамасыз ететін тұлғалармен терроризмге қарсы қорғаудың инженерлік-техникалық құралдарын пайдалану дағдыларына ие болу және (немесе) жетілдіру, үй-жайларды қарап тексеру техникасы, жарылғыш құрылғылардың орнатылуы мүмкін орындарды анықтау бойынша қосымша сабақтар өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z44" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Сабақтар (практикалық және теориялық) меншік иесі, иеленуші, объект басшысы немесе күзет қызметі субъектісінің басшысы бекіткен өткізу кестелеріне сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z45" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Терроризмге қарсы қорғау жөніндегі іс-шараларды өткізуге жауапты адам қызметкерлердің жекелеген топтары үшін олардың қызметін ескере отырып, білім алушылар үшін олардың жасын, оқыту тілін ескере отырып іс-шаралар кестесін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z46" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Теориялық сабақтар қызметкерлер, педагогтер, білім алушылар, тәрбиеленушілер, қауіпсіздікті қамтамасыз ету бойынша қызметкерлер арасында терроризм идеологиясының таралуының алдын алуға, сондай-ақ терроризмге қарсы іс-қимылға, терроризм идеологиясын оның әртүрлі көріністерінде қабылдамауды қалыптастыруға, қауіпсіздік мәдениетін қалыптастыруға бағытталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z47" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Практикалық сабақтар қызметкерлердің, педагогтердің, білім алушылардың, тәрбиеленушілердің, объектінің қауіпсіздігін қамтамасыз ететін тұлғалардың іс-қимылдарының барынша үйлесімділігін және анықтығын қамтамасыз етуге бағытталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z48" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Объектінің үй-жайларында және аумағында терроризм актісін жасау қаупі туындаған кездегі іс-қимылдар бойынша практикалық сабақтар объектінің барлық ұжымын қамти отырып, терроризмге қарсы комиссияның үйлестіруімен жылына кемінде бір рет өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z49" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Объектінің барлық ұжымын қамти отырып, практикалық сабақтарды өткізу алдында қызметкерлердің, педагогтердің, білім алушылардың, тәрбиеленушілердің, объектінің қауіпсіздігін қамтамасыз ететін тұлғалардың жекелеген топтарымен осы Нұсқаулыққа 2-қосымшаға сәйкес терроризм актілерін жасаудың ықтимал сценарийлері кезінде мінез-құлық алгоритмдерін білуін қалыптастыруға бағытталған теориялық және практикалық сабақтар, жоспарлы нұсқамалар өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z50" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Нұсқамалар өткізу қызметкерлер мен педагогтерді терроризмге қарсы қауіпсіздіктің негізгі ережелерімен таныстыруға, сауатты және ұтымды мінез-құлық дағдыларын дамытуға арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z51" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Жоспарлы нұсқама объект ұжымының әрбір тобы үшін (қызметкерлер, педагогтер, объектінің қауіпсіздігін қамтамасыз ететін тұлғалар, білім алушылар, тәрбиеленушілер, олардың жас ерекшеліктеріне сәйкес) жылына кемінде екі рет өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z52" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Жоспардан тыс нұсқама:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Президентінің 2013 жылғы 9 тамыздағы "Терроризм актісі қатерінің туындауы туралы ақпарат мониторингінің және халықты хабардар етудің мемлекеттік жүйесінің ұйымдастырылуы мен жұмыс істеу қағидаларын бекіту туралы" № 611 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3828,368 +3896,368 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) терроризмге қарсы күрес жөніндегі жедел штабты үйлестіру кезінде оқу-жаттығуларға, жаттығуларға, эксперименттерге дайындық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасы Мемлекеттік күзет қызметін үйлестіру кезінде күзет іс-шараларын өткізуге дайындық кезінде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Жоспардан тыс нұсқаманың мазмұны оны жүргізу қажеттілігін тудырған себептер мен жағдайларға байланысты әрбір нақты жағдайда айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z54" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Объектіде жұмыс істейтін қызметкерлер тобы үшін немесе жеке (жұмысқа, оқуға жаңадан түскен адамдар үшін) нұсқаулық өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z55" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Алдын алу және оқу іс-шараларын өткізу үшін барлық немесе белгілі бір қызметкерлер тобын, тәрбиеленушілерді, білім алушыларды сыйыстыратын, арнайы көрнекі ақпаратты (стендтер, плакаттар) орналастыруға, тақырыптық слайдтарды көрсету үшін проектор орнатуға, аудиотехниканы немесе бейнетехниканы пайдалануға арналған орын бөлінетін үй-жай пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z56" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Іс-шара аяқталғаннан кейін оның нәтижелері осы Нұсқаулыққа 3-қосымшаға сәйкес нысан бойынша терроризмге қарсы қорғау жөніндегі оқу іс-шараларын есепке алу журналына (бұдан әрі - журнал) енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z57" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Журнал нөмірленеді, тігіледі және мөрмен бекітіледі. Журналды толтыру қатаң бірізділікті сақтай отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z58" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Журналды жүргізуді объектінің терроризмге қарсы қорғалуы жөніндегі іс-шараларды өткізуге жауапты адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z59" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Нұсқамаға немесе сабаққа 20-дан астам адам қатысқан кезде көрсетілген іс-шараны құжаттау хаттама түрінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z60" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Террористік көріністерге ден қою, сондай-ақ жасалған терроризм актісінің нәтижесінде туындаған техногендік сипаттағы қатерлерді жою мәселелері бойынша өзара іс-қимылды ұйымдастыруға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z61" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Терроризмге қарсы комиссиямен өзара іс-қимыл терроризм актілерінің алдын алу және ескерту, объектіге терроризм актісінің қаупі төнген немесе жасалған жағдайда қызметкерлерді, білім алушыларды, тәрбиеленушілерді, объектінің қауіпсіздігін қамтамасыз ететін тұлғаларды оқыту және даярлау мақсатында ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z62" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Терроризмге қарсы комиссиямен өзара іс-қимыл объект үшін террористік сипаттағы неғұрлым ықтимал қатерлерді нақтылау арқылы профилактикалық және оқу-жаттығу іс-шараларын жоспарлау кезеңінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z63" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Объектідегі террористік сипаттағы неғұрлым ықтимал қауіп-қатерлерге, объект ерекшеліктеріне (объект типі, іске асырылатын оқыту бағдарламалары, қызметкерлер мен күзет қызметі субъектілерінің қызметкерлерінің саны, объектінің орналасуы) сүйене отырып, объектіде осы Нұсқаулыққа 2-қосымшада келтірілген террористік сипаттағы ықтимал қауіп-қатерлерге объект адамдарының әртүрлі топтарының әрекет ету алгоритмдері нақтыланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z64" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Бұл алгоритмдер уәкілетті мемлекеттік органдардың қатысуымен өткізілетін практикалық сабақтар, сондай-ақ терроризмге қарсы күрес жөніндегі жедел штабтардың жоспарларына сәйкес өткізілетін терроризмге қарсы әртүрлі деңгейдегі оқу-жаттығуларды, жаттығуларды, эксперименттерді дайындау және өткізу барысында пысықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z65" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Объектіге терроризмге қарсы күрес жөніндегі жедел штаб әртүрлі деңгейдегі терроризмге қарсы оқу-жаттығуларын, жаттығуларды, эксперименттерді өткізуге тартылған жағдайда, объектіге күзет қызметтерін көрсету туралы шарт жасасқан объектінің басшысы, сондай-ақ күзет қызметі субъектісінің басшысы көмек көрсетеді, қызметкерлердің, оқушылардың, күзет қызметкерлерінің қажетті топтарын көрсетілген іс-шараларды өткізуге тартуды және қатысуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z66" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Терроризмге қарсы әртүрлі деңгейдегі оқу-жаттығуларды, жаттығуларды, эксперименттерді өткізу қорытындылары бойынша тиісті жоспарларға, кестелер мен алгоритмдерге тиісті өзгерістер мен толықтырулар енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z67" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Террористік көріністерге ден қою мәселелері бойынша өзара іс-қимыл міндеттерінің бірі Қазақстан Республикасының аумақтық ішкі істер және Ұлттық қауіпсіздік органдарын терроризм актілерін дайындау фактілері мен белгілері туралы уақытылы хабардар ету және оларға жол бермеуге бағытталған шараларды іске асыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z68" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Терроризм актісін (актілерін) жасау немесе жасау қатерлеріне ден қоюға әзірлікті қамтамасыз ету шеңберінде объектіге күзет қызметтерін көрсету туралы шарт жасасқан объектілердің басшылары, күзет қызметі субъектілерінің басшылары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) терроризм актісінің (актілерінің) жасалу қатері немесе жасалуы туралы Қазақстан Республикасының аумақтық ішкі істер және Ұлттық қауіпсіздік органдарын дереу хабардар ету бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4200,128 +4268,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) терроризм актісінің (актілерінің) жасалу қатері немесе жасалуы туралы уәкілетті мемлекеттік органдардан ақпарат алған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметкерлердің, оқушылардың, күзет қызметкерлерінің қаруды, қолдан жасалған жарылғыш құрылғыларды дайындауға арналған бөлшектерді ұрлаудың, заңсыз сатып алудың белгілі болған фактілері туралы, сондай-ақ олардың сақталатын орындары туралы аумақтық ішкі істер органдарын уақытылы хабардар ету бойынша алғашқы әрекет ету алгоритмін әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Террористік тұрғыдан осал объектінің терроризмге қарсы қорғалуы паспортын әзірлеуге және оның айналымына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z70" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Объектінің терроризмге қарсы қорғалу паспорты (бұдан әрі-паспорт) терроризмге қарсы іс-қимылды жүзеге асыратын мүдделі органдар объектідегі терроризм актілерінің салдарларының алдын алу, жолын кесу, барынша азайту және (немесе) жою жөніндегі іс-шараларды жоспарлаған кезде оларды пайдалануға арналған. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z71" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Эвакуациялау орны, жинау орындары, хабардар ету жүйесі, білім беру ұйымдарындағы Төтенше жағдайлар туралы ата-аналарды хабардар ету тәртібі және білім алушылар мен тәрбиеленушілердің отбасылармен қайта қосылу тәртібі туралы ақпарат білім беру ұйымының Қамқоршылық (ата-аналар) кеңесімен келісілгеннен кейін паспортқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z72" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Паспорт қол жетімділігі шектеулі ақпаратты қамтитын құжат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім беру объектілерінде паспорт таратылуы шектелген қызметтік ақпаратты қамтитын құжат болып табылады және егер оған құпиялылық белгісі берілмесе, оның "Қызмет бабында пайдалану үшін" деген белгісі болады. Паспортқа құпиялылық белгісін беру туралы шешім Қазақстан Республикасының Мемлекеттік құпияларды қорғау саласындағы заңнамасына сәйкес қабылданады немесе объектілердің басшылары паспортқа оны әзірлеуге қатысы жоқ адамдарға қол жеткізуді шектеу, объектінің терроризмге қарсы қорғалуын қамтамасыз ету, объектілердің терроризмге қарсы қорғалуының жай-күйін бақылау, терроризмге қарсы күрес жөніндегі жедел штабтың қызметінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4358,110 +4426,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Паспортты әзірлеуге, оны сақтауға және төлқұжат деректерін уақытылы жаңартуға жауапты тұлға (тұлғалар) объектінің басшысы болып тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z74" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Паспорт Қазақстан Республикасы Ішкі істер министрінің 2023 жылғы 14 маусымдағы № 481 және Қазақстан Республикасы Ұлттық қауіпсіздік комитеті төрағасының 2023 жылғы 26 маусымдағы № 51/қе (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32950 болып тіркелген) бірлескен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуының үлгілік паспортына сәйкес әзірленеді (бұдан әрі - үлгілік паспорт) электрондық нұсқаны бір мезгілде әзірлей отырып, екі данада әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4480,322 +4548,322 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Объект бірнеше құқықтық иеленушісі бар ғимаратта, құрылыста (ғимараттар мен құрылыстар кешенінде) орналасқан жағдайда, паспорт жасау олардың арасындағы жазбаша келісім бойынша объектілердің барлық құқық иеленушілерімен немесе олардың бірімен бірлесіп жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z76" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Паспорттың жобасы объектінің басшысы объектіні террористік тұрғыдан осал объектілердің, облыстың, республикалық маңызы бар қаланың, астананың тізбесіне енгізу туралы тиісті хабарламаны алған кезден бастап 45 (қырық бес) жұмыс күні ішінде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z77" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Әзірленген паспорт жобасы объектінің орналасқан жері бойынша аумақтық ішкі істер органының басшыларымен жасалғаннан кейін күнтізбелік 10 (он күн) ішінде келісіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Паспорт жобасын келісу мерзімі үлгі паспортта көрсетілген лауазымды адамға паспорт келіп түскен күннен бастап 15 (он бес) жұмыс күнінен аспауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісуші тұлғадан паспорттың жобасына ескертулер болған кезде, пысықтау мерзімі қайтарылған күннен бастап 15 (он бес) жұмыс күнінен, ал кері қайтарылған кезде 7 (жеті) жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Келісілгеннен кейін 10 (он) жұмыс күні ішінде паспортты объектінің басшысы бекітеді (оның ішінде оны жаңарту кезінде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірлесіп жасаған кезде паспортты объектілердің барлық құқық иеленушілері бекітуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір құқықтық иеленуші жасаған кезде паспортты ол объектінің басқа құқықтық иеленушілерімен келісім бойынша бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Объектінің паспорттарын есепке алу номенклатуралық істер форматында жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z80" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Паспорттың бірінші данасы (түпнұсқасы) әзірленіп, бекітілгеннен кейін оның сақталуына және паспорттың деректерін уақытылы жаңартуға жауапты тұлғада сақталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z81" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Терроризм актілерінің салдарын жоюға және азайтуға тартылған органдарға паспортты уақтылы беруді қамтамасыз ету мақсатында паспортқа құжаттарды екі данада уақытша беру актісі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z82" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Құжаттарды уақытша беру актісінің бір данасы паспортпен бірге терроризмге қарсы операцияға басшылықты жүзеге асыратын жедел штабқа беріледі. Тізімдеменің екінші данасы паспортты сақтауға жауапты адамда қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z83" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Паспорттың екінші данасы және паспорттың электрондық нұсқасы (PDF форматында электрондық ақпарат жеткізгіште) ол бекітілген немесе түзетілген күннен бастап күнтізбелік 10 (он) күннен кешіктірілмейтін мерзімде сақтау үшін Қазақстан Республикасы Ішкі істер органдарының аумақтық бөлімшелеріне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z84" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Паспорт келесі өзгерістер енгізілген жағдайда түзетуге жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) меншік құқығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4878,70 +4946,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) объектінің ықтимал қауіпті учаскелерінің тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) объектінің терроризмге қарсы қорғалуын қамтамасыз ету үшін тартылатын техникалық құралдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Түзетуге негіздер туындағаннан кейін өзгерістер күнтізбелік 20 (жиырма) жұмыс күн ішінде енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Паспортты әзірлеу, оған түзетулер енгізу мерзімдерін ұлғайту объект басшысы терроризмге қарсы комиссияға тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4952,238 +5020,238 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Паспортта сақталуына жауапты қызметкер объект басшысының немесе паспортқа қол қоюға уәкілетті адамның қолымен расталған өзгерістердің себептері мен күндерін көрсете отырып, енгізілген өзгерістер мен толықтырулар туралы белгі қояды. Паспорттың өзгерістер болған элементтері ғана ауыстырылуға жатады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір мезгілде объект басшысының қолы қойылған тиісті өзгерістер туралы ақпарат паспорттың электрондық нұсқасын бір мезгілде ауыстыра отырып, паспорттың екінші данасына қоса тіркеу үшін Қазақстан Республикасының Ішкі істер органдарына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Паспорт мына жағдайда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) бес жылда кемінде бір рет; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) паспорт мәтіні тармақтарының жартысынан астамына түзетулер енгізілген жағдайда толық ауыстыруға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Паспорт тиісті акт жасала отырып, комиссиялық тәртіппен жойылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт объектінің құқықтық иеленушісі болып табылатын ұйымда қалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Актінің көшірмесі паспорттың екінші данасы сақталатын жерге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Білім беру саласындағы қызметті жүзеге асыратын террористік тұрғыдан осал объектілерді инженерлік-техникалық жабдықпен жарақтандыруға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда - ҚР Оқу-ағарту министрінің 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Терроризм актісін жасаудың ықтимал салдарын ескере отырып, білім беру объектілері мынадай топтарға бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші топқа персонал мен білім алушылардың (тәрбиеленушілердің) нақты саны 700 адамға дейінгі білім беру объектілері жатады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5238,106 +5306,106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Бірінші топтың объектілері мынадай құралдармен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Азаматтық қорғаудың құлақтандыру жүйесін ұйымдастыру, бейбіт және соғыс уақытында төтенше жағдайлар кезінде халықты, мемлекеттік органдарды құлақтандыру қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 26 желтоқсандағы № 945 </w:t>
+      1) Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 26 желтоқсандағы № 945 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10151 болып тіркелген) бейбіт және соғыс уақытында төтенше жағдайлар кезінде азаматтық қорғауды құлақтандыру және халықты, мемлекеттік органдарды құлақтандыру жүйесін ұйымдастыру қағидаларына сәйкес келетін хабардар ету жүйесімен;</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10151 болып тіркелген) бекітілген азаматтық қорғаудың құлақтандыру жүйесін ұйымдастыру, бейбіт және соғыс уақытында төтенше жағдайлар кезінде халықты, басқару органдарын құлақтандыру қағидаларына сәйкес келетін хабардар ету жүйесімен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті төрағасының 2020 жылғы 27 қазандағы № 69-қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -5415,87 +5483,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 78-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 07.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Осы Нұсқаулықтың 78-тармағында көзделген техникалық жарақтандыруға қосымша екінші топтағы объектілер кіруді бақылау және басқару жүйелерімен (турникеттер) жарақтандырылады, мектепке дейінгі білім беру ұйымдары үшін домофон жүйесі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өрт туындаған жағдайда кіруді бақылау және басқару жүйелері Қазақстан Республикасы Төтенше жағдайлар министрінің 2021 жылғы 17 тамыздағы № 405 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5552,284 +5640,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Білім беру объектілері ішкі істер органдары тарапынан тексеру жүргізілгеннен кейін "Ұлттық білім беру деректер қоры" цифрлық жүйесіне осы Нұсқаулықтың белгіленген талаптарына сәйкестігі туралы ақпарат енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 80-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 07.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 26</w:t>
+        <w:t xml:space="preserve">      Ескерту. 80-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81. Алып тасталды - ҚР Оқу-ағарту министрінің 31.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="90"/>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       82. Объектілер мемлекеттік қорғауға жататын объектілерге жатқызылған жағдайда, олар осы тараудың 77-тармағында көрсетілген топтарға бөлінуіне қарамастан, Қазақстан Республикасы Үкіметінің 2011 жылғы 7 қазандағы "Мемлекеттік күзетілуі тиіс объектілердің кейбір мәселелері" № 1151 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген мемлекеттік қорғауға жататын объектілерді инженерлік-техникалық нығайтуға қойылатын талаптарға сәйкес жабдықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z95" w:id="91"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z95" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       83. Бейнебақылау жүйесі объектідегі жағдайға бақылау жүргізу, сондай-ақ санкцияланбаған кіру фактісін көзбен шолып растау мақсатында, жағдайды бағалау және құқық бұзушылардың іс-әрекеттерін тіркеу үшін белгіленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z96" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Жеке ғимаратта (ғимараттар кешенінде) орналасқан объектіде бейнебақылау жүйесі мыналармен жабдықталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объектіге іргелес аумақтың периметрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5912,126 +6002,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тексеріп қарау үй-жайлары (бөлмелері), көлікті тексеріп қарау учаскелері (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) объект басшысының (меншік иесінің) қалауы бойынша басқа да үй-жайлар мен аумақтар жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Ғимараттың бір бөлігінде орналасқан объектіде бейнебақылау жүйесі мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объектінің адамдардың жаппай жиналуы мүмкін орындарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) негізгі және қосалқы кіреберістерді (бар болса) қамтуы қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:bookmarkStart w:name="z98" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Бейнеқылау жүйесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қауіпсіздікті қамтамасыз ететін қызметкерінің бекетінде орнатылған көрнекі ақпаратты телекамералардан техникалық құралға немесе алынған ақпаратты жинаудың, өңдеудің, көрсетудің және тіркеудің техникалық құралдарының жиынтығына беруді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6060,110 +6150,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қазіргі уақыт режимінде объектідегі жағдайды бағалау мүмкіндігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 30 тәуліктен кем емес мерзімде ақпаратты сақтауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Тәуліктің қараңғы уақытында, егер үй-жайлардың және объектілердің іргелес аумақтарының жарықтандырылуы телекамералардың сезімталдығынан төмен болса, көрінетін немесе инфрақызыл жарық диапазонының (ол болған жағдайда) жарықтандырылуы қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z100" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       88. Бейнебақылау жүйелеріне қойылатын техникалық талаптар Қазақстан Республикасы Ұлттық қауіпсіздік комитеті төрағасының 2020 жылғы 27 қазандағы № 69-қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21693 болып тіркелген) Бейнемониторингтің ұлттық жүйесінің жұмыс істеу қағидаларында көзделген бейнебақылау жүйелерінің ең төмен техникалық шарттарына сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым басшысы бақылау камераларындағы бейнежазбалардың кемінде 30 күн сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6200,226 +6290,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Объектілер қызметкерлерді, тәрбиеленушілерді, білім алушыларды және объектіге келушілерді штаттан тыс жағдайдың туындауы (терроризм актісінің жасалу қаупі немесе жасалуы және туындаған салдарлар туралы) туралы жедел хабардар ету және олардың іс-қимылдарын үйлестіру мақсатында хабардар ету жүйелерімен және құралдарымен жарақтандырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z102" w:id="98"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z102" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Қызметкерлерді, оқушыларды және объектіге келушілерді хабардар ету алдын ала әзірленген жоспарға сәйкес басқа да техникалық және жылжымалы байланыс құралдарының (сигнализация) көмегімен ішкі байланыс желілері бойынша жүзеге асырылады, олар мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ғимараттарға, үй-жайларға, адамдар тұрақты немесе уақытша болатын объект аумағының учаскелеріне дыбыстық (қажет болған жағдайда және жарық сигналдарын) беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сөйлеу ақпаратын автоматты режимде де (бұрын жазылған мәтінді оқу), сондай-ақ қауіп сипаты, объектілерде үй-жайларда эвакуациялауды немесе бұғаттауды жүзеге асыру қажеттілігі мен тәртібі, объектінің персоналы, білім алушылары мен келушілерінің қауіпсіздігін қамтамасыз етуге бағытталған басқа да іс-қимылдар туралы микрофон көмегімен де трансляциялау. Үй-жайларды эвакуациялау және бұғаттау туралы хабарлау жүйелері сигналдармен ерекшеленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Хабарлағыштардың саны және олардың қуаты адамдар тұрақты немесе уақытша болатын барлық жерлерде қажетті естілуін қамтамасыз ету, эвакуация жүргізілген жағдайда оны жүргізу үшін қажетті есептік уақыт ішінде әрекет етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z104" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Дабыл беру құралы (мобильді немесе стационарлық) (дабыл түймесі) объектіде терроризм актісінің жасалу қаупі туралы уәкілетті органдарды уақтылы хабардар ету мақсатында орнатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z105" w:id="101"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z105" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Дабыл беру құралы міндетті түрде объектінің қауіпсіздігін қамтамасыз ететін тұлғаның постымен және жаппай өткізуге арналған объектіге кірумен жабдықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z106" w:id="102"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z106" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Дабыл беру құралы аумақтық ішкі істер органдарының кезекші бөлімдеріне не күзет қызметі субъектілерінің орталықтандырылған бақылау пультіне жасырын сигнал беру мүмкіндігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z107" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Объектілерді қоршау адамдардың объектіге және объектіден еркін өтуіне және көлік құралдарының өтуіне кедергі келтіру мақсатында орнатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоршаумен аумағы бар тиісті объектілердің периметрі жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6520,268 +6610,268 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) барлық маусымдар мен тиісті климаттық аймақтардың сыртқы Климаттық факторларына төзімділігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) индустриялық кедергілерден және көлік құралдары тудыратын кедергілерден, құстар мен жануарлардың әсерінен қорғалуын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="104"/>
+    <w:bookmarkStart w:name="z108" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Күзетудегі объектілер күзет бөлімшелерінің күштері мен құралдарын басқару үшін ақпарат алмасу мақсатында байланыс жүйелерімен және құралдарымен жарақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байланыс жүйесі күзет пунктіндегі кезекші мен қызмет көрсету аумағындағы күзет нарядтары арасындағы, қызмет көрсету аумағы шегіндегі күзет нарядтары арасындағы екі жақты радиобайланысты қамтамасыз етуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Объектілер күзет және дабыл сигнализациясы, кіруді бақылау және басқару, жарықтандыру, бейнебақылау жүйесінің үздіксіз жұмысын қамтамасыз ету үшін резервтік электрмен жабдықтау жүйелерімен және құралдарымен жарақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z110" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Объектілердің топқа жатқызылуына қарамастан, олардың кіру топтары, сондай-ақ білім алушылар мен тәрбиеленушілердің көлік құралдарының қозғалыс жолдарына тікелей жақын жерде жаппай болуы мүмкін ашық орындары орналасқан жағдайда объектілер көлік құралдарының жылдамдығын төмендету құралдарымен жабдықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z111" w:id="107"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z111" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Білім беру объектілері соқтығысу қаупін болдырмау мақсатында көлік құралдарының жылдамдығын төмендету құралдарымен жабдықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z112" w:id="108"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z112" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Көлік құралдарының жылдамдығын төмендету гүл құмыраларын, сәулет және ландшафт элементтерін, боллардтарды және басқа құралдарды пайдалану арқылы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z113" w:id="109"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z113" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       101. Осы тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>77-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған топтарға қарамастан, объектілер әлеуетті қауіпті учаскелер болған кезде сигнал беру жүйелерімен және құралдарымен жабдықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z114" w:id="110"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z114" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Меншік иесінің, иеленушінің шешімі бойынша объектіде объектінің терроризмге қарсы қорғалу деңгейін арттыруға ықпал ететін қосымша инженерлік-техникалық жабдық орнатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z115" w:id="111"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z115" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Объектінің инженерлік-техникалық жабдығы әрдайым жұмыс жағдайында ұсталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z116" w:id="112"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z116" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Объектіні террористік тұрғыдан осал объектілердің тізбесіне енгізгеннен кейін 6 ай ішінде оны Қағидаларға сәйкес инженерлік-техникалық жабдықпен жабдықтау мүмкін болмаған жағдайда, объекті басшылығы объектіні жарақтандыруға арналған республикалық және (немесе) жергілікті бюджеттердің, бюджеттен тыс көздердің қаражатын жоспарлау үшін шаралар қабылдайды, ал терроризмге қарсы комиссияға объектіні инженерлік-техникалық жарақтандыру жөніндегі іс-шаралар жоспарының жобасы келісуге ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6912,68 +7002,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жөніндегі нұсқаулыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:bookmarkStart w:name="z118" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сабақ тақырыптарының нұсқалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаның оң жақ бұрышы жаңа редакцияда - ҚР Оқу-ағарту министрінің 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8134,212 +8224,212 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жөніндегі нұсқаулыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техногендік сипаттағы төтенше жағдайлар және терроризм актісін жасау қаупі туындаған кездегі білім беру ұйымдары қызметкерлерінің, білім алушылары мен тәрбиеленушілерінің іс-қимыл</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АЛГОРИТМІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаның оң жақ бұрышы жаңа редакцияда - ҚР Оқу-ағарту министрінің 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z122" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы техногендік сипаттағы төтенше жағдайлар және терроризм актісінің жасалу қаупі туындаған кездегі білім беру ұйымдары қызметкерлерінің, білім алушылары мен тәрбиеленушілерінің іс–қимыл алгоритмі (бұдан әрі - Алгоритм) техногендік сипаттағы төтенше жағдайлар туындаған және терроризм актісінің жасалу қаупі туындаған жағдайларда білім беру ұйымдарының жұмыс істеу тұрақтылығын арттыру жөніндегі іс-шараларды басқару мақсатында әзірленді және олардың алдын алуға және оларды жоюға бағытталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім беру ұйымдарының тұрақты жұмыс істеуін қамтамасыз ету мақсатында төтенше жағдай (бұдан әрі - ТЖ) аймағында авариялық – құтқару және кезек күттірмейтін жұмыстарды жүргізуге дайындық жөніндегі іс-шаралар кешенін қабылдау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техногендік сипаттағы төтенше жағдайлар аймағында авариялық-құтқару және кезек күттірмейтін жұмыстарды жүргізуге дайындық жөніндегі іс-шаралар кешенін қабылдау білім беру ұйымдарының тұрақты жұмыс істеуін қамтамасыз етуге бағытталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Терроризм актісі жасалған жағдайда білім беру ұйымдарының басшылары мен қызметкерлері жасалған терроризм актісі туралы Құқық қорғау және арнайы органдарға дереу хабарлауға және білім беру ұйымының персоналын эвакуациялауды қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы жұмысты ұйымдастыру кезінде бөгде адамдардың объектілерге және осал учаскелерге (аймақтарға, жабдықтарға) еркін кіру мүмкіндігін болдырмауға ерекше назар аудару қажет, бұл, сөзсіз, Террористік құралдарды жеткізу мүмкіндігін, сондай-ақ бақылау, автоматика, байланыс аппаратурасының істен шығуын және т. б. болдырмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8512,164 +8602,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түрлі жағдайларды алдын ала пысықтау терроризм актісін жасау қаупі туындаған кезде білім беру ұйымдарының қызметкерлері мен білім алушыларының іс-қимыл алгоритмін, оның ішінде әдеттегі экстремалды жағдайлардағы іс-қимылдарды реттейтін мекенжай нұсқаулықтары мен жадынамаларды қалыптастыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Білім беру ұйымдарының терроризмге қарсы қауіпсіздігін қамтамасыз ету жөніндегі шараларды іске асыруды Заңда және Қазақстан Республикасының өзгеде нормативтік құқық актілерінде белгіленген құзырет шегінде олардың басшылары ұйымдастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Техногендік сипаттағы төтенше жағдайлардың алдын алу жөніндегі іс-шаралар олардың туындау ықтималдығы мен олардан келтірілуі мүмкін залалды ескере отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техногендік сипаттағы төтенше жағдайлардың алдын алу жөніндегі іс-шараларды орындау білім беру ұйымдарының басшыларына олардың қолданыстағы заңнамада және белгіленген құзыреті шегінде жүктеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Білім беру ұйымы қызметкерлерінің, білім алушылар мен тәрбиеленушілерінің ғимаратта және оның аумағында терроризм актісінің жасалу қаупі туындаған кездегі іс-қимыл тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z126" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тәртіп қызметкерлердің, педагогтердің, білім алушылар мен тәрбиеленушілердің іс-қимылдарын жүйелейді және үндестіреді, оның ішінде білім беру ұйымында және оның аумағында терроризм актісінің жасалу қаупі туындаған кезде ата-аналарды хабардар етуді көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Алгоритммен ұйғарылатын іс-әрекеттерді білім беру ұйымының басшысы әрбір қызметкерге, педагогке, білім алушыға және ата-анаға (заңды өкілге) жеткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Білім беру ұйымында терроризм актісін жасау қаупі туындаған кезде жедел іс-қимыл жасауға негіз болуы мүмкін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкерлердің, педагогтердің, білім алушылардың немесе тәрбиеленушілердің кез келгенінің күдікті пәнді анықтауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8716,202 +8806,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       террористердің қызметкерлерді, педагогтарды және білім алушыларды кепілге алуы және/немесе ұйымның ғимаратында немесе оның аумағында болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       террористің білім беру ұйымына шабуылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жоғарыда көрсетілген барлық жағдайларда білім беру ұйымының басшылығы болған жағдай туралы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102 ішкі істер органдарының арнасына, "112" бірыңғай кезекші-диспетчерлік қызметіне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім бөлімінің басшысына дереу хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Күдікті затты табу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z130" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Күдікті зат деп күдікті дыбыстар (шертулер, сағаттың тықылы.) және ерекше иістер (бадам, хлор, аммиак) шығаратын иесіз сөмкелер, пакет, жәшік, қорап, шығыңқы сымдары, жіптері, электр таспасы бар ойыншықтар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұндай зат жарылғыш немесе улы химикатты заттармен (УХЗ) немесе биологиялық агенттермен (қауіпті инфекциялардың қоздырғыштары, мысалы, күйдіргі, шешек, туляремия) толтырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қауіпті немесе күдікті затты тапқан адамдар дереу ішкі істер органдарының "102" арнасына немесе "112" (егер ол тәрбиеленуші немесе білім алушы болса, онда тәрбиешіге немесе сынып жетекшісіне) бірыңғай кезекші-диспетчерлік қызметіне хабарлайды және шұғыл ден қою күштері келгенге дейін заттан қауіпсіз қашықтықта болады және болған жағдайға қатысты айғақтар беруге дайын болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z132" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Басшының іс-әрекеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоғамдық тәртіпті қамтамасыз ету үшін білім беру ұйымының тұрақты қызметкерлері қатарынан қоршауды шығару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8922,70 +9012,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шұғыл ден қою қызметтерінің (ішкі істер органдарының бөлімшелері, жедел медициналық көмек қызметтері, өрт сөндіру есептоптары, жедел-құтқару қызметтері) қауіпті немесе күдікті зат табылған жерге кедергісіз кіру мүмкіндігін қамтамасыз етуге міндетті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эвакуациялау жоспарына сәйкес білім алушылар мен білім беру ұйымының қызметкерлерді эвакуациялау үшін шаралар қабылдасын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Персоналдың іс-қимылы (қызметкерлер, педагогтер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымының әкімшілігіне (телефон арқылы) және ғимаратқа ешкімді жібермеуге (олар келгенге дейін) хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9104,70 +9194,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қажет болса, қорғауды қамтамасыз ететін заттарға (ғимараттың бұрышына, бағанға, қалың ағашқа, автокөлікке) жасырынып, бақылау жасаңыз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектіден шығу, мүмкін болмаған жағдайда-күрделі құрылыстың артына және қажетті қашықтықта жасырыну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Білім алушылардың іс-әрекеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үрейленбеңіз, қандай жағдайда да білім беру ұйымының педагогтері мен қызметкерлерін тыңдаңыз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9196,70 +9286,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қажет болған жағдайда қорғауды қамтамасыз ететін заттардың артына тығылыңыз (ғимараттың бұрышы, баған, қалың ағаш, автокөлік);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектіден шығу, мүмкін болмаған жағдайда-күрделі құрылыстың артына және қажетті қашықтықта жасырыну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Білім беру ұйымының қауіпсіздігін қамтамасыз ететін тұлғалардың іс-әрекеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күдікті затты ұстауға, жақындауға, жылжытуға болмайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9576,144 +9666,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағын автобус - 920 метр;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүк машинасы (фургон) – 1240 метр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Білім беру ұйымына телефон арқылы қауіптің түсуі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z137" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қазіргі уақытта телефон жарылғыш құрылғылар туралы, адамдарды кепілге алу, бопсалау және бопсалау туралы ақпаратты қамтитын хабарламалардың негізгі арнасы болып табылады. Мұндай сигналды назардан тыс қалдырмаңыз. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әңгімені сөзбе-сөз есте сақтауға тырысыңыз және оны қағазға бекітіңіз. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сөйлесу фактісі мен оның мазмұны туралы таратпаңыз, ақпаратқа ие адамдардың санын барынша шектеңіз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Телефон арқылы қауіп-қатер алушының іс-әрекеті (басшы, қызметкер, педагог, білім алушы):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әңгіме барысында қоңырау шалушының жынысын, жасын және сөйлеу ерекшеліктерін белгілеңіз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9976,88 +10066,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіз және сіздің басшылығыңыз шешім қабылдау немесе қандай да бір іс - әрекет жасау үшін қоңырау шалушыдан мүмкін болатын ең ұзақ уақытқа жетуге тырысыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүмкіндігінше, сөйлесу барысында ол туралы Ішкі істер органдарының 102-арнасына немесе "112" бірыңғай кезекші - диспетчерлік қызметіне және ұйым басшылығына, егер жоқ болса-әңгіме аяқталғаннан кейін дереу хабарлау керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Білім беру ұйымына қауіптің жазбаша нысанда түсуі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z140" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қауіп-қатер алушының жазбаша нысандағы іс-әрекеті (басшы, қызметкер, педагог, білім алушы):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алғаннан кейін мұндай құжаттты, хабарласушымен барынша сақ болыңыз. Мүмкіндігінше оны таза, тығыз жабылған пластик пакетке салыңыз да, бөлек қатты қалтаға салыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10122,126 +10212,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттың мазмұнымен таныс тұлғалар тобын кеңейтпеңіз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102 ішкі істер органдарының арнасына немесе "112" бірыңғай кезекші-диспетчерлік қызметіне дереу хабарлау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Білім беру ұйымының қызметкерлеріне, педагогтеріне, білім алушылары мен тәрбиеленушілеріне қарулы шабуыл жасау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z142" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қызметкерлерге, педагогтерге, білім алушылары мен тәрбиеленушілерге қарулы шабуыл жасалған кезде өзін-өзі оқшаулау үшін шаралар қабылдау, қауіпті аймақтан дереу шығу, сондай-ақ ішкі істер органдарының "102" арнасына немесе "112" бірыңғай кезекші-диспетчерлік қызметіне хабарлау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасырынып, террористердің кетуін күтіңіз және мүмкін болған жағдайда ғимараттан шығыңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басшының іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарулы шабуылдың фактісі мен мән-жайлары туралы Құқық қорғау және/немесе арнаулы мемлекеттік органдарды дереу хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10252,70 +10342,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектідегі адамдардың қауіпсіздігін қамтамасыз ету бойынша жұмысты ұйымдастыру (эвакуациялау, ішкі кедергілерді оқшаулау, объектідегі тосын жағдай туралы хабарлау);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       терроризмге қарсы күрес жөніндегі жедел штабтың келген күштерімен өзара іс-қимыл жасау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Персоналдың іс-қимылы (қызметкерлер, педагогтер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жағдайды бағалаңыз, білім алушылармен бірге ғимараттан қалай кететініңіз туралы нақты жоспар жасаңыз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10686,70 +10776,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушылар мен кітапхана қызметкерлері кітапханада қалады. Кітапханашылар есіктерді құлыптап, жарықты сөндіріп, балалар мен өздері үшін қауіпсіз орын табады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: Басшының өкіміне дейін қауіпсіз жерлерде болыңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Білім алушылардың іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дүрбелең болмау, барлық жағдайда мектеп қызметкерлері мен мұғалімдерін тыңдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10886,88 +10976,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарулы шабуыл фактісі туралы объект басшылығына, құқық қорғау және/немесе арнайы мемлекеттік органдарға кез келген тәсілмен хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектідегі адамдардың қауіпсіздігін қамтамасыз ету шараларын қабылдау (эвакуациялау, ішкі кедергілерді оқшаулау).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Білім беру ұйымдарына адамдарды кепілге алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z147" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басшының іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушылардың, тәрбиеленушілердің, педагогтердің және басқада қызметкерлердің қауіпсіздігін қамтамасыз ету үшін жоғары деңгейде қажетті жағдай ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10996,126 +11086,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқыншылардың талаптарын білуге тырысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       терроризмге қарсы күрес жөніндегі жедел штабтың келген күштерімен өзара іс-қимыл жасау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Персоналдың іс-қимылы (қызметкерлер, педагогтер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жақын маңдағы білім алушылар мен тәрбиеленушілерді қорғауды ұйымдастыру: мүмкіндігінше олардың кепілге алынуының алдын алу, ғимараттан абайлап шығару немесе үй-жайға тығылу, есікті бұғаттау, құқық қорғау органдарының қызметкерлері келгенге дейін ұстап тұру немесе ғимараттан шығу қауіпсіздігі мүмкіндігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқық қорғау және/немесе арнайы мемлекеттік органдарға кепілдікке алудың мән-жайлары мен қаскүнемдер (саны, қару-жарағы, жарақтандырылуы, жасы, лақап аты, ұлты және т.б.) туралы мүмкіндігінше кез келген қолжетімді тәсілмен және өз қауіпсіздігін кепілдік берілген қамтамасыз ету шартымен ғана хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Білім алушылардың іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дүрбелең болмаңыз, шыдамдылық пен ұстамдылықты сақтаңыз, сіздің мақсатыңыз-тірі қалу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11252,126 +11342,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ешқандай жағдайда арнайы қызмет қызметкерлеріне қарсы немесе олардан қашпаңыз, өйткені олар сізді қылмыскер ретінде қабылдауы мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүмкін болса, есіктер мен терезелердің саңылауларынан алыс болыңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Білім беру ұйымының қауіпсіздігін қамтамасыз ететін тұлғалардың  іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке бастамасы бойынша келіссөздер жүргізбеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сақ болыңыз, қылмыскерлердің белгілерін, олардың бет-әлпетінің ерекшеліктерін, киімдерін, аттарын, лақап аттарын, мүмкін тыртықтар мен татуировкаларды, сөйлеу ерекшеліктері мен мінез-құлқын, әңгіме тақырыбын есте сақтауға тырысыңыз. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Кепілге алу кезіндегі іс-қимыл тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қылмыскерлерді физикалық күш немесе қару қолдануға итермелейтін әркеттерден аулақ болыңыз, қашуға тырыспаңыз. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11580,88 +11670,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ешқандай жағдайда арнайы бөлімше қызметкерлеріне қарсы немесе олардан қашуға болмайды, өйткені олар жүгірушіні қылмыскер ретінде қабылдай алады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер мүмкіндік болса, есіктер мен терезелердің ойықтарынан алыс болу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Білім беру ұйымының ішінде және оның аумағында атыс кезінде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z153" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Басшының іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушылардың, тәрбиеленушілердің, педагогтердің және басқада қызметкерлердің қауіпсіздігін қамтамасыз ету үшін жоғары деңгейде қажетті жағдай ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11672,70 +11762,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқық қорғау және/немесе арнаулы мемлекеттік органдарды атыс туралы дереу хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкерлердің, педагогтар мен білім алушылардың өмірін қорғауға арналған іс-әрекеттерді ұйымдастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Персоналдың (қызметкерлер, педагогтар) және білім алушылардың іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер сіз көшеде атыс естіген болсаңыз, терезе жанында тұрмаңыз, тіпті ол пердемен жабылған болса да;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11782,88 +11872,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер атыс кезінде көшеде болсаңыз, жерге жатып, баспанаға баруға тырысыңыз (ғимараттың бұрышы, гүлзар, аялдама), егер жақын жерде ондай болмаса, басыңызды қолыңызбен жауып, қозғалмай тік жатыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бәрі басылған кезде сіз көтеріліп, маршрутты өзгерте отырып, межелі жерге жете аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-параграф. Білім беру ұйымы ғимаратының жарылуы кезінде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z156" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Басшының іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушылардың, тәрбиеленушілердің, педагогтердің және басқада қызметкерлердің қауіпсіздігін қамтамасыз ету үшін жоғары деңгейде қажетті жағдай ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11874,70 +11964,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғимараттың жарылуы туралы құқық қорғау және/немесе арнайы мемлекеттік органдарды дереу хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкерлердің, педагогтер мен білім алушылардың өмірін қорғауға арналған іс-әрекеттерді ұйымдастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Персоналдың (қызметкерлер, педагогтер) және білім алушылардың іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шыны шкафтардың, витриналар мен терезелердің жанында болмауға тырысып, еденге жатыңыз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12002,88 +12092,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғимараттан артқа қабырғаға басу арқылы шығу керек, әсіресе баспалдақпен түсу керек болса. Сіз бүгіліп, басыңызды қолыңызбен жабуыңыз керек-сынықтар мен әйнектер үстіне себілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшеде қалсаңыз, ғимараттан қашыңыз, бұл ретте карниздер және қабырғалар қадағалаңыз, олар құлап кетуі мүмкін. Сіз тез және мұқият жүруіңіз керек, өйткені үй құлаған кезде қалың шаң бұлт көтеріледі, ол дүрбелең тудыруы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-параграф. Білім беру ұйымына террорист шабуыл жасаған кезде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z159" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Басшының іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушылардың, тәрбиеленушілердің, педагогтердің және басқада қызметкерлердің қауіпсіздігін қамтамасыз ету үшін жоғары деңгейде қажетті жағдай ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12112,70 +12202,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқық қорғау органдарының қызметкерлеріне қаскүнемді анықтау және ұстау уақытын қысқартуы мүмкін күдікті тұлға туралы барынша толық ақпарат беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адамдарды қауіпсіз эвакуациялауды және жеке қауіпсіздікті қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Персоналдың іс-қимылы (қызметкерлер, педагогтер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жақын маңдағы білім алушыларды қорғауды ұйымдастыру: ғимараттан абайлап шығару немесе үй-жайға тығылу, есікті бұғаттау, құқық тәртібі қызметкерлерінің келуін күту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12186,126 +12276,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қорғаныңыз: ғимараттан тыныш кету немесе бөлмеде жасыру, есікті құлыптау, құқық қорғау органдарының қызметкерлерінің келуін күту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқық қорғау және/немесе арнайы мемлекеттік органдарды, күзетті, персоналды, объект басшылығын қарулы шабуылдың фактісі мен мән-жайлары туралы мүмкіндігінше кез келген тәсілмен хабардар ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Білім алушылар мен ата-аналардың (заңды өкілдердің) іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қорғаныңыз: ғимараттан тыныш кету немесе бөлмеде жасырыну, есікті құлыптау, құқық қорғау органдарының қызметкерлерінің келуін күту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқық қорғау және/немесе арнайы мемлекеттік органдарды, күзетті, персоналды, объект басшылығын қарулы шабуылдың фактісі мен мән-жайлары туралы мүмкіндігінше кез келген тәсілмен хабардар ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Білім беру ұйымының қауіпсіздігін қамтамасыз ететін тұлғалардың  іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дәстүрлі емес діни ағымның жақтаушысын/ларын сыртқы белгілері бойынша анықтауға болады (белгілерді төменде қараңыз);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12370,70 +12460,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қажет болған жағдайда объект бойынша (жеке өзі немесе бейнебақылау жүйесі арқылы) күдікті адамның немесе адамдар тобының қозғалысын бақылауды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз қауіпсіздігіңізді қамтамасыз етіңіз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Террористің сыртқы белгілері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауа-райына сәйкес келмейтін, қолдан жасалған жарылғыш құрылғының (ҚЖЖҚ) элементтерін жасыруға арналған кең киім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12480,88 +12570,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тасымалданатын заттарға абайлап жүгіну, оларды денеге басу және оларды мезгіл-мезгіл еріксіз сезіну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       түрлі бұзылулар (шеврондардың болмауы, пішіннің төменгі және жоғарғы бөліктері түсінің, бас киімнің сәйкес келмеуі) болуы мүмкін бүркеніш нысанды киімді пайдалану.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Білім беру ұйымдарында және оның аумағында терроризм актілерінің алдын алу жөніндегі практикалық іс-шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z165" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Терроризм актілерінің алдын алу жөніндегі басшының іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       терроризмге қарсы іс-қимыл саласындағы басшылық құжаттардың талаптарын білу және білім алушылардың, қызметкерлердің назарына жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12590,70 +12680,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкерлердің, педагогтердің, білім алушылардың және қажет болған жағдайда олардың ата-аналарының (заңды өкілдерінің)қатысуымен іс-қимыл алгоритмдерін пысықтау бойынша практикалық жаттығуларды тұрақты өткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымының терроризмге қарсы қорғау шараларын іске асыруға жауапты лауазымды тұлғаны анықтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Жауапты лауазымды тұлғаның іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымдарының қызметкерлерімен, педагогтарымен және білім алушыларымен жыл сайын терроризмге қарсы іс-қимыл мәселелері бойынша сабақтар жоспарлау және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12682,70 +12772,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басшыға терроризмге қарсы іс-қимыл шараларын жетілдіру және қызметкерлердің, педагогтар мен білім алушылардың қауіпсіздігін қамтамасыз ету мәселелері бойынша ұсыныстар беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күн сайын білім беру ұйымы объектісінің жағдайын бақылауды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Директордың әкімшілік-шаруашылық жұмысы жөніндегі орынбасарының (ӘШЖ) іс-әрекеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымы аумағының қараңғы уақытта жарықтандырылуын қадағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12756,108 +12846,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымының аумағынан қоқысты уақытында шығаруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөгде қылықты бөтен адамға назар аудару керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Директордың тәрбие жұмысы жөніндегі орынбасарының іс-әрекеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәрбие жұмысының жылдық және айлық жоспарларына білім алушылардың, педагогтердің және білім беру ұйымының барлық қызметкерлері Құқық қорғау органдарының қызметкерлерінің қатысуымен "Террористің сыртқы белгілері", "Қолдан жасалған жарылғыш құрылғы қандай көрінеді", "Мектепте оқ атылса не істеу керек", "Түрлі жарақаттар кезіндегі алғашқы медициналық көмек шаралары", "Білім алушыларды ату ниетін білдіретін тұлғаның психологиялық портреті", "Экстремистік ұйымдардың қауіптілігі", "Террористер мен экстремистер жасөспірімдер мен жастарды өздерінің қылмыстық мақсаттары үшін қалай пайдалана алады" және т.б. тақырыптарында іс-шаралар өткізуді қосу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Сынып жетекшілері мен педагогтердің іс-қимылдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөгде қылықты бөтен адамға назар аудару керек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12904,70 +12994,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       террористік көріністерге ден қою алгоритмдерін пысықтау бойынша практикалық жаттығуларға белсенді қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эвакуация бағыттарын жетілдіру бойынша ұсыныстар енгізу, жеке стресске төзімділікті және дағдарыс жағдайында басқару қабілетін арттыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Вахтерлердің әрекеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөгде қылықты бөтен адамға назар аудару керек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12996,70 +13086,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күн сайын педагогтерге оқу үй-жайларының кілттерін беруді және сабақ аяқталғаннан кейін және оқу үй-жайларында тәртіп орнатылғаннан кейін кілттерді тапсыруды бақылауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру мекемелерінің күдікті келушілерін пысықтау бойынша учаскелік инспекторлармен және кәмелетке толмағандардың істері жөніндегі инспекторлармен өзара іс-қимылды ұйымдастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Кезекші әкімшінің іс-әрекеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөгде қылықты бөтен адамға назар аудару керек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13088,70 +13178,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кезекші педагогтардың жұмысын бақылауды жүзеге асыру және білім алушыларды білім беру ұйымына жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күдікті қол жүгі (ауыр сөмкелер, жәшіктер, үлкен түйіншектер) бар қызметкерлердің, педагогтар мен білім алушылардың кіруге әрекет жасауы туралы объект басшысын хабардар ету және күзету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Білім беру ұйымы тұрақты құрамының іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөгде қылықты бөтен адамға назар аудару керек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13180,108 +13270,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оларға бекітілмеген оқу үй-жайларында (сыныптарда, кабинеттерде) сабақ өткізетін педагогтерге кілттерді алу және вахтерге тапсыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сабақ аяқталғаннан кейін кезекші жауапты адам оқу бөлмесін тазалауын қадағалау </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Білім алушылардың іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сабақтың басталуына уақтылы дайындық мақсатында мектепке алдын-ала келу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Білім беру ұйымының қауіпсіздігін қамтамасыз ететін тұлғалардың  іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекеме аумағына автокөлік құралдарын өткізу кезінде әкелінетін жүктердің тиісті құжаттары мен сипатын тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13364,88 +13454,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық анықталған бұзушылықтар туралы білім беру ұйымының басшысына және күзет кәсіпорнындағы өзінің тікелей бастықтарына дереу баяндау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Әрбір қызметкер мен білім алушы мекемеде қауіпсіздікті қамтамасыз етуге қатысты кемшіліктер мен бұзушылықтарды анықтаған кезде бұл туралы мектеп директорына немесе оның қауіпсіздік жөніндегі орынбасарына дереу хабарлайды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 тарау. Техногендік сипаттағы төтенше жағдайлар туындаған кездегі білім беру ұйымы қызметкерлерінің іс-қимыл тәртібі 1-параграф. Өрттің (жарылыстың)пайда болуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z176" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Білім беру ұйымы басшысының іс-әрекеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұл туралы Мемлекеттік өртке қарсы қызметке (бұдан әрі - МӨҚ) 101 нөмірі бойынша телефон арқылы немесе 112 бірыңғай кезекші-диспетчерлік қызметке дереу хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13564,70 +13654,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МӨҚ бөлімшелерінің кездесуін ұйымдастыру және өрт ошағына кіру және өртке қарсы сумен жабдықтау үшін ең қысқа жолды таңдауға көмек көрсету.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрт сөндіру бөлімшесі келгеннен кейін білім беру ұйымының басшысы өрт сөндіру басшысын объектінің, іргелес құрылыстар мен құрылыстардың конструкциялық ерекшеліктері, сақталатын заттардың саны мен өрт қауіпті қасиеттері және өртті ойдағыдай жою, қауіпсіздік үшін қажетті басқа да мәліметтер туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Персоналдың іс-қимылы (қызметкерлер, педагогтер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектінің мекенжайы мен нөмірін, өрттің шыққан жерін, өзінің тегі мен лауазымын атай отырып, басшылыққа, сондай-ақ мемлекеттік өртке қарсы қызметке (бұдан әрі-МӨҚ) 101 нөмірі бойынша немесе 112 бірыңғай кезекші-диспетчерлік қызметке дереу хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13728,70 +13818,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журнал бойынша білім алушыларды көшіруді жүзеге асыру, оның нәтижелері туралы білім беру ұйымының басшысына баяндау және ата-аналарды хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәрбиеленушілерді киіндіріп, топтан шығарады, балаларды түгендейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Білім алушылардың іс-әрекеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өрт туралы дабылды естіген білім алушылар оқытушының нұсқауы бойынша эвакуациялау жоспарына сәйкес кабинет пен ғимараттан шығуы тиіс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13838,70 +13928,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эвакуациялау жоспарында көрсетілген бір жиын орнына жиналуға асықпай;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жанында отырған сыныптасы жиын орнында болмаған жағдайда, дереу педагогке немесе білім беру ұйымының қызметкеріне хабарлаңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Білім беру ұйымының қауіпсіздігін қамтамасыз ететін тұлғалардың іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектінің мекенжайы мен нөмірін, өрттің шыққан жерін, өзінің тегі мен лауазымын атай отырып, басшылыққа, сондай-ақ мемлекеттік өртке қарсы қызметке (бұдан әрі-МӨҚ) 101 нөмірі бойынша немесе 112 бірыңғай кезекші-диспетчерлік қызметке дереу хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13984,88 +14074,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өрт сөндірушілер мен құтқарушылардың кездесуін ұйымдастыру, оларға объектіге кіру орындарын көрсету, өрт гидранттарының люктерін орналастыру, эвакуациялау жоспары және жоспарда тұтану орны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өрт сөндірушілер келгеннен кейін Ішкі істер органдарының қызметкерлері келгенге дейін аумақты қоршау керек және оған өртті сөндіруге қатысы жоқ адамдардың кіруіне тыйым салу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Ғимараттар мен құрылыстардың кенеттен құлауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z181" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Басшының іс-әрекеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112 нөмірі бойынша бірыңғай кезекші-диспетчерлік қызметке дереу хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14130,70 +14220,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғимараттан қауіпсіз қашықтықта жинау орнын анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкерлерді, тәрбиеленушілер мен білім алушыларды түгендеуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Персоналдың (қызметкерлер, педагогтер) және білім алушылардың іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғимараттан мүмкіндігінше тез кетуге тырысыңыз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14312,70 +14402,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүмкін болса, үстелдің астына жасырыныңыз - ол құлаған заттар мен сынықтардан қорғайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       терезелер мен электр құрылғыларынан алыс болыңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Білім беру ұйымының қауіпсіздігін қамтамасыз ететін тұлғалардың іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектінің мекенжайы мен нөмірін, құлау орнын атай отырып, 112 нөмірі бойынша бірыңғай кезекші-диспетчерлік қызметке дереу хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14458,70 +14548,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өрт сөндірушілер мен құтқарушылардың кездесуін ұйымдастыру, оларға объектіге кіру орындарын көрсету, өрт гидранттарының люктерін орналастыру, эвакуациялау жоспары және жоспарда құлау орны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өрт сөндірушілер келгеннен кейін Ішкі істер органдарының қызметкерлері келгенге дейін аумақты қоршап, оған авариялық-құтқару жұмыстарын жүргізуге тартылмаған адамдардың кіруіне тыйым салу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Егер сіз үйіндіде болсаңыз, іс-әрекеттер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       терең тыныс алыңыз, дүрбелең мен қорқынышқа бой алдырмаңыз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14604,88 +14694,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұлшықетті еркін және денеңізге шынтақты қысып, байқаған тар жол арқылы шығуға ұмтылыңыз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үмітсіздікке ұшырамаңыз және көмек күтіңіз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Атмосфераға күшті әсер ететін улы, радиоактивті шығарындылармен авариялардың туындауы және биологиялық қауіпті заттар (КӘУЗ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z186" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Басшының іс-әрекеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұл туралы 112 нөмірі бойынша бірыңғай кезекші-диспетчерлік қызметке дереу хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14822,70 +14912,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғимараттан қауіпсіз қашықтықта жинау орнын анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкерлер, педагогтер және білім алушылармен тілдесуді ұйымдастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Персоналдың іс-қимылы (қызметкерлер, педагогтер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сабақты тоқтату, электр приборлары мен жабдықтарын тоқтан ажырату, жарықты сөндіру және терезелерді жабу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15058,70 +15148,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғимараттан қауіпсіз қашықтықта орналасқан жиналу орнына бару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       білім алушылармен тілдесу және білім беру ұйымының басшысына есеп беру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Білім алушылардың іс-әрекеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушылар КӘУЗ шығарындылары туралы құлақтандыру сигналын естігенде, педагогтың нұсқауларын орындауы тиіс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15294,70 +15384,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғимараттан қауіпсіз қашықтықта орналасқан жиналу орнына бару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жанында отырған сыныптасы жиын орнында болмаған жағдайда, міндетті түрде дереу педагогқа, қызметкерге немесе білім беру ұйымының басшысына хабарлау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Білім беру ұйымының қауіпсіздігін қамтамасыз ететін тұлғалардың іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектінің мекенжайы мен нөмірін және болған оқиға туралы ақпаратты атай отырып, басшылыққа, сондай-ақ 112 нөмірі бойынша бірыңғай кезекші-диспетчерлік қызметке дереу хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15422,108 +15512,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құтқарушылардың кездесуін ұйымдастыру, оларға объектіге кіру орындарын көрсету, өрт гидранттарының люктерін орналастыру, эвакуациялау жоспары және жоспарға шығару орны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құтқарушылар келгеннен кейін ішкі істер органдарының қызметкерлері келгенге дейін аумақты қоршау керек және оған зарарсыздандыру жөніндегі іс-шараларға қатысы жоқ адамдардың кіруіне тыйым салу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 тарау. Білім беру ұйымдарының білім алушыларды, тәрбиеленушілерді және қызметкерлерді техногендік сипаттағы төтенше жағдайлар туындаған кездегі қорғау тәсілдерімен іс-әрекеттерді оқыту бойынша практикалық іс-шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z191" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Білім беру ұйымдарының білім алушыларды, тәрбиеленушілерді және қызметкерлерді техногендік сипаттағы төтенше жағдайлар туындаған кездегі қорғау тәсілдерімен іс-әрекеттерді оқыту тыңдаушыларда мақсатты және арнайы ұйымдастырылған процесс: адам жағдайында туындайтын қауіп-қатерлерлерден қорғану үшін қажетті білім, дағыдылар мен дағдыларды қалыптастыру. Төтенше жағдайлар немесе төтенше жағдайлардың қайталама зақымдайтын факторларының әсері сондай-ақ апаттар мен табиғи аппаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z192" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Білім беру ұйымдарының қызметкерлерін, білім алушыларды, тәрбиеленушілерді техногенді сипаттағы төтенше жағдайларда қорғану әдістері мен әркеттері келесі болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мінез-құлық ережелерін, төтенше жағдайлар кезінде қорғаныс және іс-қимыл әдістерін зардап шеккендерге алғашқы мединалық көмек көрсету әдістерін, жеке және ұжымдық қорғаныс құралдарын қолдану ережерін үйрету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15534,70 +15624,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) төтенше жағдайлардың алдын алу және олардың салдарын жою бойынша шараларды ұйымдастыру мен жүргізудің практикалық дағдыларын жетілдіру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жаттығулар мен жаттығулар барысында техногендік сипаттағы төтенше жағдайларда әрекет ету тәртібі, сондай-ақ құтқару және шұғыл жұмыстарды жүргізу,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
+    <w:bookmarkStart w:name="z193" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Төтенше жағдайларда алдын алуда басшының іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық қорғаныс саласындағы басшылық құжаттардың талаптарын білу және білім алушылардың, қызметкерлердің назарына жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15646,70 +15736,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қызметкерлердің, педагогтердің, білім алушылардың және қажет болған жағдайда олардың ата-аналарының (заңды өкілдерінің) қатысуымен іс-қимыл алгоритмдерін пысықтау бойынша практикалық жаттығуларды тұрақты өткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымында азаматтық қорғау шараларын іске асыруға жауапты лауазымды тұлғаны анықтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:bookmarkStart w:name="z194" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Жауапты лауазымды тұлғаның іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымдарының қызметкерлерімен, педагогтарымен және білім алушыларымен жыл сайын азаматтық қорғау мәселелері бойынша сабақтар жоспарлау және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15738,70 +15828,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басшыға азаматтық қауіпсіздік шараларын жетілдіру және қызметкерлердің, педагогтар мен білім алушылардың қауіпсіздігін қамтамасыз ету мәселелері бойынша ұсыныстар беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күн сайын білім беру ұйымы объектісінің жағдайын бақылауды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Директордың әкімшілік-шаруашылық жұмысы жөніндегі орынбасарының (ӘШЖ) іс-әрекеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымы аумағының қараңғы уақытта жарықтандырылуын қадағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15830,276 +15920,276 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымының аумағынан қоқысты уақытында шығаруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қорғаныс құралдарының дұрыс күйін қамтамасыз ету (өрт гидранттары, өрт сөндіргіштер мен электр панельдер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Директордың тәрбие жұмысы жөніндегі орынбасарының іс-әрекеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәрбие жұмысының жылдық және айлық жоспарларына білім алушылардың, педагогтердің және білім беру ұйымы, құқық қорғау органдары және азаматтық қорғау мәселелері жөніндегі органдар қызметкерлерінің қатысуымен іс-шаралар өткізуді енгізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Сынып жетекшілері мен педагогтердің іс-қимылдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төтенше жағдайларды жою алгоритмдерін әзірлеу бойынша практикалық сабақтарға белсенді қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эвакуация бағыттарын жетілдіру бойынша ұсыныстар енгізу, жеке стресске төзімділікті және дағдарыс жағдайында басқару қабілетін арттыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:bookmarkStart w:name="z198" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Вахтерлердің әрекеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шұғыл қызметтердің телефон нөмірлерін білу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күн сайын педагогтерге оқу үй-жайларының кілттерін беруді және сабақ аяқталғаннан кейін және оқу үй-жайларында тәртіп орнатылғаннан кейін кілттерді тапсыруды бақылауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="193"/>
+    <w:bookmarkStart w:name="z199" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Кезекші әкімшінің іс-әрекеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымдарына сабақ басталардан кем дегенде 30 минут бұрын келуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кезекші педагогтардың жұмысын бақылауды жүзеге асыру және білім алушыларды білім беру ұйымына жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="194"/>
+    <w:bookmarkStart w:name="z200" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Білім беру ұйымы тұрақты құрамының іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің жұмыс орындарына сабақ басталардан 15 минут бұрын олардың жай-күйін бөгде және күдікті заттардың, заттардың болмауын тексеру мақсатында және оларды сабаққа (жұмысқа) дайындау үшін келу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16110,108 +16200,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оларға бекітілмеген оқу үй-жайларында (сыныптарда, кабинеттерде) сабақ өткізетін педагогтерге кілттерді алу және вахтерге тапсыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сабақ аяқталғаннан кейін оқу бөлмесін тазалауды бақылау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="195"/>
+    <w:bookmarkStart w:name="z201" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Білім алушылардың іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сабақтың басталуына уақтылы дайындық мақсатында мектепке алдын-ала келу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:bookmarkStart w:name="z202" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Негізгі және қосалқы ғимараттарға қойылатын міндетті талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білім беру мекемелері ғимараттарының шатыр, жертөле, қосалқы бөлмелері мен апаттық шығулар жабық және мөрленген, сондай-ақ олардың жолдары сол немесе басқа бөлмеге кедергісіз кіру үшін қоқыстанбаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16222,88 +16312,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) апаттық шығулар мен басқа да қосалқы үй-жайлар кілттерінің екінші нұсқасы белгілі бір жерде (күзет бекеті, қарауыл) орналасқан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) барлық өрт крандары, өрт сөндіргіштер және электр қалқандары мөрленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="197"/>
+    <w:bookmarkStart w:name="z203" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 тарау. Шұғыл әрекет ету қызметтерінің телефондары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z204" w:id="198"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z204" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Дайындалып жатқан немесе жасалған қылмыс туралы дереу тұрғылықты жері бойынша Ұлттық қауіпсіздік комитеті немесе Ішкі істер министрлігінің аумақтық органдарына, не сенім телефоны бойынша немесе электрондық пошта мекен-жайына дереу хабарлаңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлттық қауіпсіздік комитетінің кезекші қызметінің телефоны: 110 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16578,68 +16668,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымшаның оң жақ бұрышы жаңа редакцияда - ҚР Оқу-ағарту министрінің 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:bookmarkStart w:name="z206" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-бөлім. Нұсқаулық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -17135,68 +17225,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:bookmarkStart w:name="z207" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-бөлім. Сабақ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сабақты өткізу күні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>