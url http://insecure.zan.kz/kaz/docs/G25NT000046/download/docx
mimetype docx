--- v0 (2025-10-02)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f72ccdd" w14:textId="f72ccdd">
+    <w:p w14:paraId="465fbe3" w14:textId="465fbe3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджеттік инвестициялар, мемлекеттік-жекешелік әріптестік, оның ішінде концессиялар, мемлекеттік кепілдіктер беру үшін инвестициялық жобалар және техникалық-экономикалық негіздеме әзірлеуді талап ететін бюджеттік инвестициялық жобаларды бюджеттік кредиттеу, қаржы агенттерінің мемлекеттік инвестициялық саясатты іске асыруы мәселелері бойынша республикалық бюджет қаражаты есебінен сараптама жүргізу және құжаттаманы бағалау құнын айқындау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 30 мамырдағы № 46 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 30 мамырдағы № 46 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереже 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -641,74 +641,198 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджеттік инвестициялар, мемлекеттік-жекешелік әріптестік, оның ішінде концессиялар, мемлекеттік кепілдіктер беру үшін инвестициялық жобалар және техникалық-экономикалық негіздеме әзірлеуді талап ететін бюджеттік инвестициялық жобаларды бюджеттік кредиттеу, қаржы агенттерінің мемлекеттік инвестициялық саясатты іске асыруы мәселелері бойынша республикалық бюджет қаражаты есебінен сараптама жүргізу және құжаттаманы бағалау құнын айқындау әдістемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Бюджеттік инвестициялар, мемлекеттік-жекешелік әріптестік, мемлекеттік кепілдіктер беру үшін инвестициялық жобалар және техникалық-экономикалық негіздеме әзірлеуді талап ететін бюджеттік инвестициялық жобаларды бюджеттік кредиттеу, қаржы агенттерінің мемлекеттік инвестициялық саясатты іске асыруы мәселелері бойынша республикалық бюджет қаражаты есебінен сараптама жүргізу және құжаттаманы бағалау құнын айқындау әдістемесі (бұдан әрі – Әдістеме) бюджеттік инвестициялар, мемлекеттік-жекешелік әріптестік, мемлекеттік кепілдіктер беру үшін инвестициялық жобалар және техникалық-экономикалық негіздеме әзірлеуді талап ететін бюджеттік инвестициялық жобаларды бюджеттік кредиттеу, қаржы агенттерінің мемлекеттік инвестициялық саясатты іске асыруы мәселелері бойынша республикалық бюджет қаражаты есебінен сараптама жүргізу және құжаттаманы бағалау құнын айқындау тәсілдерін белгілеу мақсатында әзірленген.</w:t>
+      1. Осы Бюджеттік инвестициялар, мемлекеттік-жекешелік әріптестік, мемлекеттік кепілдіктер беру үшін инвестициялық жобалар және техникалық-экономикалық негіздеме әзірлеуді талап ететін бюджеттік инвестициялық жобаларды бюджеттік кредиттеу, қаржы агенттерінің мемлекеттік инвестициялық саясатты іске асыруы мәселелері бойынша республикалық бюджет қаражаты есебінен сараптама жүргізу және құжаттаманы бағалау құнын айқындау әдістемесі (бұдан әрі – Әдістеме) бюджеттік инвестициялар, мемлекеттік-жекешелік әріптестік, оның ішінде концессиялар, мемлекеттік кепілдіктер беру үшін инвестициялық жобалар және техникалық-экономикалық негіздеме әзірлеуді талап ететін бюджеттік инвестициялық жобаларды бюджеттік кредиттеу, қаржы агенттерінің мемлекеттік инвестициялық саясатты іске асыруы, халықаралық қаржы институттарының қатысуымен ерекше маңызды мемлекеттік-жекешелік әріптестік жобаларын әзірлеуді үйлестіру және қорытынды беру мәселелері бойынша республикалық бюджет қаражаты есебінен сараптама жүргізу және құжаттаманы бағалау құнын айқындау тәсілдерін белгілеу мақсатында әзірленген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бюджеттік инвестициялар, мемлекеттік-жекешелік әріптестік, мемлекеттік кепілдіктер беру үшін инвестициялық жобалар және техникалық-экономикалық негіздеме әзірлеуді талап ететін бюджеттік инвестициялық жобаларды бюджеттік кредиттеу, қаржы агенттерінің мемлекеттік инвестициялық саясатты іске асыруы мәселелері бойынша республикалық бюджет қаражаты есебінен сараптама жүргізу және құжаттаманы бағалау (бұдан әрі – Көрсетілетін қызмет) құны заңнамаға сәйкес айқындалған мамандандырылған ұйымның қызметтің бірлігіне арналған нормативтік еңбек шығындарына байланысты осы Әдістемеге сәйкес айқындалады.</w:t>
+      2. Бюджеттік инвестициялар, мемлекеттік-жекешелік әріптестік, мемлекеттік кепілдіктер беру үшін инвестициялық жобалар және техникалық-экономикалық негіздеме әзірлеуді талап ететін бюджеттік инвестициялық жобаларды бюджеттік кредиттеу, қаржы агенттерінің мемлекеттік инвестициялық саясатты іске асыруы, халықаралық қаржы институттарының қатысуымен ерекше маңызды мемлекеттік-жекешелік әріптестік жобаларын әзірлеуді үйлестіру және қорытынды беру мәселелері бойынша республикалық бюджет қаражаты есебінен сараптама жүргізу және құжаттаманы бағалау (бұдан әрі – Көрсетілетін қызмет) құны заңнамаға сәйкес айқындалған мамандандырылған ұйымның қызметтің бір бірлігіне арналған нормативтік еңбек шығындарына байланысты осы Әдістемеге сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Көрсетілетін қызмет бағасы мынадай формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1234,50 +1358,95 @@
               </w:rPr>
               <w:t>айқындау әдістемесіне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілетін қызметтің бірлігіне арналған нормативтік еңбек шығындары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1290,68 +1459,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...16 lines deleted...]
-              <w:t>р/с</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1569,71 +1721,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Мемлекеттік-жекешелік әріптестік туралы" Заңның 20-бабының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес бюджеттік саясат жөніндегі орталық уәкілетті орган бекіткен Мемлекеттік-жекешелік әріптестік жобаларын жоспарлау, жекеше әріптесті айқындау жөніндегі конкурс (аукцион) және тікелей келіссөздер жүргізу, мемлекеттік-жекешелік әріптестік шарттарының мониторингін жүргізу, мемлекеттік-жекешелік әріптестік жобаларының іске асырылу мониторингін жүргізу және бағалау мәселелерін қамтитын мемлекеттік-жекешелік әріптестік жобаларын жоспарлау және іске асыру кағидаларына (бұдан әрі – Қағидалар) сәйкес мемлекеттік-жекешелік әріптестіктің республикалық жобаларының іске асырылуын бағалау</w:t>
+"Мемлекеттік-жекешелік әріптестік туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9) тармақшасына сәйкес бюджеттік саясат жөніндегі орталық уәкілетті орган бекіткен Мемлекеттік-жекешелік әріптестік жобаларын жоспарлау, жекеше әріптесті айқындау жөніндегі конкурс (аукцион) және тікелей келіссөздер жүргізу, мемлекеттік-жекешелік әріптестік шарттарының мониторингін жүргізу, мемлекеттік-жекешелік әріптестік жобаларының іске асырылу мониторингін жүргізу және бағалау мәселелерін қамтитын мемлекеттік-жекешелік әріптестік жобаларын жоспарлау және іске асыру кағидаларына (бұдан әрі – Қағидалар) сәйкес мемлекеттік-жекешелік әріптестіктің республикалық жобаларының іске асырылуын бағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1969,51 +2121,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 447,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халықаралық қаржы институттарының қатысуымен ерекше маңызды мемлекеттік-жекешелік әріптестік жобаларын әзірлеуді үйлестіру және қорытынды беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2040,55 +2343,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2414,31 +2717,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>