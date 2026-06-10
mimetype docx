--- v0 (2025-10-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80fb44d" w14:textId="80fb44d">
+    <w:p w14:paraId="af5356e" w14:textId="af5356e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5752,215 +5752,237 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ағаштар мен бұталар ортақ пайдаланудағы жерлерде өсіп тұрған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z183" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Ағаштарды кесуді рұқсат беру рәсімдеріне сәйкес уәкілетті органның рұқсаты бойынша осы жер учаскесіне қызмет көрсететін ұйымдар жүргізеді.</w:t>
+      38. Ағаштарды кесу рұқсат беру рәсімдеріне сәйкес уәкілетті органның рұқсаты бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z184" w:id="159"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> "Өсімдіктер мен жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiн бекiту туралы" қаулысымен бекітілген Өсімдіктер сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiне енгізілген жасыл екпелерді кесуге рұқсат берілмейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - Қостанай облысы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Жалпыға ортақ пайдаланылатын аумақтарда және ғимараттарға, құрылыстарға, көп қабатты тұрғын үйлерге іргелес аумақтардағы желдің және табиғи сипаттағы өзге де жағдайлардың, жол-көлік оқиғаларының нәтижесінде ағаштар авариялық құлаған жағдайда, құлаған ағаштарды жинауды, сол жерлерді уақтылы тазалауды және ағаш қалдықтарын шығаруды қызмет көрсететін учаскелер бойынша ұйымдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z185" w:id="160"/>
-[...15 lines deleted...]
-      39. Жалпыға ортақ пайдаланылатын аумақтарда және ғимараттарға, құрылыстарға, көп қабатты тұрғын үйлерге іргелес аумақтардағы желдің және табиғи сипаттағы өзге де жағдайлардың, жол-көлік оқиғаларының нәтижесінде ағаштар авариялық құлаған жағдайда, құлаған ағаштарды жинауды, сол жерлерді уақтылы тазалауды және ағаш қалдықтарын шығаруды қызмет көрсететін учаскелер бойынша ұйымдар жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Авариялық және төтенше жағдайларды жою кезінде, оның ішінде инженерлік абаттандыру объектілерінде уәкілетті органның келісімінсіз ағаштарды мәжбүрлі түрде кесу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z186" w:id="161"/>
-[...15 lines deleted...]
-      40. Авариялық және төтенше жағдайларды жою кезінде, оның ішінде инженерлік абаттандыру объектілерінде уәкілетті органның келісімінсіз ағаштарды мәжбүрлі түрде кесу:</w:t>
+    <w:bookmarkStart w:name="z187" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштардың, сондай-ақ олардың бұтақтарының құлауы адамдардың өмірі мен денсаулығына, ғимараттар мен құрылыстардың, коммуникациялардың және желілердің бүлінуіне қауіп төндірген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z187" w:id="162"/>
-[...15 lines deleted...]
-      ағаштардың, сондай-ақ олардың бұтақтарының құлауы адамдардың өмірі мен денсаулығына, ғимараттар мен құрылыстардың, коммуникациялардың және желілердің бүлінуіне қауіп төндірген;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жол қозғалысы қауіпсіздігіне кедергілер, оның ішінде жол белгілерін визуалды шолуды жабатын кедергілер болған, жол белгілерін ауыстыру мүмкігі болмаған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z188" w:id="163"/>
-[...15 lines deleted...]
-      жол қозғалысы қауіпсіздігіне кедергілер, оның ішінде жол белгілерін визуалды шолуды жабатын кедергілер болған, жол белгілерін ауыстыру мүмкігі болмаған жағдайларда жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Ағаштарды мәжбүрлі түрде кесу фактісі авариялық-құтқару қызметінің куәландыру актісімен белгіленеді, кейін уәкілетті органға мәжбүрлі түрде кескен сәттен бастап үш жұмыс күн ішінде хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z189" w:id="164"/>
-[...15 lines deleted...]
-      41. Ағаштарды мәжбүрлі түрде кесу фактісі авариялық-құтқару қызметінің куәландыру актісімен белгіленеді, кейін уәкілетті органға мәжбүрлі түрде кескен сәттен бастап үш жұмыс күн ішінде хабарланады.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Жалпыға ортақ пайдаланылатын аумақтарда ағаштарды санитариялық кесуді уәкілетті органмен жазбаша келісім бойынша осы жер учаскесіне қызмет көрсететін көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z190" w:id="165"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="166"/>
+    <w:bookmarkStart w:name="z191" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Ағаштарды кесу Рұқсат беру туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5975,832 +5997,894 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органның рұқсаты бойынша, Жасыл екпелер тізіліміне сәйкес ағаштардың сандық, тұқымдық құрамын, жай-күйі мен орналасқан жерін дәл анықтау үшін уәкілетті орган маманының алдын ала ағашты кескен жерге баруы және Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасыл екпелерді зерттеп-қарау актісін толтыруы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z192" w:id="167"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z192" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Жеке және заңды тұлғалар ағаштарды кесуге рұқсат алған кезде осы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кесілген ағаштардың орнына өтемдік отырғызу туралы кепілдік хат береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z193" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Кесілген жасыл екпелер мен кесілген қалдықтарды (жоңқалар, бұтақтар, жапырақтар, қабықтар) жұмыс жүргізілетін жерде жинауға және сақтауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z193" w:id="168"/>
-[...15 lines deleted...]
-      45. Кесілген жасыл екпелер мен кесілген қалдықтарды (жоңқалар, бұтақтар, жапырақтар, қабықтар) жұмыс жүргізілетін жерде жинауға және сақтауға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Ағаштарды отырғызу, қайта отырғызу және өтемдік отырғызу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z194" w:id="169"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 7-тарау. Ағаштарды отырғызу, қайта отырғызу және өтемдік отырғызу тәртібі</w:t>
+    <w:bookmarkStart w:name="z195" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Өтемдік отырғызу жасыл екпелерді алынып тасталған (кесілген) учаскеде не дендрологиялық жоспарда (көгалдандыру жоспарында) айқындалған учаскелерде отырғызу болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z195" w:id="170"/>
-[...15 lines deleted...]
-      46. Өтемдік отырғызу жасыл екпелерді алынып тасталған (кесілген) учаскеде не дендрологиялық жоспарда (көгалдандыру жоспарында) айқындалған учаскелерде отырғызу болып табылады.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүддесінде жасыл желектерді алып тастау (кесу) жасалған не олардың кінәсінен осы екпелердің зақымдануы немесе құрып кетуіне жол берген жеке және (немесе) заңды тұлғалардың қаражаты есебінен өтемдік отырғызу жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z196" w:id="171"/>
-[...15 lines deleted...]
-      Мүддесінде жасыл желектерді алып тастау (кесу) жасалған не олардың кінәсінен осы екпелердің зақымдануы немесе құрып кетуіне жол берген жеке және (немесе) заңды тұлғалардың қаражаты есебінен өтемдік отырғызу жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Мүддесінде жасыл желектерді алып тастау (кесу) жасалған не олардың кінәсінен осы екпелердің зақымдануы немесе құрып кетуіне жол берген жеке және (немесе) заңды тұлғалар өтемдік екпелерге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z197" w:id="172"/>
-[...15 lines deleted...]
-      47. Мүддесінде жасыл желектерді алып тастау (кесу) жасалған не олардың кінәсінен осы екпелердің зақымдануы немесе құрып кетуіне жол берген жеке және (немесе) заңды тұлғалар өтемдік екпелерге:</w:t>
+    <w:bookmarkStart w:name="z198" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштар мен бұталарға: қылқан жапырақты тұқымдастарға – үш жыл бойы, жапырақты тұқымдастарға – екі жыл бойы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z198" w:id="173"/>
-[...15 lines deleted...]
-      ағаштар мен бұталарға: қылқан жапырақты тұқымдастарға – үш жыл бойы, жапырақты тұқымдастарға – екі жыл бойы;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шөптесін өсімдіктерге – бір жылдың вегетациялық маусымы ішінде күтім жасауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z199" w:id="174"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="175"/>
+    <w:bookmarkStart w:name="z200" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Өтемдік отырғызу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген күтім жасау мерзімі өткенге дейін құрып кеткен жағдайда, жеке және (немесе) заңды тұлғалар жасыл екпелерді қайта отырғызуды және оларға күтім жасауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z201" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Жеке және заңды тұлғалар өз қаражатына жасыл екпелерді отырғызуды жүзеге асырғаннан кейін орындалған іс-шаралар туралы деректерді береді, ал уәкілетті орган жасыл екпелерді қабылдайды және оларды Жасыл екпелерді есепке алу жөніндегі тізілімге енгізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z201" w:id="176"/>
-[...15 lines deleted...]
-      49. Жеке және заңды тұлғалар өз қаражатына жасыл екпелерді отырғызуды жүзеге асырғаннан кейін орындалған іс-шаралар туралы деректерді береді, ал уәкілетті орган жасыл екпелерді қабылдайды және оларды Жасыл екпелерді есепке алу жөніндегі тізілімге енгізеді.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Жасыл екпелерді түгендеу және орман-патологиялық зерттеу материалдарына сәйкес қайта отырғызуға жататын ағаштар уәкілетті органның жазбаша нұсқамасына сәйкес көрсеткен учаскелерге қайта отырғызылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z202" w:id="177"/>
-[...15 lines deleted...]
-      50. Жасыл екпелерді түгендеу және орман-патологиялық зерттеу материалдарына сәйкес қайта отырғызуға жататын ағаштар уәкілетті органның жазбаша нұсқамасына сәйкес көрсеткен учаскелерге қайта отырғызылады.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Жеке және заңды тұлғалар ағаштарды қайта отырғызған кезде өтемдік отырғызу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z203" w:id="178"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="179"/>
+    <w:bookmarkStart w:name="z204" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Егер қайта отырғызылған ағаштар құрып қалған жағдайда, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>58-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес өтемақының он еселенген мөлшері белгіленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z205" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Ағаштарды қалпына келтіру қала мен елді мекеннің өтемдік отырғызу жоспарына сәйкес, қажет болған жағдайда топырақты құнарлы топыраққа ауыстыра отырып, арнайы учаскелерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z205" w:id="180"/>
-[...15 lines deleted...]
-      53. Ағаштарды қалпына келтіру қала мен елді мекеннің өтемдік отырғызу жоспарына сәйкес, қажет болған жағдайда топырақты құнарлы топыраққа ауыстыра отырып, арнайы учаскелерде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Ағаштарды кесуге рұқсат алған кезде қалпына келтірілетін ағаштарды олардың мүддесі үшін кесу жүргізілген азаматтардың және заңды тұлғалардың қаражаты есебінен он есе мөлшерде өтемдік отырғызу жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z206" w:id="181"/>
-[...15 lines deleted...]
-      54. Ағаштарды кесуге рұқсат алған кезде қалпына келтірілетін ағаштарды олардың мүддесі үшін кесу жүргізілген азаматтардың және заңды тұлғалардың қаражаты есебінен он есе мөлшерде өтемдік отырғызу жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Жалпыға ортақ пайдаланылатын аумақтарда өтемдік отырғызу және күтіп-баптау және күтіп-ұстау жөніндегі жұмыстарды өз штатында көгалдандыру саласындағы мамандары бар көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z207" w:id="182"/>
-[...15 lines deleted...]
-      55. Жалпыға ортақ пайдаланылатын аумақтарда өтемдік отырғызу және күтіп-баптау және күтіп-ұстау жөніндегі жұмыстарды өз штатында көгалдандыру саласындағы мамандары бар көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемдік отырғызу кезінде бір жылдық көшеттерді пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z208" w:id="183"/>
-[...15 lines deleted...]
-      Өтемдік отырғызу кезінде бір жылдық көшеттерді пайдалануға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Өтемдік отырғызулар мынадай мөлшерлерде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z209" w:id="184"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="185"/>
+    <w:bookmarkStart w:name="z210" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Рұқсаттар туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы органның рұқсаты бойынша жасыл екпелер кесілген, сондай-ақ жеке және (немесе) заңды тұлғалардың меншігіндегі немесе пайдалануындағы ғимараттарға, құрылысжайларға іргелес аумақта олар құрып кеткен кезде – он еселенген мөлшерде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z211" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жасыл екпелер заңсыз алынып тасталған (кесілген) кезде не олардың құрып кетуіне алып келген бүлінуі кезінде – елу еселенген мөлшерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z211" w:id="186"/>
-[...15 lines deleted...]
-      2) жасыл екпелер заңсыз алынып тасталған (кесілген) кезде не олардың құрып кетуіне алып келген бүлінуі кезінде – елу еселенген мөлшерде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      57. "Өсімдіктер мен жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiн бекiту туралы" Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1034</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен бекітілген өсімдіктер мен жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерінің тізбесіне енгізілген жасыл желектерді заңсыз жою (кесу) жағдайында – жүз есе мөлшерде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z212" w:id="187"/>
-[...15 lines deleted...]
-      57. Сирек кездесетін және жойылып кету қаупі төнген өсімдік түрлерінің тізбесіне енгізілген жасыл екпелер заңсыз алынып тасталған (кесілген) немесе олардың құрып кетуіне алып келген бүлінген жағдайда – бір жүз еселенген мөлшерде жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - Қостанай облысы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. "Қазақстан Республикасының өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы заңнамасын бұзудан келтірілген зиянның мөлшерлерін есептеуге арналған базалық мөлшерлемелерді бекіту туралы" Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2023 жылғы 23 ақпандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен бекітілген Қазақстан Республикасының өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы заңнамасын бұзудан келтірілген зиянның мөлшерлерін есептеуге арналған базалық мөлшерлемелерімен өсімдіктер әлеміне келтірілген зиянның мөлшерін (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31997 болып тіркелген), уәкілетті орган ведомствосының аумақтық бөлімшесі есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z213" w:id="188"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33476 болып тіркелген) сәйкес уәкілетті орган есептейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - Қостанай облысы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Ағаштарды өтемдік отырғызу кесегімен биіктігі кемінде 2,5 метр жапырақты ағаш көшеттерін немесе кесегімен биіктігі кемінде 2 метр қылқан жапырақты ағаш көшеттерін отырғызу арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:p>
-[...77 lines deleted...]
-      59. Ағаштарды өтемдік отырғызу кесегімен биіктігі кемінде 2,5 метр жапырақты ағаш көшеттерін немесе кесегімен биіктігі кемінде 2 метр қылқан жапырақты ағаш көшеттерін отырғызу арқылы жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көшеттердің жоғарғы тамыр жүйесінен діңінің диаметрі 3 сантиметрден кем емес болуы, дің бөлігінің 1,3 метр жоғары болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z216" w:id="190"/>
-[...15 lines deleted...]
-      Көшеттердің жоғарғы тамыр жүйесінен діңінің диаметрі 3 сантиметрден кем емес болуы, дің бөлігінің 1,3 метр жоғары болуы қажет.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Ағаштарды кесу кезінде өтемдік отырғызу уәкілетті органның рұқсаты бойынша және (немесе) ағаштарды заңсыз кесу, алып тастау немесе бүлдіру кезінде кесу, ағаштарды жою немесе бүлдіру орнынан 1 километр радиуста аумақта жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z217" w:id="191"/>
-[...15 lines deleted...]
-      60. Ағаштарды кесу кезінде өтемдік отырғызу уәкілетті органның рұқсаты бойынша және (немесе) ағаштарды заңсыз кесу, алып тастау немесе бүлдіру кезінде кесу, ағаштарды жою немесе бүлдіру орнынан 1 километр радиуста аумақта жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемдік отырғызу үшін кесу орнынан 1 километр радиуста бос орын болмаған кезде өтемдік отырғызу аумағын уәкілетті орган жазбаша түрде көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z218" w:id="192"/>
-[...15 lines deleted...]
-      Өтемдік отырғызу үшін кесу орнынан 1 километр радиуста бос орын болмаған кезде өтемдік отырғызу аумағын уәкілетті орган жазбаша түрде көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Ағаштарды мәжбүрлі түрде кесу кезінде өтемдік отырғызу көгалдандыруды, көгалдандыру жөніндегі ұйымды тарта отырып, ортақ пайдаланудағы жерлерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z219" w:id="193"/>
-[...15 lines deleted...]
-      61. Ағаштарды мәжбүрлі түрде кесу кезінде өтемдік отырғызу көгалдандыруды, көгалдандыру жөніндегі ұйымды тарта отырып, ортақ пайдаланудағы жерлерде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Өтемдік ағаш отырғызу дендрологиялық жоспарға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z220" w:id="194"/>
-[...15 lines deleted...]
-      62. Өтемдік ағаш отырғызу дендрологиялық жоспарға сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Жол-көлік оқиғасы салдарынан ортақ пайдаланудағы жерлерде және жеке аумақтарда өсетін жасыл екпелер механикалық зақымданған немесе жойылған жағдайда кінәлі тарап көшеттер отырғызу арқылы бүлінген немесе алынып тасталған екпелерді бес есе өтемдік қалпына келтіруді жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z221" w:id="195"/>
-[...15 lines deleted...]
-      63. Жол-көлік оқиғасы салдарынан ортақ пайдаланудағы жерлерде және жеке аумақтарда өсетін жасыл екпелер механикалық зақымданған немесе жойылған жағдайда кінәлі тарап көшеттер отырғызу арқылы бүлінген немесе алынып тасталған екпелерді бес есе өтемдік қалпына келтіруді жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Өтемдік ағаш отырғызу жөніндегі жұмыстар аяқталғаннан кейін жеке және заңды тұлғалар бір ай ішінде уәкілетті органды өтемдік отырғызу жоспарына сәйкес жұмыстардың орындалғаны туралы жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z222" w:id="196"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="197"/>
+    <w:bookmarkStart w:name="z223" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Кепілдік хатқа сәйкес жеке және заңды тұлғалар өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) осы Қағидалардың 26-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6875,131 +6959,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z224" w:id="198"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z224" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Өтемдік отырғызуды орындаған жеке және заңды тұлғалар уәкілетті органмен бірлесіп, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасыл екпелердің жерсіну актісін жасайды және одан әрі күтіп-ұстау үшін тиісті әкімшілік-аумақтық бірліктің жергілікті атқарушы органының теңгеріміне береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z225" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Уәкілетті орган өскен ағаштарды Жасыл екпелер тізіліміне енгізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z225" w:id="199"/>
-[...15 lines deleted...]
-      67. Уәкілетті орган өскен ағаштарды Жасыл екпелер тізіліміне енгізеді.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Өтемдік отырғызу кезінде отырғызылған көшеттер құрап қалған жағдайда, кесу тұлғалардың мүддесінде жүргізілген болса, олар жасыл екпелерді қайта отырғызуды жүргізеді және қайта отырғызу жүргізілген сәттен бастап үш жыл бойы (ағаш көшетінің жерсіну кезеңі) оларды күтіп-ұстау және қорғау жөніндегі одан әрі іс-шараларды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z226" w:id="200"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7299,188 +7383,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="201"/>
+    <w:bookmarkStart w:name="z232" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z233" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____ жылғы 1 қаңтардағы жасыл екпелер тізілімі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z233" w:id="202"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ____ жылғы 1 қаңтардағы жасыл екпелер тізілімі</w:t>
+    <w:bookmarkStart w:name="z234" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасыл екпелер объектілерінің (учаскелерінің) алаңын жердің санатына, өсімдіктің түрлеріне, функционалдық мақсатына қарай бөлу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z234" w:id="203"/>
-[...15 lines deleted...]
-      Жасыл екпелер объектілерінің (учаскелерінің) алаңын жердің санатына, өсімдіктің түрлеріне, функционалдық мақсатына қарай бөлу</w:t>
+    <w:bookmarkStart w:name="z235" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қала/елді мекен____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z235" w:id="204"/>
-[...15 lines deleted...]
-      Қала/елді мекен____________________________</w:t>
+    <w:bookmarkStart w:name="z236" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты иесі:____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z236" w:id="205"/>
-[...15 lines deleted...]
-      Жауапты иесі:____________________________</w:t>
+    <w:bookmarkStart w:name="z237" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасыл екпелер тізілімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z237" w:id="206"/>
-[...15 lines deleted...]
-      Жасыл екпелер тізілімі</w:t>
+    <w:bookmarkStart w:name="z238" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z238" w:id="207"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -7491,70 +7575,70 @@
         <w:gridCol w:w="879"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="208"/>
+          <w:bookmarkStart w:name="z239" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ретімен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7717,70 +7801,70 @@
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="209"/>
+          <w:bookmarkStart w:name="z246" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жердің</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7956,70 +8040,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z251" w:id="210"/>
+          <w:bookmarkStart w:name="z251" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тоғайлар,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8041,70 +8125,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="211"/>
+          <w:bookmarkStart w:name="z253" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жол</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8182,132 +8266,132 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z257" w:id="212"/>
+          <w:bookmarkStart w:name="z257" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиыны,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="213"/>
+          <w:bookmarkStart w:name="z258" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірлі-жарым</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8329,70 +8413,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="214"/>
+          <w:bookmarkStart w:name="z260" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топтар,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8900,127 +8984,127 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="215"/>
+          <w:bookmarkStart w:name="z262" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірлі-жарым,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z263" w:id="216"/>
+          <w:bookmarkStart w:name="z263" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұталы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9070,70 +9154,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="217"/>
+          <w:bookmarkStart w:name="z266" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатарлап</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9155,70 +9239,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="218"/>
+          <w:bookmarkStart w:name="z268" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топтық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9240,70 +9324,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="219"/>
+          <w:bookmarkStart w:name="z270" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9854,127 +9938,127 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жазғы, шаршы метр (м2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="220"/>
+          <w:bookmarkStart w:name="z273" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көпжылдық,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z274" w:id="221"/>
+          <w:bookmarkStart w:name="z274" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контей-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10032,70 +10116,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вазон, м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z276" w:id="222"/>
+          <w:bookmarkStart w:name="z276" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Альпи-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10587,68 +10671,77 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="223"/>
+    <w:bookmarkStart w:name="z53" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жасыл екпелерді зерттеп-қарау актісі 20__ ж. "___" ___________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="223"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Жасыл екпелерді зерттеп-қарау актісі 20__ ж. "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалардың 2 қосымшасы жаңа редакцияда - Қостанай облысы мәслихатының 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13357,70 +13450,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="224"/>
+    <w:bookmarkStart w:name="z55" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -15975,170 +16068,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="225"/>
+    <w:bookmarkStart w:name="z56" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы акт _______ данада жасалды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z57" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Зерттеп-қарау актісі жасыл екпелерді кесуге немесе қайта отырғызуға құқық беретін құжат болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z57" w:id="226"/>
-[...15 lines deleted...]
-      Ескертпе: Зерттеп-қарау актісі жасыл екпелерді кесуге немесе қайта отырғызуға құқық беретін құжат болып табылмайды.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке немесе заңды тұлғаның өкілі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z58" w:id="227"/>
-[...15 lines deleted...]
-      Жеке немесе заңды тұлғаның өкілі</w:t>
+    <w:bookmarkStart w:name="z59" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________________________________ қолы (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z59" w:id="228"/>
-[...15 lines deleted...]
-      ____________________________________________________________________________________________________ қолы (Т.А.Ә.)</w:t>
+    <w:bookmarkStart w:name="z60" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның лауазымды тұлғасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z60" w:id="229"/>
-[...15 lines deleted...]
-      Уәкілетті органның лауазымды тұлғасы</w:t>
+    <w:bookmarkStart w:name="z61" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________________________________ қолы (Т.А.Ә.) (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z61" w:id="230"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16503,709 +16596,709 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="231"/>
+    <w:bookmarkStart w:name="z302" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z303" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z303" w:id="232"/>
-[...15 lines deleted...]
-      Жергілікті атқарушы</w:t>
+    <w:bookmarkStart w:name="z304" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      органның</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z304" w:id="233"/>
-[...15 lines deleted...]
-      органның</w:t>
+    <w:bookmarkStart w:name="z305" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыстың, ауданның,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z305" w:id="234"/>
-[...15 lines deleted...]
-      (облыстың, ауданның,</w:t>
+    <w:bookmarkStart w:name="z306" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстық маңызы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z306" w:id="235"/>
-[...15 lines deleted...]
-      облыстық маңызы</w:t>
+    <w:bookmarkStart w:name="z307" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бар қаланың)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z307" w:id="236"/>
-[...15 lines deleted...]
-      бар қаланың)</w:t>
+    <w:bookmarkStart w:name="z308" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z308" w:id="237"/>
-[...15 lines deleted...]
-      басшысы</w:t>
+    <w:bookmarkStart w:name="z309" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z309" w:id="238"/>
+    <w:bookmarkStart w:name="z310" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, ол бар болған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z311" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда әкесінің аты,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z312" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органның</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z313" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z314" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z314" w:id="243"/>
-[...15 lines deleted...]
-      _____________________</w:t>
+    <w:bookmarkStart w:name="z315" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z315" w:id="244"/>
-[...15 lines deleted...]
-      (жеке тұлғаның тегі, аты,</w:t>
+    <w:bookmarkStart w:name="z316" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ол бар болған жағдайда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z316" w:id="245"/>
-[...15 lines deleted...]
-      ол бар болған жағдайда</w:t>
+    <w:bookmarkStart w:name="z317" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты не көрсетілетін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z317" w:id="246"/>
-[...15 lines deleted...]
-      әкесінің аты не көрсетілетін</w:t>
+    <w:bookmarkStart w:name="z318" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметті алушы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z318" w:id="247"/>
-[...15 lines deleted...]
-      қызметті алушы</w:t>
+    <w:bookmarkStart w:name="z319" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z319" w:id="248"/>
-[...15 lines deleted...]
-      заңды тұлға</w:t>
+    <w:bookmarkStart w:name="z320" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымының атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z320" w:id="249"/>
-[...15 lines deleted...]
-      ұйымының атауы)</w:t>
+    <w:bookmarkStart w:name="z321" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және (немесе)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z321" w:id="250"/>
-[...15 lines deleted...]
-      және (немесе)</w:t>
+    <w:bookmarkStart w:name="z322" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сенімхат бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z322" w:id="251"/>
-[...15 lines deleted...]
-      сенімхат бойынша)</w:t>
+    <w:bookmarkStart w:name="z323" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________ (ЖСН/БСН)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z323" w:id="252"/>
-[...15 lines deleted...]
-      __________________ (ЖСН/БСН)</w:t>
+    <w:bookmarkStart w:name="z324" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы ___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z324" w:id="253"/>
-[...15 lines deleted...]
-      Мекенжайы ___________</w:t>
+    <w:bookmarkStart w:name="z325" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды мекенжайы немесе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z325" w:id="254"/>
-[...15 lines deleted...]
-      (заңды мекенжайы немесе</w:t>
+    <w:bookmarkStart w:name="z326" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғылықты жері) байланыстар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z326" w:id="255"/>
-[...15 lines deleted...]
-      тұрғылықты жері) байланыстар</w:t>
+    <w:bookmarkStart w:name="z327" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________ (электрондық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z327" w:id="256"/>
-[...15 lines deleted...]
-      __________________ (электрондық</w:t>
+    <w:bookmarkStart w:name="z328" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы, телефон)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z328" w:id="257"/>
-[...15 lines deleted...]
-      мекенжайы, телефон)</w:t>
+    <w:bookmarkStart w:name="z329" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кепілдік хат </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z329" w:id="258"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Кепілдік хат </w:t>
+    <w:bookmarkStart w:name="z330" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z330" w:id="259"/>
-[...15 lines deleted...]
-      ____________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z331" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке немесе заңды тұлғаның атауы) ағаштарды кесуге рұқсат алған сәттен бастап алты ай ішінде ____________ дана көлемінде өтемдік ағаш отырғызуды жүргізуге кепілдік береді, ___________ тұқымдылар, ағаштардың орнына _________ дана, _________________ үшін кесілетін тұқымдар ____________________________________мекенжайы бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z331" w:id="260"/>
-[...15 lines deleted...]
-      (жеке немесе заңды тұлғаның атауы) ағаштарды кесуге рұқсат алған сәттен бастап алты ай ішінде ____________ дана көлемінде өтемдік ағаш отырғызуды жүргізуге кепілдік береді, ___________ тұқымдылар, ағаштардың орнына _________ дана, _________________ үшін кесілетін тұқымдар ____________________________________мекенжайы бойынша:</w:t>
+    <w:bookmarkStart w:name="z332" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (себебі көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z332" w:id="261"/>
-[...15 lines deleted...]
-      (себебі көрсетіледі)</w:t>
+    <w:bookmarkStart w:name="z333" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ 20___ жылғы "____"________ жасыл екпелерді зерттеп-қарау актісіне сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z333" w:id="262"/>
-[...15 lines deleted...]
-      __________________________________________________ 20___ жылғы "____"________ жасыл екпелерді зерттеп-қарау актісіне сәйкес.</w:t>
+    <w:bookmarkStart w:name="z334" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отырғызылған көшеттер құрап қалған жағдайда, қайта отырғызуға кепілдік береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z334" w:id="263"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z335" w:id="264"/>
+    <w:bookmarkStart w:name="z335" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) осы Қағидалардың 26-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17280,72 +17373,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізуге және үш жыл өткеннен кейін оларды ағаштардың жерсіну актісі негізінде жергілікті атқарушы органның теңгеріміне беруге кепілдік береді</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z336" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________ (жеке немесе заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z336" w:id="265"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z337" w:id="266"/>
+    <w:bookmarkStart w:name="z337" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жасыл екпелерді күтіп-ұстау және қорғау қағидаларын бұзғаны үшін Әкімшілік құқық бұзушылық туралы Қазақстан Республикасы кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17360,111 +17453,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>386-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жауапкершілікке тартылатыны хабарланды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z338" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ ж. "___" ____________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z338" w:id="267"/>
-[...15 lines deleted...]
-      Күні: 20__ ж. "___" ____________</w:t>
+    <w:bookmarkStart w:name="z339" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z339" w:id="268"/>
-[...15 lines deleted...]
-      _______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z340" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының Т.А.Ә. және қолы (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z340" w:id="269"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="269"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17829,108 +17922,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z347" w:id="270"/>
+    <w:bookmarkStart w:name="z347" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z348" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жасыл екпелердің жерсіну актісі 20___ жылғы "___" _________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z348" w:id="271"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Жасыл екпелердің жерсіну актісі 20___ жылғы "___" _________</w:t>
+    <w:bookmarkStart w:name="z349" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отырғызылған жасыл екпелердің мекенжайы:_________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z349" w:id="272"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="272"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -19394,184 +19487,184 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z350" w:id="273"/>
+    <w:bookmarkStart w:name="z350" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке немесе заңды тұлғаның өкілі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z351" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________ (Т.А.Ә., қолы) (мөрі бар болса)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z351" w:id="274"/>
-[...15 lines deleted...]
-      _______________________________________ (Т.А.Ә., қолы) (мөрі бар болса)</w:t>
+    <w:bookmarkStart w:name="z352" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның лауазымды адамы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z352" w:id="275"/>
-[...15 lines deleted...]
-      Уәкілетті органның лауазымды адамы</w:t>
+    <w:bookmarkStart w:name="z353" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ (Т.А.Ә., қолы) (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z353" w:id="276"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19897,31 +19990,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>