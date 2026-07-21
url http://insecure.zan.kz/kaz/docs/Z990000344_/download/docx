--- v0 (2025-11-13)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08d4133" w14:textId="08d4133">
+    <w:p w14:paraId="6f09e89" w14:textId="6f09e89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -738,51 +738,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -792,51 +792,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1244,415 +1244,415 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">18) алып тасталды - ҚР 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 2009.07.17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), өзгерістер енгізілді - ҚР 2010.06.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 297-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.07.01 бастап қолданысқа енгізіледі), 2011.01.06 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі), 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 249-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен күнтізбелік тоқсан күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.02.2015 бастап қолданысқа енгізіледі); 16.07.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 26.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2018 бастап қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 243-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2440,51 +2440,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) Заңымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2920,51 +2920,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3032,175 +3032,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-1-баппен толықтырылды - ҚР 2009.07.17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); жаңа редакцияда - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгеріс енгізілді – ҚР 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3681,551 +3681,665 @@
         <w:t>
       12) өздеріне қатысты өсiмдiктер карантинi жөнiндегi iс-шаралар белгiленетін және жүзеге асырылатын карантиндi объектiлер тiзбесiн айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Қазақстан Республикасында және басқа да мемлекеттерде карантиндi объектiлердiң болуы мен таралуы, оларға қарсы күрес жөнiндегi шаралар мен iс-шаралар туралы дерекқор құрады, ақпаратты ресми интернет-ресурста орналастырады және сұрау салу бойынша оны мүдделi адамдарға бередi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z261" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-1) тармақшаға өзгеріс енгізу көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) карантинді объектілер және (немесе) бөтен текті түрлер таралмаған немесе шектеулі таралған карантинге жатқызылған объектілерді, аймақтарды, орындарды, өндіріс учаскелерін айқындайды, импорттаушы елге растауды береді және Қазақстан Республикасы ратификациялаған халықаралық шарттарда көзделген жағдайларда импорттаушы елдің өкілдеріне инспекциялау жүргізу үшін қолжетімділікті қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өсiмдiктер карантинi жөнiндегi мемлекеттiк инспекторлар туралы ереженi әзірлейді және бекiтедi;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
-[...15 lines deleted...]
-      14) өсiмдiктер карантинi жөнiндегi мемлекеттiк инспекторлар туралы ереженi әзірлейді және бекiтедi;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) өсімдіктер карантині жөніндегі iс-шараларды жүзеге асырудың тәртiбi мен тәсiлдерiн регламенттейтiн әдiстердi, әдiстемелердi, ұсынымдарды бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
-[...15 lines deleted...]
-      15) өсімдіктер карантині жөніндегі iс-шараларды жүзеге асырудың тәртiбi мен тәсiлдерiн регламенттейтiн әдiстердi, әдiстемелердi, ұсынымдарды бекітеді;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ғылыми-зерттеу ұйымдарымен бiрлесiп, фитосанитариялық тәуекелге талдау жүргізу қағидалары негізінде, оның ішінде Қазақстан Республикасының биологиялық қауіпсіздік саласындағы заңнамасына, халықаралық нормалар мен ұсынымдарға сәйкес биологиялық тәуекелдерді басқару әдістемесін ескере отырып, карантиндік фитосанитариялық шараларды әзiрлейдi және жеке және заңды тұлғалардың оларды орындауын тұрақты бақылауды және қадағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
-[...15 lines deleted...]
-      16) ғылыми-зерттеу ұйымдарымен бiрлесiп, фитосанитариялық тәуекелге талдау жүргізу қағидалары негізінде, оның ішінде Қазақстан Республикасының биологиялық қауіпсіздік саласындағы заңнамасына, халықаралық нормалар мен ұсынымдарға сәйкес биологиялық тәуекелдерді басқару әдістемесін ескере отырып, карантиндік фитосанитариялық шараларды әзiрлейдi және жеке және заңды тұлғалардың оларды орындауын тұрақты бақылауды және қадағалауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Өсiмдiктер карантинi жөнiндегi бас мемлекеттiк инспектор және өсімдіктер карантині жөніндегі мемлекеттік инспекторлар лауазымдарына орналасуға бiлiктiлiк талаптарын белгiлейдi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
-[...15 lines deleted...]
-      17) Өсiмдiктер карантинi жөнiндегi бас мемлекеттiк инспектор және өсімдіктер карантині жөніндегі мемлекеттік инспекторлар лауазымдарына орналасуға бiлiктiлiк талаптарын белгiлейдi;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) өз құзыреті шегінде өсімдіктер карантині жөніндегі іс-шараларды жүргізуді ұйымдастырады және олардың жүргізілуін бақылауды және қадағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
-[...15 lines deleted...]
-      18) өз құзыреті шегінде өсімдіктер карантині жөніндегі іс-шараларды жүргізуді ұйымдастырады және олардың жүргізілуін бақылауды және қадағалауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) карантинге жатқызылған өнiмдер транзитiнiң шарттарын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
-[...15 lines deleted...]
-      19) карантинге жатқызылған өнiмдер транзитiнiң шарттарын айқындайды;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1) Қазақстан Республикасының аумағын карантинді объектілер мен бөтен текті түрлерден қорғау жөніндегі қағидаларға сәйкес уақытша карантиндік фитосанитариялық шараларды енгізеді және олардың күшін жояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z262" w:id="78"/>
-[...15 lines deleted...]
-      19-1) Қазақстан Республикасының аумағын карантинді объектілер мен бөтен текті түрлерден қорғау жөніндегі қағидаларға сәйкес уақытша карантиндік фитосанитариялық шараларды енгізеді және олардың күшін жояды;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) өсімдіктер карантині жөніндегі іс-шараларды жүргізу үшін пестицидтерді, оларды сақтау, тасымалдау, қолдану жөніндегі жұмыстар мен көрсетілетін қызметтерді Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасында белгіленген тәртіппен мемлекеттік сатып алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z79" w:id="79"/>
-[...15 lines deleted...]
-      20) өсімдіктер карантині жөніндегі іс-шараларды жүргізу үшін пестицидтерді, оларды сақтау, тасымалдау, қолдану жөніндегі жұмыстар мен көрсетілетін қызметтерді Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасында белгіленген тәртіппен мемлекеттік сатып алуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) өсімдіктер карантині жөніндегі іс-шараларды жүргізу үшiн Қазақстан Республикасының заңнамасында белгiленген тәртiппен пестицидтердiң қорын құрады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z80" w:id="80"/>
-[...15 lines deleted...]
-      21) өсімдіктер карантині жөніндегі іс-шараларды жүргізу үшiн Қазақстан Республикасының заңнамасында белгiленген тәртiппен пестицидтердiң қорын құрады;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) өсімдіктер карантині жөніндегі іс-шараларды жүргізу үшін бюджет қаражаты есебінен сатып алынған пестицидтерді Қазақстан Республикасының аумағы бойынша бөледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z81" w:id="81"/>
-[...15 lines deleted...]
-      22) өсімдіктер карантині жөніндегі іс-шараларды жүргізу үшін бюджет қаражаты есебінен сатып алынған пестицидтерді Қазақстан Республикасының аумағы бойынша бөледі;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) фитосанитариялық бақылау бекеттерінде әкелінетін, әкетілетін және транзиттік карантинге жатқызылған өнімге, көлік құралдарына және тасымалдауға арналған бейімдемелерге (оның ішінде көлік құралдарының кабиналарына, салондарына, багаж және жүк бөлімшелеріне, контейнерлерге), жеке тұлғалардың қол жүгі мен багажына бастапқы карантиндік фитосанитариялық бақылауды және қадағалауды, қажет болған кезде үлгілерді іріктей отырып, оған карантиндік фитосанитариялық сараптама және (немесе) зертханалық сараптама жүргізеді, карантиндік фитосанитариялық бақылау және қадағалау актісін жасайды, ілеспе тауар-көлік құжаттарына мемлекеттік карантиндік фитосанитариялық бақылаудан және қадағалаудан өткені туралы белгіленген үлгідегі тиісті мөртабан басады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z82" w:id="82"/>
-[...15 lines deleted...]
-      23) фитосанитариялық бақылау бекеттерінде әкелінетін, әкетілетін және транзиттік карантинге жатқызылған өнімге, көлік құралдарына және тасымалдауға арналған бейімдемелерге (оның ішінде көлік құралдарының кабиналарына, салондарына, багаж және жүк бөлімшелеріне, контейнерлерге), жеке тұлғалардың қол жүгі мен багажына бастапқы карантиндік фитосанитариялық бақылауды және қадағалауды, қажет болған кезде үлгілерді іріктей отырып, оған карантиндік фитосанитариялық сараптама және (немесе) зертханалық сараптама жүргізеді, карантиндік фитосанитариялық бақылау және қадағалау актісін жасайды, ілеспе тауар-көлік құжаттарына мемлекеттік карантиндік фитосанитариялық бақылаудан және қадағалаудан өткені туралы белгіленген үлгідегі тиісті мөртабан басады;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) карантинге жатқызылған өнімнің межелі пунктінде көлік құралдарын және тасымалдауға арналған бейімдемелерді (оның ішінде көлік құралдарының кабиналарын, салондарын, багаж және жүк бөлімшелерін, контейнерлерді), жеке тұлғалардың қол жүгі мен багажын қайталама карантиндік фитосанитариялық бақылауды және қадағалауды, үлгілерді іріктеуді, қажет болған кезде аумақтың фитосанитариялық сипаттамасын және оның шыққан жерін, межелі пунктін, сондай-ақ карантинді объектілер және (немесе) бөтен текті түрлер таралмаған немесе шектеулі таралған аймақтарды, орындарды, өндіріс учаскелерін есепке ала отырып, карантиндік фитосанитариялық сараптама және (немесе) зертханалық сараптама жүргізеді, карантиндік фитосанитариялық бақылау және қадағалау актісін жасайды, ілеспе тауар-көлік құжаттарына мемлекеттік карантиндік фитосанитариялық бақылаудан және қадағалаудан өткені туралы белгіленген үлгідегі тиісті мөртабан басады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z83" w:id="83"/>
-[...15 lines deleted...]
-      24) карантинге жатқызылған өнімнің межелі пунктінде көлік құралдарын және тасымалдауға арналған бейімдемелерді (оның ішінде көлік құралдарының кабиналарын, салондарын, багаж және жүк бөлімшелерін, контейнерлерді), жеке тұлғалардың қол жүгі мен багажын қайталама карантиндік фитосанитариялық бақылауды және қадағалауды, үлгілерді іріктеуді, қажет болған кезде аумақтың фитосанитариялық сипаттамасын және оның шыққан жерін, межелі пунктін, сондай-ақ карантинді объектілер және (немесе) бөтен текті түрлер таралмаған немесе шектеулі таралған аймақтарды, орындарды, өндіріс учаскелерін есепке ала отырып, карантиндік фитосанитариялық сараптама және (немесе) зертханалық сараптама жүргізеді, карантиндік фитосанитариялық бақылау және қадағалау актісін жасайды, ілеспе тауар-көлік құжаттарына мемлекеттік карантиндік фитосанитариялық бақылаудан және қадағалаудан өткені туралы белгіленген үлгідегі тиісті мөртабан басады;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) әкетiлетiн карантинге жатқызылған өнiмдi тиеп-жөнелту орындарында тұрақты карантиндiк жете тексерудi, қажет болғанда – үлгiлерiн алу арқылы карантиндік фитосанитариялық сараптаманы және (немесе) зертханалық сараптаманы және фитосанитариялық сертификаттауды жүргiзедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z84" w:id="84"/>
-[...15 lines deleted...]
-      25) әкетiлетiн карантинге жатқызылған өнiмдi тиеп-жөнелту орындарында тұрақты карантиндiк жете тексерудi, қажет болғанда – үлгiлерiн алу арқылы карантиндік фитосанитариялық сараптаманы және (немесе) зертханалық сараптаманы және фитосанитариялық сертификаттауды жүргiзедi;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) фитосанитариялық бақылау бекеттерінде әкелінетін, әкетілетін және транзиттік карантинге жатқызылған өнімге құжаттамалық мемлекеттік карантиндік фитосанитариялық бақылау жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z85" w:id="85"/>
-[...15 lines deleted...]
-      26) фитосанитариялық бақылау бекеттерінде әкелінетін, әкетілетін және транзиттік карантинге жатқызылған өнімге құжаттамалық мемлекеттік карантиндік фитосанитариялық бақылау жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Қазақстан Республикасының ішкі сауда объектілерінде және ұйымдарында карантинге жатқызылған өнiмдi тұрақты жете тексерудi, қажет болғанда үлгiлерiн алу арқылы оған карантиндік фитосанитариялық сараптаманы және (немесе) зертханалық сараптаманы жүргізеді және карантиндік құжаттарды қарайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z86" w:id="86"/>
-[...15 lines deleted...]
-      27) Қазақстан Республикасының ішкі сауда объектілерінде және ұйымдарында карантинге жатқызылған өнiмдi тұрақты жете тексерудi, қажет болғанда үлгiлерiн алу арқылы оған карантиндік фитосанитариялық сараптаманы және (немесе) зертханалық сараптаманы жүргізеді және карантиндік құжаттарды қарайды;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) өсімдіктен алынатын өнiмдi өсiретiн, дайындайтын, қоймаға жинайтын, қайта өңдейтiн және өткiзетiн ұйымдардың, ішкі сауда объектілерінің, шаруа немесе фермер, үй жанындағы және саяжай қожалықтарының аумағы мен үй-жайларына, ауыл шаруашылығына, орманға, суға және басқа да мақсатқа арналған жерлерге тұрақты ішінара бақылау зерттеп-қарауды жүргiзедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z87" w:id="87"/>
-[...15 lines deleted...]
-      28) өсімдіктен алынатын өнiмдi өсiретiн, дайындайтын, қоймаға жинайтын, қайта өңдейтiн және өткiзетiн ұйымдардың, ішкі сауда объектілерінің, шаруа немесе фермер, үй жанындағы және саяжай қожалықтарының аумағы мен үй-жайларына, ауыл шаруашылығына, орманға, суға және басқа да мақсатқа арналған жерлерге тұрақты ішінара бақылау зерттеп-қарауды жүргiзедi;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z88" w:id="88"/>
-[...15 lines deleted...]
-      29) мынадай:</w:t>
+    <w:bookmarkStart w:name="z89" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасын анықталған бұзушылықтарды жою туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z89" w:id="89"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасын анықталған бұзушылықтарды жою туралы;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өсімдіктер карантині жөніндегі іс-шараларды орындау туралы нұсқама береді және оның орындалуын бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z90" w:id="90"/>
-[...15 lines deleted...]
-      өсімдіктер карантині жөніндегі іс-шараларды орындау туралы нұсқама береді және оның орындалуын бақылайды;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен және негіздерде дара кәсіпкерлер мен заңды тұлғалардың қызметіне тыйым салу немесе оны тоқтата тұру туралы сотқа талап арыз жібереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      30) Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен және негіздерде дара кәсіпкерлер мен заңды тұлғалардың қызметіне тыйым салу немесе оны тоқтата тұру туралы сотқа талап арыз жібереді;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) уәкілетті ұйымда импорттық себу материалдары мен отырғызылатын материалдардың карантиндi объектiлермен және бөтен тектi түрлермен жасырын залалданған-залалданбағанын зерттеу жөнiндегi iс-шараларды ұйымдастырады және бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...15 lines deleted...]
-      31) уәкілетті ұйымда импорттық себу материалдары мен отырғызылатын материалдардың карантиндi объектiлермен және бөтен тектi түрлермен жасырын залалданған-залалданбағанын зерттеу жөнiндегi iс-шараларды ұйымдастырады және бақылайды;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) карантинге жатқызылған өнiмге фитосанитариялық сертификаттар бередi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z151" w:id="93"/>
-[...15 lines deleted...]
-      32) карантинге жатқызылған өнiмге фитосанитариялық сертификаттар бередi;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) халықаралық нормалар мен талаптардың өсiмдiктер карантинi саласында жасалған келiсiмдерге сәйкес орындалуын қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z169" w:id="94"/>
-[...15 lines deleted...]
-      33) халықаралық нормалар мен талаптардың өсiмдiктер карантинi саласында жасалған келiсiмдерге сәйкес орындалуын қамтамасыз етедi;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) өсімдіктер карантині саласындағы халықаралық ынтымақтастықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z170" w:id="95"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="96"/>
+    <w:bookmarkStart w:name="z171" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4240,1338 +4354,1338 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z172" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) өз құзыреті шегінде өсімдіктер карантині саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z172" w:id="97"/>
-[...15 lines deleted...]
-      36) өз құзыреті шегінде өсімдіктер карантині саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) осы Заңда және Қазақстан Республикасының өзге де заңнамасында көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z173" w:id="98"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="99"/>
+    <w:bookmarkStart w:name="z91" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ведомствоның басшысы Қазақстан Республикасының Өсiмдiктер карантинi жөнiндегi бас мемлекеттiк инспекторы, ал оның орынбасары - Қазақстан Республикасының Өсiмдiктер карантинi жөнiндегi бас мемлекеттiк инспекторының орынбасары болып табылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z178" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведомствоның облыстық, (республикалық маңызы бар қалалардың, астананың), аудандардың, облыстық маңызы бар қалалардың аумақтық бөлімшелерінің басшылары тиiстi облыстардың (республикалық маңызы бар қалалардың, астананың), аудандардың, облыстық маңызы бар қалалардың өсiмдiктер карантинi жөнiндегi бас мемлекеттiк инспекторлары болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z178" w:id="100"/>
-[...15 lines deleted...]
-      Ведомствоның облыстық, (республикалық маңызы бар қалалардың, астананың), аудандардың, облыстық маңызы бар қалалардың аумақтық бөлімшелерінің басшылары тиiстi облыстардың (республикалық маңызы бар қалалардың, астананың), аудандардың, облыстық маңызы бар қалалардың өсiмдiктер карантинi жөнiндегi бас мемлекеттiк инспекторлары болып табылады.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведомствоның және оның аумақтық бөлімшелерінің мемлекеттік карантиндік фитосанитариялық бақылауды және қадағалауды тікелей жүзеге асыратын өзге де лауазымды адамдары өсімдіктер карантині жөніндегі мемлекеттік инспекторлар болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z179" w:id="101"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="102"/>
+    <w:bookmarkStart w:name="z92" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Уәкiлеттi орган өз қызметiн шекаралық, кедендiк, құқық қорғау және басқа да мемлекеттiк органдармен өзара iс-қимылда жүзеге асырады.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z93" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z93" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Уәкiлеттi органның, уәкілетті орган ведомствосының және оның аумақтық бөлімшесінің өздерінің өкілеттігі шегiнде қабылдаған шешiмi лауазымды тұлғалардың, жеке және заңды тұлғалардың орындауы үшiн мiндеттi болып табылады.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z94" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z94" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттiк органдар мен олардың лауазымды адамдары уәкiлеттi органның өзiне жүктелген мiндеттердi шешуiне жәрдемдесуге мiндеттi. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-бап жаңа редакцияда - ҚР 2006.01.31 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңымен, өзгерістер енгізілді - ҚР 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қараңыз), 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қараңыз), 2010.03.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2011.01.06 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.03.24 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.07.10  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 13.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 10.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен күнтізбелік тоқсан күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 16.07.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 21.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1-бап. Өсімдіктер карантинін қамтамасыз ету жөніндегі мемлекеттік мекемелердің функциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уәкілетті ұйым:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зертханалық сараптамаға келіп түсетін үлгілердегі өсімдіктер зиянкестерінің, өсімдік ауруларын қоздырғыштардың және арамшөптердің, оның ішінде карантинді объектілер мен бөтен текті түрлердің түрлік құрамын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) импорттық себу материалдары мен отырғызылатын материалдардағы өсімдіктер зиянкестерімен, өсімдік ауруларын қоздырғыштармен және арамшөптермен, оның ішінде карантинді объектілермен және бөтен текті түрлермен жасырын залалдануды анықтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұрақты негізде фитосанитариялық тәуекелді талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) өсімдіктер карантині жөніндегі іс-шараларды жүзеге асыру тәртібі мен тәсілдерін регламенттейтін әдістерді, әдістемелерді, ұсынымдарды әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) фитосанитариялық тәуекелге жүргізілген талдау негізінде уәкілетті органға карантинді объектілер мен бөтен текті түрлердің тізбесінен карантинді объектілерді, бөтен текті түрлерді алып тастау немесе оны карантинді объектілермен, бөтен текті түрлермен толықтыру туралы ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3) өсімдіктер карантині жөніндегі мемлекеттік инспекторлар мен мүдделі адамдарды оқытуды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-4) карантинді объектілер мен бөтен текті түрлердің коллекциясын депонирлеу мен сақтауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) зертханалық сараптамаға келіп түсетін үлгілердегі анықталған карантиндi объектiлер мен бөтен текті түрлер туралы ақпаратты уәкілетті органға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті органға карантиндік фитосанитариялық талаптарды әзірлеуде әдістемелік көмек көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республикалық фитосанитариялық диагностика және болжамдар әдістемелік орталығы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын анықтау мақсатында аумақты зерттеп-қарауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) карантинді объектілер мен бөтен текті түрлердің таралу ошақтарының шекарасы мен алаңын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын есепке алуды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органның ведомствосына карантинді объектілер мен бөтен текті түрлер таралуының қысқа мерзімді және ұзақ мерзімді болжамдарын береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының заңнамасында көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-бап жаңа редакцияда - ҚР 2006.01.31 № </w:t>
-[...306 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 7-1-бап жаңа редакцияда - ҚР 16.07.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 24.05.2018 </w:t>
-[...46 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен; өзгеріс енгізілді - ҚР 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-1-бап. Өсімдіктер карантинін қамтамасыз ету жөніндегі мемлекеттік мекемелердің функциялары</w:t>
-[...399 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>7-2-бап. Өсiмдiктер карантинi саласындағы мемлекеттiк монополия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="107"/>
+    <w:bookmarkStart w:name="z146" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Карантинді объектілер мен бөтен текті түрлердің тізбесіне енгізілген, оларға қатысты таралу ошақтарын оқшаулау және жою жөніндегі іс-шаралар бюджет қаражаты есебінен жүзеге асырылатын карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын оқшаулау мен жою және (немесе) шұғыл шараларды жүргізу мемлекеттік монополияға жатады және оларды өсімдіктер карантинін қамтамасыз ету жөніндегі республикалық мемлекеттік кәсіпорын жүзеге асырады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карантинге жатқызылған өнімге карантиндік фитосанитариялық сараптаманы жүзеге асыру жөніндегі қызмет карантинді объектілер мен бөтен текті түрлердің тізбесіне енгізілген, оларға қатысты таралу ошақтарын оқшаулау және жою жөніндегі іс-шаралар бюджет қаражаты есебінен жүзеге асырылатын карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын оқшаулау мен жою және (немесе) шұғыл шараларды жүргізу жөніндегі қызметпен технологиялық жағынан байланысты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын оқшаулау мен жоюды, сондай-ақ шұғыл шараларды жүргізу Қазақстан Республикасының аумағын карантинді объектілер мен бөтен текті түрлерден қорғау жөніндегі қағидаларға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік монополия субъектісі өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен келісу бойынша уәкілетті орган белгілейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-2-бап жаңа редакцияда - ҚР 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5659,70 +5773,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-4-бап. Өсімдіктер карантині жөніндегі мемлекеттік инспекторлардың құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="109"/>
+    <w:bookmarkStart w:name="z264" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өсімдіктер карантині жөніндегі мемлекеттік инспекторлардың құзыретіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік карантиндік фитосанитариялық бақылау мен қадағалауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5913,716 +6027,716 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының аумағын карантинді объектілер мен бөтен текті түрлерден қорғау жөніндегі қағидаларға сәйкес шұғыл шаралар жүргізуді ұйымдастыру және олардың жүргізілуін бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында көзделген өзге де өкілеттіктерді жүзеге асыру кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="110"/>
+    <w:bookmarkStart w:name="z265" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өсімдіктер карантині жөніндегі мемлекеттік инспекторлардың әрекеттеріне (әрекетсіздігіне) жеке және заңды тұлғалар жоғары тұрған органдарға және (немесе) сотқа шағым жасай алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-4-баппен толықтырылды - ҚР 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8-бап. Өсімдіктер карантині жөніндегі мемлекеттік инспекторлардың құқықтары </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік карантиндік фитосанитариялық бақылауды және қадағалауды жүзеге асыру кезінде өсімдіктер карантині жөніндегі мемлекеттік инспекторлардың:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z101" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) карантинге жатқызылған өнім мен мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау объектілерін қарап-тексеру, жете тексеру, карантиндік фитосанитариялық сараптама және (немесе) зертханалық сараптама жүргізу және қажет болған кезде залалсыздандыру, жою кезеңінде, сондай-ақ оларды фитосанитариялық сертификатсыз тасымалдау кезінде немесе карантиндік фитосанитариялық талаптарға сәйкес келмеген жағдайларда Қазақстан Республикасының заңнамасында белгіленген тәртіппен кідіртуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z102" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) карантиндік фитосанитариялық талаптарға және (немесе) Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасының талаптарына сәйкес келмейтін карантинге жатқызылған өнімді әкелуге, әкетуге және транзиттеуге тыйым салуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z103" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау объектілеріне баруға және оларда Қазақстан Республикасының заңнамасы талаптарының сақталуы тұрғысынан зерттеп-қарауды жүргізуге, өз өкілеттіктерін жүзеге асыру үшін Қазақстан Республикасының заңнамасында белгіленген тәртіппен қажетті ақпарат алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z104" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) карантиндік фитосанитариялық сараптама және (немесе) зертханалық сараптама жүргізу үшін карантинге жатқызылған өнім үлгілерін іріктеп алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z105" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жеке және заңды тұлғаларға, сондай-ақ жергілікті атқарушы органдарың лауазымды адамдарына Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасын анықталған бұзушылықтарды жою туралы, өсімдіктер карантині жөніндегі қажетті іс-шаралар жүргізу туралы нұсқамалар шығаруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z106" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасының бұзылуына жол берген лауазымды адамдарды, жеке және заңды тұлғаларды әкiмшiлiк жауапкершiлiкке тартуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-4-баппен толықтырылды - ҚР 28.10.2019 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 1999.11.29 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>488</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2002.02.18 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>293</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2004.12.20 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2005 жылғы 1 қаңтардан бастап қолданысқа енгiзiледi), 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2011.01.06 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 05.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 10.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен күнтізбелік тоқсан күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 06.04.2024 </w:t>
-[...591 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
@@ -6693,130 +6807,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-1-баптың тақырыбына өзгеріс енгізілді - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="118"/>
+    <w:bookmarkStart w:name="z185" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Карантиндік объектілердің таралу ошақтарын оқшаулау мен жоюға арналған пестицидтер қоры дегеніміз пестицидтердің ұдайы жаңартылып отыратын белгілі бір көлемі және ол уәкілетті органның қарауындағы (билігіндегі) мемлекеттік меншік болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z108" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z108" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Пестицидтер қоры карантиндік объектілердің анықталған таралу ошақтарын оқшаулауға және жоюға арналады және бюджет қаражаты есебiнен сатып алынатын пестицидтер көлемiнен қалыптастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z186" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z186" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алынып тасталды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6940,230 +7054,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-баптың тақырыбы жаңа редакцияда - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="121"/>
+    <w:bookmarkStart w:name="z187" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке және заңды тұлғалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z109" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z109" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасының талаптарын және өсімдіктер карантині жөніндегі мемлекеттік инспектордың өсімдіктер карантині жөніндегі тиісті іс-шараларды жүргізу туралы нұсқамаларын сақтауға және орындауға;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z110" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z110" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Өсімдіктер карантині жөніндегі мемлекеттік инспекторлардың талап етуi бойынша карантинге жатқызылған өнiм мен карантиндi объектiлердiң бар екендiгi туралы мәлiметтердi табыс етуге;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z111" w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z111" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) егiстiктi, аумақты, карантинге жатқызылған өнiм сақталатын қоймаларды жүйелi тексерiп отыруды қамтамасыз етуге, сондай-ақ карантинге жатқызылған қолда бар өнiмдi тексеру және сараптамадан өткiзу үшiн ұсынуға;   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z112" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) карантиндi объектiлер анықталған жағдайда уәкілетті органды дереу хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z112" w:id="125"/>
-[...15 lines deleted...]
-      4) карантиндi объектiлер анықталған жағдайда уәкілетті органды дереу хабардар етуге;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өсімдіктер карантині жөніндегі іс-шараларды жүргізу кезінде кедергілер жасамауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z266" w:id="126"/>
-[...15 lines deleted...]
-      5) өсімдіктер карантині жөніндегі іс-шараларды жүргізу кезінде кедергілер жасамауға;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын оқшаулауды және жоюды жүргізу кезінде жәрдем көрсетуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z267" w:id="127"/>
-[...15 lines deleted...]
-      6) карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын оқшаулауды және жоюды жүргізу кезінде жәрдем көрсетуге;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) карантинді объектілер мен бөтен текті түрлердің тізбесіне енгізілген, оларға қатысты өсімдіктер карантині жөніндегі іс-шаралар белгіленетін және жүзеге асырылатын карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын оқшаулау және жою жөніндегі іс-шараларды өз қаражаты есебінен жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z268" w:id="128"/>
-[...15 lines deleted...]
-      7) карантинді объектілер мен бөтен текті түрлердің тізбесіне енгізілген, оларға қатысты өсімдіктер карантині жөніндегі іс-шаралар белгіленетін және жүзеге асырылатын карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын оқшаулау және жою жөніндегі іс-шараларды өз қаражаты есебінен жүргізуге;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) енгізілген уақытша карантиндік фитосанитариялық шаралардың талаптарын сақтауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z269" w:id="129"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7277,263 +7391,263 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-1-баптың тақырыбына өзгеріс енгізілді – ҚР 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="130"/>
+    <w:bookmarkStart w:name="z188" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыстардың (республикалық маңызы бар қалалардың, астананың) жергілікті атқарушы органдары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z113" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) карантинді объектілердің таралуының есебін жүргізеді және уәкілетті орган мен мүдделі тұлғаларға ақпарат береді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z113" w:id="131"/>
-[...15 lines deleted...]
-      1) карантинді объектілердің таралуының есебін жүргізеді және уәкілетті орган мен мүдделі тұлғаларға ақпарат береді;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) өсімдіктер карантині саласындағы мемлекеттік саясатты іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z205" w:id="132"/>
-[...15 lines deleted...]
-      1-1) өсімдіктер карантині саласындағы мемлекеттік саясатты іске асырады;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау объектілерінде осы объектілердің иелері – жеке және заңды тұлғалардың, сондай-ақ мемлекеттік басқару органдарының өсімдіктер карантині жөніндегі іс-шараларды жүргізуін ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z114" w:id="133"/>
-[...15 lines deleted...]
-      2) мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау объектілерінде осы объектілердің иелері – жеке және заңды тұлғалардың, сондай-ақ мемлекеттік басқару органдарының өсімдіктер карантині жөніндегі іс-шараларды жүргізуін ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті орган ведомствосы аумақтық бөлімшелерінің ұсынуы келіп түскен күннен бастап бес жұмыс күні ішінде тиісті аумақтарда карантиндік режимді енгізе отырып, карантиндік аймақты белгілеу немесе оның күшін жою туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z115" w:id="134"/>
-[...15 lines deleted...]
-      3) уәкілетті орган ведомствосы аумақтық бөлімшелерінің ұсынуы келіп түскен күннен бастап бес жұмыс күні ішінде тиісті аумақтарда карантиндік режимді енгізе отырып, карантиндік аймақты белгілеу немесе оның күшін жою туралы шешім қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z100" w:id="135"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-1-бап жаңа редакцияда - ҚР 2006.01.10 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2006 бастап қолданысқа енгiзiледi), өзгерістер енгізілді - 2006.01.31 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2009.07.17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -7609,51 +7723,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.02.2015 бастап қолданысқа енгізіледі); 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
@@ -7714,302 +7828,302 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-2-баптың тақырыбы жаңа редакцияда - ҚР 10.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 249-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен күнтізбелік тоқсан күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="136"/>
+    <w:bookmarkStart w:name="z189" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес тексеру және бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау нысанында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z251" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау, тергеп-тексеру Қазақстан Республикасының Кәсіпкерлік кодексіне және осы Заңға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z251" w:id="137"/>
-[...15 lines deleted...]
-      2. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау, тергеп-тексеру Қазақстан Республикасының Кәсіпкерлік кодексіне және осы Заңға сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z282" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Патогенді биологиялық агенттермен жұмыс істеу жүзеге асырылатын ықтимал қауіпті биологиялық объектілерге қатысты мемлекеттік карантиндік фитосанитариялық бақылау мен қадағалау Қазақстан Республикасының биологиялық қауіпсіздік саласындағы заңнамасында көзделген ерекшеліктер ескеріле отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z282" w:id="138"/>
-[...15 lines deleted...]
-      3. Патогенді биологиялық агенттермен жұмыс істеу жүзеге асырылатын ықтимал қауіпті биологиялық объектілерге қатысты мемлекеттік карантиндік фитосанитариялық бақылау мен қадағалау Қазақстан Республикасының биологиялық қауіпсіздік саласындағы заңнамасында көзделген ерекшеліктер ескеріле отырып жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-2-баппен толықтырылды - ҚР 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); жаңа редакцияда - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді 21.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік карантиндік фитосанитариялық бақылау және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қадағалау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:p>
-[...190 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР 2011.01.06 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8021,310 +8135,310 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бап. Мемлекеттік карантиндік фитосанитариялық бақылауды және қадағалауды жүзеге асыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="140"/>
+    <w:bookmarkStart w:name="z61" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының аумағына карантинді объектілердің әкелінуін және таралуын болғызбау мақсатында осы Заңның 7-бабы 1-тармағының 23), 24) және 26) тармақшаларына сәйкес жүзеге асырылатын мемлекеттік карантиндік фитосанитариялық бақылауды және қадағалауды уәкілетті органның өсімдіктер карантині жөніндегі мемлекеттік инспекторлары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z191" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағына карантинді объектілердің әкелінуін болғызбау, олардың таралу ошақтарын уақтылы анықтау, оқшаулау және жою мақсатында карантинге жатқызылған өнімді тұрақты карантиндік жете тексерулерді, үлгілерін іріктей отырып, оған карантиндік фитосанитариялық сараптама және (немесе) зертханалық сараптама, ішінара бақылау зерттеп-қарауларды жүргізу, карантиндік құжаттарды қарау және өсімдіктер карантині жөніндегі іс-шаралардың орындалуын мемлекеттік карантиндік фитосанитариялық қадағалауды жүзеге асыру өсімдік және азық-түлік ресурстарын қорғауға, карантинді объектілерге қарсы күреске бюджет қаражатының болжанбаған шығындарына жол бермеуге, сондай-ақ отандық өнімнің бәсекеге қабілеттілігін арттыруға бағытталған.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z191" w:id="141"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының аумағына карантинді объектілердің әкелінуін болғызбау, олардың таралу ошақтарын уақтылы анықтау, оқшаулау және жою мақсатында карантинге жатқызылған өнімді тұрақты карантиндік жете тексерулерді, үлгілерін іріктей отырып, оған карантиндік фитосанитариялық сараптама және (немесе) зертханалық сараптама, ішінара бақылау зерттеп-қарауларды жүргізу, карантиндік құжаттарды қарау және өсімдіктер карантині жөніндегі іс-шаралардың орындалуын мемлекеттік карантиндік фитосанитариялық қадағалауды жүзеге асыру өсімдік және азық-түлік ресурстарын қорғауға, карантинді объектілерге қарсы күреске бюджет қаражатының болжанбаған шығындарына жол бермеуге, сондай-ақ отандық өнімнің бәсекеге қабілеттілігін арттыруға бағытталған.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды - ҚР 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау, құжаттамалық мемлекеттік карантиндік фитосанитариялық бақылау, көлік құралдарын қарап-тексеру, әкелінетін, әкетілетін және транзиттік карантинге жатқызылған өнімді қарап-тексеру, жете тексеру, карантиндік фитосанитариялық шаралар жүргізу адамдардың өсімдіктер карантині бойынша бақылау және қадағалау объектілеріне жатқызылған мүлкінің сақталуына бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Алып тасталды - ҚР 28.10.2019 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve">3-1. Алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="142"/>
-[...15 lines deleted...]
-      3. Мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау, құжаттамалық мемлекеттік карантиндік фитосанитариялық бақылау, көлік құралдарын қарап-тексеру, әкелінетін, әкетілетін және транзиттік карантинге жатқызылған өнімді қарап-тексеру, жете тексеру, карантиндік фитосанитариялық шаралар жүргізу адамдардың өсімдіктер карантині бойынша бақылау және қадағалау объектілеріне жатқызылған мүлкінің сақталуына бағытталған.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылауды уәкілетті органның ведомствосы және уәкілетті орган ведомствосының аумақтық бөлімшелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...122 lines deleted...]
-      1) ақпараттық жүйелердегі;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифрлық жүйелердегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) басқа мемлекеттердің уәкілетті органдарының нотификациялары мен хабарламаларындағы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8645,71 +8759,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9422,51 +9576,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-1-баппен толықтырылды – ҚР 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
@@ -9537,130 +9691,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-баптың тақырыбы жаңа редакцияда - ҚР 10.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 249-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен күнтізбелік тоқсан күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="144"/>
+    <w:bookmarkStart w:name="z195" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1. Ведомствоның және оның фитосанитариялық бақылау бекеттері бар аумақтық бөлімшелерінің мемлекеттік карантиндік фитосанитариялық бақылауды және қадағалауды тікелей жүзеге асыратын лауазымды адамдары нысанды киіммен (погонсыз), материалдық құралдармен, фото- және бейнетіркеуге арналған техникалық құралдармен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z196" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанды киiм (погонсыз) киіп жүруге құқығы бар лауазымды адамдардың тiзбесiн, нысанды киiм (погонсыз) үлгiлерiн және оны киiп жүру тәртiбiн уәкiлеттi орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z196" w:id="145"/>
-[...15 lines deleted...]
-      Нысанды киiм (погонсыз) киіп жүруге құқығы бар лауазымды адамдардың тiзбесiн, нысанды киiм (погонсыз) үлгiлерiн және оны киiп жүру тәртiбiн уәкiлеттi орган айқындайды.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанды киiммен (погонсыз), сондай-ақ материалдық құралдармен, фото- және бейнетіркеуге арналған техникалық құралдармен қамтамасыз етудің заттай нормаларын бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z197" w:id="146"/>
-[...15 lines deleted...]
-      Нысанды киiммен (погонсыз), сондай-ақ материалдық құралдармен, фото- және бейнетіркеуге арналған техникалық құралдармен қамтамасыз етудің заттай нормаларын бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша уәкілетті орган бекітеді.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік карантиндік фитосанитариялық бақылауды және қадағалауды жүзеге асыратын лауазымды адамдардың өз өмірі мен денсаулығына келтірілген зиянның Қазақстан Республикасының азаматтық заңнамасында белгіленген тәртіппен өтелуіне құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z198" w:id="147"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9864,545 +10018,757 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-баптың тақырыбы жаңа редакцияда - ҚР 10.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 249-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен күнтізбелік тоқсан күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="148"/>
+    <w:bookmarkStart w:name="z199" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау объектілері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z116" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ауыл шаруашылық, орман дақылдарының және сәндiк дақылдардың себу мен отырғызылатын материалдары, өсiмдiктер мен олардың бөлiктерi (қалемшесi, жуашығы, түйнегi, жемiсi), сондай-ақ карантиндi объектiлердi жұқтырушы болуы мүмкін өсiмдiк тектi кез келген басқа да өнiм;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z116" w:id="149"/>
-[...15 lines deleted...]
-      1) ауыл шаруашылық, орман дақылдарының және сәндiк дақылдардың себу мен отырғызылатын материалдары, өсiмдiктер мен олардың бөлiктерi (қалемшесi, жуашығы, түйнегi, жемiсi), сондай-ақ карантиндi объектiлердi жұқтырушы болуы мүмкін өсiмдiк тектi кез келген басқа да өнiм;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өсiмдiктер ауруларын қоздырушылар - тiрi саңырауқұлақтар өсiмдерi, вирустар, бактериялар, сондай-ақ нематодтар, кенелер мен насекомдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z117" w:id="150"/>
-[...15 lines deleted...]
-      2) өсiмдiктер ауруларын қоздырушылар - тiрi саңырауқұлақтар өсiмдерi, вирустар, бактериялар, сондай-ақ нематодтар, кенелер мен насекомдар;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) насекомдардың, өсiмдiктер ауруларын қоздырушылардың коллекциялары, тұқымдардың, гербарийлерi мен коллекциялары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z118" w:id="151"/>
-[...15 lines deleted...]
-      3) насекомдардың, өсiмдiктер ауруларын қоздырушылардың коллекциялары, тұқымдардың, гербарийлерi мен коллекциялары;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) карантиндi объектiлердiң жұқтырғыштары болуы мүмкiн ауыл шаруашылық машиналары мен топырақ өңдеуге арналған құралдар, көлiк құралдары, ыдыстың барлық түрі, буып-түю материалдары, өсiмдiк материалдарынан жасалған өнеркәсiп тауарлары мен бұйымдар, топырақ құймалары мен үлгiлерi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z119" w:id="152"/>
-[...15 lines deleted...]
-      4) карантиндi объектiлердiң жұқтырғыштары болуы мүмкiн ауыл шаруашылық машиналары мен топырақ өңдеуге арналған құралдар, көлiк құралдары, ыдыстың барлық түрі, буып-түю материалдары, өсiмдiк материалдарынан жасалған өнеркәсiп тауарлары мен бұйымдар, топырақ құймалары мен үлгiлерi;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өсiмдiк тектi өнiмдi өсiретiн, дайындайтын, жинайтын, қайта өңдейтін, зарарсыздандыратын және өткiзетiн ұйымдардың, шаруа немесе фермер, үй жанындағы және саяжай қожалықтарының аумағы мен үй-жайлары, ауыл шаруашылығына, орманға, суға және басқа мақсатқа арналған жерлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z120" w:id="153"/>
-[...15 lines deleted...]
-      5) өсiмдiк тектi өнiмдi өсiретiн, дайындайтын, жинайтын, қайта өңдейтін, зарарсыздандыратын және өткiзетiн ұйымдардың, шаруа немесе фермер, үй жанындағы және саяжай қожалықтарының аумағы мен үй-жайлары, ауыл шаруашылығына, орманға, суға және басқа мақсатқа арналған жерлер;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ішкі сауда объектілері, теміржол вокзалдары, автовокзалдар, өзен порттары, айлақтары, пошта операторларының өндірістік объектілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z121" w:id="154"/>
-[...15 lines deleted...]
-      6) ішкі сауда объектілері, теміржол вокзалдары, автовокзалдар, өзен порттары, айлақтары, пошта операторларының өндірістік объектілері;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті атқарушы органдардың Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасын сақтауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z174" w:id="155"/>
-[...15 lines deleted...]
-      7) жергілікті атқарушы органдардың Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасын сақтауы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгізілді - ҚР 2006.01.10 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2006 бастап қолданысқа енгiзiледi), 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2009.07.17  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2011.01.06 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.03.24 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 10.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен күнтізбелік тоқсан күн өткен соң қолданысқа енгізіледі); 16.07.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 09.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 499-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1-бап. Өсімдіктер карантині саласындағы рұқсаттар және хабарламалар, мемлекеттік көрсетілетін қызметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z277" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Фитосанитариялық сертификатты алу үшін жеке және заңды тұлғалар карантинге жатқызылған өнім орналасқан тиісті ауданның, облыстық маңызы бар қаланың, республикалық маңызы бар қаланың, астананың аумағындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне өтініш береді, өсімдіктер карантині жөніндегі мемлекеттік инспекторға карантиндік жай-күйді айқындау үшін карантинге жатқызылған өнімді ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгізілді - ҚР 2006.01.10 № </w:t>
-[...239 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың екінші бөлігі жаңа редакцияда көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фитосанитариялық сертификатты өсімдіктер карантині жөніндегі мемлекеттік инспектор Қазақстан Республикасының аумағын карантинді объектілер мен бөтен текті түрлерден қорғау жөніндегі қағидаларға сәйкес береді және жеке қолын қойып, белгіленген үлгідегі мөрмен (мөртабанмен) куәландырады. Фитосанитариялық сертификат карантинге жатқызылған өнімнің әрбір партиясына беріледі және оның карантиндік жай-күйін куәландыруға, жүргізілген зарарсыздандыру, осы өнімді жеткізу бойынша басқа да қосымша карантиндік фитосанитариялық талаптардың орындалғаны туралы мәліметтері болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақты үшінші, төртінші бөліктермен толықтыру көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фитосанитариялық сертификатты беруден уәжді бас тарту үшін мыналар негіз болып табылады: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10466,51 +10832,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Еуразиялық экономикалық одаққа мүше мемлекеттің уәкілетті органының лауазымды адамын карантинге жатқызылған өнімнің келгені туралы бірнеше рет (екі және одан көп рет) хабардар етпеу немесе оны жете тексеру үшін ұсынбау, межелі жердің өзгеру жағдайларын қоспағанда, Еуразиялық экономикалық одаққа мүше мемлекеттің тиісті уәкілетті мемлекеттік органынан ақпарат алынғаннан кейін күнтізбелік отыз күн ішінде фитосанитариялық сертификат беруден бас тарту үшін негіз болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) "Мемлекеттік көрсетілетін қызметтер туралы", "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының заңдарында көзделген өзге де негіздер.</w:t>
+      5) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралым", "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының заңдарында көзделген өзге де негіздер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -10531,207 +10897,207 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="157"/>
+    <w:bookmarkStart w:name="z279" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бекітілген тізбеге сәйкес карантинді объектілерді ғылыми-зерттеу мақсаттарында әкелу үшін жеке және заңды тұлғалар карантинге жатқызылған объект орналасқан тиісті ауданның, облыстық маңызы бар қаланың, республикалық маңызы бар қаланың, астананың аумағындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне карантинді объектілерді ғылыми-зерттеу мақсаттарында әкелуге арналған келісу-хат алуға өтінім береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карантинді объектілерді ғылыми-зерттеу мақсаттарында әкелуге арналған келісу-хат әрбір карантинді объектіге беріледі және берілген күнінен бастап алты ай ішінде қолданыста болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карантинді объектілерді ғылыми-зерттеу мақсаттарында әкелуге арналған келісу-хат бір реттен артық пайдаланылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карантинді объектілерді ғылыми-зерттеу мақсаттарында әкелуге арналған келісу-хат Қазақстан Республикасының аумағын карантинді объектілер мен бөтен текті түрлерден қорғау жөніндегі қағидаларға сәйкес беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әртүрлі биологиялық қауіпсіздік деңгейіндегі карантинді объектілерді оқшаулау жөніндегі талаптарға сәйкес келмеу және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының заңдарында көзделген өзге де негіздер карантинді объектілерді ғылыми-зерттеу мақсаттарында әкелуге арналған келісу-хатты беруден уәжді бас тарту үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Есепке алу нөмірін алу үшін жеке және заңды тұлғалар карантинге жатқызылған объект орналасқан тиісті ауданның, облыстық маңызы бар қаланың, республикалық маңызы бар қаланың, астананың аумағындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне өтінім береді, өсімдіктер карантині жөніндегі мемлекеттік инспекторға карантиндік жай-күйді және карантиндік фитосанитариялық талаптарға сәйкестігін айқындау үшін карантинге жатқызылған объектіні ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Карантинді объектілерді ғылыми-зерттеу мақсаттарында әкелуге арналған келісу-хат әрбір карантинді объектіге беріледі және берілген күнінен бастап алты ай ішінде қолданыста болады.</w:t>
-[...90 lines deleted...]
-        <w:t>
       Есепке алу нөмірі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       карантиндік арамшөптер (Strіga spp. текті карантиндік арамшөптерді қоспағанда) басқан астық пен оны қайта өңдеу өнімдерін карантиндік арамшөп өсімдіктерінің тұқымдары мен жемістерін өміршеңдіктен айыруды қамтамасыз ететін технологиялар бойынша қайта өңдеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10814,51 +11180,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) карантинге жатқызылған объект аумағында карантинді объектілердің таралу ошақтарының анықталуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңында көзделген өзге де негіздер.</w:t>
+      3) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңында көзделген өзге де негіздер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепке алу нөмірін кері қайтарып алу үшін мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10922,106 +11288,106 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) зарарсыздандырылған және таңбаланған ағаш қаптама материалында тірі және (немесе) өміршең карантинді объектілердің анықталуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңында көзделген өзге де негіздер.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z283" w:id="159"/>
+      5) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңында көзделген өзге де негіздер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Патогенді биологиялық агенттермен жұмыс істеуге байланысты қызмет Қазақстан Республикасының заңнамасына сәйкес патогенді биологиялық агенттермен жұмыс істеуге рұқсаттың және оған қосымшаның негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тарау 12-1-баппен толықтырылды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 21.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 123-VII</w:t>
       </w:r>
       <w:r>
@@ -11037,418 +11403,678 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бап. Карантинге жататын өнiмдi әкелу, әкету, транзиттеу, iшкi мемлекеттiк тасымалдау, тексеру және залалсыздандыру тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="160"/>
+    <w:bookmarkStart w:name="z200" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Карантинге жататын өнiмдi беруге немесе оның транзитiне шарт жасасқан кезде өнiм берушi уәкілетті органнан карантиндік фитосанитариялық шаралар туралы қажеттi ақпарат алуға және карантиндi объектiлердiң әкелiнуiнiң алдын алуды қамтамасыз ететiн жағдайларды қарастыруға мiндеттi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z201" w:id="161"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z201" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құпия сипаттағы ақпараты бар жасалған шарт өнiм берушiнiң жазбаша келiсiмiнсiз жария етiлмеуге тиiс.   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z122" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Карантинге жатқызылған өнімді Қазақстан Республикасының аумағына әкелуге, Қазақстан Республикасының аумағы арқылы транзиттеуді бастауға және аяқтауға фитосанитариялық бақылау бекеттері арқылы ғана рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z122" w:id="162"/>
-[...15 lines deleted...]
-      2. Карантинге жатқызылған өнімді Қазақстан Республикасының аумағына әкелуге, Қазақстан Республикасының аумағы арқылы транзиттеуді бастауға және аяқтауға фитосанитариялық бақылау бекеттері арқылы ғана рұқсат етіледі.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карантинге жатқызылған өнімге кедендік құжаттарды ресімдеу мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау аяқталғаннан кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z123" w:id="163"/>
-[...15 lines deleted...]
-      Карантинге жатқызылған өнімге кедендік құжаттарды ресімдеу мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау аяқталғаннан кейін жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Межелі пунктте әкелінетін карантинге жатқызылған өнімге кедендік құжаттарды ресімдеу қайталама карантиндік фитосанитариялық бақылаудан және қадағалаудан кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z124" w:id="164"/>
-[...15 lines deleted...]
-      Межелі пунктте әкелінетін карантинге жатқызылған өнімге кедендік құжаттарды ресімдеу қайталама карантиндік фитосанитариялық бақылаудан және қадағалаудан кейін жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқа мемлекеттердің карантиндік фитосанитариялық шараларының баламалылығын тану Қазақстан Республикасының халықаралық шарттарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z125" w:id="165"/>
-[...15 lines deleted...]
-      Басқа мемлекеттердің карантиндік фитосанитариялық шараларының баламалылығын тану Қазақстан Республикасының халықаралық шарттарына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z272" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкелінетін және транзиттік карантинге жатқызылған өнім карантиндік фитосанитариялық талаптарға және Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасының талаптарына сәйкес келуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z272" w:id="166"/>
-[...15 lines deleted...]
-      Әкелінетін және транзиттік карантинге жатқызылған өнім карантиндік фитосанитариялық талаптарға және Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасының талаптарына сәйкес келуге тиіс.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкелінетін және транзиттік карантинге жатқызылған өнім Қазақстан Республикасының аумағы арқылы жабық немесе изотермиялық, ақаусыз және пломбаланған контейнерлермен, герметикалық орамдармен, вагондармен, автофургондармен, авторефрижераторлармен және басқа да көлік құралдарымен тасымалданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z126" w:id="167"/>
-[...15 lines deleted...]
-      Әкелінетін және транзиттік карантинге жатқызылған өнім Қазақстан Республикасының аумағы арқылы жабық немесе изотермиялық, ақаусыз және пломбаланған контейнерлермен, герметикалық орамдармен, вагондармен, автофургондармен, авторефрижераторлармен және басқа да көлік құралдарымен тасымалданады.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағындағы шетелдік дипломатиялық өкілдіктердің, консулдық мекемелердің, халықаралық ұйымдар өкілдіктерінің, сондай-ақ артықшылықтар мен иммунитетті пайдаланатын адамдардың карантинге жатқызылған өнімді әкелуі Қазақстан Республикасының заңнамасына және (немесе) Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z194" w:id="168"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың сегізінші бөлігіне өзгеріс енгізу көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фитосанитариялық тәуекелі жоғары карантинге жатқызылған өнімнің межелі орындарында жөнелту орны мемлекетінің фитосанитариялық сертификатының түпнұсқасын өсімдіктер карантині жөніндегі мемлекеттік инспектор карантиндік фитосанитариялық бақылау мен қадағалауды жүзеге асырған кезде алып қоюға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z128" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақты тоғызыншы бөлікпен толықтыру көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Қазақстан Республикасының аумағына:   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z129" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) экспорттаушы елдердің ұлттық карантиндік қызметтерінің фитосанитариялық сертификаттарынсыз фитосанитариялық тәуекелі жоғары карантинге жатқызылған өнімді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z130" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Еуразиялық экономикалық одақтың бірыңғай карантиндік фитосанитариялық талаптарында көзделген жағдайларды қоспағанда, карантинді обьектілер мен бөтен текті түрлерді жұқтырған карантинге жатқызылған өнімді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z129" w:id="171"/>
-[...15 lines deleted...]
-      1) экспорттаушы елдердің ұлттық карантиндік қызметтерінің фитосанитариялық сертификаттарынсыз фитосанитариялық тәуекелі жоғары карантинге жатқызылған өнімді;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) карантинді объектілердің таралу ошақтары бар аймақтардан, орындардан және (немесе) өндіріс учаскелерінен топырақты, тамыр жайған тірі өсімдіктерді топырағымен қоса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z130" w:id="172"/>
-[...15 lines deleted...]
-      2) Еуразиялық экономикалық одақтың бірыңғай карантиндік фитосанитариялық талаптарында көзделген жағдайларды қоспағанда, карантинді обьектілер мен бөтен текті түрлерді жұқтырған карантинге жатқызылған өнімді;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органмен келісім бойынша ғылыми-зерттеу мақсаттары үшін әкелінетін үлгілерді қоспағанда, өсімдік ауруларын қоздырушыларды - тірі саңырауқұлақ өскіндерін, бактерияларды, вирустарды, сондай-ақ өсімдіктерді бүлдіретін жәндіктерді, кенелерді, нематодтарды, карантиндік арамшөптер тұқымдарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z131" w:id="173"/>
-[...15 lines deleted...]
-      3) карантинді объектілердің таралу ошақтары бар аймақтардан, орындардан және (немесе) өндіріс учаскелерінен топырақты, тамыр жайған тірі өсімдіктерді топырағымен қоса;</w:t>
+    <w:bookmarkStart w:name="z274" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уақытша карантиндік фитосанитариялық шаралар енгізілген карантинге жатқызылған өнімді әкелуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z132" w:id="174"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="176"/>
+    <w:bookmarkStart w:name="z133" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11483,131 +12109,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z134" w:id="177"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z134" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Карантинге жатқызылған өнімді әкетуге уәкілетті орган ведомствосының аумақтық бөлімшелері беретін фитосанитариялық сертификаттар болған жағдайда:   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z135" w:id="178"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z135" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының шегінен тыс жерге – Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасының талаптары сақталған, импорттаушы елдің карантиндік фитосанитариялық талаптарына сәйкес фитосанитариялық сертификаттары болған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z136" w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z136" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының ішінде – Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасының талаптары сақталған кезде рұқсат етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z209" w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z209" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өсiмдiктер карантинi жөнiндегi мемлекеттiк инспекторлар Қазақстан Республикасы аумағының шегінен тыс жерге әкетілетін карантинге жатқызылған өнімнің карантиндік жай-күйінің импорттаушы елдің карантиндік фитосанитариялық талаптарына сәйкес келуін жүктi тиеп-жөнелтудiң бастапқы орындарында және экспорттық партияларды қайта тиеу (қалыптастыру) кезiнде теңiз және өзен порттарында (айлақтарында), әуежайларда, темiржол станцияларында, пошта операторларының өндірістік объектілерінде, ішкі сауда объектілерінде, автовокзалдарда (автостанцияларда) және өзге де объектiлерде қайтадан куәландырады. Қайта тиеусiз Қазақстан Республикасы аумағының шегінен тыс жерге әкету кезiнде Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктінде (фитосанитариялық бақылау бекетінде) тиеп-жөнелту орнында берiлген фитосанитариялық сертификаттың дұрыс ресiмделуiн ғана қадағалау жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11626,400 +12252,400 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="181"/>
+    <w:bookmarkStart w:name="z143" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Карантинге жататын өнiмдi және көлiк құралдарын тексеру мен залалсыздандыру, карантиндік фитосанитариялық сараптама және (немесе) зертханалық сараптама, карантин құжаттарын беру олардың иелерi қаражатының есебiнен, Қазақстан Республикасының өсiмдiктер карантинi саласындағы заңнамасына сәйкес және онда белгiленген тәртiппен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z217" w:id="182"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z217" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының аумағына әкелiнетiн карантинге жатқызылған өнiм, карантинге жатқызылған өнiм тасымалданатын көлiк өсiмдiктер карантинi саласындағы мемлекеттік қадағалауға және қажет болғанда фитосанитариялық қадағалау бекеттерінде карантиндiк тексеруге, сондай-ақ тиiстi актiлер ресiмделе отырып, карантинге жатқызылған өнім баратын жерде карантиндiк тексеруге жатады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z218" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өсімдіктер карантині жөніндегі мемлекеттік инспектор карантинге жатқызылған өнім иелерiне Қазақстан Республикасының өсiмдiктер карантинi саласындағы заңнамасын түсiндiредi, фитосанитариялық тәуекелі жоғары карантинге жатқызылған өнімге фитосанитариялық сертификаттың бар-жоғын анықтайды, көлiкті, карантинге жатқызылған өнiмді сыртқы қарап тексеруді жүргiзедi, өсiмдiктер зиянкестерiн, ауруларын және арамшөптердi анықтау мақсатында карантинге жатқызылған өнiмнен үлгiлердi iрiктеп алып, оларға сол жерде зерттеу жүргiзедi. Қажет болған кезде үлгiлер мен объектiлер уәкілетті ұйымға объектiлердiң қандай карантиндiк түрге жататынын растауға берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z219" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тасымалдаушы карантинге жатқызылған өнiмдi мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау жүргізу үшін көрсетуден бас тартқан жағдайда, бұл өнім оның иесiнiң қаражаты есебiнен экспорттаушы елге немесе карантинге жатқызылған өнімді облысаралық тасымалдау жүзеге асырылған кезде жөнелтушіге қайтарылуға жатады, өсiмдiктер карантинi жөнiндегi мемлекеттiк инспектор карантинге жатқызылған өнімді экспорттаушы елге қайтару жүзеге асырылған кезде уәкілетті орган ведомствосының аумақтық бөлімшесін немесе Қазақстан Республикасының шекара органдарын және мемлекеттік кіріс органдарын бұл жөнінде хабардар етедi.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z218" w:id="183"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="185"/>
+    <w:bookmarkStart w:name="z220" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Карантиндi объектiлер табылған карантинге жатқызылған өнiм қайтаруға, карантиндiк арамшөптерден залалсыздандыруға, тазартуға немесе техникалық қайта өңдеуге, жоюға жатады. Карантинге жатқызылған өнiмдi залалсыздандыруға, тазартуға немесе қайта өңдеуге, оны жоюға байланысты шығыстарды оның иелерi төлейдi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z221" w:id="186"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z221" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карантиндi объектiлермен залалданған, ғылыми немесе өзге де құндылығы бар себу материалдары мен отырғызылатын материалдар олардың иелерi өтiнiш жасаған кезде уәкілетті ұйымға зерттеу үшiн берiледі. Карантиндi объектiлермен залалдану жойылған кезде себу материалдары мен отырғызылатын материалдар олардың иелерiне қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z222" w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z222" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Карантинге жатқызылған өнiмдi алып қоюды (оның iшiнде, почталық жөнелтiлiмдерден, қол жүгiнен және багаждан) өсiмдiктер карантинi жөнiндегi мемлекеттiк инспектор жүзеге асырады, ол туралы алып қою актiсi жасалады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z223" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карантинге жатқызылған өнім карантиндік жете тексеруден өткізілгеннен және өсімдіктер карантині жөніндегі қажетті іс-шаралар жүргізілгеннен кейін өсімдіктер карантині жөніндегі мемлекеттік инспектор ілеспе тауар-көлік құжаттарына мемлекеттік карантиндік фитосанитариялық бақылаудан және қадағалаудан өткені туралы белгіленген үлгідегі тиісті мөртабан басады және оның иесіне карантиндік фитосанитариялық бақылау және қадағалау актісін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z224" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фитосанитариялық бақылау бекеттерінде карантинге жатқызылған өніммен жүк операцияларын (басқа көлік құралдарына қайта тиеуді) оның иесі мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау және міндетті карантиндік жете тексеру жүргізілгеннен кейін өсімдіктер карантині жөніндегі мемлекеттік инспектордың рұқсаты бойынша жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z223" w:id="188"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="190"/>
+    <w:bookmarkStart w:name="z225" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фитосанитариялық бақылау бекеттерінде карантиндік жете тексеруден өткен әкелінетін карантинге жатқызылған өнім, сондай-ақ көлік құралдары карантинге жатқызылған өнімнің түпкілікті межелі пунктінде екінші рет карантиндік фитосанитариялық бақылау мен қадағалау жүргізу үшін өсімдіктер карантині жөніндегі мемлекеттік инспекторға беріледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z226" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карантинге жатқызылған өнімнің межелі пунктінде карантинге жатқызылған өнімді және көлік құралдарын жете тексеруді, талдау мен сараптама жасауға үлгілерді іріктеп алуды уәкілетті орган ведомствосы аумақтық бөлімшесінің өсімдіктер карантині жөніндегі мемлекеттік инспекторлары жүзеге асырады, морфологиялық белгілері бойынша карантинді объектілерге, бөтен текті түрлерге ұқсас организмдер, өсімдіктер ауруларының нышандары, карантинге жатқызылған өнімнің карантинді объектілермен және бөтен текті түрлермен зақымдану белгілері мәлім болған жағдайда, үлгілер өсімдіктер зиянкестерінің, ауруларының және арамшөптердің түрлік құрамын анықтау үшін зертханалық сараптамаға жіберіледі. Карантиндік фитосанитариялық бақылау мен қадағалау нәтижелері бойынша осы өнімді пайдалану жағдайлары туралы жазбасы бар акт толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z144" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Карантиндiк объектiлермен залалданған көлiк құралдары мен карантинге жатқызылған өнiмдер, залалсыздандыру көзделген өнiмдер,  сондай-ақ Қазақстан Республикасының өсiмдiктер карантинi жөнiндегi Бас мемлекеттiк инспекторының ұйғарымы бойынша карантиндiк тұрғыдан ықтимал қаупi бар көлiк құралдары мен карантинге жатқызылған өнiмдер залалсыздандыруға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z226" w:id="191"/>
-[...15 lines deleted...]
-      Карантинге жатқызылған өнімнің межелі пунктінде карантинге жатқызылған өнімді және көлік құралдарын жете тексеруді, талдау мен сараптама жасауға үлгілерді іріктеп алуды уәкілетті орган ведомствосы аумақтық бөлімшесінің өсімдіктер карантині жөніндегі мемлекеттік инспекторлары жүзеге асырады, морфологиялық белгілері бойынша карантинді объектілерге, бөтен текті түрлерге ұқсас организмдер, өсімдіктер ауруларының нышандары, карантинге жатқызылған өнімнің карантинді объектілермен және бөтен текті түрлермен зақымдану белгілері мәлім болған жағдайда, үлгілер өсімдіктер зиянкестерінің, ауруларының және арамшөптердің түрлік құрамын анықтау үшін зертханалық сараптамаға жіберіледі. Карантиндік фитосанитариялық бақылау мен қадағалау нәтижелері бойынша осы өнімді пайдалану жағдайлары туралы жазбасы бар акт толтырылады.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карантиндік жете тексерудің нәтижелерi бойынша өсімдіктер карантині жөніндегі мемлекеттік инспекторлардың ұйғарымдарымен көзделген карантинге жатқызылған өнiмдердi зарарсыздандыру карантинге жатқызылған өнім иеленушілерінің қаражаты есебінен Қазақстан Республикасының заңнамасына сәйкес көрсетілген қызмет түрлерін жүзеге асыруға рұқсат берілген жеке және заңды тұлғалармен шарттық негізде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z144" w:id="192"/>
-[...15 lines deleted...]
-      6. Карантиндiк объектiлермен залалданған көлiк құралдары мен карантинге жатқызылған өнiмдер, залалсыздандыру көзделген өнiмдер,  сондай-ақ Қазақстан Республикасының өсiмдiктер карантинi жөнiндегi Бас мемлекеттiк инспекторының ұйғарымы бойынша карантиндiк тұрғыдан ықтимал қаупi бар көлiк құралдары мен карантинге жатқызылған өнiмдер залалсыздандыруға жатады.</w:t>
+    <w:bookmarkStart w:name="z275" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепке алу нөмірін алмаған жеке және заңды тұлғалардың карантиндік арамшөптер (Strіga spp. текті карантиндік арамшөптерді қоспағанда) басқан астық пен оны қайта өңдеу өнімдерін карантиндік арамшөп өсімдіктерінің тұқымдары мен жемістерін өміршеңдіктен айыруды қамтамасыз ететін технологиялар бойынша қайта өңдеуіне, ағаш қаптама материалын зарарсыздандыруына және таңбалауына тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z127" w:id="193"/>
-[...15 lines deleted...]
-      Карантиндік жете тексерудің нәтижелерi бойынша өсімдіктер карантині жөніндегі мемлекеттік инспекторлардың ұйғарымдарымен көзделген карантинге жатқызылған өнiмдердi зарарсыздандыру карантинге жатқызылған өнім иеленушілерінің қаражаты есебінен Қазақстан Республикасының заңнамасына сәйкес көрсетілген қызмет түрлерін жүзеге асыруға рұқсат берілген жеке және заңды тұлғалармен шарттық негізде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фитосанитариялық бақылау бекеттерінде карантинге жатқызылған өнiмде карантиндiк объектiлер анықталған кезде Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттiк шекарасы арқылы өткiзу пункттерiнде, фумигациялық камераларда, штабельдерде, кемелер мен баржалардың трюмдерінде, вагондарда, контейнерлерде және басқа да көлiк түрлерiнде залалсыздандыру бойынша жұмыстар жүргiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z275" w:id="194"/>
-[...15 lines deleted...]
-      Есепке алу нөмірін алмаған жеке және заңды тұлғалардың карантиндік арамшөптер (Strіga spp. текті карантиндік арамшөптерді қоспағанда) басқан астық пен оны қайта өңдеу өнімдерін карантиндік арамшөп өсімдіктерінің тұқымдары мен жемістерін өміршеңдіктен айыруды қамтамасыз ететін технологиялар бойынша қайта өңдеуіне, ағаш қаптама материалын зарарсыздандыруына және таңбалауына тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карантинге жатқызылған импорттық өнімді, сондай-ақ Қазақстан Республикасының карантиндi аймақтарынан өнiмдi тасымалдаудан кейiн көлiк құралдарының барлық түрлерi өсiмдiктер карантинi жөнiндегi мемлекеттiк инспектор белгiлеген жерлерде өнiм қалдықтары жойыла отырып, мiндеттi тазартуға, ал қажет болған жағдайда - фумигациялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12048,331 +12674,331 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2009.07.17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2009.07.17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2010.06.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 297-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.07.01 бастап қолданысқа енгізіледі), 2011.01.06 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.07.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 461-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін алты ай өткен соң қолданысқа енгізіледі), 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 249-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен күнтізбелік тоқсан күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.02.2015 бастап қолданысқа енгізіледі); 16.07.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 09.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 499-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2018 бастап қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -12408,51 +13034,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12465,303 +13091,303 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13-1-бап. Карантиндi объектiлердi анықтау тәртiбi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="197"/>
+    <w:bookmarkStart w:name="z232" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Карантиндi объектiлердi уақтылы анықтау, олардың таралу ошақтарының шекараларын айқындау мақсатында жер және орман алқаптары, ауыл шаруашылығы, әсемдiк, дәрiлiк және басқа да дақылдардың егiстiктерi мен көшеттерi, үйлер, ғимараттар, контейнерлер, қоймалар, өзге де объектiлер және карантинге жатқызылған өнiмдi шығарумен, өңдеумен, сақтаумен, тасымалдаумен және өткiзумен байланысты ұйымдардың аумақтары және карантиндi объектiлердi жұқтыру мен тарату көзi болуы мүмкiн өзге де объектiлер жүйелi түрде тексеруге жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z233" w:id="198"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z233" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл жұмыстарды орындауды өсімдіктер карантині жөніндегі мемлекеттік инспекторлардың нұсқамалары бойынша жеке және заңды тұлғалар, сондай-ақ Республикалық фитосанитариялық диагностика және болжамдар әдістемелік орталығы қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z145" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Зерттеп-қарау нәтижелерi, сондай-ақ бұл ретте анықталған өсiмдiктер зиянкестері, өсiмдiк ауруларын қоздырғыштар және арамшөптер осы объектiлердiң карантиндiк түрлерге жататынын айқындау және растау үшiн өсiмдiктер карантинi жөнiндегi мемлекеттiк инспекторларға жiберiледi. Объектiлерді айқындау мүмкін болмаған жағдайда, өсiмдiктер карантинi жөнiндегi мемлекеттiк инспекторлар карантиндiк түрлерге жататынын растау үшiн оларды уәкілетті ұйымға жiбередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z234" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган ведомствосы аумақтық бөлімшелерінің өсiмдiктер карантинi жөнiндегi мемлекеттiк инспекторлары аталған объектiлерге бақылау зерттеп-қарауын жүргізеді. Зерттеп-қарау нәтижелерi карантиндік фитосанитариялық бақылау және қадағалау жүргiзiлгенi туралы актiмен ресiмделедi.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z145" w:id="199"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-1-баппен толықтырылды - ҚР 2006.01.31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), өзгерістер енгізілді - ҚР 2009.07.17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2011.01.06 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.02.2015 бастап қолданысқа енгізіледі); 16.07.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12774,51 +13400,51 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14-бап. Карантин белгiлеу мен оны алып тастау тәртiбi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="201"/>
+    <w:bookmarkStart w:name="z235" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12853,131 +13479,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z148" w:id="202"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z148" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Карантиндi аймақтарда карантиндi объектiлер залалдаған карантинге жатқызылған өнiмдi әкетуге тыйым салынады немесе шектеу енгiзiледi, өсімдіктер карантині жөніндегі іс-шаралар әзірленіп, жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z236" w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z236" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Карантиндi аймақтан әкетiлген залалданған өнiм қайтарылуға, тазартуға, залалсыздандырылуға немесе өңдеушi ұйымдарға берiлуге тиiс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z237" w:id="204"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z237" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Залалданған өнiмдi залалсыздандыру немесе өңдеу мүмкiн болмаған жағдайда, ол нормативтiк құқықтық актiлерде белгiленген тәртiппен  алынуға және жойылуға тиiс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z238" w:id="205"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z238" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Карантиндiк шектеулер және өсімдіктер карантині жөніндегі іс-шаралар тiзбесi карантиндi аймақтың жеке, заңды тұлғалары мен халқына хабарланады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13076,68 +13702,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="206"/>
+    <w:bookmarkStart w:name="z21" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  4-тарау. Дауларды шешу және Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасын бұзғаны үшін жауапкершілік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбына өзгерту енгізілді - ҚР 2009.07.17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13179,107 +13805,107 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">15-бап. Өсiмдiктер карантинi саласындағы дауларды шешу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="207"/>
+    <w:bookmarkStart w:name="z239" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өсiмдiктер карантинi саласындағы даулар Қазақстан Республикасының заңдарында белгiленген тәртiппен шешiледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16-бап. Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасын бұзғаны үшін жауаптылық </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="208"/>
+    <w:bookmarkStart w:name="z240" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының өсімдіктер карантині саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13318,68 +13944,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="209"/>
+    <w:bookmarkStart w:name="z24" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  5-тарау. Өсiмдiктер карантинi жөнiндегi iс-шараларды қаржыландыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда - ҚР 2004.12.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13466,70 +14092,70 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап. Өсiмдiктер карантині жөніндегі іс-шараларды қаржыландыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="210"/>
+    <w:bookmarkStart w:name="z241" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Бюджет қаражаты есебінен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) уәкілетті орган осы Заңның 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13560,324 +14186,324 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік карантиндік фитосанитариялық бақылау мен қадағалау жүйесіне аудит жүргізу үшін импорттаушы ел өкілдерінің қолжетімділігін ұйымдастыру және қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) импорттаушы ел өкілдерінің карантинді объектілер және (немесе) бөтен текті түрлер таралмаған немесе шектеулі таралған карантинге жатқызылған объектілерді, аймақтарды, орындарды, өндіріс учаскелерін инспекциялауын ұйымдастыру және жүргізу жөніндегі іс-шараларды қаржыландыру жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="211"/>
+    <w:bookmarkStart w:name="z149" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жеке және (немесе) заңды тұлғалардың қаражаты есебiнен:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z164" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы баптың 1-тармағының 1) тармақшасында көрсетілген жағдайларды қоспағанда, жеке және заңды тұлғалардың меншігіндегі және (немесе) жер пайдалануындағы жер учаскелерінде карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын оқшаулау және жою жөніндегі іс-шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z165" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) залалданған карантинге жатқызылған өнімді зарарсыздандыру, техникалық қайта өңдеу, тазарту және жою, карантинге жатқызылған өнiмді қайтару;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z164" w:id="212"/>
-[...15 lines deleted...]
-      1) осы баптың 1-тармағының 1) тармақшасында көрсетілген жағдайларды қоспағанда, жеке және заңды тұлғалардың меншігіндегі және (немесе) жер пайдалануындағы жер учаскелерінде карантинді объектілер мен бөтен текті түрлердің таралу ошақтарын оқшаулау және жою жөніндегі іс-шаралар;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үй-жайлар мен көлік құралдарын зарарсыздандыру және тазарту орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z165" w:id="213"/>
-[...15 lines deleted...]
-      2) залалданған карантинге жатқызылған өнімді зарарсыздандыру, техникалық қайта өңдеу, тазарту және жою, карантинге жатқызылған өнiмді қайтару;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы баптың 1-тармағының 3) тармақшасында көзделген іс-шараларды тиісті қаржы жылына арналған бюджет қаражаты есебінен оларды қаржыландыру көлемінен асыра қаржыландыру Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздерден жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z166" w:id="214"/>
-[...15 lines deleted...]
-      3) үй-жайлар мен көлік құралдарын зарарсыздандыру және тазарту орындалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-бап жаңа редакцияда - ҚР 16.07.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен; өзгеріс енгізілді - ҚР 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6-тарау. Өсімдіктер карантині саласындағы халықаралық ынтымақтастық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z276" w:id="215"/>
-[...106 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">19-бап. Өсiмдiктер карантинi саласындағы халықаралық ынтымақтастық принциптерi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="217"/>
+    <w:bookmarkStart w:name="z242" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы өсiмдiктер карантинi саласындағы халықаралық ынтымақтастықты карантиндi объектiлердi әкелу мен тарату жөнiндегi өзара қауiпсiздiктi сақтау принциптерiн басшылыққа ала отырып, жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">20-бап. Шетелдіктер мен шетелдік заңды тұлғалардың Қазақстан Республикасы аумағындағы өсiмдiктер карантинi саласындағы қызметi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="218"/>
+    <w:bookmarkStart w:name="z243" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарына қайшы келмесе немесе халықаралық шарттармен регламенттелсе, Қазақстан Республикасының аумағында шетелдіктер мен шетелдік заңды тұлғалардың өсiмдiктер карантинi саласындағы қызметiне жол берiледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14149,55 +14775,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>