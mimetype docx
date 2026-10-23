--- v2 (2026-07-21)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4cae902" w14:textId="4cae902">
+    <w:p w14:paraId="b779c62" w14:textId="b779c62">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -283,106 +283,78 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйе", "ақпараттық жүйесінің", "ақпараттық жүйесінде", "ақпараттық жүйесі", "ақпараттық жүйелер" деген сөздер тиісінше "цифрлық жүйе", "цифрлық жүйесінің", "цифрлық жүйесінде", "цифрлық жүйесі", "цифрлық жүйелер" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -1096,51 +1068,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-1-баппен толықтырылды – ҚР 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1246,51 +1218,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуетті өнім беруші – сатып алу туралы шарт жасасуға үмітті, кәсіпкерлік қызметті жүзеге асыратын жеке тұлға, заңды тұлға (егер Қазақстан Республикасының заңдарында олар үшін өзгеше белгіленбесе, мемлекеттік мекемелерді қоспағанда), консорциум;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z211" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1) әлеуетті өнім берушінің үлестес тұлғасы – әлеуеттi өнім берушінің шешiмдерiн айқындауға және (немесе) ол қабылдайтын шешiмдерге, оның iшiнде жазбаша түрде жасалған мәмiленiң күшiне орай ықпал етуге құқығы бар кез келген жеке немесе заңды тұлға, сондай-ақ өзiне қатысты осы әлеуеттi өнім берушінің осындай құқығы болатын кез келген жеке немесе заңды тұлға;</w:t>
+      3-1) әлеуетті өнім берушінің үлестес тұлғасы – әлеуетті өнім берушінің шешімдерін айқындауға және (немесе) ол қабылдайтын шешімдерге, оның ішінде жазбаша түрде жасалған мәміленің күшіне орай ықпал етуге құқығы бар кез келген жеке немесе заңды тұлға, сондай-ақ өзіне қатысты осы әлеуетті өнім берушінің осындай құқығы болатын кез келген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z23" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) біртекті тауарлардың түрлері – бірін-бірі алмастырмайтын біртекті тауарлар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z24" w:id="30"/>
     <w:p>
@@ -1426,71 +1398,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сатып алу – тапсырыс берушілердің осы Заңда, сатып алуды жүзеге асыру қағидаларында белгіленген тәртіппен тауарларды, жұмыстарды, көрсетілетін қызметтерді ақылы негізде сатып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z31" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) сатып алу веб-порталы – осы Заңға және сатып алуды жүзеге асыру қағидаларына сәйкес сатып алуды электрондық форматта өткізуді қамтамасыз ететін ақпараттық жүйе; </w:t>
+      12) сатып алу веб-порталы – осы Заңға және сатып алуды жүзеге асыру қағидаларына сәйкес сатып алуды электрондық форматта өткізуді қамтамасыз ететін цифрлық жүйе; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z32" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) сатып алуға қатысушы – тапсырыс беруші, сатып алуды ұйымдастырушы, әлеуетті өнім беруші, өнім беруші және электрондық сатып алу ақпараттық жүйесінің операторы;</w:t>
+      13) сатып алуға қатысушы – тапсырыс беруші, сатып алуды ұйымдастырушы, әлеуетті өнім беруші, өнім беруші және электрондық сатып алу цифрлық жүйесінің операторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z33" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) сатып алуды бақылау жөніндегі орталықтандырылған қызмет – акционері ұлттық басқарушы холдинг немесе ұлттық холдинг болып табылатын ұлттық компанияны қоспағанда, ұлттық басқарушы холдингтің, ұлттық холдингтің, ұлттық компанияның қызметі, сондай-ақ әлеуметтік-кәсіпкерлік корпорацияның қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z34" w:id="40"/>
     <w:p>
@@ -1722,71 +1694,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Ұлттық әл-ауқат қоры (бұдан әрі – Қор) – ұлттық басқарушы холдинг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z44" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) электрондық дүкен – сатып алу веб-порталымен интеграцияланған, сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен сатып алуды өткізуді қамтамасыз ететін ақпараттық жүйе;</w:t>
+      25) электрондық дүкен – сатып алу веб-порталымен интеграцияланған, сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен сатып алуды өткізуді қамтамасыз ететін цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z45" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) электрондық сатып алу ақпараттық жүйесінің операторы – қарым-қатынас саласына қарай:</w:t>
+      26) электрондық сатып алу цифрлық жүйесінің операторы – қарым-қатынас саласына қарай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорды және Қордың ұйымдарын қоспағанда, квазимемлекеттік сектордың жекелеген субъектілері үшін – сатып алу саласындағы уәкілетті орган айқындаған, өкілеттіктері сатып алуды жүзеге асыру қағидаларында айқындалатын заңды тұлға (заңды тұлғалар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3398,51 +3370,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бап. Сатып алуға жосықсыз қатысушылардың тізілімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сатып алуға жосықсыз қатысушылардың тізілімі электрондық сатып алу ақпараттық жүйесінде қалыптастырылады.</w:t>
+      1. Сатып алуға жосықсыз қатысушылардың тізілімі электрондық сатып алу цифрлық жүйесінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z93" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сатып алуға жосықсыз қатысушылардың тізілімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z94" w:id="94"/>
     <w:p>
@@ -5232,51 +5204,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-бап жаңа редакцияда – ҚР 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5687,91 +5659,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өткізілетін сатып алу нысанасы шегінде әлеуетті өнім беруші, өнім беруші, сондай-ақ олар жұмыстарды орындау бойынша қосалқы мердігерлер не қызметтерді көрсету бойынша бірлесіп орындаушылар ретінде тартатын тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z170" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электрондық сатып алу ақпараттық жүйесінің операторы.</w:t>
+      3) электрондық сатып алу цифрлық жүйесінің операторы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z171" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сатып алуды жүзеге асыру қағидаларының сақталуына бақылау жүргізуге мыналар негіз болып табылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z172" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сатып алуға қатысатын (қатысқан) әлеуетті өнім берушінің немесе өнім берушінің не оның уәкілетті өкілінің тапсырыс берушінің, сатып алуды ұйымдастырушының не тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сараптама комиссиясының, сатып алу жөніндегі сарапшының, электрондық сатып алу ақпараттық жүйесі операторының әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасалған жазбаша жолданымы не жалпыға бірдей қолжетімді ақпараттық жүйелер арқылы келіп түскен және Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасының талаптарына сәйкес келетін жолданымы;</w:t>
+      1) сатып алуға қатысатын (қатысқан) әлеуетті өнім берушінің немесе өнім берушінің не оның уәкілетті өкілінің тапсырыс берушінің, сатып алуды ұйымдастырушының не тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сараптама комиссиясының, сатып алу жөніндегі сарапшының, электрондық сатып алу цифрлық жүйесі операторының әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасалған жазбаша жолданымы не жалпыға бірдей қолжетімді цифрлық жүйелер арқылы келіп түскен және Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасының талаптарына сәйкес келетін жолданымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z173" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құқық қорғау органдарының, ұлттық қауіпсіздік органдарының келіп түскен қаулылары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z174" w:id="158"/>
     <w:p>
@@ -6045,110 +6017,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-бап. Тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптама комиссиясының, электрондық сатып алу ақпараттық жүйесі операторының әрекеттеріне (әрекетсіздігіне), шешімдеріне, сатып алуды бақылау жөніндегі орталықтандырылған қызметтің шешіміне шағым жасау</w:t>
+        <w:t>16-бап. Тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптама комиссиясының, электрондық сатып алу цифрлық жүйесі операторының әрекеттеріне (әрекетсіздігіне), шешімдеріне, сатып алуды бақылау жөніндегі орталықтандырылған қызметтің шешіміне шағым жасау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z182" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Егер тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптама комиссиясының, электрондық сатып алу ақпараттық жүйесі операторының әрекеттері (әрекетсіздігі), шешімдері әлеуетті өнім берушінің, өнім берушінің құқықтарын және (немесе) заңды мүдделерін бұзса, әлеуетті өнім беруші, өнім беруші олардың әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасауға құқылы.</w:t>
+      1. Егер тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптама комиссиясының, электрондық сатып алу цифрлық жүйесі операторының әрекеттері (әрекетсіздігі), шешімдері әлеуетті өнім берушінің, өнім берушінің құқықтарын және (немесе) заңды мүдделерін бұзса, әлеуетті өнім беруші, өнім беруші олардың әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z183" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Егер тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптама комиссиясының, электрондық сатып алу ақпараттық жүйесі операторының әрекеттері (әрекетсіздігі), шешімдері әлеуетті өнім берушінің құқықтарын және (немесе) заңды мүдделерін бұзса, әлеуетті өнім беруші өтінімдер, баға ұсыныстары ашылған күнге дейін олардың әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасауға құқылы.</w:t>
+      2. Егер тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптама комиссиясының, электрондық сатып алу цифрлық жүйесі операторының әрекеттері (әрекетсіздігі), шешімдері әлеуетті өнім берушінің құқықтарын және (немесе) заңды мүдделерін бұзса, әлеуетті өнім беруші өтінімдер, баға ұсыныстары ашылған күнге дейін олардың әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z184" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптама комиссиясының, электрондық сатып алу ақпараттық жүйесі операторының әрекеттері (әрекетсіздігі), шешімдері сатып алуға қатысқан әлеуетті өнім берушінің құқықтарын және (немесе) заңды мүдделерін бұзса, сатып алуға қатысқан әлеуетті өнім беруші сатып алу қорытындылары туралы хаттама жарияланған күннен бастап екі жұмыс күні ішінде олардың әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасауға құқылы.</w:t>
+      3. Егер тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптама комиссиясының, электрондық сатып алу цифрлық жүйесі операторының әрекеттері (әрекетсіздігі), шешімдері сатып алуға қатысқан әлеуетті өнім берушінің құқықтарын және (немесе) заңды мүдделерін бұзса, сатып алуға қатысқан әлеуетті өнім беруші сатып алу қорытындылары туралы хаттама жарияланған күннен бастап екі жұмыс күні ішінде олардың әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z185" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тендерлік комиссия тендер нәтижелерімен келіспеген әлеуетті өнім берушінің жолданымына уәжді шешім ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z186" w:id="169"/>
     <w:p>
@@ -6164,51 +6136,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы баптың 2 және 3-тармақтарында көзделген жағдайларда, шарт жасасу мерзімі шағымды қарау мерзімі аяқталғанға дейін тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z187" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Осы баптың 2 және 3-тармақтарында белгіленген мерзімдер өткен соң тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптама комиссиясының, электрондық сатып алу ақпараттық жүйесі операторының әрекеттеріне (әрекетсіздігіне), шешімдеріне сатып алуды бақылау жөніндегі орталықтандырылған қызметке шағым жасау Қазақстан Республикасының заңдарына сәйкес жүзеге асырылады.</w:t>
+      6. Осы баптың 2 және 3-тармақтарында белгіленген мерзімдер өткен соң тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптама комиссиясының, электрондық сатып алу цифрлық жүйесі операторының әрекеттеріне (әрекетсіздігіне), шешімдеріне сатып алуды бақылау жөніндегі орталықтандырылған қызметке шағым жасау Қазақстан Республикасының заңдарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z188" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әлеуетті өнім берушінің, өнім берушінің шағымы Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасына сәйкес сатып алу веб-порталы арқылы берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z189" w:id="172"/>
     <w:p>
@@ -6618,55 +6590,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6992,31 +6964,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>