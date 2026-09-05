--- v1 (2026-03-04)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bd31044" w14:textId="bd31044">
+    <w:p w14:paraId="8803d8e" w14:textId="8803d8e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -270,99 +270,275 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттық технологияларды", "ақпараттық технологиялар", "электрондық үкімет", "ақпараттық", "ақпараттық жүйелері", "ақпараттық жүйелердің", "ақпараттық жүйелер", "ақпараттық жүйелерге", "ақпараттық жүйелерімен", "ақпараттық жүйесі" деген сөздер тиісінше "цифрлық технологияларды", "цифрлық технологиялар", "цифрлық үкімет", "цифрлық", "цифрлық жүйелері", "цифрлық жүйелердің", "цифрлық жүйелер", "цифрлық жүйелерге", "цифрлық жүйелерімен", "цифрлық жүйесі" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-баптың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2), 3), 5), 13) тармақшаларын және 57-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қоспағанда, бүкіл мәтін бойынша "облыстардың, республикалық маңызы бар қалалардың, астананың", "облыстың, республикалық маңызы бар қаланың, астананың", "облыс, республикалық маңызы бар қала, астана" деген сөздер тиісінше "астананың, облыстардың, республикалық маңызы бар қалалардың", "астананың, облыстың, республикалық маңызы бар қаланың", "астана, облыс, республикалық маңызы бар қала" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бүкіл мәтін бойынша "ақпараттық технологияларды", "ақпараттық технологиялар", "электрондық үкімет", "ақпараттық", "ақпараттық жүйелері", "ақпараттық жүйелердің", "ақпараттық жүйелер", "ақпараттық жүйелерге", "ақпараттық жүйелерімен", "ақпараттық жүйесі" деген сөздер тиісінше "цифрлық технологияларды", "цифрлық технологиялар", "цифрлық үкімет", "цифрлық", "цифрлық жүйелері", "цифрлық жүйелердің", "цифрлық жүйелер", "цифрлық жүйелерге", "цифрлық жүйелерімен", "цифрлық жүйесі" деген сөздермен ауыстыру көзделген – ҚР 09.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">      Бүкіл мәтін бойынша "ревизиялық комиссиялардың", "ревизиялық комиссия", "ревизиялық комиссиялар", "Ревизиялық комиссия", "Ревизиялық комиссияның" деген сөздер тиісінше "тексеру комиссияларының", "тексеру комиссиясы", "тексеру комиссиялары", "Тексеру комиссиясы", "Тексеру комиссиясының" деген сөздермен ауыстыру көзделген – ҚР 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z63" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -451,71 +627,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұзушылықтар – Қазақстан Республикасы заңнамасының нормаларына, сондай-ақ оларды іске асыру үшін қабылданған мемлекеттік аудит объектілерінің актілеріне қайшы келетін іс-әрекеттер (әрекеттер немесе әрекетсіздік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z66" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бұзушылықтар сыныптауышы – құқықтың бұзылған нормалары және оларға сәйкес келетін, Қазақстан Республикасының заңдарында белгiленген жауаптылық түрлерi көрсетiле отырып, мемлекеттік аудит барысында анықталатын бұзушылық түрлерiнiң тiзбесiн, сондай-ақ осы бұзушылықтарды жою тәсiлдерiн қамтитын құжат;</w:t>
+      2) бұзушылықтар сыныптауышы – құқықтың бұзылған нормалары және оларға сәйкес келетін, Қазақстан Республикасының заңдарында белгіленген жауаптылық түрлері көрсетіле отырып, мемлекеттік аудит барысында анықталатын бұзушылық түрлерінің тізбесін, сондай-ақ осы бұзушылықтарды жою тәсілдерін қамтитын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z67" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) квазимемлекеттік сектор субъектілері – мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде мемлекет құрылтайшысы, қатысушысы немесе акционері болып табылатын Ұлттық әл-ауқат қоры, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ еншілес, тәуелді заңды тұлғалар және Қазақстан Республикасының заңнамалық актілеріне сәйкес олармен үлестес болып табылатын өзге де заңды тұлғалар, әлеуметтік медициналық сақтандыру қоры, Мемлекеттік әлеуметтік сақтандыру қоры, "Астана" халықаралық қаржы орталығы органдарының, олардың ұйымдарының және қатысушыларының қызметі үшін жағдайларды қамтамасыз ететін коммерциялық емес ұйым;</w:t>
+      3) квазимемлекеттік сектор субъектілері – мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде мемлекет құрылтайшысы, қатысушысы немесе акционері болып табылатын Ұлттық әл-ауқат қоры, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ еншілес, тәуелді заңды тұлғалар және Қазақстан Республикасының заңдарына сәйкес олармен үлестес болып табылатын өзге де заңды тұлғалар, әлеуметтік медициналық сақтандыру қоры, Мемлекеттік әлеуметтік сақтандыру қоры, "Астана" халықаралық қаржы орталығы органдарының, олардың ұйымдарының және қатысушыларының қызметі үшін жағдайларды қамтамасыз ететін коммерциялық емес ұйым, жоғары ғылыми ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z68" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кемшіліктер – бұзушылықтарға жол беру мүмкіндігіне жағдайлар (бұзушылықтардың туындау тәуекелін) жасайтын іс-әрекеттер (әрекеттер немесе әрекетсіздік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z69" w:id="7"/>
     <w:p>
@@ -631,51 +807,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мемлекеттік аудиторлардың кәсіби әдеп қағидалары (бұдан әрі – Кәсіби әдеп қағидалары) – Қазақстан Республикасының Жоғары аудиторлық палатасы және ішкі мемлекеттік аудит жөніндегі уәкілетті орган бірлесіп әзірлейтін және бекітетін мемлекеттік аудиторлардың мінез-құлқының әдеп қағидаларының бірыңғай жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z74" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) электрондық мемлекеттік аудит – ақпараттық технологияларды қолдану арқылы қашықтықтан жүзеге асырылатын мемлекеттік аудит.</w:t>
+      10) электрондық мемлекеттік аудит – цифрлық технологияларды қолдану арқылы қашықтықтан жүзеге асырылатын мемлекеттік аудит.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -841,50 +1017,130 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1111,51 +1367,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъектіге байланысты мемлекеттік аудит мынадай түрлерге бөлінеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z81" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) міндеттері халықтың тұрмыс жағдайлары сапасының қарқынды өсуін және елдің ұлттық қауіпсіздігін қамтамасыз ету үшін ұлттық ресурстардың (қаржылық, табиғи, өндірістік, кадрлық, ақпараттық) тиімді және заңды басқарылуын талдау, бағалау және тексеру болып табылатын сыртқы мемлекеттік аудит;</w:t>
+      1) міндеттері халықтың тұрмыс жағдайлары сапасының қарқынды өсуін және елдің ұлттық қауіпсіздігін қамтамасыз ету үшін ұлттық ресурстардың (қаржылық, табиғи, өндірістік, кадрлық, цифрлық) тиімді және заңды басқарылуын талдау, бағалау және тексеру болып табылатын сыртқы мемлекеттік аудит;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z82" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері мемлекеттік аудит объектісінің Қазақстан Республикасы Мемлекеттік жоспарлау жүйесінің құжаттарында көзделген түпкі нәтижелерге қол жеткізуін, қаржылық және басқарушылық ақпараттың сенімділігі мен анықтығын, мемлекеттік аудит объектілері қызметін ұйымдастырудың ішкі процестерінің тиімділігін, көрсетілетін мемлекеттік қызметтердің сапасын, мемлекет пен квазимемлекеттік сектор субъектілері активтерінің сақталуын талдау, бағалау және тексеру болып табылатын ішкі мемлекеттік аудит.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z83" w:id="24"/>
     <w:p>
@@ -1440,51 +1696,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-1-баппен толықтырылды – ҚР 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3105,91 +3361,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік аудиттің және қаржылық бақылаудың жоғары органы болып табылатын Жоғары аудиторлық палата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z122" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) облыстардың, республикалық маңызы бар қалалардың, астананың тексеру комиссиялары (бұдан әрі – тексеру комиссиялары);</w:t>
+      2) астананың, облыстардың, республикалық маңызы бар қалалардың тексеру комиссиялары (бұдан әрі – тексеру комиссиялары);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z123" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ішкі мемлекеттік аудит жөніндегі уәкілетті орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z124" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасы Ұлттық Банкінің, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ішкі аудит қызметін қоспағанда, орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ішкі аудит қызметтері;</w:t>
+      4) Қазақстан Республикасы Ұлттық Банкінің, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ішкі аудит қызметін қоспағанда, орталық мемлекеттік органдардың, астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарының ішкі аудит қызметтері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z125" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көзделген штат саны шеңберінде бірінші басшының қалауы бойынша құрылатын орталық мемлекеттік органдар ведомстволарының ішкі аудит қызметтері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z462" w:id="79"/>
     <w:p>
@@ -3995,51 +4251,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қоршаған ортаны қорғау саласындағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z145" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) ақпараттық технологиялар саласындағы тиімділігіне аудитті жүзеге асырады.</w:t>
+      14) цифрлық технологиялар саласындағы тиімділігіне аудитті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z146" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жоғары аудиторлық палата мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z147" w:id="103"/>
     <w:p>
@@ -4839,51 +5095,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) орталық мемлекеттік органдармен өзара іс-қимыл жасауда тексеру комиссияларының атынан олардың мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z179" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша облыстардың, республикалық маңызы бар қалалардың, астананың мәслихаттарына тексеру комиссиясының төрағасын тағайындауға ұсыныс енгізеді;</w:t>
+      22) Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша астананың, облыстардың, республикалық маңызы бар қалалардың мәслихаттарына тексеру комиссиясының төрағасын тағайындауға ұсыныс енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z567" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1) ревизиялық комиссиялардың төрағасы мен мүшелері лауазымдарына кандидаттарды іріктеу тәртібі мен оларды бағалау өлшемшарттарын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z571" w:id="137"/>
     <w:p>
@@ -5111,51 +5367,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдардың, ревизиялық комиссиялардың, жеке және заңды тұлғалардың жолданымдары бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z555" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) құқық қорғау органдарының ақпараты бойынша аудит жүргізуге құқылы.</w:t>
+      3) құқық қорғау органдарының, ұлттық қауіпсіздік органдарының ақпараты бойынша аудит жүргізуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z556" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы баптың 5-тармағының 2) және 3) тармақшаларында көзделген негіздер бойынша жергілікті бюджет қаражатына аудит жүргізу туралы шешім кейіннен Қазақстан Республикасы Президентінің Әкімшілігі хабардар етіле отырып, Жоғары аудиторлық палатаның отырысында көпшілік дауыспен қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z557" w:id="146"/>
     <w:p>
@@ -5400,51 +5656,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5471,50 +5727,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5771,51 +6067,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоршаған ортаны қорғау саласындағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z194" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) ақпараттық технологиялар саласындағы;</w:t>
+      11) цифрлық технологиялар саласындағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z195" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік аудит объектілері қызметінің тиімділік аудитін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z196" w:id="164"/>
     <w:p>
@@ -6166,51 +6462,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Ұлттық Банкін және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды қоспағанда, бюджеттік бағдарламалар әкімшілерінің қаржылық есептілігіне, оның ішінде шоғырландырылған қаржылық есептілігіне және мемлекеттік мекемелердің қаржылық есептілігіне тәуекелдерді басқару жүйесі негізінде жыл сайынғы аудит жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z532" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) Қазақстан Республикасының Ұлттық Банкін және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды қоспағанда, бюджеттік бағдарламалар әкімшілерінің қаржылық есептілігіне, оның ішінде шоғырландырылған қаржылық есептілігіне және мемлекеттік мекемелердің қаржылық есептілігіне жыл сайынғы аудит жүргізуге қатысу үшін орталық мемлекеттік органның бірінші басшысымен, облыстың, республикалық маңызы бар қаланың, астананың әкімімен келісу бойынша ішкі аудит қызметін тартады;</w:t>
+      1-1) Қазақстан Республикасының Ұлттық Банкін және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды қоспағанда, бюджеттік бағдарламалар әкімшілерінің қаржылық есептілігіне, оның ішінде шоғырландырылған қаржылық есептілігіне және мемлекеттік мекемелердің қаржылық есептілігіне жыл сайынғы аудит жүргізуге қатысу үшін орталық мемлекеттік органның бірінші басшысымен, астананың, облыстың, республикалық маңызы бар қаланың әкімімен келісу бойынша ішкі аудит қызметін тартады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z212" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
@@ -6223,51 +6519,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық-экономикалық негіздемені, қаржылық-экономикалық негіздемені және бюджеттік инвестициялардың сметалық құнын түзетуге байланысты шығыстарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      республикалық және жергілікті бюджеттер қаражатының, кредиттердің, байланысты гранттардың, мемлекеттік және мемлекет кепілдік берген қарыздардың, сондай-ақ мемлекет кепілгерлігімен тартылатын қарыздардың пайдаланылуына, оның ішінде квазимемлекеттік сектор субъектілерінің мемлекет кепілгерлігімен және кепілдігімен тартылатын қарыздарды алу шарттарын сақтауына, Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің тапсырмалары, депутаттық сауалдар бойынша мемлекет пен квазимемлекеттік сектор субъектілері активтерінің пайдаланылуына, сондай-ақ бюджетті атқару жөніндегі орталық уәкілетті органның ақпараттық жүйелері деректерінің мониторингі нәтижелері бойынша;</w:t>
+      республикалық және жергілікті бюджеттер қаражатының, кредиттердің, байланысты гранттардың, мемлекеттік және мемлекет кепілдік берген қарыздардың, сондай-ақ мемлекет кепілгерлігімен тартылатын қарыздардың пайдаланылуына, оның ішінде квазимемлекеттік сектор субъектілерінің мемлекет кепілгерлігімен және кепілдігімен тартылатын қарыздарды алу шарттарын сақтауына, Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің тапсырмалары, депутаттық сауалдар бойынша мемлекет пен квазимемлекеттік сектор субъектілері активтерінің пайдаланылуына, сондай-ақ бюджетті атқару жөніндегі орталық уәкілетті органның цифрлық жүйелері деректерінің мониторингі нәтижелері бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік-жекешелік әріптестікті іске асыру мақсаттары үшін объектілерді беру шарттары мен рәсімдерінің сақталуына, бюджеттік кредиттер беруге, мемлекеттік-жекешелік әріптестік жобалары бойынша мемлекеттік міндеттемелердің, мемлекеттік кепілдіктердің және мемлекет кепілгерліктерінің атқарылуын қаржыландыруға, сондай-ақ олардың пайдаланылуына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6941,51 +7237,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7070,51 +7366,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі аудит қызметі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z223" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) орталық мемлекеттік органның бірінші басшысымен, облыстың, республикалық маңызы бар қаланың, астананың әкімімен келісілген, ішкі мемлекеттік аудит жөніндегі уәкілетті орган жүргізетін, құрамына осы ішкі аудит қызметі кіретін мемлекеттік органның қаржылық есептілігінің аудитіне қатысады;</w:t>
+      1) орталық мемлекеттік органның бірінші басшысымен, астананың, облыстың, республикалық маңызы бар қаланың әкімімен келісілген, ішкі мемлекеттік аудит жөніндегі уәкілетті орган жүргізетін, құрамына осы ішкі аудит қызметі кіретін мемлекеттік органның қаржылық есептілігінің аудитіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z224" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
@@ -7202,51 +7498,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ішкі аудит қызметтері үшін – жергілікті бюджеттерден қаржыландырылатын және тиісті облыстың, республикалық маңызы бар қаланың, астананың әкімшілік бағыныстылығының аумағындағы атқарушы органдарда, олардың бөлімшелерінде, ведомстволық бағынысты ұйымдарында ішкі процестердің (бизнес-процестердің) тәуекелдерін басқару жүйесі негізінде ішкі бақылау мен басқару жүйесінің жұмыс істеуін бағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z226" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бюджет шығыстарымен өзара байланыстыра отырып, мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының мақсаттары мен міндеттеріне қол жеткізілуін талдайды;</w:t>
+      4) бюджет шығыстарымен өзара байланыстыра отырып, мемлекеттік органның, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарының мақсаттары мен міндеттеріне қол жеткізілуін талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:bookmarkStart w:name="z466" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) республикалық және коммуналдық активтер мен мүліктің сақталуына тексеру жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z227" w:id="201"/>
     <w:p>
@@ -7398,71 +7694,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жүргізілген мемлекеттік аудит және қабылданған шаралар бойынша есептер мен ақпаратты ішкі мемлекеттік аудит жөніндегі уәкілетті органға тоқсан сайын жібереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkStart w:name="z233" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) орталық мемлекеттік органның басшысы немесе облыстың, республикалық маңызы бар қаланың, астананың әкімі үшін жылдық жұмыс жоспарларының орындалу мониторингін жүзеге асырады;</w:t>
+      11) орталық мемлекеттік органның басшысы немесе астананың, облыстың, республикалық маңызы бар қаланың әкімі үшін жылдық жұмыс жоспарларының орындалу мониторингін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:bookmarkStart w:name="z234" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) орталық мемлекеттік органның басшысы немесе облыстың, республикалық маңызы бар қаланың, астананың әкімі, сондай-ақ ішкі мемлекеттік аудит жөніндегі уәкілетті органның алдында атқарылған жұмыс туралы жыл сайын есеп береді.</w:t>
+      12) орталық мемлекеттік органның басшысы немесе астананың, облыстың, республикалық маңызы бар қаланың әкімі, сондай-ақ ішкі мемлекеттік аудит жөніндегі уәкілетті органның алдында атқарылған жұмыс туралы жыл сайын есеп береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z561" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
@@ -7475,106 +7771,106 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орталық мемлекеттік органдардың ішкі аудит қызметтері үшін – мемлекеттік органда, оның ведомстволарында, аумақтық бөлімшелерінде, ведомстволық бағынысты ұйымдарында;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ішкі аудит қызметтері үшін – жергілікті бюджеттерден қаржыландырылатын және тиісті облыстың, республикалық маңызы бар қаланың, астананың әкімшілік бағынысты аумағындағы атқарушы органдарда, олардың бөлімшелерінде және ведомстволық бағынысты ұйымдарында ақпараттық жүйелердің деректерін талдауды жүзеге асырады.</w:t>
+      облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ішкі аудит қызметтері үшін – жергілікті бюджеттерден қаржыландырылатын және тиісті облыстың, республикалық маңызы бар қаланың, астананың әкімшілік бағынысты аумағындағы атқарушы органдарда, олардың бөлімшелерінде және ведомстволық бағынысты ұйымдарында цифрлық жүйелердің деректерін талдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z467" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер тиісті объектілер Жоғары аудиторлық палатаның, тексеру комиссияларының және ішкі мемлекеттік аудит жөніндегі уәкілетті органның мемлекеттік аудит объектілерінің тізбесіне енгізілмесе, ішкі аудит қызметтері орталық мемлекеттік органның бірінші басшысының, облыс, республикалық маңызы бар қала, астана әкімінің тапсырмасы бойынша жоспардан тыс мемлекеттік аудит жүргізеді.</w:t>
+      Егер тиісті объектілер Жоғары аудиторлық палатаның, тексеру комиссияларының және ішкі мемлекеттік аудит жөніндегі уәкілетті органның мемлекеттік аудит объектілерінің тізбесіне енгізілмесе, ішкі аудит қызметтері орталық мемлекеттік органның бірінші басшысының, астана, облыс, республикалық маңызы бар қала әкімінің тапсырмасы бойынша жоспардан тыс мемлекеттік аудит жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгеріс енгізілді - ҚР 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 135-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358-VI</w:t>
       </w:r>
       <w:r>
@@ -7753,51 +8049,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16-бап. Мемлекеттік аудит және тәуекелдер жөніндегі кеңес</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ішкі мемлекеттік аудит шеңберінде мемлекеттік органның қызметін жетілдіру мақсатында мемлекеттік органның бірінші басшысы, облыстың, республикалық маңызы бар қаланың, астананың әкімі басқаратын консультативтік-кеңесші орган – Мемлекеттік аудит және тәуекелдер жөніндегі кеңес құрылады.</w:t>
+      Ішкі мемлекеттік аудит шеңберінде мемлекеттік органның қызметін жетілдіру мақсатында мемлекеттік органның бірінші басшысы, астананың, облыстың, республикалық маңызы бар қаланың әкімі басқаратын консультативтік-кеңесші орган – Мемлекеттік аудит және тәуекелдер жөніндегі кеңес құрылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік аудит және тәуекелдер жөніндегі кеңестің негізгі міндеттері, қызметін ұйымдастыру тәртібі ішкі мемлекеттік аудит және қаржылық бақылау жүргізу қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8343,51 +8639,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ішкі аудит қызметін қоспағанда, орталық мемлекеттік органдарда – ішкі аудит қызметі құрылған мемлекеттік органның басшысы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарында облыстың, республикалық маңызы бар қаланың, астананың әкімі бекітеді.</w:t>
+      астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарында астананың, облыстың, республикалық маңызы бар қаланың әкімі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z250" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8536,91 +8832,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Президенті Әкімшілігі Басшысының, Қазақстан Республикасы Үкіметінің, Қазақстан Республикасы Премьер-Министрінің және оның орынбасарларының тапсырмалары бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z569" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) Қазақстан Республикасы Парламенті депутаттарының жолданымдары бойынша;</w:t>
+      1-1) Қазақстан Республикасы Құрылтайы депутаттарының жолданымдары бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z256" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық-экономикалық негіздемені, қаржылық-экономикалық негіздемені және бюджеттік инвестициялардың сметалық құнын түзетуге байланысты мәселелер бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z257" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тәуекелдерді басқару жүйесі пайдаланыла отырып, бюджетті атқару жөніндегі орталық уәкілетті органның ақпараттық жүйелері деректерінің мониторингі нәтижелері бойынша;</w:t>
+      3) тәуекелдерді басқару жүйесі пайдаланыла отырып, бюджетті атқару жөніндегі орталық уәкілетті органның цифрлық жүйелері деректерінің мониторингі нәтижелері бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:bookmarkStart w:name="z258" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке және заңды тұлғалардың жолданымдары бойынша, тапсырыс беруші, мемлекеттік сатып алуды ұйымдастырушы, мемлекеттік сатып алуды бірыңғай ұйымдастырушы мемлекеттік сатып алу қорытындыларына шағымдарды қарау шеңберінде қараған мәселелерді (дәлелдерді) қоспағанда, оларда жазылған мәселелер бойынша ғана жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z259" w:id="240"/>
     <w:p>
@@ -8981,51 +9277,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9628,91 +9964,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік аудит және қаржылық бақылау органдарының талабы бойынша мемлекеттік аудит объектілері, лауазымды адамдар, жеке және заңды тұлғалар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z279" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ведомстволық ақпараттық жүйелер деректерінің құрамы мен форматтары туралы сұралатын мәліметтерді, сондай-ақ мемлекеттік аудит объектілерінің тиісті жылға арналған тізбесін қалыптастыру және мемлекеттік аудитті жүзеге асыру, бюджет жобасын алдын ала бағалау, кейіннен бағалау қорытындылары бойынша қорытындылар және бюджеттің атқарылуын ағымдағы бағалау бойынша есепті ақпарат дайындау үшін, оның ішінде құпиялылық режимінің, қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияның сақталуын ескере отырып, мемлекеттік аудит саласында зерттеулер жүргізу үшін қажетті құжаттаманы және ақпаратты өтеусіз беруге;</w:t>
+      1) ведомстволық цифрлық жүйелер деректерінің құрамы мен форматтары туралы сұралатын мәліметтерді, сондай-ақ мемлекеттік аудит объектілерінің тиісті жылға арналған тізбесін қалыптастыру және мемлекеттік аудитті жүзеге асыру, бюджет жобасын алдын ала бағалау, кейіннен бағалау қорытындылары бойынша қорытындылар және бюджеттің атқарылуын ағымдағы бағалау бойынша есепті ақпарат дайындау үшін, оның ішінде құпиялылық режимінің, қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияның сақталуын ескере отырып, мемлекеттік аудит саласында зерттеулер жүргізу үшін қажетті құжаттаманы және ақпаратты өтеусіз беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z280" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қажетті материалдарды (дәлелдемелерді): мемлекеттік аудит объектілерінің тиісті жылға арналған тізбесін қалыптастыруға және оны мемлекеттік аудит объектісіне шықпай жүргізуге байланысты мәселелер бойынша анықтамаларды, ауызша және жазбаша түсініктемелерді бес жұмыс күнінен аспайтын мерзімде, мемлекеттік аудит объектісінде мемлекеттік аудит жүргізуге байланысты мәселелер бойынша – бір жұмыс күнінен аспайтын мерзімде ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z281" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және өзге де ақпараттық жүйелерге мемлекеттік аудит жүргізу үшін қажетті қолжетімділікті ұсынуға міндетті.</w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және өзге де цифрлық жүйелерге мемлекеттік аудит жүргізу үшін қажетті қолжетімділікті ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
     <w:bookmarkStart w:name="z282" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Талап етілетін ақпарат мемлекеттік аудит және қаржылық бақылау органдарына сұратылатын нысандарда, тәртіпте, сондай-ақ осы Заңда белгіленген мерзімдерде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
     <w:bookmarkStart w:name="z283" w:id="267"/>
     <w:p>
@@ -9946,51 +10282,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудиторлық қорытынды – аудиторлық есептер және (немесе) қаржылық есептілік жөніндегі аудиторлық есептер негізінде жасалатын, тұжырымдар мен ұсынымдарды қамтитын және өз өкілеттіктері шегінде Жоғары аудиторлық палатаның, тексеру комиссиясының қаулысымен, ішкі мемлекеттік аудит жөніндегі уәкілетті орган басшысының бұйрығымен бекітілетін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
     <w:bookmarkStart w:name="z287" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ішкі аудит нәтижелері туралы есеп – ішкі аудит қызметі жасаған жұмыс тиімділігін арттыру, мемлекеттік аудит объектісі қызметінің түпкілікті нәтижелеріне қол жеткізу мақсатында ішкі рәсімдерді, қағидаларды, процестерді жақсарту жөніндегі ұсынымдарды қамтитын, орталық мемлекеттік органның бірінші басшысына немесе облыстың, республикалық маңызы бар қаланың, астананың әкіміне және ішкі мемлекеттік аудит жөніндегі уәкілетті органға ұсынылатын құжат.</w:t>
+      4) ішкі аудит нәтижелері туралы есеп – ішкі аудит қызметі жасаған жұмыс тиімділігін арттыру, мемлекеттік аудит объектісі қызметінің түпкілікті нәтижелеріне қол жеткізу мақсатында ішкі рәсімдерді, қағидаларды, процестерді жақсарту жөніндегі ұсынымдарды қамтитын, орталық мемлекеттік органның бірінші басшысына немесе астананың, облыстың, республикалық маңызы бар қаланың әкіміне және ішкі мемлекеттік аудит жөніндегі уәкілетті органға ұсынылатын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z469" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік аудитордың ассистенті мемлекеттік аудит нәтижелері бойынша құжаттарға (аудиторлық есепке) қол қоймайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
@@ -10775,51 +11111,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республикалық бюджет жобасын оның шығыстарының негізгі бағыттары бойынша алдын ала бағалау республикалық бюджет жобасы шығыстарының елдің жалпыұлттық басымдықтарына, республикалық бюджет шығыстарының басым бағыттарына, Қазақстан Республикасы Мемлекеттік жоспарлау жүйесінің құжаттарын және орталық мемлекеттік органдардың өзге де құжаттарын бағалау нәтижелеріне, Қазақстан Республикасы Үкіметінің есепті қаржы жылындағы республикалық бюджеттің атқарылуы туралы есебіне Жоғары аудиторлық палата берген тұжырымдар мен ұсынымдарға сәйкестігі тұрғысынан жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
     <w:bookmarkStart w:name="z574" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Республикалық бюджет жобасын алдын ала бағалау нәтижелері Қазақстан Республикасының Үкіметі Жоғары аудиторлық палатаға республикалық бюджет жобасын енгізген күннен бастап күнтізбелік жиырма күн ішінде Қазақстан Республикасының Үкіметіне және Қазақстан Республикасы Парламентінің Мәжілісіне ұсынылады.</w:t>
+      3. Республикалық бюджет жобасын алдын ала бағалау нәтижелері Қазақстан Республикасының Үкіметі Жоғары аудиторлық палатаға республикалық бюджет жобасын енгізген күннен бастап күнтізбелік жиырма күн ішінде Қазақстан Республикасының Үкіметіне және Қазақстан Республикасының Құрылтайына ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:bookmarkStart w:name="z575" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Алдын ала бағалау нәтижелері ұсынымдық сипатта болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
@@ -10904,50 +11240,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
@@ -11043,51 +11419,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28-бап. Ағымдағы бағалау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
     <w:bookmarkStart w:name="z305" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Ағымдағы бағалау Қазақстан Республикасының Президенті, Қазақстан Республикасының Парламенті, Қазақстан Республикасының Үкіметі, мәслихаттар мен әкімдер үшін тиісті бюджеттің атқарылуы туралы жедел ақпаратты қалыптастыру мақсатында жүзеге асырылады.</w:t>
+      1. Ағымдағы бағалау Қазақстан Республикасының Президенті, Қазақстан Республикасының Құрылтайы, Қазақстан Республикасының Үкіметі, мәслихаттар мен әкімдер үшін тиісті бюджеттің атқарылуы туралы жедел ақпаратты қалыптастыру мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары аудиторлық палата мен тексеру комиссиялары бюджеттердің атқарылу процесінде тиісті бюджет кірісіне салықтық және салықтық емес түсімдердің толықтығын және уақтылығын, тиісті бюджет туралы заңның (мәслихат шешімінің) бекітілген көрсеткіштерімен салыстыра отырып, бюджет қаражатының нақты жұмсалуын талдайды, ауытқу себептерін және олармен байланысты бұзушылықтарды, Қазақстан Республикасы заңнамасының жетілмегендігін анықтайды, оларды жою жөнінде ұсыныстар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z306" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -11310,50 +11686,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11365,67 +11781,173 @@
         </w:rPr>
         <w:t xml:space="preserve"> 29-бап. Кейіннен бағалау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z314" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоғары аудиторлық палата мен тексеру комиссиялары мемлекеттік аудит барысында бюджеттердің атқарылуының нақты көрсеткіштерінің бюджет туралы тиісті заңмен (мәслихаттардың шешімдерімен) бекітілген көрсеткіштерге сәйкестігін, бюджет көрсеткіштерінің орындалуының толықтығы мен уақтылығын айқындау үшін есепті қаржы жылындағы бюджет туралы заңның (мәслихаттар шешімдерінің) орындалуына, бюджеттердің атқарылу заңдылығын, есеп пен есептіліктің анықтығын, бюджет қаражатын, мемлекет активтерін пайдаланудың тиімділігін айқындау мақсатында бюджеттердің атқарылуы туралы жылдық есептерге, бюджеттік бағдарламалар әкімшілерінің бюджеттік есептілігіне кейіннен бағалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1-тармақпен толықтыру көзделген – ҚР 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z315" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Кейіннен бағалау жүргізу қорытындылары бойынша тиісті бюджеттің атқарылуы туралы Қазақстан Республикасы Үкіметінің есебіне немесе облыстың, республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органының тиісті есебіне қорытынды дайындалады, оларды ұсыну және қарау Қазақстан Республикасының Бюджет кодексіне сәйкес жүзеге асырылады. Қорытынды құрылымына және мазмұнына қойылатын талаптар мемлекеттік аудиттің және қаржылық бақылаудың тиісті рәсімдік стандарттарында айқындалады.</w:t>
+      2. Кейіннен бағалау жүргізу қорытындылары бойынша тиісті бюджеттің атқарылуы туралы Қазақстан Республикасы Үкіметінің есебіне немесе астананың, облыстың, республикалық маңызы бар қаланың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органының тиісті есебіне қорытынды дайындалады, оларды ұсыну және қарау Қазақстан Республикасының Бюджет кодексіне сәйкес жүзеге асырылады. Қорытынды құрылымына және мазмұнына қойылатын талаптар мемлекеттік аудиттің және қаржылық бақылаудың тиісті рәсімдік стандарттарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
     <w:bookmarkStart w:name="z316" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қорытынды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
     <w:bookmarkStart w:name="z317" w:id="312"/>
     <w:p>
@@ -11481,50 +12003,156 @@
         </w:rPr>
         <w:t>
       салықтық және кедендік әкімшілендіру тиімділігін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z318" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдардың өздерінің даму жоспарларында және Қазақстан Республикасы Мемлекеттік жоспарлау жүйесінің өзге де құжаттарында, оның ішінде алдыңғы кезеңдердегі құжаттарында және бюджеттік бағдарламаларында көзделген нысаналы индикаторларға және түпкілікті нәтижелерге қол жеткізуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-1) тармақшамен толықтыру көзделген – ҚР 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z319" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бюджет қаражатын, оның ішінде нысаналы трансферттерді және кредиттерді, байланысты гранттарды, мемлекеттік және мемлекет кепілдік берген қарыздарды, мемлекет кепілгерлігімен тартылатын қарыздарды, мемлекет кепілгерліктері мен активтерін пайдалануды, сондай-ақ мемлекеттік-жекешелік әріптестік жобалары бойынша мемлекеттік міндеттемелердің орындалуын қаржыландыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z320" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11795,51 +12423,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) барлық мемлекеттік органдардың, ұйымдар мен лауазымды адамдардың орындауы үшін міндетті камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарлама жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
     <w:bookmarkStart w:name="z327" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы Заңның 32-бабында және Қазақстан Республикасының басқа да заңнамалық актілерінде белгіленген тәртіппен мемлекеттік аудит объектілерінің бюджетті атқару жөніндегі орталық уәкілетті органда ашылған кодтары мен шоттары, сондай-ақ банк шоттары бойынша (корреспонденттік шоттарды қоспағанда) барлық шығыс операцияларын тоқтата тұру;</w:t>
+      2) осы Заңның 32-бабында және Қазақстан Республикасының басқа да заңдарында белгіленген тәртіппен мемлекеттік аудит объектілерінің бюджетті атқару жөніндегі орталық уәкілетті органда ашылған кодтары мен шоттары, сондай-ақ банк шоттары бойынша (корреспонденттік шоттарды қоспағанда) барлық шығыс операцияларын тоқтата тұру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
     <w:bookmarkStart w:name="z328" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы заңнамасында көзделген құзырет шегінде әкімшілік іс жүргізуді қозғау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:bookmarkStart w:name="z329" w:id="325"/>
     <w:p>
@@ -12004,50 +12632,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12255,51 +12923,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 32-бап. Мемлекеттік аудит объектілерінің бюджетті атқару жөніндегі орталық уәкілетті органда ашылған кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектілерінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын тоқтата тұру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
     <w:bookmarkStart w:name="z335" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Республикалық және жергілікті бюджеттердің қаражатын басқаруға және қолдануға байланысты камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаның белгіленген мерзімде орындалмауы мемлекеттік аудит объектілерінің бюджетті атқару жөніндегі орталық уәкілетті органда ашылған кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен тоқтата тұруға әкеп соғады.</w:t>
+      1. Республикалық және жергілікті бюджеттердің қаражатын басқаруға және қолдануға байланысты камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаның белгіленген мерзімде орындалмауы мемлекеттік аудит объектілерінің бюджетті атқару жөніндегі орталық уәкілетті органда ашылған кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын Қазақстан Республикасының заңдарында белгіленген тәртіппен тоқтата тұруға әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың қолданылуы камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаларға қарсылықтарды қарау кезеңіне тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12483,84 +13151,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 32-бапқа өзгеріс енгізілді - ҚР 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 135-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12703,738 +13411,1044 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 35-бап. Мемлекеттік аудит және қаржылық бақылау жөніндегі бірыңғай дерекқор</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z342" w:id="343"/>
-[...15 lines deleted...]
-      1. Мемлекеттік аудит жүргізген кезде басқару процестерін оңтайландыру, қайталануды болғызбау және мемлекеттік аудит нәтижелерін тануды қамтамасыз ету үшін "электрондық үкімет" жүйесімен және мемлекеттік органдардың ақпараттық жүйелерімен интеграцияланған мемлекеттік аудит және қаржылық бақылау жөніндегі бірыңғай дерекқор (бұдан әрі – бірыңғай дерекқор) жұмыс істейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармаққа өзгеріс енгізу көзделген – ҚР 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік аудит жүргізген кезде басқару процестерін оңтайландыру, қайталануды болғызбау және мемлекеттік аудит нәтижелерін тануды қамтамасыз ету үшін "цифрлық үкімет" жүйесімен және мемлекеттік органдардың цифрлық жүйелерімен интеграцияланған мемлекеттік аудит және қаржылық бақылау жөніндегі бірыңғай дерекқор (бұдан әрі – бірыңғай дерекқор) жұмыс істейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірыңғай дерекқорды мемлекеттік органдардың цифрлық жүйелерімен интеграциялау тәртібін Жоғары аудиторлық палата мен тиісті мемлекеттік органдар бірлесіп айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1-тармақпен толықтыру көзделген – ҚР 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармаққа өзгеріс енгізу көзделген – ҚР 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бірыңғай дерекқор мемлекеттік аудиттің мемлекеттік аудит объектілерінің тізбесі, нәтижелері, мемлекеттік аудит және қаржылық бақылау органдарының сараптамалық-талдау қызметі бойынша бүкіл ақпаратты, сондай-ақ мемлекеттік аудит жүргізу үшін қажетті өзге де ақпаратты қамтиды. Мемлекеттік аудит және қаржылық бақылау органдарына бірыңғай дерекқорға тиісті рұқсат деңгейі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z344" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тәуекелдерді басқару жүйесін қалыптастыру үшін мемлекеттік аудит объектілері, оның қаржылық және өзге де көрсеткіштері жөніндегі ақпарат бірыңғай дерекқорға шоғырландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірыңғай дерекқорды мемлекеттік органдардың ақпараттық жүйелерімен интеграциялау тәртібін Жоғары аудиторлық палата мен тиісті мемлекеттік органдар бірлесіп айқындайды.</w:t>
-[...18 lines deleted...]
-      2. Бірыңғай дерекқор мемлекеттік аудиттің мемлекеттік аудит объектілерінің тізбесі, нәтижелері, мемлекеттік аудит және қаржылық бақылау органдарының сараптамалық-талдау қызметі бойынша бүкіл ақпаратты, сондай-ақ мемлекеттік аудит жүргізу үшін қажетті өзге де ақпаратты қамтиды. Мемлекеттік аудит және қаржылық бақылау органдарына бірыңғай дерекқорға тиісті рұқсат деңгейі беріледі.</w:t>
+      Мемлекеттік аудит және қаржылық бақылау органдары бірыңғай дерекқорға мемлекеттік аудит және қаржылық бақылау материалдарын Қазақстан Республикасының заңнамасында белгіленген мерзімдерде орналастыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудит объектілері бірыңғай дерекқорды толықтыру үшін қажетті сұратылатын ақпаратты ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірыңғай дерекқорды Жоғары аудиторлық палата әкімшілендіреді, оның тиімді жұмыс істеуі, ондағы орналастырылған ақпараттың сақталуы мен қауіпсіздігі үшін жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудит объектілері бірыңғай дерекқорды қалыптастыру үшін ұсынылатын деректердің анықтығы мен толықтығы үшін жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-бапқа өзгеріс енгізілді - ҚР 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2024 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z392" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. МЕМЛЕКЕТТІК АУДИТКЕ ЖӘНЕ ҚАРЖЫЛЫҚ БАҚЫЛАУҒА ҚАТЫСУШЫЛАРДЫҢ ҚҰҚЫҚТАРЫ МЕН МІНДЕТТЕРІ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z344" w:id="345"/>
-[...15 lines deleted...]
-      3. Тәуекелдерді басқару жүйесін қалыптастыру үшін мемлекеттік аудит объектілері, оның қаржылық және өзге де көрсеткіштері жөніндегі ақпарат бірыңғай дерекқорға шоғырландырылады.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36-бап. Мемлекеттік аудит және қаржылық бақылау органдары лауазымды адамдарының құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:p>
-[...207 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. МЕМЛЕКЕТТІК АУДИТКЕ ЖӘНЕ ҚАРЖЫЛЫҚ БАҚЫЛАУҒА ҚАТЫСУШЫЛАРДЫҢ ҚҰҚЫҚТАРЫ МЕН МІНДЕТТЕРІ</w:t>
+    <w:bookmarkStart w:name="z345" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік аудит және қаржылық бақылау органдарының лауазымды адамдары мемлекеттік аудитті жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z36" w:id="347"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 36-бап. Мемлекеттік аудит және қаржылық бақылау органдары лауазымды адамдарының құқықтары мен міндеттері</w:t>
+    <w:bookmarkStart w:name="z346" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік аудит жүргізу шеңберінде қызметтік куәлікті не сәйкестендіру картасын және құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органда тіркеу туралы белгісі бар тексеруді тағайындау туралы актіні көрсеткен кезде құпиялылық режимінің, қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияның сақталуын ескере отырып, мемлекеттік аудит объектісінің аумағына және үй-жайларына кедергісіз кіруге рұқсат алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z345" w:id="348"/>
-[...15 lines deleted...]
-      1. Мемлекеттік аудит және қаржылық бақылау органдарының лауазымды адамдары мемлекеттік аудитті жүргізу кезінде:</w:t>
+    <w:bookmarkStart w:name="z347" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік аудиттің міндеттері мен нысанасына сәйкес аудиторлық есеп және (немесе) қаржылық есептілік жөніндегі аудиторлық есеп дайындау үшін өздерінің құзыретіне кіретін мәселелер бойынша қажетті құжаттаманы, ақпаратты, оның ішінде электрондық жеткізгіштерде, сондай-ақ цифрлық жүйелерге рұқсатты, жазбаша және ауызша түсініктемелерді және өзге де, оның ішінде құпиялылық режимінің, қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияның сақталуын ескере отырып, мемлекеттік құпияны және заңмен қорғалатын өзге де құпияны құрайтын ақпаратты осы Заңда белгіленген мерзімдерде сұратуға және алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z346" w:id="349"/>
-[...15 lines deleted...]
-      1) мемлекеттік аудит жүргізу шеңберінде қызметтік куәлікті не сәйкестендіру картасын және құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органда тіркеу туралы белгісі бар тексеруді тағайындау туралы актіні көрсеткен кезде құпиялылық режимінің, қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияның сақталуын ескере отырып, мемлекеттік аудит объектісінің аумағына және үй-жайларына кедергісіз кіруге рұқсат алуға;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік бақылау және қадағалау органдары жүргізген мемлекеттік бақылау және қадағалау нәтижелері бойынша қабылданған актілер мен құжаттарды сұратуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z347" w:id="350"/>
-[...15 lines deleted...]
-      2) мемлекеттік аудиттің міндеттері мен нысанасына сәйкес аудиторлық есеп және (немесе) қаржылық есептілік жөніндегі аудиторлық есеп дайындау үшін өздерінің құзыретіне кіретін мәселелер бойынша қажетті құжаттаманы, ақпаратты, оның ішінде электрондық жеткізгіштерде, сондай-ақ ақпараттық жүйелерге рұқсатты, жазбаша және ауызша түсініктемелерді және өзге де, оның ішінде құпиялылық режимінің, қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияның сақталуын ескере отырып, мемлекеттік құпияны және заңмен қорғалатын өзге де құпияны құрайтын ақпаратты осы Заңда белгіленген мерзімдерде сұратуға және алуға;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өз құзыреті шегінде мемлекеттік аудит объектілерінің басшылары мен басқа да лауазымды адамдарынан мемлекеттік аудит объектілерінің тиісті жылға арналған тізбесін қалыптастыру және мемлекеттік аудит жүргізу кезінде анықталған бұзушылық фактілері бойынша жазбаша түсініктемелерді беруді, сондай-ақ құжаттардың белгіленген тәртіппен куәландырылған қажетті көшірмелерін талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z348" w:id="351"/>
-[...15 lines deleted...]
-      3) мемлекеттік бақылау және қадағалау органдары жүргізген мемлекеттік бақылау және қадағалау нәтижелері бойынша қабылданған актілер мен құжаттарды сұратуға;</w:t>
+    <w:bookmarkStart w:name="z350" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік аудит объектілері лауазымды адамдарының мемлекеттік аудитті жүргізу кезінде сұратылған құжаттар мен материалдарды ұсынбауы немесе уақтылы ұсынбауы фактілері бойынша актілер жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z349" w:id="352"/>
-[...15 lines deleted...]
-      4) өз құзыреті шегінде мемлекеттік аудит объектілерінің басшылары мен басқа да лауазымды адамдарынан мемлекеттік аудит объектілерінің тиісті жылға арналған тізбесін қалыптастыру және мемлекеттік аудит жүргізу кезінде анықталған бұзушылық фактілері бойынша жазбаша түсініктемелерді беруді, сондай-ақ құжаттардың белгіленген тәртіппен куәландырылған қажетті көшірмелерін талап етуге;</w:t>
+    <w:bookmarkStart w:name="z351" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңдарында көзделген өзге де құқықтарды жүзеге асыруға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z350" w:id="353"/>
-[...15 lines deleted...]
-      5) мемлекеттік аудит объектілері лауазымды адамдарының мемлекеттік аудитті жүргізу кезінде сұратылған құжаттар мен материалдарды ұсынбауы немесе уақтылы ұсынбауы фактілері бойынша актілер жасауға;</w:t>
+    <w:bookmarkStart w:name="z352" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік аудит және қаржылық бақылау органдарының лауазымды адамдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z351" w:id="354"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының заңдарында көзделген өзге де құқықтарды жүзеге асыруға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z353" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасын, мемлекеттік аудит объектілерінің құқықтары мен заңды мүдделерін сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z352" w:id="355"/>
-[...15 lines deleted...]
-      2. Мемлекеттік аудит және қаржылық бақылау органдарының лауазымды адамдары:</w:t>
+    <w:bookmarkStart w:name="z354" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік аудит объектісінің белгіленген жұмыс режиміне кедергі келтірмеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z353" w:id="356"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының заңнамасын, мемлекеттік аудит объектілерінің құқықтары мен заңды мүдделерін сақтауға;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұзушылықтардың алдын алу, оны анықтау және оның жолын кесу бойынша Қазақстан Республикасының заңнамасына сәйкес берілген өкілеттіктерді уақтылы және толық көлемде орындауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z354" w:id="357"/>
-[...15 lines deleted...]
-      2) мемлекеттік аудит объектісінің белгіленген жұмыс режиміне кедергі келтірмеуге;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік аудитті және қаржылық бақылауды қатаң түрде мемлекеттік аудит және қаржылық бақылау стандарттарына сәйкес жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z355" w:id="358"/>
-[...15 lines deleted...]
-      3) бұзушылықтардың алдын алу, оны анықтау және оның жолын кесу бойынша Қазақстан Республикасының заңнамасына сәйкес берілген өкілеттіктерді уақтылы және толық көлемде орындауға;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтік және кәсіптік әдеп талаптарын сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z356" w:id="359"/>
-[...15 lines deleted...]
-      4) мемлекеттік аудитті және қаржылық бақылауды қатаң түрде мемлекеттік аудит және қаржылық бақылау стандарттарына сәйкес жүргізуге;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік аудит объектісі басшысының (лауазымды адамдарының) мемлекеттік аудит және қаржылық бақылау жүргізу кезінде қатысуына кедергі келтірмеуге, мемлекеттік аудит және қаржылық бақылау нысанасына қатысты мәселелер бойынша түсініктер беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z357" w:id="360"/>
-[...15 lines deleted...]
-      5) қызметтік және кәсіптік әдеп талаптарын сақтауға;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік аудит және қаржылық бақылау нәтижесінде алынған құжаттар мен мәліметтердің сақталуын қамтамасыз етуге, оның ішінде мемлекеттік құпияларға, қызметтік, коммерциялық және заңмен қорғалатын өзге де құпияға жататын мәліметтерді жария етпеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z358" w:id="361"/>
-[...15 lines deleted...]
-      6) мемлекеттік аудит объектісі басшысының (лауазымды адамдарының) мемлекеттік аудит және қаржылық бақылау жүргізу кезінде қатысуына кедергі келтірмеуге, мемлекеттік аудит және қаржылық бақылау нысанасына қатысты мәселелер бойынша түсініктер беруге;</w:t>
+    <w:bookmarkStart w:name="z360" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мүдделер қақтығысына ықпал ететін жағдайлар туралы хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z359" w:id="362"/>
-[...15 lines deleted...]
-      7) мемлекеттік аудит және қаржылық бақылау нәтижесінде алынған құжаттар мен мәліметтердің сақталуын қамтамасыз етуге, оның ішінде мемлекеттік құпияларға, қызметтік, коммерциялық және заңмен қорғалатын өзге де құпияға жататын мәліметтерді жария етпеуге;</w:t>
+    <w:bookmarkStart w:name="z361" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік аудит нәтижелерін мемлекеттік аудит барысында алынған және жиналған ақпарат пен нақты деректерге ғана негіздеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z360" w:id="363"/>
-[...15 lines deleted...]
-      8) мүдделер қақтығысына ықпал ететін жағдайлар туралы хабарлауға;</w:t>
+    <w:bookmarkStart w:name="z362" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңдарында көзделген өзге де міндеттерді орындауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z361" w:id="364"/>
-[...15 lines deleted...]
-      9) мемлекеттік аудит нәтижелерін мемлекеттік аудит барысында алынған және жиналған ақпарат пен нақты деректерге ғана негіздеуге;</w:t>
+    <w:bookmarkStart w:name="z363" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік аудитті және қаржылық бақылауды жүзеге асыру кезінде мемлекеттік аудиттің және қаржылық бақылаудың негізгі қағидаттары мен стандарттарын бұзғаны үшін мемлекеттік аудиторлар Қазақстан Республикасының заңдарына сәйкес дербес тәртіптік, әкімшілік және қылмыстық жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z362" w:id="365"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13936,1158 +14950,1474 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="367"/>
+    <w:bookmarkStart w:name="z37" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 37-бап. Мемлекеттік аудит объектісі басшысының құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z364" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік аудит объектісі басшысының:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z365" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік аудиттің мақсатымен, ұзақтығымен оның нәтижелерімен, тұжырымдарымен және ұсынымдарымен таныс болуға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z364" w:id="368"/>
-[...15 lines deleted...]
-      1. Мемлекеттік аудит объектісі басшысының:</w:t>
+    <w:bookmarkStart w:name="z366" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржылық бақылаудың ден қоюының қабылданатын шараларымен таныс болуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z365" w:id="369"/>
-[...15 lines deleted...]
-      1) мемлекеттік аудиттің мақсатымен, ұзақтығымен оның нәтижелерімен, тұжырымдарымен және ұсынымдарымен таныс болуға;</w:t>
+    <w:bookmarkStart w:name="z367" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тексеру тағайындау туралы актіні ұсынбаған мемлекеттік аудиторларды тексеруге жібермеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z366" w:id="370"/>
-[...15 lines deleted...]
-      2) қаржылық бақылаудың ден қоюының қабылданатын шараларымен таныс болуға;</w:t>
+    <w:bookmarkStart w:name="z368" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік аудит нәтижелерімен келіспеген жағдайда қол қойылған аудиторлық есеп және (немесе) қаржылық есептілік жөніндегі аудиторлық есеп ұсынылған күннен бастап он жұмыс күнінен аспайтын мерзімде, ал камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламада көрсетілген бұзушылықтармен келіспеген жағдайда ол тапсырылған (алынған) күннен кейінгі күннен бастап бес жұмыс күні ішінде тиісті мемлекеттік аудит және қаржылық бақылау органына өз қарсылығын жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z367" w:id="371"/>
-[...15 lines deleted...]
-      3) тексеру тағайындау туралы актіні ұсынбаған мемлекеттік аудиторларды тексеруге жібермеуге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-1) алып тасталды ҚР 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап бір жыл өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z369" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының заңдарында көзделген өзге де құқықтарды жүзеге асыруға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z368" w:id="372"/>
-[...15 lines deleted...]
-      4) мемлекеттік аудит нәтижелерімен келіспеген жағдайда қол қойылған аудиторлық есеп және (немесе) қаржылық есептілік жөніндегі аудиторлық есеп ұсынылған күннен бастап он жұмыс күнінен аспайтын мерзімде, ал камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламада көрсетілген бұзушылықтармен келіспеген жағдайда ол тапсырылған (алынған) күннен кейінгі күннен бастап бес жұмыс күні ішінде тиісті мемлекеттік аудит және қаржылық бақылау органына өз қарсылығын жіберуге;</w:t>
+    <w:bookmarkStart w:name="z370" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік аудит объектісінің басшысы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z371" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік аудиторларды жұмыс орындарымен қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z372" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік аудит және қаржылық бақылау органдары сұрататын деректердің уақтылығын, анықтығын, объективтілігін және толықтығын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z373" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер осы Заңда не Қазақстан Республикасының өзге заңдарында өзгеше көзделмесе, мемлекеттік аудит және қаржылық бақылау жүргізу кезеңінде тексерілетін құжаттарға өзгерістер мен толықтырулар енгізілуіне жол бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z374" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік аудиторлардың әрекетіне араласпауға және мемлекеттік аудит және қаржылық бақылау жүргізуге кедергі келтірмеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z375" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік аудит және қаржылық бақылау органдарының заңды талаптарын орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z376" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аудиторлық қорытындыда берілген, мемлекеттік аудит және қаржылық бақылау органдары жіберген ұсынымдар мен нұсқамалардың орындалуы туралы, сондай-ақ камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаның орындалуы туралы ақпаратты уақтылы ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z551" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) аудиторлық есепті алған күннен бастап екі жұмыс күні ішінде мүдделерін мемлекеттік аудиттің аудиторлық іс-шаралары қозғаған кәсіпкерлік субъектілерінің және өзге де тұлғалардың анықталған бұзушылықтары туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z377" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңдарында көзделген өзге де міндеттерді орындауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z578" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.  Мүдделері аудиторлық іс-шаралармен қозғалған кәсіпкерлік субъектілері және өзге де тұлғалар анықталған бұзушылықтармен келіспеген жағдайда, хабарламаны алған күннен бастап бес жұмыс күнінен аспайтын мерзімде өз ұстанымын (қарсылықтарын) мемлекеттік аудит объектісіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген тұлғалардың ұстанымын (қарсылықтарын) мемлекеттік аудит объектісі осы баптың 1-тармағының 4) тармақшасында көрсетілген мерзім шегінде мемлекеттік аудит және қаржылық бақылау органдарына жібереді және ол мемлекеттік аудит объектісінің қарсылықтарымен бірге қаралады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-1) алып тасталды ҚР 03.07.2020 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақпен толықтыру көзделген – ҚР 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-бапқа өзгеріс енгізілді - ҚР 26.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап бір жыл өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Заңымен;</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z369" w:id="373"/>
-[...195 lines deleted...]
-      7) Қазақстан Республикасының заңдарында көзделген өзге де міндеттерді орындауға міндетті.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38-бап. Мүдделер қақтығысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z578" w:id="383"/>
-[...15 lines deleted...]
-      3.  Мүдделері аудиторлық іс-шаралармен қозғалған кәсіпкерлік субъектілері және өзге де тұлғалар анықталған бұзушылықтармен келіспеген жағдайда, хабарламаны алған күннен бастап бес жұмыс күнінен аспайтын мерзімде өз ұстанымын (қарсылықтарын) мемлекеттік аудит объектісіне жібереді.</w:t>
+    <w:bookmarkStart w:name="z378" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Объективтілік пен тәуелсіздікті қамтамасыз ету мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z379" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік аудит объектісі басшысының, аппараты басшысының, бас бухгалтерінің немесе олардың өкілеттігін жүзеге асыратын өзге де адамының, құрылтайшысының, қатысушысының немесе акционерінің жақын туыстары, жекжаттары немесе сенім білдірілген адамдары болып табылатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z380" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік аудит объектісінде жұмыс істеген не тексерілетін кезеңде мемлекеттік аудит объектісі басшысының, аппараты басшысының, бас бухгалтерінің немесе олардың өкілеттігін жүзеге асыратын өзге де адамының құрылтайшысының, қатысушысының немесе акционерінің жақын туыстары, жекжаттары немесе сенім білдірілген адамдары болып табылатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z381" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік аудит объектісінің құрылтайшылары, қатысушылары немесе акционерлері, лауазымды адамдары арасынан шыққан, онда жеке мүліктік мүдделері бар мемлекеттік аудиторлардың мемлекеттік аудит және қаржылық бақылау жүргізуіне тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 37-бапқа өзгеріс енгізілді - ҚР 26.12.2018 </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); 17.07.2025 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мүдделер қақтығысы туындаған кезде мемлекеттік аудиторлар бұл жөнінде мемлекеттік аудитті тағайындаған басшыға жазбаша хабарлауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңдарымен.</w:t>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы баптың 1 және 2-тармақтарында көрсетілген жағдайларда мемлекеттік аудит және қаржылық бақылау органының басшысы мүдделер қақтығысын жою жөнінде шаралар қолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-бапқа өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 38-бап. Мүдделер қақтығысы</w:t>
-[...59 lines deleted...]
-      2) мемлекеттік аудит объектісінде жұмыс істеген не тексерілетін кезеңде мемлекеттік аудит объектісі басшысының, аппараты басшысының, бас бухгалтерінің немесе олардың өкілеттігін жүзеге асыратын өзге де адамының құрылтайшысының, қатысушысының немесе акционерінің жақын туыстары, жекжаттары немесе сенім білдірілген адамдары болып табылатын;</w:t>
+        <w:t xml:space="preserve"> 39-бап. Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау, мемлекеттік аудит және қаржылық бақылау органдарының қызметкерлерін қайта даярлау және олардың біліктілігін арттыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z381" w:id="388"/>
-[...15 lines deleted...]
-      3) мемлекеттік аудит объектісінің құрылтайшылары, қатысушылары немесе акционерлері, лауазымды адамдары арасынан шыққан, онда жеке мүліктік мүдделері бар мемлекеттік аудиторлардың мемлекеттік аудит және қаржылық бақылау жүргізуіне тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z384" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдардың кәсіби, іскерлік қасиеттері мен ықтимал мүмкіндіктерінің жан-жақты және объективті сипаттамасын алу мақсатында оларды сертификаттау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z382" w:id="389"/>
-[...15 lines deleted...]
-      2. Мүдделер қақтығысы туындаған кезде мемлекеттік аудиторлар бұл жөнінде мемлекеттік аудитті тағайындаған басшыға жазбаша хабарлауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z385" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сертификаттауды Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау жөніндегі ұлттық комиссия (бұдан әрі – Ұлттық комиссия) жүргізеді, оның құрамына Қазақстан Республикасы Президенті Әкімшілігінің, Жоғары аудиторлық палатаның, ішкі мемлекеттік аудит жөніндегі уәкілетті органның өкілдері, Қазақстан Республикасы Құрылтайының депутаттары (келісу бойынша) кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z383" w:id="390"/>
-[...15 lines deleted...]
-      3. Осы баптың 1 және 2-тармақтарында көрсетілген жағдайларда мемлекеттік аудит және қаржылық бақылау органының басшысы мүдделер қақтығысын жою жөнінде шаралар қолданады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары аудиторлық палата Ұлттық комиссияның жұмыс органы болып табылады, ол берілген ұсыныстар негізінде саны кемінде он төрт адам болатын комиссияның дербес құрамын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Алып тасталды – ҚР 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2024 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z387" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Орналасу үшін мемлекеттік аудитор біліктілігін куәландыратын сертификаттың болуы қажет лауазымдар тізбесін тиісті мемлекеттік аудит және қаржылық бақылау органдары бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 39-бап. Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау, мемлекеттік аудит және қаржылық бақылау органдарының қызметкерлерін қайта даярлау және олардың біліктілігін арттыру</w:t>
+    <w:bookmarkStart w:name="z388" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сертификаттау деңгейлік жүйе бойынша жүргізіледі. Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау қағидаларын, Ұлттық комиссия туралы ережені ішкі мемлекеттік аудит жөніндегі уәкілетті органмен келісу бойынша Жоғары аудиторлық палата бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z384" w:id="392"/>
-[...15 lines deleted...]
-      1. Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдардың кәсіби, іскерлік қасиеттері мен ықтимал мүмкіндіктерінің жан-жақты және объективті сипаттамасын алу мақсатында оларды сертификаттау жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z389" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ұлттық комиссияның жұмыс органы Жоғары аудиторлық палата айқындайтын тәртіппен мемлекеттік аудитор сертификаты бар адамдардың тізілімін жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z385" w:id="393"/>
-[...15 lines deleted...]
-      2. Сертификаттауды Мемлекеттік аудитор біліктілігін иеленуге үміткер адамдарды сертификаттау жөніндегі ұлттық комиссия (бұдан әрі – Ұлттық комиссия) жүргізеді, оның құрамына Қазақстан Республикасы Президенті Әкімшілігінің, Жоғары аудиторлық палатаның, ішкі мемлекеттік аудит жөніндегі уәкілетті органның өкілдері, Қазақстан Республикасы Парламентінің депутаттары (келісу бойынша) кіреді.</w:t>
+    <w:bookmarkStart w:name="z390" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік аудит және қаржылық бақылау органдарының қызметкерлерін қайта даярлау және олардың біліктілігін арттыру Жоғары аудиторлық палата ішкі мемлекеттік аудит жөніндегі уәкілетті органмен бірлесіп әзірлейтін және бекітетін Мемлекеттік аудит және қаржылық бақылау органдарының қызметкерлерін қайта даярлау және олардың біліктілігін арттыру қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:p>
-[...125 lines deleted...]
-      4. Орналасу үшін мемлекеттік аудитор біліктілігін куәландыратын сертификаттың болуы қажет лауазымдар тізбесін тиісті мемлекеттік аудит және қаржылық бақылау органдары бекітеді.</w:t>
+    <w:bookmarkStart w:name="z472" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ұлттық комиссия мынадай негіздер бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z388" w:id="395"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіби әдеп талаптарын сақтамағаны үшін сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органының ұсынуы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15299,124 +16629,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-1-бап. Мемлекеттік аудиторлар лауазымдарына қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="399"/>
+    <w:bookmarkStart w:name="z474" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Б" корпусының мемлекеттік әкімшілік қызметшілері болып табылатын мемлекеттік аудиторлар лауазымдарына қойылатын біліктілік талаптарын мемлекеттік қызмет істері жөніндегі уәкілетті орган бекітетін мемлекеттік әкімшілік лауазымдарға қойылатын үлгілік біліктілік талаптары негізінде мемлекеттік қызмет істері жөніндегі уәкілетті органмен және оның аумақтық бөлімшелерімен келісу бойынша мемлекеттік лауазымдарға тағайындау құқығы бар лауазымды адам (орган) бекітеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z475" w:id="400"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z475" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "А" корпусының мемлекеттік әкімшілік лауазымдарына жатқызылатын мемлекеттік аудиторлар лауазымына кандидаттар Қазақстан Республикасының Президенті бекітетін арнайы біліктілік талаптарына сай келуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkEnd w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15569,202 +16939,202 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="401"/>
+    <w:bookmarkStart w:name="z393" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Жоғары аудиторлық палатаның қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="402"/>
+    <w:bookmarkStart w:name="z40" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 40-бап. Жоғары аудиторлық палатаның құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 40-баптың тақырыбына өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="403"/>
+    <w:bookmarkStart w:name="z394" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоғары аудиторлық палата басшылығының құрамы Қазақстан Республикасының Конституциясына сәйкес лауазымдарға тағайындалатын Жоғары аудиторлық палатаның Төрағасы мен оның сегіз мүшесінен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z395" w:id="404"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z395" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отставкаға шығу туралы өтініш беру түрінде Жоғары аудиторлық палата мүшесінің өкілеттіктері мерзімінен бұрын тоқтатылған жағдайда, Жоғары аудиторлық палатаның мүшесі Жоғары аудиторлық палатаның Төрағасын отставкаға шығу туралы тиісті өтініш беруінен кемінде бір ай бұрын жазбаша хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15783,146 +17153,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="405"/>
+    <w:bookmarkStart w:name="z41" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41-бап. Жоғары аудиторлық палатаға мемлекеттік қызметке кіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkEnd w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 41-баптың тақырыбына өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="406"/>
+    <w:bookmarkStart w:name="z396" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Президенті бекіткен штат санының лимиті шегінде Жоғары аудиторлық палатаның іркіліссіз қызметін ұйымдастыру үшін Жоғары аудиторлық палатаның Төрағасы тағайындайтын, аппарат басшысы басқаратын Жоғары аудиторлық палатаның аппараты құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z397" w:id="407"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z397" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жоғары аудиторлық палатаның аппаратына мемлекеттік қызметке кіру Қазақстан Республикасының мемлекеттік қызмет туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkEnd w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15941,400 +17311,400 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="408"/>
+    <w:bookmarkStart w:name="z42" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 42-бап. Жоғары аудиторлық палата мен оның лауазымды адамдары тәуелсіздігінің кепілдігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 42-баптың тақырыбына өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z398" w:id="409"/>
+    <w:bookmarkStart w:name="z398" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоғары аудиторлық палатаның лауазымды адамдары өз қызметін жүзеге асыру кезінде мемлекеттік аудит объектісінен тәуелсіз болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z399" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жоғары аудиторлық палатаның қызметіне мемлекеттік органдардың және өзге де ұйымдардың құқыққа сыйымсыз араласуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z400" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік органдардың сұрау салулары бойынша Жоғары аудиторлық палатаның мемлекеттік аудиторларын және өзге де лауазымды адамдарын мемлекеттік аудит объектілерінің тиісті жылға арналған тізбесінде көзделмеген тексерулерді жүргізу үшін тартуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z401" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жоғары аудиторлық палатаның қаржылық қызметін мемлекеттік бақылауды және қадағалауды Қазақстан Республикасы Президентінің келісімімен немесе оның тапсырмасы бойынша мемлекеттік органдар жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-бапқа өзгерістер енгізілді - ҚР 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Жоғары аудиторлық палатаның лауазымды адамдармен, мемлекеттік органдармен және өзге де ұйымдармен өзара іс-қимыл жасау негіздері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z399" w:id="410"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="414"/>
+    <w:bookmarkStart w:name="z43" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 43-бап. Жоғары аудиторлық палатаның Қазақстан Республикасының Президентімен өзара іс-қимылы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkEnd w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 43-баптың тақырыбына өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="415"/>
+    <w:bookmarkStart w:name="z403" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоғары аудиторлық палатаның Төрағасы тоқсанына бір реттен сиретпей Қазақстан Республикасының Президентіне Жоғары аудиторлық палатаның жұмысы туралы ақпарат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z404" w:id="416"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z404" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жоғары аудиторлық палата жыл қорытындылары бойынша осы баптың 1-тармағында көрсетілген ақпараттан басқа, мемлекеттік аудит және қаржылық бақылау органдары жұмысының көрсеткіштері туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkEnd w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16353,324 +17723,364 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="417"/>
+    <w:bookmarkStart w:name="z44" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 44-бап. Жоғары аудиторлық палатаның Қазақстан Республикасының Парламентімен өзара іс-қимылы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="417"/>
+        <w:t xml:space="preserve"> 44-бап. Жоғары аудиторлық палатаның Қазақстан Республикасының Құрылтайымен өзара іс-қимылы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 44-баптың тақырыбына өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="418"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z405" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жоғары аудиторлық палата есепті жылдан кейінгі жылдың 15 мамырынан кешіктірмей, Қазақстан Республикасының Құрылтайына есепті қаржы жылы үшін республикалық бюджеттің атқарылуы туралы есепті талқылау және бекіту үшін енгізеді, ол өзінің мазмұны бойынша Қазақстан Республикасы Үкіметінің тиісті есебіне қорытынды болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z406" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жоғары аудиторлық палатаның Төрағасы тоқсанына бір реттен сиретпей Қазақстан Республикасының Құрылтайына Жоғары аудиторлық палатаның жұмысы туралы ақпарат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z549" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының Құрылтайы жылына екі рет Жоғары аудиторлық палата Төрағасының есебін тыңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 44-бапқа өзгерістер енгізілді - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="421"/>
+    <w:bookmarkStart w:name="z45" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 45-бап. Жоғары аудиторлық палатаның Қазақстан Республикасының Үкіметімен өзара іс-қимылы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 45-баптың тақырыбына өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z529" w:id="422"/>
+    <w:bookmarkStart w:name="z529" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоғары аудиторлық палата бюджетті атқару жөніндегі орталық уәкілетті орган есепті қаржы жылы үшін республикалық бюджеттің атқарылуы туралы шоғырландырылған қаржылық есептілікті ұсынғаннан кейін екі ай ішінде Қазақстан Республикасының Үкіметіне ұсынылған ақпараттың объективтілігі бойынша қорытындыны белгіленген мерзімде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z530" w:id="423"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z530" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қорытындыда бүкіл шоғырландырылған есеп бойынша да, бюджеттік бағдарламалардың жекелеген әкімшілері бойынша да тұжырымдар мен ұсынымдар көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkEnd w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16709,2357 +18119,2415 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z407" w:id="424"/>
+    <w:bookmarkStart w:name="z407" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>46-бап. Жоғары аудиторлық палатаның мемлекеттік аудит және қаржылық бақылау органдарымен өзара іс-қимылы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkEnd w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 46-баптың тақырыбына өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z409" w:id="425"/>
+    <w:bookmarkStart w:name="z409" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өз қызметін үйлестіру мақсатында мемлекеттік аудит және қаржылық бақылау органдары мемлекеттік аудит және қаржылық бақылау саласында құқық қолдану практикасын, мемлекеттік аудит және қаржылық бақылау стандарттарын сақтау мәселелерін қарау үшін Мемлекеттік аудит және қаржылық бақылау органдарының үйлестіру кеңесін құрады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үйлестіру кеңесін қалыптастыру және оның қызметін ұйымдастыру Жоғары аудиторлық палата бекітетін мемлекеттік аудит және қаржылық бақылау органдарының үйлестіру кеңесі туралы ережеде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z410" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік аудит және қаржылық бақылау органдарының үйлестіру кеңесінің шешімдері мемлекеттік аудит және қаржылық бақылау органдары үшін міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z411" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жоғары аудиторлық палатаның мемлекеттік аудит және қаржылық бақылау органдарымен өзара іс-қимылы осы Заңға және Жоғары аудиторлық палата мен ішкі мемлекеттік аудит жөніндегі уәкілетті орган бірлесіп бекітетін нормативтік құқықтық актіге сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 46-бапқа өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z412" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. ТЕКСЕРУ КОМИССИЯЛАРЫНЫҢ ҚЫЗМЕТІН ҰЙЫМДАСТЫРУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z47" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47-бап. Тексеру комиссиясының құрамы және оны қалыптастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Мемлекеттік аудит және қаржылық бақылау органдарының үйлестіру кеңесінің шешімдері мемлекеттік аудит және қаржылық бақылау органдары үшін міндетті болып табылады.</w:t>
+    <w:bookmarkStart w:name="z413" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тексеру комиссиясы басшылығының құрамы төраға мен оның төрт мүшесінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z411" w:id="427"/>
-[...15 lines deleted...]
-      3. Жоғары аудиторлық палатаның мемлекеттік аудит және қаржылық бақылау органдарымен өзара іс-қимылы осы Заңға және Жоғары аудиторлық палата мен ішкі мемлекеттік аудит жөніндегі уәкілетті орган бірлесіп бекітетін нормативтік құқықтық актіге сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z414" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тексеру комиссиясының төрағасын астананың, тиісті облыстың, республикалық маңызы бар қаланың мәслихаты Жоғары аудиторлық палатаның ұсынуы және Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша бес жыл мерзімге лауазымға тағайындайды және лауазымынан босатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z415" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ревизиялық комиссия мүшелерін Қазақстан Республикасының мемлекеттік қызмет туралы заңнамасына сәйкес, ревизиялық комиссия төрағасының ұсынуы және Жоғары аудиторлық палатамен келісу бойынша астананың, тиісті облыстың, республикалық маңызы бар қаланың мәслихаты бес жыл мерзімге лауазымға тағайындайды және лауазымнан босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z570" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ревизиялық комиссияның төрағасы мен мүшелері лауазымына мемлекеттік аудитор сертификаты және (немесе) бухгалтерлік есеп және аудит саласында халықаралық біліктілігі бар кандидат тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 46-бапқа өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 47-бапқа өзгерістер енгізілді - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z412" w:id="428"/>
+    <w:bookmarkStart w:name="z48" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8-тарау. ТЕКСЕРУ КОМИССИЯЛАРЫНЫҢ ҚЫЗМЕТІН ҰЙЫМДАСТЫРУ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="429"/>
+        <w:t xml:space="preserve"> 48-бап. Тексеру комиссиясы төрағасының, тексеру комиссиясы мүшелерінің өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z416" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тексеру комиссиясының төрағасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z417" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпы басшылықты жүзеге асырады және тексеру комиссиясына жүктелген міндеттер мен функцияларды орындау үшін Қазақстан Республикасының заңдарында көзделген жауаптылықта болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z418" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тексеру комиссиясының тиісті жылға арналған мемлекеттік аудит объектілерінің тізбелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z419" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тексеру комиссиясы мен тексеру комиссиясының аппараты мүшелерінің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z420" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бекітілген штат саны мен жергілікті бюджетте көзделген қаражат шегінде тексеру комиссиясы аппаратының құрылымы мен штат кестесін бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстың тексеру комиссиясы төрағасының шешімі бойынша тиісті мәслихатқа аудан (облыстық маңызы бар қала) бюджетінің атқарылуы туралы жылдық есепті беру облыстың тексеру комиссиясы мүшелерінің біріне жүктелуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z421" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тексеру комиссиясының мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z422" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тексеру комиссиясының аудиторлық, сараптамалық-талдау, цифрлық және өзге де қызметін ұйымдастырады және жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z423" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңдарында көзделген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z49" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 47-бап. Тексеру комиссиясының құрамы және оны қалыптастыру тәртібі</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="433"/>
+        <w:t xml:space="preserve"> 49-бап. Тексеру комиссияларының қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z424" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тексеру комиссиясының жұмыс тәртібі осы Заңда, ережеде және регламентте айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру комисссиясы туралы ережені тексеру комиссиялары туралы үлгілік ереже негізінде тиісті мәслихат бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру комиссиясының регламентін тексеру комиссиясы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z425" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тексеру комиссияларының аудиторлық іс-шараларын өткізуді, сондай-ақ оның цифрлық-талдау, құқықтық, консультациялық, ұйымдастырушылық және өзге де қызметін тексеру комиссиясының аппараты қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру комиссиясының аппараты мемлекеттік әкімшілік қызметшілер болып табылатын лауазымды адамдардан тұрады, оны тексеру комиссиясының төрағасы тағайындайтын аппарат басшысы басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...132 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="434"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50-бап. Тексеру комиссиясы және оның лауазымды адамдары тәуелсіздігінің кепілдіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z426" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тексеру комиссиясының мемлекеттік аудиторлары өз қызметін жүзеге асыру кезінде мемлекеттік аудит объектісінен тәуелсіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z427" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тексеру комиссиясының қызметіне мемлекеттік органдардың және өзге де ұйымдардың құқыққа сыйымсыз араласуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z428" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік органдардың сұрау салулары бойынша тексеру комиссиясының мемлекеттік аудиторларын және өзге де лауазымды адамдарын мемлекеттік аудит объектілерінің тиісті жылға арналған тізбесінде көзделмеген тексерулерді жүргізу үшін тартуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z429" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тексеру комиссиясының жергілікті бюджет қаражатын пайдалануын мемлекеттік бақылау және қадағалау мәслихаттың келісімімен немесе оның тапсырмасы бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z430" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 48-бап. Тексеру комиссиясы төрағасының, тексеру комиссиясы мүшелерінің өкілеттіктері</w:t>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="443"/>
+        <w:t xml:space="preserve"> 9-тарау. ТЕКСЕРУ КОМИССИЯСЫНЫҢ МЕМЛЕКЕТТІК ОРГАНДАРМЕН ӨЗАРА ІС-ҚИМЫЛ ЖАСАСУ НЕГІЗДЕРІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z51" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 49-бап. Тексеру комиссияларының қызметін ұйымдастыру</w:t>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="446"/>
+        <w:t xml:space="preserve"> 51-бап. Тексеру комиссиясының мәслихаттармен өзара іс-қимылы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z431" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тексеру комиссиясы мәслихаттың қарауына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z432" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) астана, облыс, республикалық маңызы бар қала мәслихатына ағымдағы жылғы 20 мамырға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z433" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиісті облысқа кіретін аудан (облыстық маңызы бар қала) мәслихатына ағымдағы жылғы 20 сәуірге дейін жергілікті бюджеттің атқарылуы туралы есепті ұсынады, ол өзінің мазмұны бойынша жергілікті атқарушы органның тиісті есебіне қорытынды болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z434" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аудан (облыстық маңызы бар қала) мәслихаты тексеру комиссиясынан тиісті аудан (облыстық маңызы бар қала) бюджетінің атқарылу мәселелері бойынша жүргізілген мемлекеттік аудит, сараптамалық-талдау іс-шаралары туралы ақпаратты сұратуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z52" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 50-бап. Тексеру комиссиясы және оның лауазымды адамдары тәуелсіздігінің кепілдіктері</w:t>
-[...135 lines deleted...]
-      1. Тексеру комиссиясы мәслихаттың қарауына:</w:t>
+        <w:t xml:space="preserve"> 52-бап. Тексеру комиссиясының Жоғары аудиторлық палатамен өзара іс-қимылы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z432" w:id="454"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 52-баптың тақырыбына өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z435" w:id="458"/>
+    <w:bookmarkStart w:name="z435" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тексеру комиссиясы Жоғары аудиторлық палатаға есепті кезеңдегі өз жұмысы туралы ақпаратты тоқсан сайын ұсынады. Ұсынылатын ақпараттың нысаны мен құрылымы мемлекеттік аудиттің және қаржылық бақылаудың тиісті рәсімдік стандартымен регламенттеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z436" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тексеру комиссиясы Жоғары аудиторлық палатамен келісу бойынша Жоғары аудиторлық палатамен қатарлас (бірлескен) тексеру жүргізуге қатысуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-бапқа өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z437" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-тарау. ІШКІ АУДИТ ЖӨНІНДЕГІ УӘКІЛЕТТІ ОРГАН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z53" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 53-бап. Ішкі аудит жөніндегі уәкілетті органның прокуратура және қылмыстық қудалау органдарымен өзара іс-қимылы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z438" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокуратура немесе қылмыстық қудалау органдарының сұрау салуы келіп түскен кезде ішкі аудит жөніндегі уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z436" w:id="459"/>
-[...15 lines deleted...]
-      2. Тексеру комиссиясы Жоғары аудиторлық палатамен келісу бойынша Жоғары аудиторлық палатамен қатарлас (бірлескен) тексеру жүргізуге қатысуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z439" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік аудиттің тиісті объектісі бойынша бұрын жүргізілген мемлекеттік аудит нәтижелері болған жағдайда, қайта мемлекеттік аудит жүргізбей осы нәтижелерді ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z440" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер бұрын жүргізілген мемлекеттік аудит нәтижелерінде сұрау салуда қойылған мәселелер көрініс таппаған жағдайда, бұл мәселелер ішкі мемлекеттік аудит жөніндегі уәкілетті органның келесі жылға арналған мемлекеттік аудит объектілерінің тізбесінде ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z562" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Ішкі мемлекеттік аудит жөніндегі уәкілетті орган активтерді қайтару жөніндегі уәкілетті органның сұрау салуы бойынша мемлекеттік аудиторларды осы Заңда белгіленген құзыретіне кіретін мәселелер бойынша тексеруге қатысу үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z441" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бюджетті атқару жөніндегі орталық уәкілетті орган "Мемлекеттік сатып алу туралы" Қазақстан Республикасының Заңына сәйкес, прокуратура, қылмыстық қудалау органдарының тиісті талабы немесе сұрау салуы, сотқа дейінгі басталған тергеп-тексеру шеңберінде шығарылған тиісті қаулы, сондай-ақ соттың тиісті ұйғарымы бойынша тексеруге қатысу және қорытынды беру үшін аудиторлық ұйымдардың (аудиторлардың) тізбесін және олардың көрсетілетін қызметтеріне республикалық бюджеттен бөлінген қаражат шегінде ақы төлеуді айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z534" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тексерілетін органдардың сұрау салуы бойынша, кезектілік пен өңірлік ұсынылу қағидаттарын сақтай отырып, аудиторлық ұйымдардың (аудиторлардың) тізбесінен аудиторлық ұйымды (аудиторды) айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 52-бапқа өзгеріс енгізілді - ҚР 05.11.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 53-бапқа өзгеріс енгізілді - ҚР 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2022 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z437" w:id="460"/>
+    <w:bookmarkStart w:name="z54" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10-тарау. ІШКІ АУДИТ ЖӨНІНДЕГІ УӘКІЛЕТТІ ОРГАН</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="461"/>
+        <w:t xml:space="preserve"> 54-бап. Ішкі мемлекеттік аудит жөніндегі уәкілетті орган және оның лауазымды адамдары тәуелсіздігінің кепілдіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z442" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ішкі мемлекеттік аудит жөніндегі уәкілетті органның мемлекеттік аудиторлары өз қызметін жүзеге асыру кезінде мемлекеттік аудит объектісінен тәуелсіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z443" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ішкі мемлекеттік аудит жөніндегі уәкілетті орган қызметіне мемлекеттік органдардың және өзге де ұйымдардың құқыққа сыйымсыз араласуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z444" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік органдардың сұрау салулары бойынша ішкі аудит жөніндегі уәкілетті органның мемлекеттік аудиторларын және өзге де лауазымды адамдарын мемлекеттік аудит объектілерінің тиісті жылға арналған тізбесінде көзделмеген тексерулерді жүргізу үшін тартуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-бапқа өзгеріс енгізілді - ҚР 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (01.01.2022 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z445" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 53-бап. Ішкі аудит жөніндегі уәкілетті органның прокуратура және қылмыстық қудалау органдарымен өзара іс-қимылы</w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="467"/>
+        <w:t xml:space="preserve"> 11-тарау. ІШКІ АУДИТ ҚЫЗМЕТТЕРІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z55" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55-бап. Ішкі аудит қызметтерінің жұмысын ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ішкі аудит қызметтері орталық мемлекеттік органның бірінші басшысының немесе алқалы органының, астана, облыс, республикалық маңызы бар қала әкімінің шешімімен құрылады және осы Заң мен орталық мемлекеттік органның бірінші басшысы, астананың, облыстың, республикалық маңызы бар қаланың әкімі бекіткен ішкі аудит қызметтері туралы ереже негізінде әрекет етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 53-бапқа өзгеріс енгізілді - ҚР 03.07.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 55-бапқа өзгерістер енгізілді - ҚР 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56-бап. Ішкі аудит қызметі тәуелсіздігінің кепілдіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ішкі аудит қызметі ішкі мемлекеттік аудитті жүргізуде және ішкі аудит нәтижелері туралы есептер дайындауда тәуелсіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ішкі аудит қызметі басқа құрылымдық бөлімшелерден тәуелсіз, орталық мемлекеттік органның бірінші басшысына, астананың, облыстың, республикалық маңызы бар қаланың әкіміне бағынады және есеп береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ішкі аудит қызметін орталық мемлекеттік органның басқа құрылымдық бөлімшелерінің, астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарының құзыретіне жататын жұмыстарға, сондай-ақ оның өкілеттіктеріне жатпайтын бағдарламалар мен жобаларды дайындауға немесе орындауға тартуға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 57-бап. Ішкі бақылау жүйесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Ішкі аудит қызметі мемлекеттік органда, оның ведомстволарында, аумақтық бөлімшелерінде, ведомстволық бағынысты ұйымдарында және (немесе) тиісті бюджеттен қаржыландырылатын және (немесе) қаражат алатын, тиісті облыстың, республикалық маңызы бар қаланың, астананың әкімшілік бағыныстылығының аумағындағы жергілікті атқарушы органдарда, олардың бөлімшелерінде, ведомстволық бағынысты ұйымдарында ішкі бақылау жүйесін ұйымдастыру жөніндегі жұмыста консультациялық көмек көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z447" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік органның ішкі бақылау жүйесі мынадай өзара байланысты құрауыштардан тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z448" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бақылау ортасы – мемлекеттік органның ішкі (корпоративтік) мәдениеті, ұйымдық құрылымы және есептілік сапасы мен қызметінің тиімділігін алдын ала айқындайтын саясат пен рәсімдердің ішкі жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z449" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәуекелдерді бағалау – мемлекеттік органның өз мақсаттарына қол жеткізуіне әсер ететін тәуекелдерді анықтау, талдау және олардың алдын алу процесі. Тәуекелдерді бағалау бақылау рәсімдерін жасау және ішкі мемлекеттік аудит жөніндегі іс-шараларды жоспарлау үшін негіз болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z450" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бақылау рәсімдері – лауазымды адамдар (құрылымдық бөлімшелер) өз функцияларын орындауы кезінде жүзеге асыратын бақылау рәсімдерінің (техниканың) үйлесімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z451" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпарат пен байланыс – мемлекеттік орган қызметінің барлық салаларын қамтитын деректердің уақтылы және тиімді анықталуы, оларды тіркеу және оларды алмасу. Мемлекеттік орган ақпаратқа санкциясыз қол жеткізуден қорғау үшін шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z452" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ішкі бақылау жүйесі тиімділігінің мониторингі және оны бағалау – мемлекеттік органның мақсаттарға қол жеткізуіне және есептілігінің анықтығына әсер ететін қателердің туындау ықтималдығын айқындау, бұл қателердің елеулілігін анықтау және алға қойылған мақсаттар мен міндеттерге қол жеткізуді қамтамасыз етуге ішкі бақылау жүйесінің қабілетін айқындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-бапқа өзгеріс енгізілді - ҚР 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 58-бап. Мемлекеттік орган басшысының ішкі аудит қызметімен өзара іс-қимылы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z477" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органның басшысы ішкі аудит қызметімен өзара іс-қимылды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z453" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ішкі аудит қызметінің жылдық жұмыс жоспарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z454" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік аудит және тәуекелдер жөніндегі кеңестің ұсынымдарын іске асыру туралы шешімді қарау және қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z455" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ішкі мемлекеттік аудит қорытындылары бойынша жылдық есепті қарау арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z476" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық мемлекеттік орган, астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы ішкі аудит қызметінің мемлекеттік аудит және қаржылық бақылау стандарттарын, сондай-ақ ішкі мемлекеттік аудит және қаржылық бақылау жүргізу қағидаларын сақтау мәселелері жөніндегі басшысының хаттарды ішкі мемлекеттік аудит жөніндегі уәкілетті органға жіберген кезде қол қою құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z478" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қол қою құқығы бірінші басшының (әкімнің) тиісті бұйрығымен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-бапқа өзгеріс енгізілді - ҚР 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2022 бастап </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап бір жыл өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі); 12.07.2023 </w:t>
-[...59 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="468"/>
+    <w:bookmarkStart w:name="z508" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 54-бап. Ішкі мемлекеттік аудит жөніндегі уәкілетті орган және оның лауазымды адамдары тәуелсіздігінің кепілдіктері</w:t>
-[...647 lines deleted...]
-      1) ішкі аудит қызметінің жылдық жұмыс жоспарын бекіту;</w:t>
+        <w:t xml:space="preserve"> 11-1-тарау. Аудиторлық есепке немесе қаржылық есептілік бойынша аудиторлық есепке, ішкі мемлекеттік аудит жөніндегі уәкілетті орган камералдық бақылау нәтижелері бойынша анықтаған бұзушылықтарды жою туралы хабарламаға қарсылықтарды қарау және ішкі мемлекеттік аудит жөніндегі уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым жасау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z454" w:id="486"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-1-тараудың тақырыбы жаңа редакцияда - ҚР 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19342,146 +20810,146 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап бір жыл өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z511" w:id="491"/>
+    <w:bookmarkStart w:name="z511" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік аудит объектісінің қарсылығы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkEnd w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қол қойылған аудиторлық есеп және (немесе) қаржылық есептілік бойынша аудиторлық есеп ұсынылған күннен бастап он жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарлама табыс етілген (алынған) күннен кейінгі күннен бастап бес жұмыс күні ішінде апелляциялық комиссияға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z535" w:id="492"/>
+    <w:bookmarkStart w:name="z535" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Қарсылық, шағым ішкі мемлекеттік аудит жөніндегі уәкілетті орган бекіткен, камералдық бақылау жүргізу қағидаларында және апелляциялық комиссия туралы ережеде айқындалған тәртіппен және мерзімдерде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z512" w:id="493"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z512" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Беру тәсіліне қарай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkEnd w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) келу тәртібімен – ішкі мемлекеттік аудит жөніндегі уәкілетті орган қарсылықты, шағымды алған күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19489,129 +20957,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пошта арқылы – пошта немесе өзге байланыс ұйымы қабылдау туралы белгі қойған күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ақпараттық технологияларды қолдану арқылы – ол электрондық құжат нысанында алынған күн, ал камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаға қарсылықтар, шағымдар бойынша – ол мемлекеттік сатып алудың электрондық көрсетілетін қызметтеріне қол жеткізудің бірыңғай нүктесін ұсынатын, мемлекеттік органның ақпараттық жүйесі арқылы алынған күн қарсылықты, шағымды апелляциялық комиссияға берген күн болып табылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z513" w:id="494"/>
+      3) цифрлық технологияларды қолдану арқылы – ол электрондық құжат нысанында алынған күн, ал камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаға қарсылықтар, шағымдар бойынша – ол мемлекеттік сатып алудың электрондық көрсетілетін қызметтеріне қол жеткізудің бірыңғай нүктесін ұсынатын, мемлекеттік органның цифрлық жүйесі арқылы алынған күн қарсылықты, шағымды апелляциялық комиссияға берген күн болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z513" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қарсылықтың, шағымдардың нысаны мен мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkEnd w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудиторлық есепке және (немесе) қаржылық есептілік бойынша аудиторлық есепке қарсылықтар, шағымдар бойынша ішкі мемлекеттік аудит және қаржылық бақылау жүргізу қағидаларында;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаға қарсылықтар, шағымдар бойынша камералдық бақылау қағидаларында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z539" w:id="495"/>
+    <w:bookmarkStart w:name="z539" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ішкі мемлекеттік аудит жөніндегі уәкілетті орган бекіткен апелляциялық комиссия туралы ережеде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkEnd w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19667,110 +21135,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>58-3-бап. Қарсылықты, шағымды қараудан бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z540" w:id="496"/>
+    <w:bookmarkStart w:name="z540" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Апелляциялық комиссия беру тәртібі мен мерзімдері осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>58-2-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмейтін қарсылықты, шағымды қараудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z541" w:id="497"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z541" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Апелляциялық комиссия қарсылықты, шағымды қараудан бас тартқан жағдайда, қарсылық, шағым келіп түскен күннен бастап бес жұмыс күні ішінде мемлекеттік аудит объектісін, әлеуетті өнім берушіні, арыз берушіні жазбаша нысанда хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkEnd w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19884,858 +21352,858 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап бір жыл өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z518" w:id="498"/>
+    <w:bookmarkStart w:name="z518" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Апелляциялық комиссия қарсылықты:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудиторлық есепке немесе қаржылық есептілік бойынша аудиторлық есепке қарсылықты қарау мерзімдерін тоқтата тұру және (немесе) ұзарту жағдайларын қоспағанда, мұндай қарсылық алынған күннен кейінгі күннен бастап отыз жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаға қарсылық алынған күннен кейінгі күннен бастап он бес жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаны орындау мерзімі қарсылықты қарау кезеңінде тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z519" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қарсылық мемлекеттік аудит объектісі дау айтатын мәселелер шегінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z520" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Апелляциялық комиссия қарсылықты қарау кезінде мемлекеттік органдардан, лауазымды адамдардан және өзге де жеке және заңды тұлғалардан, сондай-ақ шет мемлекеттердің құзыретті органдарынан қарсылықта жазылған мәселелер бойынша ақпарат немесе құжаттар сұратуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z521" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік органдарға, лауазымды адамдарға және өзге де жеке және заңды тұлғаларға, сондай-ақ шет мемлекеттердің құзыретті органдарына сұрау салу жіберілген жағдайда, қарсылықты қараудың осы баптың 1-тармағында белгіленген мерзімі жауап алынған кезге дейін тоқтатыла тұрады, бұл туралы қарау мерзімі тоқтатыла тұрған күннен бастап үш жұмыс күні ішінде мемлекеттік аудит объектісіне хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудит объектісі қарсылыққа толықтырулар ұсынған жағдайда, қарсылықты қараудың осы баптың 1-тармағында белгіленген мерзімі он бес жұмыс күніне ұзартылады, бұл туралы қарау мерзімі ұзартылған күннен бастап үш жұмыс күні ішінде мемлекеттік аудит объектісіне хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z536" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Шағымды апелляциялық комиссия Қазақстан Республикасының заңдарында белгіленген тәртіппен, сондай-ақ ішкі мемлекеттік аудит жөніндегі уәкілетті орган бекіткен апелляциялық комиссия туралы ережеге сәйкес қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды – ҚР 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z543" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қарсылық, шағым мәлімделген талаптар (дәлелдер) шегінде қаралады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аудиторлық есепке немесе қаржылық есептілік бойынша аудиторлық есепке қарсылықты қарау мерзімдерін тоқтата тұру және (немесе) ұзарту жағдайларын қоспағанда, мұндай қарсылық алынған күннен кейінгі күннен бастап отыз жұмыс күні ішінде;</w:t>
-[...54 lines deleted...]
-      2. Қарсылық мемлекеттік аудит объектісі дау айтатын мәселелер шегінде қаралады.</w:t>
+      Апелляциялық комиссияның шешіміне сотқа шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте апелляциялық комиссияның шешімін орындау сот шешімі шығарылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-4-бапқа өзгеріс енгізілді - ҚР 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап бір жыл өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58-5-бап. Қарсылықты, шағымды қарау нәтижелері бойынша қабылданатын шешімдер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z544" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Апелляциялық комиссия қарсылықты, шағымды қарау нәтижелері бойынша мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z520" w:id="500"/>
-[...15 lines deleted...]
-      3. Апелляциялық комиссия қарсылықты қарау кезінде мемлекеттік органдардан, лауазымды адамдардан және өзге де жеке және заңды тұлғалардан, сондай-ақ шет мемлекеттердің құзыретті органдарынан қарсылықта жазылған мәселелер бойынша ақпарат немесе құжаттар сұратуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z545" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қарсылықты, шағымды толық немесе ішінара қанағаттандыру туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z521" w:id="501"/>
-[...15 lines deleted...]
-      4. Мемлекеттік органдарға, лауазымды адамдарға және өзге де жеке және заңды тұлғаларға, сондай-ақ шет мемлекеттердің құзыретті органдарына сұрау салу жіберілген жағдайда, қарсылықты қараудың осы баптың 1-тармағында белгіленген мерзімі жауап алынған кезге дейін тоқтатыла тұрады, бұл туралы қарау мерзімі тоқтатыла тұрған күннен бастап үш жұмыс күні ішінде мемлекеттік аудит объектісіне хабарланады.</w:t>
+    <w:bookmarkStart w:name="z546" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осындай шешім қабылдауды негіздей отырып, қарсылықты, шағымды қанағаттандырудан бас тарту туралы шешімдердің бірін шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік аудит объектісі қарсылыққа толықтырулар ұсынған жағдайда, қарсылықты қараудың осы баптың 1-тармағында белгіленген мерзімі он бес жұмыс күніне ұзартылады, бұл туралы қарау мерзімі ұзартылған күннен бастап үш жұмыс күні ішінде мемлекеттік аудит объектісіне хабарланады.</w:t>
-[...18 lines deleted...]
-      5. Шағымды апелляциялық комиссия Қазақстан Республикасының заңдарында белгіленген тәртіппен, сондай-ақ ішкі мемлекеттік аудит жөніндегі уәкілетті орган бекіткен апелляциялық комиссия туралы ережеге сәйкес қарайды.</w:t>
+      Апелляциялық комиссияның шешімі жазбаша нысанда шығарылады және мемлекеттік аудит объектісінің орындауы үшін міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z547" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ішкі мемлекеттік аудит жөніндегі уәкілетті орган қарсылықты, шағымды қарау нәтижелерін апелляциялық комиссия шешім шығарған күннен бастап екі жұмыс күні ішінде ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...49 lines deleted...]
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 58-5-бап жаңа редакцияда - ҚР 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап бір жыл өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z543" w:id="503"/>
-[...15 lines deleted...]
-      7. Қарсылық, шағым мәлімделген талаптар (дәлелдер) шегінде қаралады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58-6-бап. Дауларды апелляциялық реттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z527" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ішкі мемлекеттік аудит жөніндегі уәкілетті органның мемлекеттік аудиті және камералдық бақылауы нәтижелері бойынша қабылданатын құжаттарға шағым жасау кезінде туындайтын дауларды апелляциялық реттеу осы Заңда көзделген тәртіппен және мерзімдерде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z528" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Заңда көзделген жағдайларда дауларды апелляциялық реттеу міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z456" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...120 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...40 lines deleted...]
-      1) қарсылықты, шағымды толық немесе ішінара қанағаттандыру туралы;</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-тарау. ӨТПЕЛІ ЖӘНЕ ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z546" w:id="506"/>
-[...15 lines deleted...]
-      2) осындай шешім қабылдауды негіздей отырып, қарсылықты, шағымды қанағаттандырудан бас тарту туралы шешімдердің бірін шығарады.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 59-бап. Қазақстан Республикасының мемлекеттік аудит және қаржылық бақылау туралы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Апелляциялық комиссияның шешімі жазбаша нысанда шығарылады және мемлекеттік аудит объектісінің орындауы үшін міндетті болып табылады.</w:t>
-[...18 lines deleted...]
-      2. Ішкі мемлекеттік аудит жөніндегі уәкілетті орган қарсылықты, шағымды қарау нәтижелерін апелляциялық комиссия шешім шығарған күннен бастап екі жұмыс күні ішінде ресімдейді.</w:t>
+      Қазақстан Республикасының мемлекеттік аудит және қаржылық бақылау туралы заңнамасын бұзу Қазақстан Республикасының заңдарына сәйкес жауаптылыққа әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60-бап. Мемлекеттік аудит және қаржылық бақылау органдарының және (немесе) олардың лауазымды адамдарының құқықтық актілеріне, әрекеттеріне (әрекетсіздігіне) шағым жасау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:p>
-[...114 lines deleted...]
-      1. Ішкі мемлекеттік аудит жөніндегі уәкілетті органның мемлекеттік аудиті және камералдық бақылауы нәтижелері бойынша қабылданатын құжаттарға шағым жасау кезінде туындайтын дауларды апелляциялық реттеу осы Заңда көзделген тәртіппен және мерзімдерде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z479" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік аудит және қаржылық бақылау органдарының және (немесе) олардың лауазымды адамдарының әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z528" w:id="509"/>
-[...15 lines deleted...]
-      2. Осы Заңда көзделген жағдайларда дауларды апелляциялық реттеу міндетті болып табылады.</w:t>
+    <w:bookmarkStart w:name="z480" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік аудит және қаржылық бақылау органдарының бюджеттік қаражатты мақсатсыз және (немесе) негізсіз пайдаланудың анықталған фактілеріне байланысты құқықтық актілеріне шағым жасау оларды орындауды тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z456" w:id="510"/>
-[...110 lines deleted...]
-    <w:bookmarkEnd w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21318,125 +22786,125 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2019 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="515"/>
+    <w:bookmarkStart w:name="z61" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61-бап. Өтпелі ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkEnd w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік аудитор болып табылатын мемлекеттік әкімшілік қызметшілер 2017 жылғы 1 қаңтарға дейінгі мерзімде осы Заңның 39-бабында айқындалған тәртіппен тиісті сертификаттаудан өтуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="516"/>
+    <w:bookmarkStart w:name="z62" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 62-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z457" w:id="517"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z457" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z458" w:id="518"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z458" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 2017 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21451,52 +22919,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бапты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z459" w:id="519"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z459" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 2020 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 12-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21531,91 +22999,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-бапты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z460" w:id="520"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z460" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Заңның 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Заң қолданысқа енгізілген күннен бастап 2017 жылғы 1 қаңтарға дейін мынадай редакцияда қолданылады деп белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkEnd w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8) мемлекеттік аудитор – мемлекеттік аудитті және (немесе) қаржылық бақылауды жүзеге асыратын мемлекеттік әкімшілік қызметші;".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>