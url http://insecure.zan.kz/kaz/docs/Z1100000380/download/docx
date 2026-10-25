--- v3 (2026-09-06)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fcde249" w14:textId="fcde249">
+    <w:p w14:paraId="c574b25" w14:textId="c574b25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -773,51 +773,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -847,51 +847,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -921,51 +921,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
@@ -1101,51 +1101,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1817,171 +1817,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді - ҚР 09.11.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 490-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.11.2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 411-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 06.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 484-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VІ</w:t>
       </w:r>
       <w:r>
@@ -1997,51 +1997,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 06.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 365-VI</w:t>
       </w:r>
       <w:r>
@@ -2077,51 +2077,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 10.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIIІ</w:t>
       </w:r>
       <w:r>
@@ -2317,91 +2317,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3379,51 +3379,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тарау 5-1-баппен толықтырылды - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -3439,51 +3439,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4098,138 +4098,50 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...86 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Конституциялық Сотының 25.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4405,51 +4317,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 412-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4507,211 +4419,211 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 18.11.2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 411-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 18.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 412-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -4727,131 +4639,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 03.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5261,91 +5173,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 417-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 180-VІ</w:t>
       </w:r>
       <w:r>
@@ -5361,51 +5273,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -5421,51 +5333,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
@@ -6088,91 +6000,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6445,171 +6357,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.11.2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 411-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 03.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6999,111 +6911,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -7119,51 +7031,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7858,51 +7770,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -8340,151 +8252,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -8500,51 +8412,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8720,91 +8632,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -9038,91 +8950,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгеріс енгізілді - ҚР 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -9638,171 +9550,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгерістер енгізілді - ҚР 11.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 24.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
@@ -10228,51 +10140,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 412-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10350,111 +10262,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.11.2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 411-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 18.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 412-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -10470,91 +10382,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 03.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11062,51 +10974,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
@@ -11510,91 +11422,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 24.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
@@ -11730,51 +11642,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгеріс енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -12968,171 +12880,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерістер енгізілді - ҚР 18.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 273-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58-VII</w:t>
       </w:r>
       <w:r>
@@ -13148,51 +13060,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
@@ -13690,51 +13602,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14006,151 +13918,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 29.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58-VII</w:t>
       </w:r>
       <w:r>
@@ -14644,51 +14556,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -14921,51 +14833,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -15277,71 +15189,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-бап жаңа редакцияда - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -15652,51 +15564,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16307,91 +16219,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-бап жаңа редакцияда - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 273-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -16407,91 +16319,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 291-VIII</w:t>
       </w:r>
       <w:r>
@@ -17155,51 +17067,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-бапқа өзгерістер енгізілді - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
@@ -17215,91 +17127,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17585,51 +17497,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 31-бап жаңа редакцияда - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 27.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 129-VII</w:t>
       </w:r>
       <w:r>
@@ -17645,51 +17557,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
@@ -18148,51 +18060,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18734,71 +18646,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 36-бапқа өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -18814,51 +18726,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19186,111 +19098,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 38-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -19924,51 +19836,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20794,111 +20706,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 44-бапқа өзгерістер енгізілді - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -21032,51 +20944,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22082,111 +21994,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тарау 46-1-баппен толықтырылды - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -22202,91 +22114,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22895,111 +22807,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 47-бапқа өзгерістер енгізілді - ҚР 2011.11.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 490-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.04.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 15-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -23015,91 +22927,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23185,51 +23097,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23259,51 +23171,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23333,51 +23245,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23415,91 +23327,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тарау 47-1-баппен толықтырылды - ҚР 2012.04.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 15-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 10.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23650,51 +23562,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24064,111 +23976,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 48-бапқа өзгерістер енгізілді - ҚР 2012.04.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 15-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -24184,51 +24096,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24464,51 +24376,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 49-бапқа өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24972,51 +24884,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25114,71 +25026,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 50-бапқа өзгерістер енгізілді - ҚР 2012.04.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 15-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -25194,51 +25106,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25577,51 +25489,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25694,51 +25606,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25814,91 +25726,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тарау 53-1-баппен толықтырылды - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 10.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26104,71 +26016,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 54-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -26184,51 +26096,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26619,51 +26531,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-тарау 54-1-баппен толықтырылды - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -27929,91 +27841,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 56-бапқа өзгерістер енгізілді - ҚР 2011.11.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 490-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -29167,171 +29079,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 57-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.11.2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 411-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -29347,91 +29259,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30125,71 +30037,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 58-бапқа өзгеріс енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 227-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -31038,51 +30950,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31618,51 +31530,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 62-бап жаңа редакцияда - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -31881,51 +31793,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32119,191 +32031,191 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 64-бапқа өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 20.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32893,51 +32805,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 66-бапқа өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 129-VII</w:t>
       </w:r>
       <w:r>
@@ -32953,171 +32865,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 20.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 24.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33368,51 +33280,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33624,91 +33536,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 69-бапқа өзгерістер енгізілді - ҚР 2012.01.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 129-VII</w:t>
       </w:r>
       <w:r>
@@ -34120,71 +34032,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 70-бап жаңа редакцияда - ҚР 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 80-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2020 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34550,51 +34462,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35450,111 +35362,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 75-бапқа өзгерістер енгізілді - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35866,111 +35778,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 77-бапқа өзгерістер енгізілді - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36066,51 +35978,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 78-бапқа өзгеріс енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36644,166 +36556,50 @@
         <w:t>
       13) құқық қорғау органына кір келтіретін теріс қылық жасағаны үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="886"/>
     <w:bookmarkStart w:name="z773" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) сыбайлас жемқорлық құқық бұзушылық жасауына байланысты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="887"/>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z774" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) қылмыс не қасақана қылмыстық теріс қылық жасағаны үшін соттың айыптау үкімінің заңды күшіне енуіне, қылмыстық істің Қазақстан Республикасы Қылмыстық-процестік кодексінің 35-бабы бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе 36-бабының негізінде тоқтатылуына байланысты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="888"/>
     <w:bookmarkStart w:name="z955" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -37048,131 +36844,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 80-бапқа өзгерістер енгізілді - ҚР 2011.11.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 490-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -37188,91 +36984,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 03.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -37756,131 +37552,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 81-бапқа өзгерістер енгізілді - ҚР 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -38206,71 +38002,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 82-бап жаңа редакцияда - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -38286,91 +38082,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39092,91 +38888,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 84-бапқа өзгеріс енгізілді - ҚР 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 29.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58-VII</w:t>
       </w:r>
       <w:r>
@@ -39212,91 +39008,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 10.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 24.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196-VIII</w:t>
       </w:r>
       <w:r>
@@ -39332,51 +39128,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39633,55 +39429,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>