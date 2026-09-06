--- v2 (2026-03-14)
+++ v3 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ebcb6a2" w14:textId="ebcb6a2">
+    <w:p w14:paraId="fcde249" w14:textId="fcde249">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -256,226 +256,226 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "курсанттары (тыңдаушылары)", "курсанттар (тыңдаушылар)", "курсанттарына (тыңдаушыларына)", "курсанттарының (тыңдаушыларының)", "курсанттарға (тыңдаушыларға)" деген сөздер тиісінше "курсанттары", "курсанттар", "курсанттарына", "курсанттарының", "курсанттарға" деген сөздермен ауыстырылды - ҚР 13.11.2015 </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "курсанттары (тыңдаушылары)", "курсанттар (тыңдаушылар)", "курсанттарына (тыңдаушыларына)", "курсанттарының (тыңдаушыларының)", "курсанттарға (тыңдаушыларға)" деген сөздер тиісінше "курсанттары", "курсанттар", "курсанттарына", "курсанттарының", "курсанттарға" деген сөздермен ауыстырылды - ҚР 13.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтіні бойынша "жоғарылату", "жоғарылау", "жоғарылай алады", "жоғарылатуды" деген сөздер тиісінше "өсіру", "өсіру", "өсе алады", "өсіруді" деген сөздермен ауыстырылды – ҚР 12.07.2018 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтіні бойынша "жоғарылату", "жоғарылау", "жоғарылай алады", "жоғарылатуды" деген сөздер тиісінше "өсіру", "өсіру", "өсе алады", "өсіруді" деген сөздермен ауыстырылды – ҚР 12.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 180-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...45 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйе", "ақпараттық-коммуникациялық технологиялар" деген сөздер тиісінше "цифрлық жүйе", "цифрлық технологиялар" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "заңнамалық актілеріне", "осы Заңмен және Қазақстан Республикасының өзге де заңнамалық актілерімен", "заңнамалық актілерінде" деген сөздер тиісінше "заңдарына", "осы Заңда және Қазақстан Республикасының өзге де заңдарында", "заңдарында" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заң Қазақстан Республикасының құқық қорғау қызметіне тұруға, оны өткеруге және тоқтатуға байланысты қоғамдық қатынастарды реттейді, сондай-ақ Қазақстан Республикасының құқық қорғау органдары қызметкерлерінің құқықтық жағдайын (мәртебесін), материалдық қамтамасыз етілуін және әлеуметтік қорғалуын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
@@ -527,51 +527,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z185" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ақпараттық автоматтандырылған дерекқор (ақпараттық жүйе) – құқық қорғау қызметіне кіру мәселелері бойынша жоспарлауға, іріктеуге (құжаттарды қабылдауға) және персоналды басқаруға байланысты қызметті автоматтандыруға арналған ақпаратты, жинауды, сақтауды, беруді және өңдеуді қамтамасыз ететін бағдарламалық-аппараттық кешен;</w:t>
+      1) ақпараттық автоматтандырылған дерекқор (цифрлық жүйе) – құқық қорғау қызметіне кіру мәселелері бойынша жоспарлауға, іріктеуге (құжаттарды қабылдауға) және персоналды басқаруға байланысты қызметті автоматтандыруға арналған ақпаратты, жинауды, сақтауды, беруді және өңдеуді қамтамасыз ететін бағдарламалық-аппараттық кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z412" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) алғашқы кәсіптік даярлық – құқық қорғау органдарына қызметке кіріп жатқан адамдар үшін кәсіптік дағдылар алуға бағытталған кәсіптік оқыту нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z915" w:id="5"/>
     <w:p>
@@ -607,51 +607,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-3) ауыстыру – қызметкердің лауазымдық жағдайы мен функционалдық міндеттерінің өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z186" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ауысу – құқық қорғау органдарындағы қызметті тоқтатпастан құқық қорғау органында атқарып жүрген қызметінен босата отырып, сол мезгілде басқа құқық қорғау органындағы лауазымға тағайындау;</w:t>
+      2) ауысу – қызмет мерзімін үзбей, атқарып жүрген лауазымынан Қазақстан Республикасының басқа құқық қорғау немесе арнаулы мемлекеттік органдарында, Қазақстан Республикасының Қарулы Күштерiнде, басқа да әскерлер мен әскери құралымдарда одан әрі қызмет өткеру үшін босату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z413" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) басшы лауазым – өзіне бағынысты ұжымның немесе жекелеген қызметкерлердің қызметін ұйымдастыру жөніндегі өкілеттіктер берілген құқық қорғау органының құрылымдық бірлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z187" w:id="9"/>
     <w:p>
@@ -1409,1172 +1409,1404 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мансаптық өсу – лауазымдық ауыстырылу және кәсіби даму кезеңдеріне сәйкес қызметкерді қызмет бойынша өсіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z808" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11-1) өзге де қару-жарақат салатын патрондармен атуға болатын ұңғысыз атыс қаруы, газды қару, электрлi қару, белгi беру қаруы, суық қару, лақтырылатын қару және қарудың басқа да түрлерi;</w:t>
+      11-1) өзге де қару-жарақат салатын патрондармен атуға болатын ұңғысыз атыс қаруы, газды қару, электрлі қару, белгі беру қаруы, суық қару, лақтырылатын қару және қарудың басқа да түрлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z809" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-2) полиграфологиялық зерттеу – адамның жекелеген физиологиялық реакцияларын арнаулы датчиктердің көмегімен тіркеуден тұратын сауалнама жүргізу рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z836" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11-3) психофизиологиялық куәландыру – құқық қорғау қызметiне кандидаттардың, қызметкерлердiң жеке-психологиялық және психофизиологиялық қасиеттерiн жан-жақты бағалауға бағытталған iс-шаралар жиынтығы;</w:t>
+      11-3) психофизиологиялық куәландыру – құқық қорғау қызметіне кандидаттардың, қызметкерлердің жеке-психологиялық және психофизиологиялық қасиеттерін жан-жақты бағалауға бағытталған іс-шаралар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z198" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ротация – қызмет мүддесіне орай кадрлық әлеуетті ұтымды пайдалану мақсатында жүзеге асырылатын, басшылық лауазымдарды атқаратын қызметкерлерді жоспарлы ауыстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z690" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) ротацияны жоспарлау – қызметкердің жоспарлы лауазымдық ауыстырылуы және кәсіби дамуы кезеңдерін айқындауға бағдарланған процесс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z849" w:id="29"/>
-[...15 lines deleted...]
-      12-2) сыбайлас жемқорлыққа қарсы қызмет – сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органның сыбайлас жемқорлық қылмыстардың алдын алуға, анықтауға, жолын кесуге, ашуға және тергеп-тексеруге бағытталған қызметті жүзеге асыратын жедел-тергеу бөлімшелері;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-2) алып тасталды – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z850" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-3) тәлімгер – құқық қорғау қызметіне бірінші рет кіретін адамға бекітіліп берілетін және оның кәсіби бейімделуіне оған практикалық көмек көрсететін құқық қорғау органының қызметкері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z850" w:id="30"/>
-[...15 lines deleted...]
-      12-3) тәлімгер – құқық қорғау қызметіне бірінші рет кіретін адамға бекітіліп берілетін және оның кәсіби бейімделуіне оған практикалық көмек көрсететін құқық қорғау органының қызметкері;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тәртіптік жаза – қызметкерге қолданылатын тәртіптік жауапкершілік шарасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z199" w:id="31"/>
-[...15 lines deleted...]
-      13) тәртіптік жаза – қызметкерге қолданылатын тәртіптік жауапкершілік шарасы;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тәртіптік жауапкершілік – тәртіптік теріс қылықтар, сондай-ақ әкімшілік құқық бұзушылық жасағаны үшін Қазақстан Республикасының заңдарында көзделген жағдайларда, қызметкерлер көтеретін заңдық жауапкершілік түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z200" w:id="32"/>
-[...15 lines deleted...]
-      14) тәртіптік жауапкершілік – тәртіптік теріс қылықтар, сондай-ақ әкімшілік құқық бұзушылық жасағаны үшін Қазақстан Республикасының заңдарында көзделген жағдайларда, қызметкерлер көтеретін заңдық жауапкершілік түрі;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тәртіптік теріс қылық – қызметкердің өзіне жүктелген міндеттерді құқыққа қайшы, кінәлі атқармауы немесе тиісінше атқармауы, лауазымдық өкілеттіктерін асыра пайдалануы, қызметтік және еңбек тәртібін бұзуы, Қазақстан Республикасы құқық қорғау органдары, азаматтық қорғау органдары мен мемлекеттік фельдъегерлік қызметі қызметкерлерінің әдеп кодексін бұзуы, сол сияқты құқық қорғау қызметінде болуға байланысты белгіленген шектеулерді сақтамауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z201" w:id="33"/>
-[...15 lines deleted...]
-      15) тәртіптік теріс қылық – қызметкердің өзіне жүктелген міндеттерді құқыққа қайшы, кінәлі атқармауы немесе тиісінше атқармауы, лауазымдық өкілеттіктерін асыра пайдалануы, қызметтік және еңбек тәртібін бұзуы, Қазақстан Республикасы құқық қорғау органдары, азаматтық қорғау органдары мен мемлекеттік фельдъегерлік қызметі қызметкерлерінің әдеп кодексін бұзуы, сол сияқты құқық қорғау қызметінде болуға байланысты белгіленген шектеулерді сақтамауы;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) уәкілетті басшы – құқық қорғау органының облыстық (астананың, республикалық маңызы бар қаланың) немесе оған теңестірілген мамандандырылған бөлімшесінің басшысы, құқық қорғау органы мекемесінің, ведомствосының басшысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z202" w:id="34"/>
-[...15 lines deleted...]
-      16) уәкілетті басшы – құқық қорғау органының облыстық (республикалық маңызы бар қаланың, астананың) немесе оған теңестірілген мамандандырылған бөлімшесінің басшысы, құқық қорғау органы мекемесінің, ведомствосының басшысы;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ұйымдық-штаттық іс-шаралар – құқық қорғау органының, құқық қорғау органының аумақтық немесе оған теңестірілген мамандандырылған бөлімшесінің, құқық қорғау органы мекемесінің, ведомствосының штаттары мен құрылымын қалыптастыру жөніндегі шаралар кешені (құқық қорғау органын құру; қайта ұйымдастыру; тарату; оның қызметкерлерінің санын немесе штатын ұлғайту немесе қысқарту; құқық қорғау органының және (немесе) құрылымдық бөлімшесінің қызметкері лауазымын өзгерту);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z203" w:id="35"/>
-[...15 lines deleted...]
-      17) ұйымдық-штаттық іс-шаралар – құқық қорғау органының, құқық қорғау органының аумақтық немесе оған теңестірілген мамандандырылған бөлімшесінің, құқық қорғау органы мекемесінің, ведомствосының штаттары мен құрылымын қалыптастыру жөніндегі шаралар кешені (құқық қорғау органын құру; қайта ұйымдастыру; тарату; оның қызметкерлерінің санын немесе штатын ұлғайту немесе қысқарту; құқық қорғау органының және (немесе) құрылымдық бөлімшесінің қызметкері лауазымын өзгерту);</w:t>
+    <w:bookmarkStart w:name="z204" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ұсыну – құқық қорғау органы жүйесінде жоғары тұрған лауазымдарға орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z204" w:id="36"/>
-[...15 lines deleted...]
-      18) ұсыну – құқық қорғау органы жүйесінде жоғары тұрған лауазымдарға орналастыру;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) іс-сапарға жіберу – қызмет мерзімін үзбестен, қызметкерді Қазақстан Республикасының басқа да құқық қорғау органдарында, Қазақстан Республикасының Қарулы Күштерінде, Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарында, сондай-ақ құқық қорғау органы жүйесінде одан әрі қызмет өткеру үшін ауыстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z205" w:id="37"/>
-[...15 lines deleted...]
-      19) іс-сапарға жіберу – қызмет мерзімін үзбестен, қызметкерді Қазақстан Республикасының басқа да құқық қорғау органдарында, Қазақстан Республикасының Қарулы Күштерінде, Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарында, сондай-ақ құқық қорғау органы жүйесінде одан әрі қызмет өткеру үшін ауыстыру;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) іс-сапармен бару – құқық қорғау органы кадрында қала отырып, басқа мемлекеттік органдардағы және халықаралық ұйымдардағы лауазымдарға орналасу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z206" w:id="38"/>
-[...15 lines deleted...]
-      20) іс-сапармен бару – құқық қорғау органы кадрында қала отырып, басқа мемлекеттік органдардағы және халықаралық ұйымдардағы лауазымдарға орналасу;</w:t>
+    <w:bookmarkStart w:name="z691" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) экономикалық тергеп-тексеру қызметі – Қазақстан Республикасының заңдарында қаржы мониторингі жөніндегі органдардың жүргізуіне жатқызылған қылмыстардың және құқық бұзушылықтардың алдын алуға, оларды анықтауға, жолын кесуге, ашуға және тергеп-тексеруге бағытталған қызметті жүзеге асыратын, сондай-ақ Қазақстан Республикасының заңнамасында көзделген өзге де өкілеттіктерді жүзеге асыратын осы органдардың жедел-тергеу бөлімшелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z691" w:id="39"/>
-[...15 lines deleted...]
-      21) экономикалық тергеп-тексеру қызметі – Қазақстан Республикасының заңдарында қаржы мониторингі жөніндегі органдардың жүргізуіне жатқызылған қылмыстардың және құқық бұзушылықтардың алдын алуға, оларды анықтауға, жолын кесуге, ашуға және тергеп-тексеруге бағытталған қызметті жүзеге асыратын, сондай-ақ Қазақстан Республикасының заңнамасында көзделген өзге де өкілеттіктерді жүзеге асыратын осы органдардың жедел-тергеу бөлімшелері.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді - ҚР 09.11.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 490-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 200-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.11.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 411-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 06.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 06.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-бап. Құқық қорғау органдарындағы қызметтің құқықтық негізі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z6" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау органдарындағы қызметтің құқықтық негізі Қазақстан Республикасының Конституциясы, осы Заңда көзделген ерекшеліктермен қоса Қазақстан Республикасының Еңбек кодексі мен "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңы, құқық қорғау органдарының қызметін реттейтін Қазақстан Республикасының заңдары және Қазақстан Республикасының өзге де нормативтік құқықтық актілері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z207" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы ратификациялаған халықаралық шарттар осы Заңнан басым болады. Қазақстан Республикасы қатысушысы болып табылатын халықаралық шарттардың Қазақстан Республикасының аумағында қолданылу тәртібі мен талаптары Қазақстан Республикасының заңнамасында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді - ҚР 09.11.2011 </w:t>
-[...66 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3-бап. Құқық қорғау органдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z8" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органдарына өз қызметін Қазақстан Республикасының заңдарына сәйкес жүзеге асыратын прокуратура, ішкі істер, мемлекеттік өртке қарсы қызмет органдары және экономикалық тергеу қызметі жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-бап жаңа редакцияда - ҚР 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.10.2015 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.11.2015</w:t>
-[...149 lines deleted...]
-        <w:t>№ 156-VIII</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="40"/>
+    <w:bookmarkStart w:name="z9" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-бап. Құқық қорғау органдарындағы қызметтің құқықтық негізі</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+        <w:t xml:space="preserve"> 4-бап. Құқық қорғау қызметінің принциптері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z10" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау органдарындағы қызмет Қазақстан Республикасындағы мемлекеттік қызметтің принциптеріне және құқық қорғау қызметінің арнаулы принциптеріне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z208" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құқық қорғау қызметінің арнайы принциптері мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z209" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адамның және азаматтың құқықтары мен бостандықтарын, қоғам мен мемлекеттің мүдделерін қылмыстық және өзге де құқыққа қарсы қол сұғушылықтан қорғау міндеттілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z210" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық қоғам институттарымен ынтымақтастық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z211" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құқық қорғау органдарында құқық қорғау қызметін ұйымдастыруға көзқарастың біртұтастығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z212" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дара басшылық пен субординация (бағыныстылық);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z213" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) саяси партиялардың және өзге де қоғамдық бірлестіктердің қызметінен тәуелсіз болу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z11" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  3-бап. Құқық қорғау органдары</w:t>
-[...279 lines deleted...]
-      5) саяси партиялардың және өзге де қоғамдық бірлестіктердің қызметінен тәуелсіз болу.</w:t>
+        <w:t xml:space="preserve"> 5-бап. Осы Заңның қолданылу аясы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z11" w:id="53"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-бап. Осы Заңның қолданылу аясы</w:t>
+    <w:bookmarkStart w:name="z12" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңның күші, Қазақстан Республикасының әскери қызмет туралы заңнамасына сәйкес құқық қорғау органдарының әскери қызмет өткеретін әскери қызметшілерін қоспағанда, барлық қызметкерлерге қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z12" w:id="54"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның күші, осы Заңның 3 (мемлекеттік өртке қарсы қызмет органдарынан басқа), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2809,1958 +3041,2072 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z851" w:id="55"/>
+    <w:bookmarkStart w:name="z851" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-1-бап. Кадр қызметі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадр қызметі өз құзыреті шегінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z852" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқық қорғау органының кадрларға қажеттілігін талдайды және жоспарлайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...33 lines deleted...]
-      1) құқық қорғау органының кадрларға қажеттілігін талдайды және жоспарлайды;</w:t>
+    <w:bookmarkStart w:name="z853" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық қорғау органы құрылымдық бөлімшелерінің Қазақстан Республикасының құқық қорғау қызметі туралы заңнамасын орындау жөніндегі қызметін үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z853" w:id="57"/>
-[...15 lines deleted...]
-      2) құқық қорғау органы құрылымдық бөлімшелерінің Қазақстан Республикасының құқық қорғау қызметі туралы заңнамасын орындау жөніндегі қызметін үйлестіреді;</w:t>
+    <w:bookmarkStart w:name="z854" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аттестаттауды және конкурстық іріктеуді жүргізу, қызмет бойынша өсіру, қызметкерлерді тәртіптік жауаптылыққа тарту, қызметкерлерді қызметтен босату рәсімдерінің сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z854" w:id="58"/>
-[...15 lines deleted...]
-      3) аттестаттауды және конкурстық іріктеуді жүргізу, қызмет бойынша өсіру, қызметкерлерді тәртіптік жауаптылыққа тарту, қызметкерлерді қызметтен босату рәсімдерінің сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z855" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құқық қорғау қызметіне кандидаттарды алдын ала зерделеуді және іріктеуді, кадрларды іріктеуді ұйымдастырады, қызметкерлердің құқық қорғау қызметін өткеруімен байланысты құжаттарды ресімдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z855" w:id="59"/>
-[...15 lines deleted...]
-      4) құқық қорғау қызметіне кандидаттарды алдын ала зерделеуді және іріктеуді, кадрларды іріктеуді ұйымдастырады, қызметкерлердің құқық қорғау қызметін өткеруімен байланысты құжаттарды ресімдейді;</w:t>
+    <w:bookmarkStart w:name="z856" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық қорғау қызметінде болуына байланысты шектеулердің сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z856" w:id="60"/>
-[...15 lines deleted...]
-      5) құқық қорғау қызметінде болуына байланысты шектеулердің сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z857" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметкерлердің және қызметке кандидаттардың тағылымдамасын, тәлімгерлігін, оқуын, қайта даярлығын және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z857" w:id="61"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметкерлердің және қызметке кандидаттардың тағылымдамасын, тәлімгерлігін, оқуын, қайта даярлығын және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z858" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қызметкерлердің дербес деректерін, аттестаттау және оқудан өту нәтижелері туралы мәліметтерді есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z858" w:id="62"/>
-[...15 lines deleted...]
-      7) қызметкерлердің дербес деректерін, аттестаттау және оқудан өту нәтижелері туралы мәліметтерді есепке алуды жүзеге асырады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) алып тасталды – ҚР 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z860" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) құқық қорғау органының басшысы бекітетін әдістемеге сәйкес кадрмен қамтамасыз ету және кадр саясаты субъектілерінің жұмыс сапасы нәтижелерін бағалайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ұйымдық-штаттық іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z862" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасында белгіленген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 5-1-баппен толықтырылды - ҚР 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. ҚҰҚЫҚ ҚОРҒАУ ҚЫЗМЕТІНЕ ТҰРУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z14" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-бап. Құқық қорғау қызметіне тұру шарты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z15" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау органдарына қызметке жасы он сегізге толған, өзінің жеке, моральдық, іскерлік, кәсіби қасиеттері, денсаулығы мен дене бітімінің даму жағдайы, білім деңгейі жөнінен өзіне жүктелген лауазымдық міндеттерді атқаруға қабілетті Қазақстан Республикасының азаматтары ерікті негізде қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z214" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құқық қорғау қызметіне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z215" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңмен белгіленген тәртіппен іс-әрекетке қабілетсіз немесе іс-әрекетке қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z216" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әскери-дәрігерлік комиссияның қорытындысына сәйкес денсаулық жағдайы, дене бітімі немесе психикалық даму жағдайы бойынша құқық қорғау қызметін өткеруге жарамсыз деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z810" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) медициналық немесе психофизиологиялық куәландырудан, оның ішінде полиграфологиялық зерттеуден өтпеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z217" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметкер құқық қорғау қызметінде болуына байланысты шектеулерді және сыбайлас жемқорлыққа қарсы шектеулерді қабылдаудан бас тартқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8) алып тасталды – ҚР 11.07.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+        <w:t>4) алып тасталды - ҚР 18.11.2015 № 411-V Заңымен (01.01.2016 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z860" w:id="63"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z219" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық қорғау қызметіне тұрар алдында бір жыл ішінде қасақана құқық бұзушылығы үшін сот тәртібімен әкімшілік жаза қолданылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тарау 5-1-баппен толықтырылды - ҚР 29.10.2015 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақшаға өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін үш жыл өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңдарымен.</w:t>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="65"/>
-[...227 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) активтері мен міндеттемелері туралы декларацияны ұсынбаған адамды жұмысқа қабылдағаны үшін мемлекеттік қызметші ретінде алғаш рет әкімшілік жауаптылыққа тартылған жағдайды қоспағанда, құқық қорғау қызметіне тұрғанға дейін үш жыл ішінде әкімшілік сыбайлас жемқорлық құқық бұзушылық жасағаны үшін әкімшілік жаза қолданылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-1) қызметке тұрғанға дейін өзіне қатысты үш жылдың ішінде қылмыстық теріс қылық жасағаны үшін соттың айыптау үкімі шығарылған немесе қызметке орналасқанға дейін үш жылдың ішінде қылмыстық теріс қылық жасағаны үшін қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе 36-бабының негізінде босатылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="75"/>
+    <w:bookmarkStart w:name="z221" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыбайлас жемқорлық қылмыс жасаған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z222" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін жұмыстан шығарылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Конституциялық Сотының 31.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік қаулысымен "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы Заңының 26-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өзара байланысты болу үшін қатарынан үш және одан көп сағат бойы дәлелді себепсіз қызметте болмағаны үшін әскери қызметтен шығарылған адамдардың әскери қызметке және құқық қорғау қызметіне кіруіне мерзімсіз тыйым салуды белгілеу бөлігінде осы Заңның 6-бабы 2-тармағының 9) тармақшасы осы құқықтық шектеудің мөлшерлестігінің болмауына байланысты Қазақстан Республикасының Конституциясына сәйкес келмейді деп танылды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сотталғандығы бар немесе болған не қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексінің 35-бабының бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе 36-бабының негізінде босатылған, сондай-ақ мемлекеттік, әскери қызметтен, өзге де құқық қорғау органдарынан, арнаулы мемлекеттік органдардан теріс себептер бойынша шығарылған, сондай-ақ судья өкілеттігін теріс себептер бойынша тоқтатқан адам қабылданбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшаның бірінші бөлігінің күші теріс себептермен қызметтен шығару және өкілеттігін тоқтату бөлігінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігінің сапасы жөніндегі комиссияның кәсіптік жарамсыздығына қарай атқаратын лауазымына сай келмеуі туралы шешімінің негізінде судья өкілеттігін тоқтатқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатарынан үш және одан да көп сағат бойы дәлелді себепсіз қызметте болмауына байланысты қызметтен шығарылған адамға қолданылмайды, ол осындай шығарудан кейін екі жыл өткен соң құқық қорғау қызметіне кіруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақшаны үшінші бөлікпен толықтыру көзделген – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Конституциялық Сотының 25.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік қаулысымен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осы Заңының 6-бабы 2-тармағының 9) тармақшасы ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келеді деп танылды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы баптың 2-тармағында көрсетілген мәліметтерді ұсынбау немесе бұрмалау құқық қорғау қызметіне қабылдаудан бас тартуға негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z222" w:id="76"/>
-[...15 lines deleted...]
-      8) сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін жұмыстан шығарылған;</w:t>
+    <w:bookmarkStart w:name="z225" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Құқық қорғау органдарына қызметке тұру азаматтар міндетті арнайы тексеруден өткен жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z226" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құқық қорғау органдарына қызметке қабылданатын азаматтар қызметке жарамдылығын анықтау үшін әскери-дәрігерлік комиссияларда медициналық және психофизиологиялық куәландырудан және құқық қорғау органының тиісті бөлімшесінде полиграфологиялық зерттеуден міндетті түрде өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z811" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Полиграфологиялық зерттеуден өту тәртібін Қазақстан Республикасының Үкіметі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚР Конституциялық Сотының 31.08.2023 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> өзара байланысты болу үшін қатарынан үш және одан көп сағат бойы дәлелді себепсіз қызметте болмағаны үшін әскери қызметтен шығарылған адамдардың әскери қызметке және құқық қорғау қызметіне кіруіне мерзімсіз тыйым салуды белгілеу бөлігінде осы Заңның 6-бабы 2-тармағының 9) тармақшасы осы құқықтық шектеудің мөлшерлестігінің болмауына байланысты Қазақстан Республикасының Конституциясына сәйкес келмейді деп танылды.</w:t>
+        <w:t xml:space="preserve">6. Алып тасталды - ҚР 18.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...433 lines deleted...]
-    <w:bookmarkStart w:name="z930" w:id="81"/>
+    <w:bookmarkStart w:name="z930" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Құқық қорғау қызметіне кіретін азаматтарды тестілеу "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңында көзделген тәртіппен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z959" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы баптың 4 және 5-тармақтарының күші, денсаулық жағдайы бойынша, аттестаттау қорытындыларымен анықталған қызметке сәйкес келмеуі бойынша, теріс себептер бойынша шығарылғандарды қоспағанда, бұрын құқық қорғау органдарының, арнаулы мемлекеттік органдардың қызметкерлері болған, шығарылған күндерінен бастап бес жұмыс күні ішінде құқық қорғау органдарына қызметке қабылданатын қызметкерлерге, сондай-ақ құқық қорғау қызметіне ауысу тәртібімен қабылданатын әскери қызметшілерге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 18.11.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 411-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 18.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-бап. Құқық қорғау қызметіне үміткерлерді іріктеу</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z959" w:id="82"/>
-[...399 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="84"/>
+    <w:bookmarkStart w:name="z17" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Алып тасталды – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z228" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z228" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Құқық қорғау органдарына қызметке кіру, осы баптың 3-тармағында және осы Заңның 7-1-бабының 1-тармағында белгіленген жағдайларды қоспағанда, конкурстық негізде не құқық қорғау органдарының білім беру ұйымдарындағы алғашқы кәсіптік даярлық арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау қызметіне іріктеу қызметке кандидаттың бәсекеге қабілеттілік көрсеткіші (цифрлық рейтингі) және оның кәсіптік құзыреттерге сәйкестік дәрежесі ескеріле отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметке кандидаттың кәсіптік құзыреттерін, негізгі көрсеткіштерін айқындау және бәсекеге қабілеттілік көрсеткішін (цифрлық рейтингін) есептеу тәртібі мен әдістерін құқық қорғау органының басшысы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурстық іріктеуден не алғашқы кәсіптік даярлықтан өтпеген азаматтарды қызметке қабылдаған лауазымды адамдар Қазақстан Республикасының заңында белгіленген тәртіппен тәртіптік жауаптылыққа тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z916" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Құқық қорғау органдарына қызметке қатардағы, кіші және орта басшы құрам лауазымына кіру құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлық арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокуратура органдарына қызметке және экономикалық тергеп-тексеру қызметіне кіретін адамдар үшін алғашқы кәсіптік даярлыққа іріктеу тәртібі және одан өту шарттары, сондай-ақ оларды алғашқы кәсіптік даярлықтан шығару негіздері құқық қорғау органдары басшыларының бірлескен нормативтік құқықтық актісінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ішкі істер органдарына кіретін адамдар үшін алғашқы кәсіптік даярлыққа іріктеу тәртібі және одан өту шарттары, сондай-ақ оларды алғашқы кәсіптік даярлықтан шығару негіздері ішкі істер органдары басшысының нормативтік құқықтық актісінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік өртке қарсы қызмет органдарына кіретін адамдар үшін алғашқы кәсіптік даярлыққа іріктеу тәртібі және одан өту шарттары, сондай-ақ оларды алғашқы кәсіптік даярлықтан шығару негіздері мемлекеттік өртке қарсы қызмет органдары басшысының нормативтік құқықтық актісінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құқық қорғау органдарына қызметке конкурстық іріктеуден тыс мыналар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:p>
-[...146 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқық қорғау органдарының білім беру ұйымдарында оқуын аяқтаған адамдар – оқу аяқталғаннан кейін бір жыл ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4786,2121 +5132,2201 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Қарулы Күштерінің мемлекеттік мекемелерінде, Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарында бұрын әскери қызметте болған және әскери лауазымдарды атқарған адамдар – кемінде үш жыл әскери қызмет өтілі болған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) өз өкілеттіктерін теріс себептермен тоқтатқандарды қоспағанда, өз өкілеттіктерін кемінде алты ай атқарған және оларды тоқтатқан Қазақстан Республикасы Парламентінің депутаттары, мемлекеттік саяси қызметшілер, судьялар қабылдануы мүмкін.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z233" w:id="88"/>
+      4) өз өкілеттіктерін теріс себептермен тоқтатқандарды қоспағанда, өз өкілеттіктерін кемінде алты ай атқарған және оларды тоқтатқан Қазақстан Республикасы Құрылтайының депутаттары, мемлекеттік саяси қызметшілер, судьялар қабылдануы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қызметкердің құқық қорғау қызметін өткеру кезеңінде бос лауазымға орналасуы, ол тиісті бос лауазымға қойылатын біліктілік талаптарына сәйкес келген жағдайда, оның келісімі бойынша ауысу тәртібімен конкурстан тыс негізде немесе конкурстық негізде жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z229" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құқық қорғау органының кадр қызметі қызметке кандидаттардың ведомстволық деректер банкін олардың бәсекеге қабілеттілігінің көрсеткішін (цифрлық рейтингін) көрсете отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды – ҚР 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1-бап. Құқық қорғау органдарындағы лауазымдарға орналасуға арналған конкурс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z960" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау қызметіне конкурстық негізде кіру, қатардағы, кіші және орта басшы құрамдар лауазымдарын және Қазақстан Республикасының Президенті тағайындайтын және (немесе) онымен, Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша тағайындалатын лауазымдарды қоспағанда, құқық қорғау органдарының бос және уақытша бос лауазымдарына жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z229" w:id="89"/>
-[...15 lines deleted...]
-      5. Құқық қорғау органының кадр қызметі қызметке кандидаттардың ведомстволық деректер банкін олардың бәсекеге қабілеттілігінің көрсеткішін (цифрлық рейтингін) көрсете отырып жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z961" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Конкурстық негізде кіретін кандидаттарды алдын ала зерделеуді құқық қорғау органдарының кадр қызметтері және өзінің (ішкі) қауіпсіздік қызметтері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:p>
-[...332 lines deleted...]
-    <w:bookmarkStart w:name="z962" w:id="92"/>
+    <w:bookmarkStart w:name="z962" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Алдын ала зерделеу құқық қорғау органдарына қызметке қабылданатын кандидаттардың осы Заңның 6 және 10-баптарының талаптарына сай келуін тексеруді қамтиды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z963" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Конкурс тиісті санаттағы бос лауазымға орналасуға арналған резервте кандидаттар болмаған жағдайда өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z964" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кандидаттарды конкурстық негізде іріктеуді құқық қорғау органы басшысының немесе уәкілетті басшының шешімі бойынша құрылатын құқық қорғау органының конкурстық комиссиясы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z963" w:id="93"/>
-[...15 lines deleted...]
-      4. Конкурс тиісті санаттағы бос лауазымға орналасуға арналған резервте кандидаттар болмаған жағдайда өткізіледі.</w:t>
+    <w:bookmarkStart w:name="z965" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құқық қорғау органдарындағы лауазымдарға орналасуға арналған конкурс мынадай бірқатар дәйекті кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z964" w:id="94"/>
-[...15 lines deleted...]
-      5. Кандидаттарды конкурстық негізде іріктеуді құқық қорғау органы басшысының немесе уәкілетті басшының шешімі бойынша құрылатын құқық қорғау органының конкурстық комиссиясы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z966" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) конкурс өткізу туралы хабарландыруды жариялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z965" w:id="95"/>
-[...15 lines deleted...]
-      6. Құқық қорғау органдарындағы лауазымдарға орналасуға арналған конкурс мынадай бірқатар дәйекті кезеңдерді қамтиды:</w:t>
+    <w:bookmarkStart w:name="z967" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конкурсқа қатысуға ниет білдірген адамдардан ақпараттық автоматтандырылған дерекқор (цифрлық жүйе) арқылы құжаттар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z966" w:id="96"/>
-[...15 lines deleted...]
-      1) конкурс өткізу туралы хабарландыруды жариялау;</w:t>
+    <w:bookmarkStart w:name="z968" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) конкурсқа қатысушылардың құжаттарының белгіленген біліктілік талаптарына және осы Заңда белгіленген талаптарға сәйкестігін қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z967" w:id="97"/>
-[...15 lines deleted...]
-      2) конкурсқа қатысуға ниет білдірген адамдардан ақпараттық автоматтандырылған дерекқор (ақпараттық жүйе) арқылы құжаттар қабылдау;</w:t>
+    <w:bookmarkStart w:name="z969" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) конкурстық комиссия өткізетін конкурсқа қатысушылармен әңгімелесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z968" w:id="98"/>
-[...15 lines deleted...]
-      3) конкурсқа қатысушылардың құжаттарының белгіленген біліктілік талаптарына және осы Заңда белгіленген талаптарға сәйкестігін қарау;</w:t>
+    <w:bookmarkStart w:name="z970" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) конкурсқа қатысушыларды медициналық және психофизиологиялық куәландыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z969" w:id="99"/>
-[...15 lines deleted...]
-      4) конкурстық комиссия өткізетін конкурсқа қатысушылармен әңгімелесу;</w:t>
+    <w:bookmarkStart w:name="z971" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) конкурсқа қатысушыларды полиграфологиялық зерттеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z970" w:id="100"/>
-[...15 lines deleted...]
-      5) конкурсқа қатысушыларды медициналық және психофизиологиялық куәландыру;</w:t>
+    <w:bookmarkStart w:name="z972" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) конкурстық комиссияның қорытындысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z971" w:id="101"/>
-[...15 lines deleted...]
-      6) конкурсқа қатысушыларды полиграфологиялық зерттеу;</w:t>
+    <w:bookmarkStart w:name="z973" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Конкурс өткізу туралы хабарландыру құқық қорғау органдарының, сондай-ақ мемлекеттік қызмет істері жөніндегі уәкілетті органның интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z972" w:id="102"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер конкурс құқық қорғау органының уақытша бос лауазымына өткізілсе, бұл шарт конкурс өткізу туралы хабарландыруда көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z974" w:id="104"/>
+    <w:bookmarkStart w:name="z974" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Конкурстық комиссия құқық қорғау органының басшысына немесе уәкілетті басшыға кандидатты бос лауазымға орналасуға арналған резервке алу туралы ұсыным жасауға құқылы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z975" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Конкурстық комиссияның бос лауазымға орналасуға арналған резервке алу туралы ұсынымдары әрбір бос лауазымға үшеуден аспайтын кандидатқа қатысты жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаттың бос лауазымға орналасуға арналған резервте болу мерзімі ол алынған күннен бастап бір жылды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаттың ұсынылған лауазымға орналасудан бас тартуы оны бос лауазымға орналасуға арналған резервтен шығару үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z976" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жарияланған лауазымға тағайындауға конкурстық комиссия ұсынған кандидат міндетті арнаулы тексеруден өтеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z975" w:id="105"/>
-[...90 lines deleted...]
-      Міндетті арнаулы тексерудің нәтижелері алынғанға дейін кандидат бос немесе уақытша бос лауазым бойынша көзделетін міндеттерді уақытша атқарады. Онымен еңбек қатынастары Қазақстан Республикасының еңбек заңнамасына сәйкес реттеледi.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті арнаулы тексерудің нәтижелері алынғанға дейін кандидат бос немесе уақытша бос лауазым бойынша көзделетін міндеттерді уақытша атқарады. Онымен еңбек қатынастары Қазақстан Республикасының еңбек заңнамасына сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Міндетті арнаулы тексеру жүргізу кезеңінде кандидатқа осы Заңның қызметкерлердің міндеттері мен жауаптылығы, құқық қорғау қызметінде болуға байланысты шектеулер бөлігіндегі ережелері қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Міндетті арнаулы тексерудің оң нәтижелері алынған жағдайда бос немесе уақытша бос лауазым бойынша міндеттерді жүзеге асыру кезеңі сынақ мерзіміне, сондай-ақ құқық қорғау қызметінің өтіліне (еңбек сіңірген жылдарына) есептеледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z977" w:id="107"/>
+    <w:bookmarkStart w:name="z977" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Конкурстық комиссияны қалыптастыру және оның жұмыс тәртібі, конкурс кезеңдерін өткізу мерзімдері, сондай-ақ конкурсқа қатысуға қажетті құжаттардың тізбесі құқық қорғау органдары басшыларының бірлескен нормативтік құқықтық актісінде айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Заң 7-1-баппен толықтырылды – ҚР 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-2-бап. Құқық қорғау органдарына қызметке конкурстық іріктеуден тыс қабылдау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z981" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау қызметіне осы Заңның 7-бабының 3-тармағында және 7-1-бабының 1-тармағында көзделген адамдар құқық қорғау органы басшысының шешімі бойынша конкурстық іріктеуден тыс қабылдануы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z982" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Конкурстық іріктеуден тыс кіретін кандидаттарды зерделеуді, олардың біліктілік талаптарына және осы Заңның 6-бабының 1 және 2-тармақтарында көзделген талаптарға сәйкестігін тексеруді құқық қорғау органдарының кадр қызметтері және өзге де бөлімшелері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z983" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адамды құқық қорғау органдарына лауазымға конкурстық іріктеуден тыс тағайындау біліктілік талаптарына және осы Заңда белгіленген талаптарға сәйкес келген жағдайда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Заң 7-1-баппен толықтырылды – ҚР 11.07.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Заң 7-2-баппен толықтырылды – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 10.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 156-VIII</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-бап. Құқық қорғау қызметіне қабылдау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z19" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау органдарына қызметке қабылдау лауазымға тағайындау жолымен, оның ішінде құқық қорғау органдарының білім беру ұйымдарының күндізгі оқу нысаны бойынша оқуға түскен адамдармен келісімшарт жасасу жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлықты аяқтаған адамдарды қызметке қабылдау құқық қорғау органдарының кадрына алу арқылы жүзеге асырылады. Лауазымға тағайындау құқық қорғау органының кадрына алынған күннен бастап бір ай ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құқық қорғау органдарына қызметке қабылдау құқық қорғау органы басшыларының немесе уәкілетті басшылардың бұйрықтарымен ресімделеді. Бұйрық қатардағы және басшы құрамдағы адамдарға қол қойдырып жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z235" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қатардағы және басшы құрамдағы адамдар қызметкердің құқық қорғау қызметінде болуына байланысты осы Заңда, Қазақстан Республикасының өзге де заңдарында белгіленген шектеулерді және сыбайлас жемқорлыққа қарсы шектеулерді қабылдайды, олардың қабылдануын құқық қорғау органдарының кадр қызметтері жазбаша нысанда тіркеп-белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z236" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қатардағы және басшы құрамдағы лауазымдарға тағайындалған немесе құқық қорғау органдарының кадрына қабылданған әскери міндеттілер, құқық қорғау органдары білім беру ұйымдарының курсанттарын қоса алғанда, белгіленген тәртіппен әскери есептен шығарылады және құқық қорғау органдарының арнайы есебіне қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.11.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 411-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-б.</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>)Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-бап. Құқық қорғау органдарының білім беру ұйымдарына оқуға қабылдау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z21" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау органдарының білім беру ұйымдарында оқуға орта білімі бар, жасы он алтыға толған адамдар қабылдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органдарының білім беру ұйымдарына қабылдау тәртібін құқық қорғау органының басшысы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары білімі бар адамдар құқық қорғау органдарының білім беру ұйымдарына қысқартылған оқыту мерзімдерін көздейтін кәсіптік оқу бағдарламалары бойынша оқыту үшін қабылдануы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы құқық қорғау органдарының білім беру ұйымдарына, сондай-ақ бюджет қаражаты есебінен оқу ақысы төлене отырып, құқық қорғау органдарының жолдамасы бойынша шет мемлекеттердің құқық қорғау органдарының жоғары және жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарына оқуға түсетін адамдар білім беру ұйымдарындағы оқу мерзіміне және бір мезгілде білім беру ұйымдарында оқуын аяқтағаннан кейін Қазақстан Республикасының құқық қорғау органдарында орта және аға басшы құрамдар лауазымдарында қызмет өткеру туралы келісімшарт жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z238" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Келісімшартта тараптардың (оқуға түсетін адамның және құқық қорғау органының лауазымды адамының) өзара міндеттемелері мен жауапкершілігі белгіленеді және білім беру ұйымын бітіргеннен кейін құқық қорғау органында қызметті одан әрі атқарудың шарттары мен мерзімдері көзделеді. Келісімшарт қабылдау комиссиясының құқық қорғау органының білім беру ұйымына қабылдау туралы шешімінен кейін жасалады. Келісімшарттың нысаны, оны жасасу, ұзарту, өзгерту, бұзу және тоқтату тәртібі құқық қорғау органдарының нормативтік құқықтық актілерімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z239" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жасы он сегізге толмаған адамдармен келісімшарт жасалған жағдайда, олардың ата-аналарының, бала асырап алушыларының немесе қамқоршыларының келісімі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z240" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құқық қорғау органдарының жоғары білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарында күндізгі оқу нысаны бойынша оқуын бітірген қызметкерлер – құқық қорғау органдарында кемінде бес жыл, жалпы орта білімнің жалпы білім беретін оқу бағдарламасын, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарында күндізгі оқу бойынша оқуын бітірген қызметкерлер кемінде үш жыл қызмет өткеруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z243" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қызметкер құқық қорғау органының білім беру ұйымын аяқтағаннан кейін құқық қорғау органдарында одан әрі қызмет өткеруден бас тартқан не келісімшартты мерзімінен бұрын бұзған жағдайда, ол өзін оқыту кезеңінде оқуға, стипендия төлеуге, тамақтандыруға, заттай жабдықталымына және каникулдық демалыс кезеңінде оқу орнына бару және кері қайту жолақысы шығыстарына жұмсалған бюджет қаражатын мемлекетке өтеуге міндетті. Ұсталуға тиісті сома келісімшарт мерзімі аяқталғанға дейінгі қызмет атқарылмаған әрбір толық айға пропорционалды түрде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы міндет қызметкер денсаулық жағдайы бойынша әскери-дәрігерлік комиссияның қызметке жарамсыздығы немесе шектеулі жарамдылығы туралы қорытындысы негізінде не құқық қорғау органы штаттарының қысқартылуына немесе оның қайта ұйымдастырылуына не таратылуына байланысты басқа лауазымға пайдаланудың, сондай-ақ оны басқа құқық қорғау органына не арнаулы мемлекеттік органға ауыстыру мүмкін болмаған жағдайларда қызметтен босатылған болса, оған қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Техникалық және кәсіптік, орта білімнен кейінгі және жоғары білімнің білім беру бағдарламаларын іске асыратын құқық қорғау органының білім беру ұйымдарының күндізгі оқу нысаны бойынша оқудың толық курсын бітіргендер үшін оқыған уақыты мерзімді әскери қызметті өткерумен теңестіріледі. Қазақстан Республикасы құқық қорғау органдарының білім беру ұйымдарының, өзге де мемлекеттердің құқық қорғау органдарының білім беру ұйымдарының түлектері бөлуге сәйкес қызмет өткеруге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z245" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әскерге шақырылу жасына жеткен және үлгерімі төмен болғаны, тәртіп сақтамағаны үшін, сондай-ақ өз еркімен оқудан шығарылған құқық қорғау органдары білім беру ұйымдарының күндізгі бөлімдерінің курсанттары, сондай-ақ құқық қорғау органдарының жолдамасы бойынша шетел мемлекеттерінің білім беру ұйымдарында оқитындар әскери есепке қою үшін тұрғылықты жеріндегі әскери басқару органдарына жіберіледі. Олар өздерін оқыту кезеңінде оқуға, стипендия төлеуге, тамақтандыруға, заттай жабдықталымына және каникулдық демалыс кезеңінде оқу орнына бару және кері қайту жолақысы шығыстарына жұмсалған бюджет қаражатын мемлекетке өтеуге міндетті. Ұсталуға тиісті сома білім беру ұйымдарында болған әрбір толық айға пропорционалды түрде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z246" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бюджет қаражатын мемлекет пайдасына өтеу Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z247" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жоғары білімнің білім беру бағдарламаларын іске асыратын Қазақстан Республикасы құқық қорғау органдарының білім беру ұйымдары диплом алдындағы практикадан өту үшін құқық қорғау органдарына жіберген курсанттар практикадан өту кезеңіне бос лауазымға тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z248" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы құқық қорғау органдарының жоғары оқу орындарын аяқтағаннан кейін магистратураға және докторантураға бірден қабылданған қызметкерлерге, тиісті кафедра оқытушысының айлықақысының жетпіс пайызы мөлшерінде лауазымдық айлықақы, сондай-ақ арнаулы атағы немесе сыныптық шені үшін қосымша ақы төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z249" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы құқық қорғау органдарының магистратурасына және докторантурасына қабылданған қызметкерлерге оқу уақытына оқуға жіберілгенге дейін атқарған соңғы штаттық лауазымы (уақытша атқарған емес) бойынша лауазымдық айлықақысының жетпіс пайызы мөлшерінде лауазымдық айлықақы белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z250" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасының құқық қорғау органдары білім беру ұйымдарының курсанттарына каникулдық демалыс кезеңіне қалааралық автомобиль (таксиді қоспағанда), теміржол және су көлігімен тұрақты тұратын жеріне баруға және кейін қайтуға жол жүру ақысы төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1095" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Курсанттардың Қазақстан Республикасының азаматтары болып табылатын отбасы мүшелері олардың өмірімен және тұрмысымен танысу үшін курсанттар қатарындағы өздерінің жақын туыстарына баруды құқық қорғау органының басшысы айқындайтын тәртіппен жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z251" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қызметкерлер Қазақстан Республикасының заңнамасында белгіленген тәртіппен, құқық қорғау органдарының білім беру ұйымдарында жоғары және жоғары оқу орнынан кейінгі білімді ала алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 200-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 02.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z22" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...772 lines deleted...]
-      12-1. Курсанттардың Қазақстан Республикасының азаматтары болып табылатын отбасы мүшелері олардың өмірімен және тұрмысымен танысу үшін курсанттар қатарындағы өздерінің жақын туыстарына баруды құқық қорғау органының басшысы айқындайтын тәртіппен жүзеге асыруға құқылы.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-бап. Құқық қорғау органдарының қатардағы және басшы құрам лауазымдарына орналастыруға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z251" w:id="131"/>
-[...15 lines deleted...]
-      13. Қызметкерлер Қазақстан Республикасының заңнамасында белгіленген тәртіппен, құқық қорғау органдарының білім беру ұйымдарында жоғары және жоғары оқу орнынан кейінгі білімді ала алады.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау органдарына қызметке отыз бес жастан аспаған, тиісті білімі бар және әскери қызмет өткерген немесе Қорғаныс министрлігінің мамандандырылған ұйымдарында әскери оқытылған резервті даярлау жөніндегі әскери дайындықтан өткен азаматтар, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес мерзімді әскери қызметке әскерге шақырудан босатылған немесе кейінге қалдырылған азаматтар қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...191 lines deleted...]
-        <w:t xml:space="preserve"> 10-бап. Құқық қорғау органдарының қатардағы және басшы құрам лауазымдарына орналастыруға қойылатын талаптар</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңға сәйкес құқық қорғау қызметіне құқық қорғау органы басшысының шешімі бойынша орта және аға басшы құрам лауазымына отыз бес жастан асқан, жоғары кәсіптік даярлығы не белгілі бір мамандықтар бойынша едәуір жұмыс тәжірибесі бар адам қабылдануы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қатардағы және кіші басшы құрам лауазымдарына құқық қорғау органының лауазымдары санатына қойылатын біліктілік талаптарына байланысты кемінде орта білімі бар азаматтар қабылданады немесе қызметкерлер тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z23" w:id="133"/>
-[...15 lines deleted...]
-      1. Құқық қорғау органдарына қызметке отыз бес жастан аспаған, тиісті бiлiмi бар және әскери қызмет өткерген немесе Қорғаныс министрлігінің мамандандырылған ұйымдарында әскери оқытылған резервті даярлау жөніндегі әскери дайындықтан өткен азаматтар, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес мерзімді әскери қызметке әскерге шақырудан босатылған немесе кейінге қалдырылған азаматтар қабылданады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орта басшы құрам лауазымдарына құқық қорғау органының лауазымдары санатына қойылатын біліктілік талаптарына байланысты техникалық және кәсіптік, орта білімнен кейінгі, жоғары білімі бар азаматтар қабылданады немесе қызметкерлер тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z253" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мерзімді әскери қызметке шақырылуға жататын әскерге шақыру жасындағы азаматтар орта және аға басшы құрам лауазымдарына жоғары білімі болған жағдайда ғана қабылдана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Қатардағы және кіші басшы құрам лауазымдарына құқық қорғау органының лауазымдары санатына қойылатын біліктілік талаптарына байланысты кемінде орта білімi бар азаматтар қабылданады немесе қызметкерлер тағайындалады.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аға және жоғары басшы құрам лауазымдарына жоғары білімі бар азаматтар қабылданады немесе қызметкерлер тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:p>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7014,337 +7440,337 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-баптың тақырыбына өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z917" w:id="137"/>
+    <w:bookmarkStart w:name="z917" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқық қорғау органдарына қатардағы, кіші және орта басшы құрам лауазымына кіретін адамдар құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлықтан өтеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z918" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Алғашқы кәсіптік даярлық құқық қорғау органдарының білім беру ұйымдарында оқытуды және тағылымдаманы қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқыту құқық қорғау органының қызмет бағыттарына қарай білім беру бағдарламалары бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алғашқы кәсіптік даярлықтан өту кезеңінде кандидаттардың тағылымдамасын тиісті құқық қорғау органы өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алғашқы кәсіптік даярлық үшін кадрларға қажеттілікті әрбір құқық қорғау органы кадрлық болжам негізінде дербес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z919" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлыққа түсетін адамдармен келісімшарт жасалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z918" w:id="138"/>
-[...15 lines deleted...]
-      2. Алғашқы кәсіптік даярлық құқық қорғау органдарының білім беру ұйымдарында оқытуды және тағылымдаманы қамтиды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісімшартта алғашқы кәсіптік даярлыққа түсетін адамның, құқық қорғау органының және құқық қорғау органы білім беру ұйымының өзара міндеттемелері мен жауаптылығы белгіленеді, сондай-ақ алғашқы кәсіптік даярлықты аяқтағаннан кейін құқық қорғау органдарында одан әрі қызметті өткеру шарттары мен мерзімдері көзделеді. Келісімшарт қабылдау комиссиясының құқық қорғау органының білім беру ұйымына қабылдау туралы шешімінен кейін жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z920" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Алғашқы кәсіптік даярлықтан өтетін адамдар бюджет қаражаты есебінен тамақпен және тұру орнымен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оқыту құқық қорғау органының қызмет бағыттарына қарай білім беру бағдарламалары бойынша жүзеге асырылады.</w:t>
-[...54 lines deleted...]
-      3. Құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлыққа түсетін адамдармен келісімшарт жасалады.</w:t>
+      Прокуратура органдарына қызметке және экономикалық тергеп-тексеру қызметіне кіретін адамдарға алғашқы кәсіптік даярлықтан өту кезеңінде стипендия төленеді, оның мөлшерін Қазақстан Республикасының Үкіметі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z921" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Алғашқы кәсіптік даярлықты аяқтаған адамдар қызмет бағыты бойынша даярлық өткізілген құқық қорғау органының кадрына алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Келісімшартта алғашқы кәсіптік даярлыққа түсетін адамның, құқық қорғау органының және құқық қорғау органы білім беру ұйымының өзара міндеттемелері мен жауаптылығы белгіленеді, сондай-ақ алғашқы кәсіптік даярлықты аяқтағаннан кейін құқық қорғау органдарында одан әрі қызметті өткеру шарттары мен мерзімдері көзделеді. Келісімшарт қабылдау комиссиясының құқық қорғау органының білім беру ұйымына қабылдау туралы шешімінен кейін жасалады.</w:t>
-[...18 lines deleted...]
-      4. Алғашқы кәсіптік даярлықтан өтетін адамдар бюджет қаражаты есебінен тамақпен және тұру орнымен қамтамасыз етіледі.</w:t>
+      Алғашқы кәсіптік даярлықтан өткен адамды құқық қорғау органында лауазымға тағайындау кезінде алғашқы кәсіптік даярлықтан өту мерзімі құқық қорғау қызметінің өтіліне (еңбек сіңірген жылдарға) есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z922" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Алғашқы кәсіптік даярлықты аяқтаған адамдар құқық қорғау органдарында кемінде үш жыл қызмет өткеруге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:p>
-[...33 lines deleted...]
-      5. Алғашқы кәсіптік даярлықты аяқтаған адамдар қызмет бағыты бойынша даярлық өткізілген құқық қорғау органының кадрына алынады.</w:t>
+    <w:bookmarkStart w:name="z923" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Алғашқы кәсіптік даярлықты аяқтаған адам құқық қорғау органында одан әрі қызмет өткеруден бас тартқан не үлгермеуіне және (немесе) тәртіп бұзуына байланысты, сондай-ақ өз еркімен құқық қорғау органдарының білім беру ұйымынан шығарылған жағдайда, ол даярлыққа, өзін даярлау кезеңінде стипендия төлеуге, тамағы мен тұру орнына жұмсалған бюджет қаражатын Қазақстан Республикасының заңнамасына сәйкес мемлекетке өтеуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алғашқы кәсіптік даярлықтан өткен адамды құқық қорғау органында лауазымға тағайындау кезінде алғашқы кәсіптік даярлықтан өту мерзімі құқық қорғау қызметінің өтіліне (еңбек сіңірген жылдарға) есептеледі.</w:t>
-[...18 lines deleted...]
-      6. Алғашқы кәсіптік даярлықты аяқтаған адамдар құқық қорғау органдарында кемінде үш жыл қызмет өткеруге міндетті.</w:t>
+      Бұл міндет үш жыл ішінде әскери-дәрігерлік комиссияның қызметке жарамсыздығы немесе жарамдылығы шектеулі екені туралы қорытындысы негізінде денсаулық жағдайы бойынша не құқық қорғау органы штатының қысқартылуына, оны қайта ұйымдастыруға немесе таратуға байланысты қызметтен шығарған жағдайда, оны басқа лауазымда пайдалану, сондай-ақ басқа құқық қорғау органына не арнаулы мемлекеттік органға ауыстыру мүмкін болмаған жағдайларда қызметкерге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z924" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Құқық қорғау қызметіне кіретін және аға және жоғары басшы құрамдар лауазымдарына, сондай-ақ конкурстық іріктеуден тыс тағайындалатын адамдар алғашқы кәсіптік даярлықтан өтпейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z923" w:id="143"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z925" w:id="145"/>
+    <w:bookmarkStart w:name="z925" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Алғашқы кәсіптік даярлықтан өтіп жатқан адамдарға осы Заңның 16-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7379,51 +7805,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5), 6), 7) және 8) тармақшаларының және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7465,4902 +7891,5248 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="146"/>
+    <w:bookmarkStart w:name="z26" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-бап. Құқық қорғау қызметіне бірінші рет кіретін адамдар үшін сынақ мерзімі және тәлімгерлікті ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-баптың тақырыбы жаңа редакцияда – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="147"/>
-[...15 lines deleted...]
-      1. Құқық қорғау қызметіне бірінші рет кіретін адамдар үшiн үш айға дейін сынақ мерзiмi белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау қызметіне бірінші рет кіретін адамдар үшін үш айға дейін сынақ мерзімі белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сынақ мерзімінің нәтижесі қанағаттандырарлықсыз болған кезде құқық қорғау органы басшысының немесе тиісті лауазымға тағайындауға құқығы бар уәкілетті басшының шешімі бойынша сынақ мерзімі кейіннен қайтадан ұзартылмай, үш айға ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z262" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сынақ мерзімі оның құқық қорғау қызметінде атқарып жүрген лауазымына сәйкестігін тексеру мақсатында белгіленеді. Сынақ мерзімі кезеңінде арнаулы атақ немесе сыныптық шен берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z263" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сынақ мерзімінен өту туралы шарт құқық қорғау органы басшысының немесе уәкілетті басшының құқық қорғау органдарына қызметке қабылдау туралы бұйрығында көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Сынақ мерзімі оның құқық қорғау қызметінде атқарып жүрген лауазымына сәйкестігін тексеру мақсатында белгіленеді. Сынақ мерзімі кезеңінде арнаулы атақ немесе сыныптық шен берілмейді.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер сынақ мерзімі аяқталса, ал қызметкер құқық қорғау органдарындағы қызметін жалғастыра берсе, ол сынақтан өткен болып есептеледі және сынақ мерзімі құқық қорғау органдарындағы қызмет өтіліне есептеледі. Бұдан кейін жұмыстан шығаруға осы Заңда көзделген негіздер бойынша ғана жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z263" w:id="149"/>
-[...15 lines deleted...]
-      3. Сынақ мерзімінен өту туралы шарт құқық қорғау органы басшысының немесе уәкiлеттi басшының құқық қорғау органдарына қызметке қабылдау туралы бұйрығында көзделеді.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сынақ мерзімі кезеңінде қызметкерге осы Заңның және Қазақстан Республикасының құқық қорғау органдарындағы қызметті реттейтін өзге де нормативтік құқықтық актілерінің ережелері қолданылады. Қызметкер сынақ мерзімі кезеңінде өзіне жүктелген лауазымдық міндеттерді орындайды, атыс қаруын, арнаулы құралдарды алып жүру және сақтау құқықтарын қоспағанда, өзіне берілген құқықтарды толық көлемде іске асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z264" w:id="150"/>
-[...15 lines deleted...]
-      4. Егер сынақ мерзiмi аяқталса, ал қызметкер құқық қорғау органдарындағы қызметiн жалғастыра берсе, ол сынақтан өткен болып есептеледі және сынақ мерзімі құқық қорғау органдарындағы қызмет өтіліне есептеледi. Бұдан кейiн жұмыстан шығаруға осы Заңда көзделген негiздер бойынша ғана жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z266" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қызметкердің дәлелді себептермен қызметте болмауы сынақ мерзіміне есептелмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z265" w:id="151"/>
-[...15 lines deleted...]
-      5. Сынақ мерзімі кезеңінде қызметкерге осы Заңның және Қазақстан Республикасының құқық қорғау органдарындағы қызметті реттейтін өзге де нормативтік құқықтық актілерінің ережелері қолданылады. Қызметкер сынақ мерзімі кезеңінде өзіне жүктелген лауазымдық міндеттерді орындайды, атыс қаруын, арнаулы құралдарды алып жүру және сақтау құқықтарын қоспағанда, өзіне берілген құқықтарды толық көлемде іске асырады.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z266" w:id="152"/>
-[...15 lines deleted...]
-      6. Қызметкердің дәлелді себептермен қызметте болмауы сынақ мерзіміне есептелмейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқық қорғау органдарына қызметке кіретін және аға және жоғары басшы құрамның басшы лауазымдарына тағайындалатын адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық қорғау органдарының білім беру ұйымдарының түлектеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлықтан өткен адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бұрын құқық қорғау органдарында, арнаулы мемлекеттік органдарда қызмет өткерген адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) теріс себептер бойынша қызметтен шығарылғандарды немесе өз өкілеттігін тоқтатқандарды қоспағанда, өз өкілеттігін тоқтатқан судьяларға сынақ мерзімі белгіленбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z932" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Құқық қорғау қызметіне бірінші рет кіретін адамдарға құқық қорғау органының тиісті кәсіптік даярлығы және айтарлықтай жұмыс тәжірибесі бар қызметкерлері қатарынан тәлімгер бекітіліп беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z267" w:id="153"/>
-[...15 lines deleted...]
-      7. Мыналарға:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ереже аға және жоғары басшы құрамдар лауазымдарына бірінші рет кіретін адамдарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау қызметіне бірінші рет кіретін адамдар үшін тәлімгерлікті ұйымдастыру тәртібі мен мерзімдері құқық қорғау органдары басшыларының нормативтік құқықтық актілерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-бап. Қызметкерлердің Ант қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:p>
-[...105 lines deleted...]
-      8. Құқық қорғау қызметіне бірінші рет кіретін адамдарға құқық қорғау органының тиісті кәсіптік даярлығы және айтарлықтай жұмыс тәжірибесі бар қызметкерлері қатарынан тәлімгер бекітіліп беріледі.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқық қорғау органдарына қызметке бірінші рет кіретін, арнаулы атақ немесе сыныптық шен берілген адамдар – арнаулы атақ немесе сыныптық шен берілгеннен кейін екі айдан кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z269" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) білім беру ұйымдарының бұрын Ант қабылдамаған курсанттары, тыңдаушылары – оқуға қабылданғаннан кейін екі айдан кешіктірілмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z270" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұған дейін қандай да бір себептер бойынша Ант қабылдамаған қызметкерлер Ант қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z271" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ант құқық қорғау органы басшысының немесе уәкілетті басшының басшылық етуімен құқық қорғау органында салтанатты жағдайда қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z272" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкерлердің уақтылы Ант қабылдауы, қызметкерлердің Ант қабылдауын ұйымдастыру және оның есебін жүргізу құқық қорғау органдары кадр қызметтерінің басшыларына жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z933" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Құқық қорғау органдарының қызметкерлері антының мәтінін және оны қабылдау тәртібін Қазақстан Республикасының Президенті бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.10.2015 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 91-VI</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3-тарау. ҚЫЗМЕТКЕРЛЕРДІҢ ҚҰҚЫҚТЫҚ ЖАҒДАЙЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z31" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14-бап. Қызметкерлердің мәртебесі және олардың құқықтық кепілдіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z32" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлер мемлекеттік биліктің өкілдері болып табылады және мемлекеттің қорғауында болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z273" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қызметкерлердің Қазақстан Республикасының заңдарында көзделген талаптары (бұдан әрі – заңды талаптар) жеке және заңды тұлғалардың орындауы үшін міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z274" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкерлердің заңды талаптарын орындамау, оларды қорлау, қарсылық көрсету, күш қолданамын деп қорқыту немесе олардың өміріне, денсаулығына, ар-намысы мен қадір-қасиетіне, мүлкіне қол сұғушылық, оларға жүктелген міндеттерді орындауға кедергі келтіретін басқа да іс-әрекеттер, сондай-ақ қызметкерлердің қызметтік міндеттері мен қызметтік борышын орындауына байланысты олардың отбасы мүшелерінің, жақын туыстарының өміріне, денсаулығына, ар-намысына, қадір-қасиетіне және мүлкіне қол сұғушылық заңдарда белгіленген жауаптылыққа әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z275" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қызметкерлер өздеріне жүктелген міндеттерді орындау кезінде, Қазақстан Республикасының заңдарымен көзделген жағдайларды қоспағанда, тек құқық қорғау органының басшысына, тікелей және уәкілетті басшыларына бағынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z276" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қызметкерлердің қызметіне, бұған заңмен тікелей уәкілеттік берілген адамдарды қоспағанда, ешкімнің араласуына құқығы жоқ. Қызметкерлердің қызметіне құқыққа қарсы араласу заңдарда белгіленген жауаптылыққа әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z277" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заңға қайшы келетін бұйрық немесе нұсқау алған кезде қызметкер заңды басшылыққа алуға міндетті және оның қорғауында болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z278" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қызметкерлердің өздеріне қатысты қабылданған шешімдер мен әрекеттерге (әрекетсіздікке) жоғары тұрған лауазымды адамдарға, сотқа Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасауға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z279" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Егер қызметкерлердің іс-әрекеттері осы Заңға және Қазақстан Республикасының өзге де заңдарына сәйкес жүзеге асырылса, олар атыс қаруын және өзге де қаруды, арнаулы құралдарды және дене күшін қолдануына байланысты келтірілген зиян үшін жауаптылықта болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгеріс енгізілді - ҚР 23.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 200-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15-бап. Қызметкерлердің құқық қорғау қызметін өткеруге байланысты құқықтары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z34" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлердің:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z280" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лауазымдық міндеттерін атқару үшін қажетті ақпараттар мен материалдарды белгіленген тәртіппен алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z281" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өздерінің құқықтары мен лауазымдық міндеттерін айқындайтын ережемен, өзге де құжаттармен және жоғарылатуға ұсыну шарттарымен танысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z282" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лауазымдық міндеттерін атқарумен байланысты мемлекеттік органдарға, ұйымдарға олардың ұйымдық-құқықтық нысанына қарамастан, белгіленген тәртіппен кіріп-шығуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z283" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді пайдалану лауазымдық міндеттерін орындауға байланысты болса, белгіленген тәртіппен осындай мәліметтерге қол жеткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z284" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лауазымдық міндеттерін атқаруға және кәсіби дамуына құқық қорғау органының қажетті жағдайлар жасауына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z285" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызмет әрекеті нәтижелерін, мемлекеттік қызмет өтілі мен біліктілік деңгейі ескеріле отырып, қызметте өсуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z286" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өзінің кәсіптік қызмет әрекеті туралы пікірлермен және басқа құжаттармен олар жеке ісіне енгізілгенге дейін, жеке ісінің материалдарымен танысуына, сондай-ақ өзінің жазбаша түсініктемелерін және басқа құжаттар мен материалдарды жеке іске қосуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z287" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Осы Заңмен және Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен белгіленген тәртіппен, кәсіптік қайта даярлыққа, біліктілігін арттыруына және тағылымдамадан өтуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z288" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өз өмірінің, денсаулығының және мүлкінің, өз отбасы мүшелері өмірінің, денсаулығының және мүлкінің мемлекеттік қорғалуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z289" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өзінің дербес деректерінің қорғалуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z290" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) өзінің құқықтары мен заңды мүдделерін қорғау үшін, сондай-ақ құқық қорғау қызметін өткеруге байланысты жеке дауларды шешу үшін бағыныстылық тәртібімен жоғары тұрған лауазымды адамдарға, жоғары тұрған органдарға немесе сотқа жүгінуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z291" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) медициналық және санаториялық-курорттық қызмет көрсетілуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z292" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасына сәйкес зейнетақымен қамсыздандырылуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z293" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тұрғын үймен қамтамасыз етілуге және әлеуметтік қамсыздандырылуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z294" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) құқық қорғау қызметінің ерекшеліктері ескеріле отырып, қызметте тиісінше ұйымдастырушылық-техникалық және санитариялық жағдайлар жасалуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z295" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осы Заңға және Қазақстан Республикасының еңбек заңнамасына сәйкес демалуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z296" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) оқытушылық, ғылыми, шығармашылық қызметті жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z864" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Қазақстан Республикасының заңнамасында көзделген тәртіппен тиісті уақытша ұстау изоляторларын, тергеу изоляторларын пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z865" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) ұсталғандарды және күзетпен қамауға алынған адамдарды айдауылмен алып жүруге құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z297" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Азаматтық қорғау органдары қызметкерлерін қоспағанда, қызметкерлерге атыс қаруы мен өзге де қаруды және арнаулы құралдарды алып жүру, сақтау және қолдану құқығы беріледі. Олар дене күшін, оның ішінде күрестің жауынгерлік тәсілдерін қолдануға да құқылы. Атыс қаруы мен өзге де қаруды, арнаулы құралдарды және дене күшін қолдану тәртібі осы Заңда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z298" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкерлерге өз құзыреті шегінде өздеріне жүктелген міндеттерге сәйкес Қазақстан Республикасының құқық қорғау қызметін реттейтін заңдарымен көзделген өзге де құқықтар беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z866" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұсталғандарды және күзетпен қамауға алынған адамдарды айдауылмен алып жүрудің тәртібін құқық қорғау органының басшысы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгерістер енгізілді - ҚР 11.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 200-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16-бап. Қызметкерлердің құқық қорғау қызметін өткеруге байланысты міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z36" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z299" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Конституциясын және Қазақстан Республикасының заңнамасын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z300" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адам мен азаматтың құқықтары мен бостандықтарының, сондай-ақ жеке және заңды тұлғалардың, мемлекеттің заңды мүдделерінің сақталуы мен қорғалуын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z301" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңмен көзделген тәртіп пен мерзімде жеке және заңды тұлғалардың өтініштерін қарауға, олар бойынша қажетті шаралар қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z302" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өздеріне берілген құқықтар шегінде және лауазымдық міндеттеріне сәйкес өкілеттігін жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z303" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтік және еңбек тәртібін сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z304" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызметкердің құқық қорғау қызметінде болуына байланысты шектеулерді және сыбайлас жемқорлыққа қарсы шектеулерді қабылдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z305" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының Президенті бекітетін Қазақстан Республикасы құқық қорғау органдары, азаматтық қорғау органдары мен мемлекеттік фельдъегерлік қызметі қызметкерлерінің әдеп кодексінің талаптарын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z306" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) басшылардың заңды бұйрықтары мен өкімдерін, жоғары тұрған органдар мен лауазымды адамдардың өз өкілеттіктері шегінде шығарған шешімдері мен нұсқауларын орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z307" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны, оның ішінде құқық қорғау қызметін тоқтатқаннан кейін де, ол жөнінде қолхат бере отырып, заңмен белгіленген уақыт ішінде сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z308" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қызметтік міндеттерін атқару кезінде алған, азаматтардың жеке өмірін, ар-намысын және қадір-қасиетін қозғайтын мәліметтерді құпия сақтауға және заңдарда көзделген жағдайларды қоспағанда, олардан мұндай ақпарат беруді талап етпеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z309" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік мүліктің сақталуын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z310" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қызметкердің жеке мүддесі өзінің өкілеттігімен ұштасатын немесе оған қайшы келетін жағдайларда, жазбаша нысанда баянат беруге және тікелей және уәкілетті басшыны дереу хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z311" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өзінің кәсіптік деңгейі мен біліктілігін арттыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z312" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік қызмет мүдделеріне зиян келтіретін жария сөйлеуге жол бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z313" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) қызметкердің не оның жұбайының (зайыбының) Қазақстан Республикасының азаматтығынан шығу туралы өтінішхатпен жүгіну фактісі туралы не шетелдік азаматтықты алуға өтінішхатпен жүгіну фактісі туралы жүгінген күні өзінің тікелей басшысына жазбаша түрде хабарлауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) алып тасталды - ҚР 18.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (01.01.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z315" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қызметкерлерге өз құзыреті шегінде қойылған міндеттерге сәйкес, Қазақстан Республикасының құқық қорғау органдарының қызметін реттейтін заңдарында және Қазақстан Республикасының өзге де заңнамаларында көзделген өзге де міндеттер белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z316" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкерлер адам мен азаматтың құқықтары мен бостандықтарын, сондай-ақ жеке және заңды тұлғалардың заңды мүдделерін бұзған жағдайда, құқық қорғау органдары сол құқықтарды қалпына келтіріп, келтірілген залалды өтеуге, кінәлі қызметкерлерді Қазақстан Республикасының заңдарына сәйкес жауаптылыққа тартуды қамтамасыз етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 16-бапқа өзгерістер енгізілді - ҚР 29.12.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.11.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 411-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 18.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-бап. Қызметкердің құқық қорғау қызметінде болуына байланысты шектеулер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z38" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкердің:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z317" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өкілді органдардың депутаты және жергілікті өзін-өзі басқару органдарының мүшесі болуға, партиялар, кәсіптік одақтар қатарында болуға, қандай да бір саяси партияға немесе қоғамдық-саяси қозғалысқа қолдау көрсетуге немесе сыни пікір білдіруге, құқық қорғау органдары жүйесінде өз мүшелерінің еңбек, сондай-ақ басқа да әлеуметтік-экономикалық құқықтары мен мүдделерін білдіру мен қорғау және еңбек жағдайын жақсарту үшін олардың кәсіптік мүдделерінің ортақтығына негізделген саяси мақсаттарды көздейтін қоғамдық бірлестіктерді құруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z318" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқытушылық, ғылыми, шығармашылық қызметті қоспағанда, басқа да ақылы қызметпен айналысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z319" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес лауазымдық міндеттері болып табылатын жағдайларды қоспағанда, кәсіпкерлік қызметпен айналысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1108" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) Қазақстан Республикасының заңнамасына сәйкес лауазымдық міндеттері болып табылатын не осы тармақтың 3-2) тармақшасында көрсетілген акцияларды басқару үшін қажетті, не тұтыну кооперативін немесе тұрғын үй-құрылыс кооперативін басқаруға өтеусіз негізде қатысу болып табылатын жағдайларды қоспағанда, коммерциялық немесе коммерциялық емес ұйымды басқаруға қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1109" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) Қазақстан Республикасының заңнамасында белгіленген тәртіппен ашық және аралық инвестициялық пай қорларының пайларын, облигацияларды, коммерциялық ұйымдардың акцияларын (ұйымдардың дауыс беретін акциялары жалпы санының бес пайызынан аспайтын көлемдегі жай акцияларды) сатып алуды және (немесе) өткізуді қоспағанда, бағалы қағаздарды сатып алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z320" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заңдарда көзделген жағдайларды қоспағанда, үшінші тұлғалардың істері бойынша өкіл болуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z321" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өзінің қызметтік әрекетін қамтамасыз ететін материалдық-техникалық, қаржылық және ақпараттық қамтамасыз ету құралдарын, басқа да мемлекеттік мүлік пен қызметтік ақпаратты қызметтік емес мақсатта пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z322" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ереуілдерді қоса алғанда, мемлекеттік органдардың қалыпты жұмыс істеуіне және қызметтік міндеттерді орындауға кедергі келтіретін әрекеттерге қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z323" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лауазымдық өкілеттіктерін атқаруға байланысты жеке және заңды тұлғалардың қызметін жеке мақсатында пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z324" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) пайдакүнемдік мақсатта, оның ішінде лауазымды немесе өзге де адамдармен сөз байласу жолымен қызмет бабын пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өзінің жақын туыстары (ата-аналары (ата-анасы), балалары, асырап алушылары, асырап алынған балалары, ата-анасы бір және ата-анасы бөлек аға-інілері мен апа-сіңлілері (қарындастары), аталары, әжелері, немерелері), жұбайы (зайыбы) және (немесе) жекжаттары (жұбайының (зайыбының) ата-анасы бір және ата-анасы бөлек аға-інілері мен апа-сіңлілері (қарындастары), ата-аналары және балалары) атқаратын лауазымға тікелей бағынысты болатын лауазымды атқаруға, сондай-ақ жақын туыстары, жұбайы (зайыбы) және (немесе) жекжаттары тікелей бағынысында болуына құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қызметкер Қазақстан Республикасының заңнамасында белгіленген тәртіппен, лауазымға кіріскен күнінен бастап күнтізбелік отыз күн ішінде, өзіне заңды түрде тиесілі ақшаны, облигацияларды, ашық және аралық инвестициялық пай қорларының пайларын, коммерциялық ұйымдардың акцияларын (ұйымдардың дауыс беретін акциялары жалпы санының бес пайызынан аспайтын көлемдегі жай акцияларды), цифрлық активтерді, сондай-ақ мүліктік жалдауға (жалға) берілген мүлікті қоспағанда, өзіне меншік құқығында немесе өзге де заттай құқықта тиесілі, пайдаланылуы кіріс алуға алып келетін мүлікті құқық қорғау қызметін өткеру уақытында сенімгерлік басқаруға беруге және көрсетілген мерзімде кадр қызметіне мүлікті сенімгерлік басқару шартының нотариат куәландырған көшірмесін ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкер өзіне меншік құқығында тиесілі тұрғынжайды мүліктік жалдауға (жалға) тапсыруға және осындай тапсырудан кіріс алуға, сондай-ақ сенімгерлік басқаруға берілген мүліктен және басқа да заңды көздерден кіріс алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1110" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Қызметкерлер қабылдайтын сыбайлас жемқорлыққа қарсы шектеулер осы Заңда және Қазақстан Республикасының өзге де заңдарында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z328" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бапта көзделген шектеулерді сақтамағаны үшін жауапкершілік осы Заңда және Қазақстан Республикасының өзге де заңдарында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-бапқа өзгеріс енгізілді – ҚР 06.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18-бап. Әскери жағдай қолданылатын кезеңде құқық қорғау қызметінде құқықтық қатынастардың туындауы мен өзгеруі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z40" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әскери жағдай қолданылатын кезеңде құқық қорғау қызметінде құқықтық қатынастардың туындау және өзгеру ерекшеліктерін және оны жалғастыруды Қазақстан Республикасының Президенті айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z41" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19-бап. Қызметкерлердің жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z42" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өзінің қызметтік міндеттерін орындамағаны немесе тиісінше орындамағаны үшін қызметкерлер Қазақстан Республикасының заңдарына сәйкес қылмыстық, әкімшілік, азаматтық-құқықтық, тәртіптік жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z329" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Көрінеу заңға қайшы бұйрықты немесе нұсқауды орындау қызметкерді жауапкершіліктен босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқару үшін алынған өкімнің заңдылығына күмәнданған жағдайда, бұл жөнінде ол өзінің тікелей басшысына және өкімді берген басшыға жазбаша нысанда дереу хабарлауға тиіс. Лауазымы бойынша жоғары тұрған басшы аталған өкімді жазбаша растаған жағдайда қызметкер, егер оны орындау қылмыстық жазалануға тиіс әрекеттерге әкеп соқпайтын болса, оны орындауға міндетті. Қызметкердің заңсыз өкімді орындауының салдары үшін осы өкімді растаған басшы жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z330" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкерлердің іс-әрекетіне (әрекетсіздігіне) Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z331" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заңға қайшы әрекеттерімен құқық қорғау органына келтірілген материалдық залал үшін қызметкер Қазақстан Республикасының заңдарына сәйкес материалдық жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z43" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20-бап. Қызметкерлердің қызметтік куәліктері және жетондары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z44" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлерге олардың жеке басын және өкілеттіктерін растайтын қызметтік куәліктер мен жетондар беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетондар прокуратура органдарының, экономикалық тергеу қызметінің қызметкерлеріне берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметтік куәліктердің сипаттамасын және жетондардың үлгілерін, сондай-ақ оларды беру тәртібін құқық қорғау органының басшысы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z332" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қызметтік куәлік адамның құқық қорғау органына қатыстылығын, оның құқық қорғау қызметіндегі лауазымын және арнаулы атағын немесе сыныптық шенін растайтын құжат болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкердің қызметтік куәлігі, азаматтық қорғау органының қызметкерін қоспағанда, оның атыс қаруын және өзге де қаруды, арнаулы құралдарды алып жүру және сақтау құқығын, қызметкерге Қазақстан Республикасының заңнамасына сәйкес берілген өзге де өкілеттіктерді растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-бапқа өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз); 11.07.2022 </w:t>
+        <w:t xml:space="preserve"> қараңыз); 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21-бап. Қызметкерлердің нысанды киімі және айырым белгілері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z46" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкердің өзі қызмет өткеретін құқық қорғау органына байланысты оның құқық қорғау қызметіне тиесілігін көрсету мақсатында қызметкерлердің арнаулы атақтары немесе сыныптық шендері бойынша нысанды киім және айырым белгілері белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z333" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Арнаулы атақтар немесе сыныптық шендер берілген қызметкерлер нысанды киіммен тегін қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z334" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанды киімнің сипаттары, айырым белгілері, киіп жүру тәртібі және онымен қамтамасыз ету нормасы Қазақстан Республикасының заңнамасында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгеріс енгізілді - ҚР 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 30.06.2025 </w:t>
-[...39 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="155"/>
+    <w:bookmarkStart w:name="z47" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13-бап. Қызметкерлердің Ант қабылдау тәртібі</w:t>
-[...2875 lines deleted...]
-      1. Қызметкердің өзі қызмет өткеретін құқық қорғау органына байланысты оның құқық қорғау қызметіне тиесілігін көрсету мақсатында қызметкерлердің арнаулы атақтары немесе сыныптық шендері бойынша нысанды киім және айырым белгілері белгіленеді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Арнаулы атақтар немесе сыныптық шендер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z333" w:id="244"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="247"/>
+    <w:bookmarkStart w:name="z48" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22-бап. Арнаулы атақтар немесе сыныптық шендер беру</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z49" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлерге мынадай арнаулы атақтар немесе сыныптық шендер беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z335" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қатардағы құрам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z336" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатардағы қызметкер;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z49" w:id="248"/>
-[...15 lines deleted...]
-      1. Қызметкерлерге мынадай арнаулы атақтар немесе сыныптық шендер беріледі:</w:t>
+    <w:bookmarkStart w:name="z337" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кіші басшы құрам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z335" w:id="249"/>
-[...15 lines deleted...]
-      1) қатардағы құрам:</w:t>
+    <w:bookmarkStart w:name="z338" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіші сержант;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z336" w:id="250"/>
-[...15 lines deleted...]
-      қатардағы қызметкер;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сержант;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z337" w:id="251"/>
-[...15 lines deleted...]
-      2) кiшi басшы құрам:</w:t>
+    <w:bookmarkStart w:name="z340" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аға сержант;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z338" w:id="252"/>
-[...15 lines deleted...]
-      кiшi сержант;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      старшина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z339" w:id="253"/>
-[...15 lines deleted...]
-      сержант;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орта басшы құрам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z340" w:id="254"/>
-[...15 lines deleted...]
-      аға сержант;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіші лейтенант;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z341" w:id="255"/>
-[...15 lines deleted...]
-      старшина;</w:t>
+    <w:bookmarkStart w:name="z344" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лейтенант, 3-сыныпты заңгер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z342" w:id="256"/>
-[...15 lines deleted...]
-      3) орта басшы құрам:</w:t>
+    <w:bookmarkStart w:name="z345" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аға лейтенант, 2-сыныпты заңгер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z343" w:id="257"/>
-[...15 lines deleted...]
-      кiшi лейтенант;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капитан, 1-сыныпты заңгер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z344" w:id="258"/>
-[...15 lines deleted...]
-      лейтенант, 3-сыныпты заңгер;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аға басшы құрам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z345" w:id="259"/>
-[...15 lines deleted...]
-      аға лейтенант, 2-сыныпты заңгер;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майор, кіші кеңесші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z346" w:id="260"/>
-[...15 lines deleted...]
-      капитан, 1-сыныпты заңгер;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подполковник, кеңесші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z347" w:id="261"/>
-[...15 lines deleted...]
-      4) аға басшы құрам:</w:t>
+    <w:bookmarkStart w:name="z350" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полковник, аға кеңесші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z348" w:id="262"/>
-[...15 lines deleted...]
-      майор, кіші кеңесші;</w:t>
+    <w:bookmarkStart w:name="z351" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жоғары басшы құрам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z349" w:id="263"/>
-[...15 lines deleted...]
-      подполковник, кеңесші;</w:t>
+    <w:bookmarkStart w:name="z352" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-майор, 3-сыныпты мемлекеттік кеңесші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z350" w:id="264"/>
-[...15 lines deleted...]
-      полковник, аға кеңесші;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-лейтенант, 2-сыныпты мемлекеттік кеңесші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z351" w:id="265"/>
-[...15 lines deleted...]
-      5) жоғары басшы құрам:</w:t>
+    <w:bookmarkStart w:name="z354" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-полковник, 1-сыныпты мемлекеттік кеңесші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z352" w:id="266"/>
-[...15 lines deleted...]
-      генерал-майор, 3-сыныпты мемлекеттік кеңесші;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары сыныпты мемлекеттік кеңесші.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z353" w:id="267"/>
-[...15 lines deleted...]
-      генерал-лейтенант, 2-сыныпты мемлекеттік кеңесші;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Арнаулы атақтар немесе сыныптық шендер қызметкерлерге біліктілігі, білімі, қызметке қатысы, еңбек сіңірген жылдары және атқаратын штаттық лауазымы ескеріле отырып, реттілік тәртібімен дербес беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z354" w:id="268"/>
-[...15 lines deleted...]
-      генерал-полковник, 1-сыныпты мемлекеттік кеңесші;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкерлердің арнаулы атақтарының немесе сыныптық шендерінің алдынан тиісті септікте, олардың қайсысына қатыстылығын көрсететін мынадай сөздер қосылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z355" w:id="269"/>
-[...15 lines deleted...]
-      жоғары сыныпты мемлекеттік кеңесші.</w:t>
+    <w:bookmarkStart w:name="z358" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прокуратура органдарына – "әділет";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z356" w:id="270"/>
-[...15 lines deleted...]
-      2. Арнаулы атақтар немесе сыныптық шендер қызметкерлерге бiлiктiлiгi, бiлiмi, қызметке қатысы, еңбек сiңiрген жылдары және атқаратын штаттық лауазымы ескерiле отырып, реттілік тәртібімен дербес берiледi.</w:t>
+    <w:bookmarkStart w:name="z359" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішкі істер органдарына – "полиция", "әділет";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z357" w:id="271"/>
-[...15 lines deleted...]
-      3. Қызметкерлердің арнаулы атақтарының немесе сыныптық шендерінің алдынан тиісті септікте, олардың қайсысына қатыстылығын көрсететін мынадай сөздер қосылады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР 2012.01.18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды - ҚР 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды - ҚР 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z837" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік фельдъегерлік қызметке – "фельдъегерлік қызмет";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z358" w:id="272"/>
-[...15 lines deleted...]
-      1) прокуратура органдарына – "әділет";</w:t>
+    <w:bookmarkStart w:name="z934" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) азаматтық қорғау органдарына – "азаматтық қорғау";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z359" w:id="273"/>
-[...15 lines deleted...]
-      2) ішкі істер органдарына – "полиция", "әділет";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) алып тасталды – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z936" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) экономикалық тергеп-тексеру қызметіне – "экономикалық тергеп-тексеру қызметі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z364" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қызметте болудың шекті жасына жеткен немесе зейнетақыға құқық беретін еңбек сіңірген жылдары бар қызметкерлердің арнаулы атақтарының немесе сыныптық шендерінің алдынан "отставкадағы" деген сөз қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z365" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құқық қорғау органдары білім беру ұйымдарының күндізгі оқу нысаны бойынша оқитын курсанттарының қатарына қабылданған азаматтарға Қазақстан Республикасының заңнамасына сәйкес арнаулы атақтар беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z366" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Қарулы Күштерінің запасында тұратын азаматқа, ол құқық қорғау органдарындағы басшы құрам лауазымына тағайындалғаннан кейін, оның өзінде бар әскери атағынан төмен емес арнаулы атақ немесе сыныптық шен беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z367" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Құқық қорғау органдарында бұрын қызмет өткерген адамдар қызметке қайта қабылданған (оқуға қабылданған) кезде, басқа құқық қорғау органынан іссапарға жіберу тәртібімен қабылданған адамдар, сондай-ақ арнаулы мемлекеттік органдарда қызмет өткерген адамдар, әскери қызметшілер жаңа қызмет (оқу) орны бойынша берілетін арнаулы атаққа немесе сыныптық шенге теңестіріле отырып, бұрынғы қызмет орны бойынша берілген өздерінде бар арнаулы, әскери атақпен немесе сыныптық шенмен лауазымға тағайындалады (оқуға қабылданады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органына тағайындалған адамның өзінде бар жоғары басшы немесе жоғары офицерлік құрамның арнаулы, әскери атағы немесе сыныптық шені осы баптың 1-тармағы 5) тармақшасының, 3-тармағының ережелері ескеріле отырып, өзі қызмет өткеретін органға тиесілігін көрсететін тең дәрежелі арнаулы, әскери атаққа немесе сыныптық шенге сәйкес келеді деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрынғы арнаулы, әскери атақта немесе сыныптық шенде болу мерзімі кезекті арнаулы атақ, сыныптық шен беру үшін еңбек сіңірген мерзімге есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z369" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасының заңнамасына сәйкес құқық қорғау органдарына жүктелген негізгі міндеттер мен функцияларды тікелей орындайтын лауазымды адамдарға олар сол қызметке орналасқан жағдайда арнаулы атақтар немесе сыныптық шендер беруге құқық беретін лауазымдар тізбесін, олардың өкілеттіктеріне сәйкес Қазақстан Республикасының Президенті немесе Қазақстан Республикасының Үкіметі бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z838" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бұрын "ішкі қызмет аға прапорщигі", "өртке қарсы қызмет аға прапорщигі", "ішкі қызмет прапорщигі", "өртке қарсы қызмет прапорщигі", "әділет аға прапорщигі", "әділет прапорщигі" әскери немесе арнаулы атақтары берілген адамдар осы Заңда көзделген негіздер бойынша өз қызметтерін тоқтатқанға дейін осы атақтарда қызметтерін жалғастыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерістер енгізілді - ҚР 18.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 200-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
-[...94 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
-[...430 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 273-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58-VII</w:t>
       </w:r>
       <w:r>
@@ -12389,51 +13161,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12536,2843 +13348,2897 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="284"/>
-[...15 lines deleted...]
-      1. Арнаулы атақтар немесе сыныптық шендер берілу ретіне қарай бірінші және кезектi болып бөлiнедi.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Арнаулы атақтар немесе сыныптық шендер берілу ретіне қарай бірінші және кезекті болып бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z812" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z813" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қатардағы құрам үшін – қатардағы қызметкер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z814" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кіші басшы құрам үшін – кіші сержант (сержант);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z815" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орта басшы құрам үшін – кіші лейтенант (лейтенант, аға лейтенант), 3-сыныпты заңгер бірінші арнаулы атақтар немесе сыныптық шен болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z812" w:id="285"/>
-[...15 lines deleted...]
-      1-1. Мыналар:</w:t>
+    <w:bookmarkStart w:name="z370" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қатардағы және кіші басшы құрамның арнаулы атақтарын (бірінші және кезекті) уәкілетті басшы береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z813" w:id="286"/>
-[...15 lines deleted...]
-      1) қатардағы құрам үшін – қатардағы қызметкер;</w:t>
+    <w:bookmarkStart w:name="z371" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Орта және аға басшы құрамның бірінші арнаулы атақтарын немесе сыныптық шендерін құқық қорғау органының басшысы немесе уәкілетті басшы береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z814" w:id="287"/>
-[...15 lines deleted...]
-      2) кіші басшы құрам үшін – кіші сержант (сержант);</w:t>
+    <w:bookmarkStart w:name="z372" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кіші лейтенанттың бірінші арнаулы атағы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z815" w:id="288"/>
-[...15 lines deleted...]
-      3) орта басшы құрам үшін – кіші лейтенант (лейтенант), 3-сыныпты заңгер бірінші арнаулы атақтар немесе сыныптық шен болып есептеледі.</w:t>
+    <w:bookmarkStart w:name="z373" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қатардағы немесе кіші басшы құрам лауазымдарын атқарып жүрген, жоғары білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарының соңғы курстарында оқитын және орта басшы құрам лауазымдарына тағайындалған қызметкерлерге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z370" w:id="289"/>
-[...15 lines deleted...]
-      2. Қатардағы және кiшi басшы құрамның арнаулы атақтарын (бірінші және кезектi) уәкілетті басшы бередi.</w:t>
+    <w:bookmarkStart w:name="z374" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарын бітірген, құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлықтан өткен және орта басшы құрам лауазымдарына тағайындалған азаматтарға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z371" w:id="290"/>
-[...15 lines deleted...]
-      3. Орта және аға басшы құрамның бірінші арнаулы атақтарын немесе сыныптық шендерін құқық қорғау органының басшысы немесе уәкілетті басшы береді.</w:t>
+    <w:bookmarkStart w:name="z375" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Лейтенант арнаулы атақтары, "3-сыныпты заңгер" сыныптық шені:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z372" w:id="291"/>
-[...15 lines deleted...]
-      4. Кiшi лейтенанттың бірінші арнаулы атағы:</w:t>
+    <w:bookmarkStart w:name="z376" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кіші лейтенанттарға – арнаулы атақта еңбек сіңірудің осы Заңда белгіленген мерзімінің өтуі бойынша, ал жоғары білім беретін білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарын бітіргендерге – бұл атақта еңбек сіңіру мерзіміне қарамастан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z373" w:id="292"/>
-[...15 lines deleted...]
-      1) қатардағы немесе кіші басшы құрам лауазымдарын атқарып жүрген, жоғары білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарының соңғы курстарында оқитын және орта басшы құрам лауазымдарына тағайындалған қызметкерлерге;</w:t>
+    <w:bookmarkStart w:name="z377" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қатардағы қызметкер мен кіші басшы құрамның арнаулы атақтары бар, техникалық және кәсіптік, орта білімнен кейінгі және жоғары білімнің білім беру бағдарламаларын іске асыратын құқық қорғау органдарының білім беру ұйымдарын бітірген және орта басшы құрам лауазымдарына тағайындалған қызметкерлерге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z374" w:id="293"/>
-[...15 lines deleted...]
-      2) техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарын бітірген, құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлықтан өткен және орта басшы құрам лауазымдарына тағайындалған азаматтарға беріледі.</w:t>
+    <w:bookmarkStart w:name="z378" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жоғары білімі бар, құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлықтан өткен және орта немесе аға басшы құрам лауазымдарына тағайындалған адамдарға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z375" w:id="294"/>
-[...15 lines deleted...]
-      5. Лейтенант арнаулы атақтары:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-1. Алып тасталды – ҚР 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1112" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. Қазақстан Республикасы құқық қорғау органдарының білім беру ұйымдарында, шет мемлекеттердің құқық қорғау органдарының білім беру ұйымдарында жоғары білімнің білім беру бағдарламалары бойынша күндізгі оқу нысанының толық курсын үздік бітірген түлектерге "аға лейтенант" арнаулы атағы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z376" w:id="295"/>
-[...15 lines deleted...]
-      1) кiшi лейтенанттарға – арнаулы атақта еңбек сiңiрудiң осы Заңда белгiленген мерзiмiнің өтуі бойынша, ал жоғары білім беретін білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарын бітіргендерге – бұл атақта еңбек сiңiру мерзiмiне қарамастан;</w:t>
+    <w:bookmarkStart w:name="z379" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басшы құрамның кезекті арнаулы атақтары немесе сыныптық шендері атқаратын штаттық лауазымы бойынша көзделген арнаулы атақтар немесе сыныптық шендерге сәйкес болған жағдайда және арнаулы атақтар немесе сыныптық шендерде еңбек сіңірудің белгіленген мерзімі өткен соң реттілік тәртібімен беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z377" w:id="296"/>
-[...15 lines deleted...]
-      2) қатардағы қызметкер мен кiшi басшы құрамның арнаулы атақтары бар, техникалық және кәсіптік, орта білімнен кейінгі және жоғары білімнің білім беру бағдарламаларын іске асыратын құқық қорғау органдарының білім беру ұйымдарын бiтiрген және орта басшы құрам лауазымдарына тағайындалған қызметкерлерге;</w:t>
+    <w:bookmarkStart w:name="z380" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Орта және аға басшы құрамның кезекті арнаулы атақтарын немесе сыныптық шендерін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z378" w:id="297"/>
-[...15 lines deleted...]
-      3) жоғары бiлiмi бар, құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлықтан өткен және орта немесе аға басшы құрам лауазымдарына тағайындалған адамдарға берiледi.</w:t>
+    <w:bookmarkStart w:name="z381" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) капитанға, 1-сыныпты заңгерге дейін қоса алғанда – құқық қорғау органының басшысы немесе уәкілетті басшы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z382" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) полковникке дейін, аға кеңесшіні қоса алғанда – құқық қорғау органының басшысы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z383" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жоғары басшы құрамның арнаулы атақтары, сыныптық шендері Қазақстан Республикасының Президенті белгілейтін лауазымдар тізбесі және тәртіп бойынша беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z906" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Жоғары басшы құрамның арнаулы атағы, сыныптық шені:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-майор, 3-сыныпты мемлекеттік кеңесші қызметкерге жоғары басшы құрам лауазымының алдындағы лауазымда полковник, аға кеңесші атағында болғанына үш жыл өткеннен кейін және жоғары басшы құрам лауазымында кемінде бір жыл қызмет еткеннен кейін берілуі мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-лейтенант, 2-сыныпты мемлекеттік кеңесші кемінде үш жыл генерал-майор, 3-сыныпты мемлекеттік кеңесші арнаулы атағында, сыныптық шенінде болған қызметкерге берілуі мүмкін; генерал-полковник, 1-сыныпты мемлекеттік кеңесші кемінде үш жыл генерал-лейтенант, 2-сыныпты мемлекеттік кеңесші арнаулы атағында, сыныптық шенінде болған қызметкерге берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің шешімі бойынша жоғары арнаулы атақ, сыныптық шен мерзімінен бұрын берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z384" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бағынысты қызметкерді кезекті арнаулы атақты немесе сыныптық шенді беруге ұсынуды негізсіз кешіктірген құқық қорғау органының басшысы немесе уәкілетті басшы тәртіптік жауапкершілікке тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z385" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Орта және аға басшы құрамның кезекті арнаулы атақтары немесе сыныптық шендері құқық қорғау органдары білім беру ұйымдарының магистранттары мен докторанттарына, сондай-ақ оқу ақысын бюджет қаражаты есебінен төлей отырып, құқық қорғау органдарының жолдамалары бойынша шет мемлекеттердің құқық қорғау органдарының білім беру ұйымдарында оқитындарға – оқуға түскеннен кейін, осы лауазымдар бойынша штаттағы арнаулы атақтар немесе сыныптық шендерге енгізілген өзгерістер ескерілместен, олар оқуға түскенге дейін атқарған штаттық лауазымдарына сәйкес тиісті арнаулы атақтарда немесе сыныптық шендерде еңбек сіңірудің белгіленген мерзімінің өтуіне орай; кезекті арнаулы немесе әскери атақтар, сыныптық шендер қызметкерлер оқуды аяқтаған соң тағайындалатын штаттық лауазымдар бойынша атақтарға сәйкес болған жағдайда – білім беру ұйымдарын, магистратураны, докторантураны бітіруіне орай беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z871" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік органдарға және халықаралық ұйымдарға іссапарға жіберілген қызметкерлерге кезекті арнаулы атақтар немесе сыныптық шендер білімі мен еңбек сіңірген жылдары ескеріліп, арнаулы атақта немесе сыныптық шенде еңбек сіңірудің белгіленген мерзімі өткеннен кейін реттілік тәртібімен беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">5-1. Алып тасталды – ҚР 27.12.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 29.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z379" w:id="298"/>
-[...189 lines deleted...]
-      9. Бағынысты қызметкердi кезектi арнаулы атақты немесе сыныптық шенді беруге ұсынуды негiзсiз кешiктiрген құқық қорғау органының басшысы немесе уәкiлеттi басшы тәртіптік жауапкершілікке тартылады.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24-бап. Арнаулы атақтарда немесе сыныптық шендерде еңбек сіңіру мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z385" w:id="305"/>
-[...15 lines deleted...]
-      10. Орта және аға басшы құрамның кезектi арнаулы атақтары немесе сыныптық шендері құқық қорғау органдары білім беру ұйымдарының магистранттары мен докторанттарына, сондай-ақ оқу ақысын бюджет қаражаты есебінен төлей отырып, құқық қорғау органдарының жолдамалары бойынша шет мемлекеттердің құқық қорғау органдарының білім беру ұйымдарында оқитындарға – оқуға түскеннен кейiн, осы лауазымдар бойынша штаттағы арнаулы атақтар немесе сыныптық шендерге енгiзiлген өзгерiстер ескерiлместен, олар оқуға түскенге дейiн атқарған штаттық лауазымдарына сәйкес тиiстi арнаулы атақтарда немесе сыныптық шендерде еңбек сiңiрудiң белгiленген мерзiмiнің өтуіне орай; кезектi арнаулы немесе әскери атақтар, сыныптық шендер қызметкерлер оқуды аяқтаған соң тағайындалатын штаттық лауазымдар бойынша атақтарға сәйкес болған жағдайда – білім беру ұйымдарын, магистратураны, докторантураны бiтiруіне орай берiледi.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қатардағы және кіші басшы құрамның арнаулы атақтарда еңбек сіңіру мерзімдері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z871" w:id="306"/>
-[...15 lines deleted...]
-      11. Мемлекеттік органдарға және халықаралық ұйымдарға іссапарға жіберілген қызметкерлерге кезекті арнаулы атақтар немесе сыныптық шендер білімі мен еңбек сіңірген жылдары ескеріліп, арнаулы атақта немесе сыныптық шенде еңбек сіңірудің белгіленген мерзімі өткеннен кейін реттілік тәртібімен беріледі.</w:t>
+    <w:bookmarkStart w:name="z386" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатардағы қызметкер атағында – үш ай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z387" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіші сержант атағында – бір жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z388" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сержант атағында – екі жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z389" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аға сержант атағында – үш жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z390" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Cтаршина атағында еңбек сіңіру мерзімі белгіленбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z391" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Орта және аға басшы құрамның арнаулы атақтарда және сыныптық шендерде еңбек сіңіру мерзімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z392" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіші лейтенант атағында – бір жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z393" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лейтенант, 3-сыныпты заңгер атағында – бір жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z394" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аға лейтенант, 2-сыныпты заңгер атағында – үш жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z395" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капитан, 1-сыныпты заңгер атағында – төрт жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z396" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майор, кіші кеңесші атағында – бес жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z397" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подполковник, кеңесші атағында – жеті жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z398" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Полковник арнаулы атағында, аға кеңесші сыныптық шенінде, сондай-ақ жоғары басшы құрамның атақтарында және сыныптық шендерінде еңбек сіңіру мерзімі белгіленбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z399" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Арнаулы атақта немесе сыныптық шенде еңбек сіңіру мерзімі қызметкерге тиісті арнаулы немесе әскери атақ, сыныптық шен берілген күннен бастап есептеледі, бұл ретте еңбек сіңіру мерзіміне лауазымдардағы қызметтің нақты уақыты, сондай-ақ осы Заңның 44-бабында көзделген жағдайларда қызмет өткеруі кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкерді кезекті арнаулы атақ немесе сыныптық шен беруге ұсыну негізсіз кешіктірілген жағдайда, тиісті арнаулы атақ немесе сыныптық шен оның алдындағы арнаулы атақта немесе сыныптық шенде болу мерзімі өткеннен кейінгі келесі күннен бастап беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z400" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қатардағы және кіші басшы құрамдағы атағы бар, орта басшы құрам лауазымына тағайындалған қызметкерлер, осы атақта еңбек сіңірген мерзіміне қарамастан, орта басшы құрамның арнаулы атағын беруге ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1113" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Ауылдық жерлерде учаскелік полиция инспекторлары лауазымдарын атқаратын қызметкерлердің арнаулы атақтарында еңбек сіңірген жылдарының мерзімі қызметтің бір айы үшін бір жарым ай есебімен жеңілдікті жағдайларда есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z401" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кезекті арнаулы атақтар немесе сыныптық шендер берудің осы Заңда көзделмеген қосымша шарттарын енгізуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
-[...98 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="307"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...458 lines deleted...]
-        <w:t>25-бап. Арнаулы атақтарда немесе сыныптық шендерде еңбек сiңiрген жылдары мерзiмдерiн тоқтата тұру</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бап. Арнаулы атақтарда немесе сыныптық шендерде еңбек сіңірген жылдары мерзімдерін тоқтата тұру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 25-баптың тақырыбына өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z926" w:id="325"/>
+    <w:bookmarkStart w:name="z926" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қызметкерлерге кезектi арнаулы атақтар немесе сыныптық шендер тиiсiнше құқық қорғау органының қарамағында болған кезде лауазымға тағайындалғанға дейiн, алынбаған тәртiптiк жазасы болғанда, қайта аттестаттау кезiнде атқаратын лауазымына сәйкес келетiнi туралы мәселе шешiлгенге, қылмыстық іс Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+      1. Қызметкерлерге кезекті арнаулы атақтар немесе сыныптық шендер тиісінше құқық қорғау органының қарамағында болған кезде лауазымға тағайындалғанға дейін, алынбаған тәртіптік жазасы болғанда, қайта аттестаттау кезінде атқаратын лауазымына сәйкес келетіні туралы мәселе шешілгенге, қылмыстық іс Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бірінші бөлігінің 1), 2), 5), 6), 7) және 8) тармақшаларында көзделген негіздер бойынша тоқтатылғанға, ақтау үкiмi заңды күшiне енгенге, қызметтiк тергеп-тексеру аяқталғанға дейiн берiлмейдi.</w:t>
+        <w:t xml:space="preserve"> бірінші бөлігінің 1), 2), 5), 6), 7) және 8) тармақшаларында көзделген негіздер бойынша тоқтатылғанға, ақтау үкімі заңды күшіне енгенге, қызметтік тергеп-тексеру аяқталғанға дейін берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z927" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Тәртіптік жаза қолданудың құқыққа сыйымсыздығы туралы шешім шығарылған немесе қайта аттестаттау кезінде атқаратын лауазымына сәйкес келетіні туралы мәселе шешілген, қылмыстық іс Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 1), 2), 5), 6), 7) және 8) тармақшаларында көзделген негіздер бойынша тоқтатылған немесе ақтау үкімі заңды күшіне енген жағдайда қызметкерлерге кезекті арнаулы атақ немесе сыныптық шен атқаратын штат лауазымы бойынша атаққа немесе сыныптық шенге кезекті атақ немесе сыныптық шен сәйкес болған кезде, оны беру мерзімі басталған кезден бастап беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-бап жаңа редакцияда – ҚР 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26-бап. Көтермелеу тәртібімен арнаулы атақтар немесе сыныптық шендер беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z927" w:id="326"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 26-баптың тақырыбы жаңа редакцияда – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="328"/>
+    <w:bookmarkStart w:name="z57" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызметте жоғары нәтижелерге қол жеткізгені және қызметтік міндеттерін үлгілі орындағаны үшін көтермелеу тәртібімен полковникті қоса алғанға дейінгі басшы құрамның кезекті арнаулы атағы немесе сыныптық шені мерзімінен бұрын (өзінде бар арнаулы атақта немесе сыныптық шенде еңбек сіңірудің белгіленген мерзімі өткенге дейін) не атқаратын штаттық лауазымы бойынша көзделген арнаулы атақтан немесе сыныптық шеннен бір саты жоғары берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезектен тыс арнаулы атақтар немесе сыныптық шендер құқық қорғау органдарындағы ұзақ және мінсіз қызметі, аса күрделі тапсырмаларды орындауға байланысты қызмет бойынша жоғары нәтижелері үшін көтермелеу тәртібімен беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z403" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Арнаулы атақтар немесе сыныптық шендер мерзімінен бұрын арнаулы атақта немесе сыныптық шенде еңбек сіңірудің белгіленген мерзімдерінің кемінде жартысы өткенде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z404" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ғылыми немесе академиялық дәрежесі не ғылыми немесе академиялық атағы бар, бұл ретте құқық қорғау органының білім беру ұйымында штаттық лауазымда қызмет атқаратын басшы құрам адамдарына кезекті арнаулы атақ немесе сыныптық шен арнаулы атақта немесе сыныптық шенде еңбек сіңірудің белгіленген мерзімі өткенде атқаратын лауазымы бойынша көзделген арнаулы атақтан немесе сыныптық шеннен бір саты жоғарылатып берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Арнаулы атақтар немесе сыныптық шендер мерзiмiнен бұрын арнаулы атақта немесе сыныптық шенде еңбек сіңірудің белгіленген мерзімдерінің кемінде жартысы өткенде беріледі.</w:t>
+    <w:bookmarkStart w:name="z405" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Атқаратын штаттық лауазымы бойынша көзделген арнаулы атақтан немесе сыныптық шеннен бір саты жоғары кезекті арнаулы атақ немесе сыныптық шен өзінде бар арнаулы атақта немесе сыныптық шенде еңбек сіңірген жылдарының белгіленген мерзімі өткен соң беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z404" w:id="330"/>
-[...15 lines deleted...]
-      3. Ғылыми немесе академиялық дәрежесi не ғылыми немесе академиялық атағы бар, бұл ретте құқық қорғау органының бiлiм беру ұйымында штаттық лауазымда қызмет атқаратын басшы құрам адамдарына кезектi арнаулы атақ немесе сыныптық шен арнаулы атақта немесе сыныптық шенде еңбек сiңiрудiң белгiленген мерзiмi өткенде атқаратын лауазымы бойынша көзделген арнаулы атақтан немесе сыныптық шеннен бiр саты жоғарылатып берiлуi мүмкiн.</w:t>
+    <w:bookmarkStart w:name="z937" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Кезектен тыс арнаулы атақ немесе сыныптық шен өзінде бар арнаулы атақта немесе сыныптық шенде еңбек сіңірген жылдарының белгіленген мерзімі өткен соң, бірақ өзіндегі арнаулы атағынан немесе сыныптық шенінен бір сатыдан асырмай және атқаратын штаттық лауазымы бойынша көзделген шекті арнаулы атаққа немесе сыныптық шенге қарамастан беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z405" w:id="331"/>
-[...15 lines deleted...]
-      4. Атқаратын штаттық лауазымы бойынша көзделген арнаулы атақтан немесе сыныптық шеннен бiр саты жоғары кезектi арнаулы атақ немесе сыныптық шен өзінде бар арнаулы атақта немесе сыныптық шенде еңбек сiңiрген жылдарының белгіленген мерзiмi өткен соң берiледi.</w:t>
+    <w:bookmarkStart w:name="z406" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кіші басшы құрамдағы арнаулы атақтарды – уәкілетті басшы, ал орта және аға басшы құрамдағы арнаулы атақтарды немесе сыныптық шендерді кезектен тыс, мерзімінен бұрын немесе бір саты жоғары құқық қорғау органының басшысы береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z937" w:id="332"/>
-[...15 lines deleted...]
-      4-1. Кезектен тыс арнаулы атақ немесе сыныптық шен өзінде бар арнаулы атақта немесе сыныптық шенде еңбек сіңірген жылдарының белгіленген мерзімі өткен соң, бірақ өзіндегі арнаулы атағынан немесе сыныптық шенінен бір сатыдан асырмай және атқаратын штаттық лауазымы бойынша көзделген шекті арнаулы атаққа немесе сыныптық шенге қарамастан беріледі.</w:t>
+    <w:bookmarkStart w:name="z938" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кезектен тыс, мерзімінен бұрын немесе бір саты жоғары арнаулы атақтар немесе сыныптық шендер қызметкерге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z406" w:id="333"/>
-[...15 lines deleted...]
-      5. Кiшi басшы құрамдағы арнаулы атақтарды – уәкiлеттi басшы, ал орта және аға басшы құрамдағы арнаулы атақтарды немесе сыныптық шендерді кезектен тыс, мерзiмiнен бұрын немесе бiр саты жоғары құқық қорғау органының басшысы бередi.</w:t>
+    <w:bookmarkStart w:name="z984" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алынбаған тәртіптік жазасы болған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z938" w:id="334"/>
-[...15 lines deleted...]
-      6. Кезектен тыс, мерзімінен бұрын немесе бір саты жоғары арнаулы атақтар немесе сыныптық шендер қызметкерге:</w:t>
+    <w:bookmarkStart w:name="z985" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өзіне қатысты қызметтік немесе сотқа дейінгі тергеп-тексеру жүргізу кезеңінде берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z984" w:id="335"/>
-[...15 lines deleted...]
-      1) алынбаған тәртіптік жазасы болған кезде;</w:t>
+    <w:bookmarkStart w:name="z986" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кезектен тыс немесе мерзімінен бұрын не бір саты жоғары арнаулы атақтармен немесе сыныптық шендермен көтермелеу барлық негіздер бойынша құқық қорғау қызметінің бүкіл кезеңі ішінде екі реттен артық жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z985" w:id="336"/>
-[...15 lines deleted...]
-      2) өзіне қатысты қызметтік немесе сотқа дейінгі тергеп-тексеру жүргізу кезеңінде берілмейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-бап жаңа редакцияда - ҚР 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бап. Арнаулы атақтарды немесе сыныптық шендерді  төмендету, арнаулы атақтардан немесе сыныптық шендерден айыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z987" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Арнаулы атақты немесе сыныптық шенді бір сатыға төмендетуді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z986" w:id="337"/>
-[...15 lines deleted...]
-      7. Кезектен тыс немесе мерзімінен бұрын не бір саты жоғары арнаулы атақтармен немесе сыныптық шендермен көтермелеу барлық негіздер бойынша құқық қорғау қызметінің бүкіл кезеңі ішінде екі реттен артық жүргізілмейді.</w:t>
+    <w:bookmarkStart w:name="z988" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кіші және орта басшы құрамдар атағындағы қызметкерлерге – уәкілетті басшы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z989" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аға басшы құрам атағындағы қызметкерлерге – құқық қорғау органының басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z1098" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жоғары басшы құрам атағындағы қызметкерлерге – Қазақстан Республикасының Президенті айқындаған тәртіппен Қазақстан Республикасының Президенті тәртіптік жазалау шарасы ретінде қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z990" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Арнаулы атақтардан немесе сыныптық шендерден айыру мына қызметкерлерге қатысты тәртіптік жазалау шарасы ретінде қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z991" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полковникті, аға кеңесшіні қоса алғанға дейін – құқық қорғау органының басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z992" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоғары басшы құрамға Қазақстан Республикасының Президенті айқындайтын тәртіппен – Қазақстан Республикасының Президенті жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z993" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Арнаулы атақтағы немесе сыныптық шендегі еңбек сіңіру мерзімі арнаулы атақты немесе сыныптық шенді төмендету түрінде тәртіптік жауаптылыққа тарту туралы бұйрық шығарылған күннен бастап үзіледі және арнаулы атақты немесе сыныптық шенді қалпына келтіру туралы бұйрық шығарылған күннен бастап қалпына келтіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқаратын штаттық лауазымына қарамастан арнаулы атағы немесе сыныптық шені төмендетілген (жоғары басшы құрамнан басқа) қызметкерлер атқаратын лауазымына қарамастан бұрынғы арнаулы атағына немесе сыныптық шеніне құқық қорғау органы басшысының немесе уәкілетті басшының бұйрығымен, бірақ арнаулы атақ немесе сыныптық шен төмендетілген (жоғары басшы құрамнан басқа) күннен бастап кемінде алты ай өткеннен кейін ғана қалпына келтіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары басшы құрамның бұрынғы арнаулы атағына немесе сыныптық шеніне қалпына келтіруді Қазақстан Республикасының Президенті айқындаған тәртіппен Қазақстан Республикасының Президенті жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z994" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қызметкерге бұрынғы арнаулы атағы немесе сыныптық шені қайта қалпына келтірілгенге және оған кезекті арнаулы атақ немесе сыныптық шен берілгенге дейін арнаулы атақтан немесе сыныптық шеннен қайта төмендету жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-бап жаңа редакцияда - ҚР 07.11.2014 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-бап жаңа редакцияда – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>27-бап. Арнаулы атақтарды немесе сыныптық шендердi  төмендету, арнаулы атақтардан немесе сыныптық шендерден айыру</w:t>
-[...158 lines deleted...]
-      3. Арнаулы атақтағы немесе сыныптық шендегi еңбек сiңiру мерзiмi арнаулы атақты немесе сыныптық шендi төмендету түрiнде тәртiптiк жауаптылыққа тарту туралы бұйрық шығарылған күннен бастап үзiледi және арнаулы атақты немесе сыныптық шендi қалпына келтiру туралы бұйрық шығарылған күннен бастап қалпына келтiрiледi.</w:t>
+        <w:t>28-бап. Соттың айыптау үкімімен арнаулы атақтардан  немесе сыныптық шендерден айыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z995" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлерге қатысты арнаулы атақтардан немесе сыныптық шендерден айыру туралы соттың заңды күшіне енген айыптау үкімін орындауды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:p>
-[...51 lines deleted...]
-      4. Қызметкерге бұрынғы арнаулы атағы немесе сыныптық шенi қайта қалпына келтiрiлгенге және оған кезектi арнаулы атақ немесе сыныптық шен берiлгенге дейiн арнаулы атақтан немесе сыныптық шеннен қайта төмендету жүргізiлмейдi.</w:t>
+    <w:bookmarkStart w:name="z996" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) капитанға дейін, 1-сыныпты заңгерді қоса алғанда – уәкілетті басшы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z997" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) полковникке дейін, аға кеңесшіні қоса алғанда – құқық қорғау органының басшысы жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z998" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жоғары басшы құрамға қатысты Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z999" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Арнаулы атақтан немесе сыныптық шеннен заңсыз айырған жағдайда соттың шешіміне сәйкес бұрынғы арнаулы атағын немесе сыныптық шенін қалпына келтіру туралы бұйрықты құқық қорғау органының басшысы немесе уәкілетті басшы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z1000" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Арнаулы атақтан немесе сыныптық шеннен заңсыз айырылған кезең қалпына келтірілген арнаулы атақта немесе сыныптық шенде еңбек сіңірген мерзімге кіреді. Арнаулы атағынан немесе сыныптық шенінен заңсыз айырылған адамдарға материалдық залал толық көлемде өтеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 27-бап жаңа редакцияда – ҚР 11.07.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-бап жаңа редакцияда – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 10.01.2025 </w:t>
-[...39 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z62" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...100 lines deleted...]
-      2. Арнаулы атақтан немесе сыныптық шеннен заңсыз айырған жағдайда соттың шешіміне сәйкес бұрынғы арнаулы атағын немесе сыныптық шенін қалпына келтiру туралы бұйрықты құқық қорғау органының басшысы немесе уәкiлеттi басшы қабылдайды.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. ҚҰҚЫҚ ҚОРҒАУ ОРГАНДАРЫНДА ЛАУАЗЫМҒА ТАҒАЙЫНДАУ,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ҚЫЗМЕТ БАБЫНДА АУЫСТЫРУ ЖӘНЕ ӨСІРУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z1000" w:id="352"/>
-[...15 lines deleted...]
-      3. Арнаулы атақтан немесе сыныптық шеннен заңсыз айырылған кезең қалпына келтiрiлген арнаулы атақта немесе сыныптық шенде еңбек сiңiрген мерзiмге кiредi. Арнаулы атағынан немесе сыныптық шенінен заңсыз айырылған адамдарға материалдық залал толық көлемде өтеледi.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29-бап. Құқық қорғау органдарының қатардағы және басшы құрам лауазымдарына орналасудың жалпы қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z64" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қатардағы, кіші, орта, аға және жоғары басшы құрамдағы адамдар орналасуға жататын лауазымдарды және осы лауазымдарға сәйкес келетін арнаулы атақтарды немесе сыныптық шендерді Қазақстан Республикасының заңнамасына сәйкес құқық қорғау органының басшысы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z419" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Орта, аға және жоғары басшы құрам лауазымдарына тағайындалатын адамдар оларға арнаулы атақ, сыныптық шен берілгенге немесе құқық қорғау органдарының кадрларына қабылданғанға дейін атқаратын лауазымы бойынша қызметтік міндеттерін атқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z420" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Адам мансаптық өсудің барлық кезеңдерінен міндетті түрде өтіп, қойылатын біліктілік талаптарына қатаң сәйкес келген жағдайда лауазымға тағайындауды, қызметі бойынша жоспарлы ауыстыруды құқық қорғау органының басшысы немесе уәкілетті басшы тағайындалатын адамның психологиялық, іскерлік және жеке қасиеттерін және қызметтік жұмыс нәтижелерін ескере отырып жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органдары лауазымдарының санаттарына қойылатын біліктілік талаптарын құқық қорғау органдары лауазымдарының санаттарына қойылатын үлгілік біліктілік талаптары негізінде мемлекеттік қызмет істері жөніндегі уәкілетті органмен келісу бойынша құқық қорғау органының басшысы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органдары лауазымдарының санаттарына қойылатын үлгілік біліктілік талаптарын құқық қорғау органдарымен келісу бойынша мемлекеттік қызмет істері жөніндегі уәкілетті орган бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-бап жаңа редакцияда – ҚР 11.07.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Алып тасталды – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="353"/>
-[...83 lines deleted...]
-      2. Орта, аға және жоғары басшы құрам лауазымдарына тағайындалатын адамдар оларға арнаулы атақ, сыныптық шен берiлгенге немесе құқық қорғау органдарының кадрларына қабылданғанға дейiн атқаратын лауазымы бойынша қызметтiк мiндеттерiн атқарады.</w:t>
+    <w:bookmarkStart w:name="z436" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Орта және аға басшы құрамдағы адамдарды лауазымға тағайындау және қызметі бойынша ауыстыру кезінде оларды негізгі мамандығы бойынша не бар тәжірибесіне сәйкес пайдалану қамтамасыз етіледі, ал олар үшін жаңа мамандықтағы лауазымдарға пайдалану қажет болған кезде олар тағайындау алдында тиісті курстарда (жиындарда) қайта даярлықтан өтуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z420" w:id="357"/>
-[...15 lines deleted...]
-      3. Адам мансаптық өсудің барлық кезеңдерінен міндетті түрде өтіп, қойылатын біліктілік талаптарына қатаң сәйкес келген жағдайда лауазымға тағайындауды, қызметi бойынша жоспарлы ауыстыруды құқық қорғау органының басшысы немесе уәкiлеттi басшы тағайындалатын адамның психологиялық, іскерлік және жеке қасиеттерін және қызметтік жұмыс нәтижелерін ескере отырып жүргiзедi. </w:t>
+    <w:bookmarkStart w:name="z939" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Құқық қорғау органдары білім беру ұйымдарының профессорлық-оқытушылық және ғылыми құрамдарының штаттық лауазымдарына қызметкерлерді тағайындау мүмкін болмаған кезде құқық қорғау органы басшысының шешімімен осы лауазымдарға еңбек шарты бойынша аталған лауазымдарға қойылатын біліктілік талаптарына сәйкес келетін өзге де адамдар, оның ішінде уақытша тағайындалуы мүмкін. Бұл ретте жұмыскердің лауазымдық айлықақысы профессорлық-оқытушылық және ғылыми құрамдардың атқаратын штаттық лауазымы бойынша белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құқық қорғау органдары лауазымдарының санаттарына қойылатын біліктілік талаптарын құқық қорғау органдары лауазымдарының санаттарына қойылатын үлгілік біліктілік талаптары негізінде мемлекеттік қызмет істері жөніндегі уәкілетті органмен келісу бойынша құқық қорғау органының басшысы бекітеді.</w:t>
-[...108 lines deleted...]
-      5. Орта және аға басшы құрамдағы адамдарды лауазымға тағайындау және қызметі бойынша ауыстыру кезiнде оларды негiзгi мамандығы бойынша не бар тәжiрибесiне сәйкес пайдалану қамтамасыз етiледi, ал олар үшін жаңа мамандықтағы лауазымдарға пайдалану қажет болған кезде олар тағайындау алдында тиiстi курстарда (жиындарда) қайта даярлықтан өтуге тиiс.</w:t>
+      Профессорлық-оқытушылық және ғылыми құрамдардың штаттық лауазымдарына уақытша тағайындалған жұмыскерлер осы лауазымдарға қызметкерлер тағайындалған кезде Қазақстан Республикасының еңбек заңнамасында белгіленген тәртіппен жұмыстан шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1111" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. Қызмет бабында ауыстыру кезінде қызметкер осы Заңның талаптарын лауазымға соңғы тағайындалған кезінен бастап үш жыл ішінде анықталған бұзушылықпен лауазымға тағайындалған жағдайда, ол лауазымынан босатылуға және құқық қорғау органының қарамағына қабылдануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z939" w:id="359"/>
-[...15 lines deleted...]
-      5-1. Құқық қорғау органдары білім беру ұйымдарының профессорлық-оқытушылық және ғылыми құрамдарының штаттық лауазымдарына қызметкерлерді тағайындау мүмкін болмаған кезде құқық қорғау органы басшысының шешімімен осы лауазымдарға еңбек шарты бойынша аталған лауазымдарға қойылатын біліктілік талаптарына сәйкес келетін өзге де адамдар, оның ішінде уақытша тағайындалуы мүмкін. Бұл ретте жұмыскердің лауазымдық айлықақысы профессорлық-оқытушылық және ғылыми құрамдардың атқаратын штаттық лауазымы бойынша белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z1114" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. Қазақстан Республикасы құқық қорғау органдарының білім беру ұйымдарында, шет мемлекеттердің құқық қорғау органдарының білім беру ұйымдарында жоғары білімнің білім беру бағдарламалары бойынша күндізгі оқу нысанының толық курсын үздік бітірген түлектерге алған мамандығы бойынша орта басшы құрамның бос лауазымын таңдаудың басым құқығы беріледі, олар осы бос лауазымға құқық қорғау органының басшысы айқындайтын тәртіппен тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:p>
-[...122 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z437" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бос басшылық лауазымдар туралы мәліметтер және оларға орналасуға кандидаттарға қойылатын талаптар ведомстволық ақпараттық-анықтамалық жүйелерде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
     <w:bookmarkStart w:name="z438" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -15554,50 +16420,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z65" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -15605,231 +16551,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  30-бап. Қызмет бабында ауыстыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
     <w:bookmarkStart w:name="z66" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қатардағы және кiшi басшы құрамдағы адамдарды қызмет бабында ауыстыру:</w:t>
+      1. Қатардағы және кіші басшы құрамдағы адамдарды қызмет бабында ауыстыру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
     <w:bookmarkStart w:name="z439" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тұрған лауазымдарға – қызмет бабында өсіру тәртібімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
     <w:bookmarkStart w:name="z440" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тең дәрежелi лауазымдарға – басқа лауазымдарға орналастыру қажет болған не оларды iскерлiк және жеке қасиеттерiн ескере отырып, неғұрлым орынды пайдалану, жаңа мамандыққа даярлау үшiн, сондай-ақ отбасы жағдайына, денсаулық жағдайы немесе жасына қарай осы адамдардың келiсiмiмен;</w:t>
+      2) тең дәрежелі лауазымдарға – басқа лауазымдарға орналастыру қажет болған не оларды іскерлік және жеке қасиеттерін ескере отырып, неғұрлым орынды пайдалану, жаңа мамандыққа даярлау үшін, сондай-ақ отбасы жағдайына, денсаулық жағдайы немесе жасына қарай осы адамдардың келісімімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
     <w:bookmarkStart w:name="z441" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) құқық қорғау органдарының білім беру ұйымдарына оқуға түсуiне байланысты – атқаратын штаттық лауазымынан босатыла отырып, сондай-ақ білім беру ұйымын бiтiргеннен кейін лауазымға тағайындалған кезде;</w:t>
+      3) құқық қорғау органдарының білім беру ұйымдарына оқуға түсуіне байланысты – атқаратын штаттық лауазымынан босатыла отырып, сондай-ақ білім беру ұйымын бітіргеннен кейін лауазымға тағайындалған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:bookmarkStart w:name="z442" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) төмен тұрған лауазымдарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
     <w:bookmarkStart w:name="z443" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      штаттар қысқарған кезде немесе құқық қорғау органын қайта ұйымдастыру кезiнде – осы адамдарды тең дәрежелi лауазымдарға ауыстыру мүмкiн болмаған жағдайда және олардың келiсiмiмен;</w:t>
+      штаттар қысқарған кезде немесе құқық қорғау органын қайта ұйымдастыру кезінде – осы адамдарды тең дәрежелі лауазымдарға ауыстыру мүмкін болмаған жағдайда және олардың келісімімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
     <w:bookmarkStart w:name="z444" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      денсаулық жағдайы бойынша – әскери-дәрiгерлiк комиссияның қорытындысы (қаулысы) негiзiнде және қызметкердің келісімімен;</w:t>
+      денсаулық жағдайы бойынша – әскери-дәрігерлік комиссияның қорытындысы (қаулысы) негізінде және қызметкердің келісімімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
     <w:bookmarkStart w:name="z445" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аттестаттаудың қорытындысы бойынша анықталғандай, қызметiне сәйкес келмеген кезде;</w:t>
+      аттестаттаудың қорытындысы бойынша анықталғандай, қызметіне сәйкес келмеген кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
     <w:bookmarkStart w:name="z446" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тәртiптiк жаза қолдану тәртібімен;</w:t>
+      тәртіптік жаза қолдану тәртібімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
     <w:bookmarkStart w:name="z447" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өз қалауы бойынша жүргiзiледi.</w:t>
+      өз қалауы бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
     <w:bookmarkStart w:name="z448" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Орта, аға және жоғары басшы құрамдағы адамдарды қызмет бабында ауыстыру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
     <w:bookmarkStart w:name="z449" w:id="376"/>
     <w:p>
@@ -15845,339 +16791,339 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тұрған лауазымдарға – қызмет бабында өсіру тәртібімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
     <w:bookmarkStart w:name="z450" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тең дәрежелi лауазымдарға – ұйымдық-штаттық іс-шаралардың жүргiзiлуiне байланысты, жұмыс тәжiрибесiн ескере отырып, мамандығына қарай неғұрлым орынды пайдалану үшiн, ротация тәртібімен, атқаратын лауазымының өкілеттіктері мерзімінің аяқталуына байланысты, сондай-ақ олардың тiкелей және уәкілетті басшыларының келiсiмiмен өз қалауы бойынша;</w:t>
+      2) тең дәрежелі лауазымдарға – ұйымдық-штаттық іс-шаралардың жүргізілуіне байланысты, жұмыс тәжірибесін ескере отырып, мамандығына қарай неғұрлым орынды пайдалану үшін, ротация тәртібімен, атқаратын лауазымының өкілеттіктері мерзімінің аяқталуына байланысты, сондай-ақ олардың тікелей және уәкілетті басшыларының келісімімен өз қалауы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
     <w:bookmarkStart w:name="z451" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) құқық қорғау органдарының білім беру ұйымдарына оқуға түсуiне, мемлекеттік қызметшілерді даярлау жөніндегі мемлекеттік тапсырыс шеңберінде оқуына байланысты – атқаратын штаттық лауазымынан босатыла отырып, сондай-ақ білім беру ұйымын бiтiргеннен кейін лауазымға тағайындалған кезде;</w:t>
+      3) құқық қорғау органдарының білім беру ұйымдарына оқуға түсуіне, мемлекеттік қызметшілерді даярлау жөніндегі мемлекеттік тапсырыс шеңберінде оқуына байланысты – атқаратын штаттық лауазымынан босатыла отырып, сондай-ақ білім беру ұйымын бітіргеннен кейін лауазымға тағайындалған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
     <w:bookmarkStart w:name="z452" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) төмен тұрған лауазымдарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
     <w:bookmarkStart w:name="z453" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      штатты қысқарту немесе құқық қорғау органдарын қайта ұйымдастыру кезiнде – осы адамдарды дәрежесi тең лауазымда пайдалану мүмкiн болмаған жағдайда және олардың келiсiмiмен;</w:t>
+      штатты қысқарту немесе құқық қорғау органдарын қайта ұйымдастыру кезінде – осы адамдарды дәрежесі тең лауазымда пайдалану мүмкін болмаған жағдайда және олардың келісімімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
     <w:bookmarkStart w:name="z454" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      денсаулық жағдайы бойынша – әскери-дәрiгерлiк комиссияның қорытындысы (қаулысы) негiзiнде;</w:t>
+      денсаулық жағдайы бойынша – әскери-дәрігерлік комиссияның қорытындысы (қаулысы) негізінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
     <w:bookmarkStart w:name="z455" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз қалауы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
     <w:bookmarkStart w:name="z456" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аттестаттаудың қорытындысы бойынша анықталғандай, қызметiне сәйкес келмеген кезде;</w:t>
+      аттестаттаудың қорытындысы бойынша анықталғандай, қызметіне сәйкес келмеген кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
     <w:bookmarkStart w:name="z457" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тәртiптiк жаза қолдану ретiнде;</w:t>
+      тәртіптік жаза қолдану ретінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
     <w:bookmarkStart w:name="z458" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) мемлекеттік органдарға және халықаралық ұйымдарға іссапармен бару тәртібімен жүргiзiледi.</w:t>
+      5) мемлекеттік органдарға және халықаралық ұйымдарға іссапармен бару тәртібімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
     <w:bookmarkStart w:name="z459" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Орта, аға және жоғары басшы құрамдағы адамдар Қазақстан Республикасы құқық қорғау органдарының білім беру ұйымына басшылыққа және арнайы пәндер бойынша педагогтік қызметке тағайындалған кезде олардың білім беру ұйымына тағайындалғанға дейiнгi негiзгi соңғы лауазымы бойынша лауазымдық айлықақысы сақталады. Әрбiр нақты жағдайда лауазымдық айлықақыны сақтау туралы шешiмдi лауазымға тағайындалғанға дейiн білім беру ұйымы басшылығының ұсынуы және құқық қорғау органы орталық аппаратының кадр қызметінің қорытындысы бойынша құқық қорғау органының басшысы қабылдайды.</w:t>
+      3. Орта, аға және жоғары басшы құрамдағы адамдар Қазақстан Республикасы құқық қорғау органдарының білім беру ұйымына басшылыққа және арнайы пәндер бойынша педагогтік қызметке тағайындалған кезде олардың білім беру ұйымына тағайындалғанға дейінгі негізгі соңғы лауазымы бойынша лауазымдық айлықақысы сақталады. Әрбір нақты жағдайда лауазымдық айлықақыны сақтау туралы шешімді лауазымға тағайындалғанға дейін білім беру ұйымы басшылығының ұсынуы және құқық қорғау органы орталық аппаратының кадр қызметінің қорытындысы бойынша құқық қорғау органының басшысы қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақталған лауазымдық айлықақыны төлеу лауазымы төмендетiлген кезде тоқтатылады.</w:t>
+      Сақталған лауазымдық айлықақыны төлеу лауазымы төмендетілген кезде тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z461" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Төмен тұрған лауазымдарға ауыстырылған қатардағы және басшы құрамдағы адамдар, осы Заңның талаптары ескеріле отырып, кейiннен қызмет бабында өсе алады.</w:t>
+      4. Төмен тұрған лауазымдарға ауыстырылған қатардағы және басшы құрамдағы адамдар, осы Заңның талаптары ескеріле отырып, кейіннен қызмет бабында өсе алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
     <w:bookmarkStart w:name="z460" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Орта, аға және жоғары басшы құрамдағы адамдарды басқа лауазымдарға, сондай-ақ басқа елді мекенге ауыстыру қажет болған кезде бұл туралы шешімді осы адамдардың даярлығы мен қызмет тәжірибесін, сондай-ақ олардың және олардың отбасы мүшелерінің денсаулық жағдайы бойынша қарсы көрсетілімдердің болмауын ескере отырып, олардың келісімімен тиісті уәкілетті басшылар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
     <w:bookmarkStart w:name="z462" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Қатардағы және басшы құрамдағы адамдарды қызмет бабында ауыстыру туралы шешiм, ауыстыру негiздемесi көрсетiле отырып, құқық қорғау органы басшысының </w:t>
-[...9 lines deleted...]
-        <w:t>немесе уәкілетті басшысының бұйрығымен ресiмделедi.</w:t>
+      5. Қатардағы және басшы құрамдағы адамдарды қызмет бабында ауыстыру туралы шешім, ауыстыру негіздемесі көрсетіле отырып, құқық қорғау органы басшысының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>немесе уәкілетті басшысының бұйрығымен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
     <w:bookmarkStart w:name="z465" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қызмет бабында ауыстырылған орта, аға және жоғары басшы құрамдағы адамдар, жыл сайынғы ақылы еңбек демалысында немесе емделуде жүрген жағдайларын қоспағанда, iстерді тапсырғаннан кейiн, бірақ бұйрықты алған күннен бастап бiр ай мерзiмнен кешiктiрiлмей жаңа қызмет орнына iссапарға жiберiлуге тиiс.</w:t>
+      6. Қызмет бабында ауыстырылған орта, аға және жоғары басшы құрамдағы адамдар, жыл сайынғы ақылы еңбек демалысында немесе емделуде жүрген жағдайларын қоспағанда, істерді тапсырғаннан кейін, бірақ бұйрықты алған күннен бастап бір ай мерзімнен кешіктірілмей жаңа қызмет орнына іссапарға жіберілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
     <w:bookmarkStart w:name="z466" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Құқық қорғау органының штаты қысқартылған кезде қызметкер ұсынылған лауазымға орналасудан бас тартқан жағдайда, ол осы Заңға сәйкес жұмыстан шығарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
     <w:bookmarkStart w:name="z1099" w:id="392"/>
     <w:p>
@@ -16229,51 +17175,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
@@ -16739,154 +17685,154 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>32-бап. Құқық қорғау қызметiнiң жоғары тұрған,  тең дәрежелi немесе төмен тұрған лауазымдары</w:t>
+        <w:t>32-бап. Құқық қорғау қызметінің жоғары тұрған,  тең дәрежелі немесе төмен тұрған лауазымдары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1001" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Құқық қорғау қызметiнiң лауазымы, егер оған құқық қорғау қызметiндегi бұрынғы лауазымы бойынша арнаулы атағына немесе сыныптық шенiне қарағанда неғұрлым жоғары шектi арнаулы атақ немесе сыныптық шен көзделген болса, ал арнаулы атақтары немесе сыныптық шендерi тең дәрежелі болғанда – құқық қорғау қызметiнiң лауазымы бойынша неғұрлым жоғары айлықақы көзделген болса, жоғары тұрған лауазым болып есептеледi.</w:t>
+      1. Құқық қорғау қызметінің лауазымы, егер оған құқық қорғау қызметіндегі бұрынғы лауазымы бойынша арнаулы атағына немесе сыныптық шеніне қарағанда неғұрлым жоғары шекті арнаулы атақ немесе сыныптық шен көзделген болса, ал арнаулы атақтары немесе сыныптық шендері тең дәрежелі болғанда – құқық қорғау қызметінің лауазымы бойынша неғұрлым жоғары айлықақы көзделген болса, жоғары тұрған лауазым болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
     <w:bookmarkStart w:name="z1002" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Құқық қорғау қызметiнiң лауазымы, егер оған құқық қорғау қызметiндегi лауазымы бойынша арнаулы атағы немесе сыныптық шенi және айлықақысы құқық қорғау қызметiндегi бұрынғы лауазымы бойынша арнаулы атағына немесе сыныптық шенiне және айлықақысына тең көзделген болса, тең дәрежелi лауазым болып есептеледi.</w:t>
+      2. Құқық қорғау қызметінің лауазымы, егер оған құқық қорғау қызметіндегі лауазымы бойынша арнаулы атағы немесе сыныптық шені және айлықақысы құқық қорғау қызметіндегі бұрынғы лауазымы бойынша арнаулы атағына немесе сыныптық шеніне және айлықақысына тең көзделген болса, тең дәрежелі лауазым болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
     <w:bookmarkStart w:name="z1003" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Құқық қорғау қызметiнiң лауазымы, егер оған құқық қорғау қызметiндегi бұрынғы лауазымы бойынша арнаулы атағына немесе, сыныптық шенiне қарағанда неғұрлым төмен шектi арнаулы атақ немесе сыныптық шен көзделген болса, ал арнаулы атақтары немесе сыныптық шендері тең дәрежелі болғанда – құқық қорғау қызметiнiң лауазымы бойынша неғұрлым төмен айлықақы көзделген болса, төмен тұрған лауазым болып есептеледi.</w:t>
+      3. Құқық қорғау қызметінің лауазымы, егер оған құқық қорғау қызметіндегі бұрынғы лауазымы бойынша арнаулы атағына немесе, сыныптық шеніне қарағанда неғұрлым төмен шекті арнаулы атақ немесе сыныптық шен көзделген болса, ал арнаулы атақтары немесе сыныптық шендері тең дәрежелі болғанда – құқық қорғау қызметінің лауазымы бойынша неғұрлым төмен айлықақы көзделген болса, төмен тұрған лауазым болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16942,51 +17888,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  33-бап. Қызмет бабында өсіру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
     <w:bookmarkStart w:name="z72" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қызметкерлерді қызмет бабында өсіру олар қойылатын біліктілік талаптарына сәйкес келген жағдайда, сондай-ақ психологиялық, iскерлiк және жеке қасиеттерi, қызметтік жұмыс нәтижелері ескерiле отырып жүргiзiледi. </w:t>
+      1. Қызметкерлерді қызмет бабында өсіру олар қойылатын біліктілік талаптарына сәйкес келген жағдайда, сондай-ақ психологиялық, іскерлік және жеке қасиеттері, қызметтік жұмыс нәтижелері ескеріле отырып жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкерлерді жоғары тұрған басшылық лауазымдарға ұсыну аттестаттау не жоспардан тыс немесе кезектен тыс аттестаттау нәтижелері бойынша жоғары тұрған басшылық лауазымдарға өсіруге ұсынылған қызметкерлер қатарынан бәсекеге қабілеттілік көрсеткіші (цифрлық рейтингі) негізінде не конкурстық негізде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -17801,51 +18747,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 36-бапқа өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.10.2015 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -18028,91 +18974,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызметкерді лауазымдық міндеттерін атқарудан мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
     <w:bookmarkStart w:name="z505" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының қылмыстық процессуалдық заңнамасында белгiленген тәртiппен – қылмыстық процесті жүргізуші орган ақшалай қаражатты сақтамай, мұндай шараның қажеттігі болмағанға дейін;</w:t>
+      1) Қазақстан Республикасының қылмыстық процессуалдық заңнамасында белгіленген тәртіппен – қылмыстық процесті жүргізуші орган ақшалай қаражатты сақтамай, мұндай шараның қажеттігі болмағанға дейін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
     <w:bookmarkStart w:name="z506" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қызметтік тергеу жүргізілген жағдайда – құқық қорғау органының басшысы немесе уәкiлеттi басшы жауапкершілік туралы мәселе шешілгенге дейін, бірақ ақшалай қаражатты сақтай отырып, бір айдан аспайтын мерзімге уақытша шеттетуі мүмкін.</w:t>
+      2) қызметтік тергеу жүргізілген жағдайда – құқық қорғау органының басшысы немесе уәкілетті басшы жауапкершілік туралы мәселе шешілгенге дейін, бірақ ақшалай қаражатты сақтай отырып, бір айдан аспайтын мерзімге уақытша шеттетуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
     <w:bookmarkStart w:name="z507" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қызметкерді қызметтік міндеттерін атқарудан уақытша шеттету туралы құқық қорғау органы басшысының немесе уәкiлеттi басшының бұйрығы шығарылады. Қызметкер қызметтік міндеттерін атқарудан уақытша шеттету туралы бұйрықпен шығарылған күнінен бастап үш жұмыс күнінен кешіктірілмей таныстырылуға тиіс. Бұйрықпен танысуы қызметкердің қол қоюымен куәландырылады.</w:t>
+      2. Қызметкерді қызметтік міндеттерін атқарудан уақытша шеттету туралы құқық қорғау органы басшысының немесе уәкілетті басшының бұйрығы шығарылады. Қызметкер қызметтік міндеттерін атқарудан уақытша шеттету туралы бұйрықпен шығарылған күнінен бастап үш жұмыс күнінен кешіктірілмей таныстырылуға тиіс. Бұйрықпен танысуы қызметкердің қол қоюымен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкерді қызметтік міндеттерін атқарудан уақытша шеттету туралы бұйрықпен жеке таныстыру мүмкін болмаған жағдайда, құқық қорғау органының кадр қызметі оған тұрғылықты жері бойынша қызметтік міндеттерін атқарудан уақытша шеттету туралы бұйрықтың көшірмесін хабарламасы бар хатпен жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z508" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -18166,89 +19112,89 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде босатылған жағдайда қызметкер осы Заңда белгіленген тәртіппен жұмыстан шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
     <w:bookmarkStart w:name="z509" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қылмыстық iс ақталатын негiздер бойынша қысқартылған, ақтау үкiмi заңды күшiне енген жағдайда қызметкердiң лауазымы, арнаулы немесе әскери атағы, сыныптық шенi қалпына келтiрiледi.</w:t>
+      4. Қылмыстық іс ақталатын негіздер бойынша қысқартылған, ақтау үкімі заңды күшіне енген жағдайда қызметкердің лауазымы, арнаулы немесе әскери атағы, сыныптық шені қалпына келтіріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Адамның қызметiн (лауазымын, арнаулы атағын немесе сыныптық шенін) қалпына келтiру, егер ол адам ақтау үкiмi күшiне енген не қылмыстық iстi ақталатын негiздер бойынша қысқарту туралы қаулы шығарылған кезден бастап үш ай iшiнде орын алса, ол өтініш жасалған күннен бастап бiр ай мерзiмнен кешiктiрiлмей жүргiзiледi.</w:t>
+      Адамның қызметін (лауазымын, арнаулы атағын немесе сыныптық шенін) қалпына келтіру, егер ол адам ақтау үкімі күшіне енген не қылмыстық істі ақталатын негіздер бойынша қысқарту туралы қаулы шығарылған кезден бастап үш ай ішінде орын алса, ол өтініш жасалған күннен бастап бір ай мерзімнен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z511" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қылмыс жасағаны үшiн сотталуына байланысты құқық қорғау органдарынан шығарылған, ал кейiннен ақталған және тиiсiнше лауазымы мен арнаулы атағы немесе сыныптық шені қалпына келтірілген қызметкерлерге қызметте амалсыздан болмаған уақыты үшiн Қазақстан Республикасының заңнамасында белгіленген тәртiппен ақшалай үлесі өтеледi.</w:t>
+      5. Қылмыс жасағаны үшін сотталуына байланысты құқық қорғау органдарынан шығарылған, ал кейіннен ақталған және тиісінше лауазымы мен арнаулы атағы немесе сыныптық шені қалпына келтірілген қызметкерлерге қызметте амалсыздан болмаған уақыты үшін Қазақстан Республикасының заңнамасында белгіленген тәртіппен ақшалай үлесі өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -18260,84 +19206,84 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.10.2015 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -18404,151 +19350,151 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызметтік қажеттілікке байланысты қызметкерге атқаратын (негізгі) лауазымынан босатпай, жоғары тұрған лауазымның міндеттерін атқару уақытша жүктелуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
     <w:bookmarkStart w:name="z512" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Негізгі мiндеттерiнен босатыла отырып, басқа лауазымдар бойынша мiндеттердi уақытша атқару белгіленген тәртiппен жүктелген штаттық лауазымдағы қызметкерлерге ақы төлеу мынадай тәртiппен жүргізiледi:</w:t>
+      2. Негізгі міндеттерінен босатыла отырып, басқа лауазымдар бойынша міндеттерді уақытша атқару белгіленген тәртіппен жүктелген штаттық лауазымдағы қызметкерлерге ақы төлеу мынадай тәртіппен жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
     <w:bookmarkStart w:name="z513" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) штаттағы орынбасарларға, өздерiнiң тiкелей басшысының бос емес лауазымы бойынша қызметтік мiндеттерiне қарамастан, ақшалай үлес төлеу олардың негізгi атқаратын лауазымы бойынша жүргізiледi;</w:t>
+      1) штаттағы орынбасарларға, өздерінің тікелей басшысының бос емес лауазымы бойынша қызметтік міндеттеріне қарамастан, ақшалай үлес төлеу олардың негізгі атқаратын лауазымы бойынша жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
     <w:bookmarkStart w:name="z514" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) басшының бос лауазымы бойынша мiндеттерiн, оның iшiнде оның орынбасарларының да уақытша атқаруы кезiнде, ақы өзге де төлемдер ескеріле отырып, лауазымды уақытша атқаруға көзделген айлықақысына қарап, бiрақ екi айдан аспайтын уақытқа төленедi. Көрсетілген мерзім ішінде оларды осы лауазымға тағайындау немесе бос лауазым бойынша мiндеттердi орындаудан босату туралы шешiм қабылдануы тиіс.</w:t>
+      2) басшының бос лауазымы бойынша міндеттерін, оның ішінде оның орынбасарларының да уақытша атқаруы кезінде, ақы өзге де төлемдер ескеріле отырып, лауазымды уақытша атқаруға көзделген айлықақысына қарап, бірақ екі айдан аспайтын уақытқа төленеді. Көрсетілген мерзім ішінде оларды осы лауазымға тағайындау немесе бос лауазым бойынша міндеттерді орындаудан босату туралы шешім қабылдануы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
     <w:bookmarkStart w:name="z515" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мiндеттердi уақытша атқарудың үзіліссiз мерзiмi бос лауазым бойынша екі айдан, ал бос емес лауазым бойынша төрт айдан аспауға тиіс.</w:t>
+      Міндеттерді уақытша атқарудың үзіліссіз мерзімі бос лауазым бойынша екі айдан, ал бос емес лауазым бойынша төрт айдан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
     <w:bookmarkStart w:name="z516" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазым бойынша мiндеттердi уақытша атқарудың үзіліссiз мерзiмi лауазымды атқаруға кiрiскен күннен бастап, бiрақ бұйрықта көрсетілген күннен ерте емес, ал күнi көрсетiлмесе, бұйрыққа қол қойылған күннен ерте емес, мiндеттерiн атқарудан босатылған күн қоса есептеледi.</w:t>
+      Лауазым бойынша міндеттерді уақытша атқарудың үзіліссіз мерзімі лауазымды атқаруға кіріскен күннен бастап, бірақ бұйрықта көрсетілген күннен ерте емес, ал күні көрсетілмесе, бұйрыққа қол қойылған күннен ерте емес, міндеттерін атқарудан босатылған күн қоса есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
     <w:bookmarkStart w:name="z517" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазым бойынша мiндеттi атқарушы етiп тағайындау қызметкерлердi лауазымдарға тағайындау және оларды ауыстыру құқығы берiлген лауазымды адамдардың бұйрығымен ресiмделедi.</w:t>
+      Лауазым бойынша міндетті атқарушы етіп тағайындау қызметкерлерді лауазымдарға тағайындау және оларды ауыстыру құқығы берілген лауазымды адамдардың бұйрығымен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
     <w:bookmarkStart w:name="z518" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қызметкерге осы бапқа сәйкес міндеттерді уақытша атқаруды жүктеу және оны осыған байланысты негізгі лауазымы бойынша міндеттерді атқарудан босату, тікелей басшысы болмаған кезеңде оның лауазымы бойынша міндеттерді атқару қызметкердің қызметтік міндеттерінде көзделген жағдайларды қоспағанда, құқық қорғау органы басшысының немесе уәкілетті басшының актісімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
     <w:p>
       <w:pPr>
@@ -18624,129 +19570,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  40-бап. Құқық қорғау органдарындағы жұмыс уақыты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
     <w:bookmarkStart w:name="z86" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қызметкерлердiң жұмыс уақытының ұзақтығы осы Заңда көзделген ерекшеліктер ескеріле отырып, Қазақстан Республикасының еңбек заңнамасына сәйкес белгiленедi.</w:t>
+      1. Қызметкерлердің жұмыс уақытының ұзақтығы осы Заңда көзделген ерекшеліктер ескеріле отырып, Қазақстан Республикасының еңбек заңнамасына сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір құқық қорғау органында қызметтік әрекеттің ерекшеліктерімен және жедел жағдаймен, жыл мезгілімен, жергілікті жағдайлармен және басқа да нақты мән-жайлармен анықталатын, қатаң регламенттелген күн тәртібі белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z519" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Күн тәртібі қағидалары құқық қорғау органы басшысының немесе уәкiлеттi басшының актісімен бекітілетін жұмыс уақыты мен тынығу уақытын, азаматтарды қабылдау сағаттарын (халық үшін барынша қолайлы), қызметкерлердің жекелеген санаттарының қызмет атқару кезегін белгілейді.</w:t>
+      2. Күн тәртібі қағидалары құқық қорғау органы басшысының немесе уәкілетті басшының актісімен бекітілетін жұмыс уақыты мен тынығу уақытын, азаматтарды қабылдау сағаттарын (халық үшін барынша қолайлы), қызметкерлердің жекелеген санаттарының қызмет атқару кезегін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
     <w:bookmarkStart w:name="z899" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Құқық қорғау органдары қызметкерлерінің нормативтік жүктемелерін айқындау тәртібін Қазақстан Республикасының Үкіметі белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
     <w:bookmarkStart w:name="z520" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қажет болған жағдайда қызметкерлер белгiленген уақыттан тыс, сондай-ақ түнгi уақытта, демалыс және мереке күндерi қызметтiк мiндеттерiн орындауға шақырылуы мүмкiн. Өтемақы төлеу тәртібі мен шарттары Қазақстан Республикасының заңнамасында айқындалады.</w:t>
+      3. Қажет болған жағдайда қызметкерлер белгіленген уақыттан тыс, сондай-ақ түнгі уақытта, демалыс және мереке күндері қызметтік міндеттерін орындауға шақырылуы мүмкін. Өтемақы төлеу тәртібі мен шарттары Қазақстан Республикасының заңнамасында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -19042,51 +19988,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 42-бап. Жеке істі және есепке алу құжаттарын жүргізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
     <w:bookmarkStart w:name="z90" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Құқық қорғау органында қызметкерлердің дербес деректерін, қызмет әрекеттері мен құқық қорғау қызметіндегі өтілі туралы мәліметтерді қамтитын жеке істер, есепке алу құжаттары жүргізіледі.</w:t>
+      1. Құқық қорғау органында қызметкерлердің дербес деректерін, еңбек қызметі мен құқық қорғау қызметіндегі өтілі туралы мәліметтерді және құқық қорғау органының қызметін қамтамасыз ету үшін қажетті, құқық қорғау қызметіне кіруге, оны өткеруге және құқық қорғау қызметінен шығарылуына байланысты өзге де мәліметтерді қамтитын жеке істер, есепке алу құжаттары жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
     <w:bookmarkStart w:name="z525" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қызметкердің дербес деректерін жинау, өңдеу және қорғау кезінде құқық қорғау органында мына талаптар сақталуға тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
     <w:bookmarkStart w:name="z526" w:id="458"/>
     <w:p>
@@ -19122,1703 +20068,1655 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңға сәйкес қызметкерден алынған дербес деректердің анықтығын тексеру мемлекеттік органдардың қатысуымен жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
     <w:bookmarkStart w:name="z528" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қызметкердің дербес деректерін заңсыз пайдаланудан немесе жоғалтудан қорғау осы Заңмен және Қазақстан Республикасының өзге де заңнамалық актілерімен көзделген тәртіппен құқық қорғау органының қаражаты есебінен қамтамасыз етіледі;</w:t>
+      3) қызметкердің дербес деректерін заңсыз пайдаланудан немесе жоғалтудан қорғау осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген тәртіппен құқық қорғау органының қаражаты есебінен қамтамасыз етіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
     <w:bookmarkStart w:name="z529" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заңдарда көзделген жағдайларды қоспағанда, қызметкердің жазбаша нысанда білдірген келісімінсіз оның дербес деректерін үшінші тарапқа беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z530" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қызметкердің жеке ісіне құқық қорғау органының қызметін қамтамасыз етуге қажетті, құқық қорғау қызметіне тұрумен, оны өткерумен және құқық қорғау қызметінен шығумен байланысты оның дербес деректері және өзге де мәліметтер енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z531" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Құқық қорғау немесе әскери қызметті өткерген (өткеріп жатқан) азаматты (қызметкерді) қабылдау (ауысу) кезінде азаматтың (қызметкердің) құқық қорғау немесе әскери қызметті өткерген (өткеріп жүрген) мемлекеттік органдардан немесе ұйымдардан құқық қорғау органы басшысының немесе уәкілетті басшысының сұратуы бойынша құқық қорғау органының мекенжайына қызметкердің сіңірген еңбегінің есебі, қызметтік тізімінің көшірмесі, соңғы аттестаттау бойынша қорытындысы және қызметтік әрекетін сипаттайтын басқа да материалдар жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z531" w:id="463"/>
-[...15 lines deleted...]
-      4. Құқық қорғау немесе әскери қызметті өткерген (өткеріп жатқан) азаматты (қызметкерді) қабылдау (ауысу) кезінде азаматтың (қызметкердің) құқық қорғау немесе әскери қызметті өткерген (өткеріп жүрген) мемлекеттік органдардан немесе ұйымдардан құқық қорғау органы басшысының немесе уәкілетті басшысының сұратуы бойынша құқық қорғау органының мекенжайына қызметкердің сіңірген еңбегінің есебі, қызметтік тізімінің көшірмесі, соңғы аттестаттау бойынша қорытындысы және қызметтік әрекетін сипаттайтын басқа да материалдар жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z532" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қызметкердің жеке ісінде және есепке алу құжаттарында қамтылған мәліметтер Қазақстан Республикасының заңнамасына сәйкес мемлекеттік құпияларға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z532" w:id="464"/>
-[...15 lines deleted...]
-      5. Қызметкердің жеке ісінде және есепке алу құжаттарында қамтылған мәліметтер Қазақстан Республикасының заңнамасына сәйкес мемлекеттік құпияларға жатады.</w:t>
+    <w:bookmarkStart w:name="z533" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқа қызметкердің дербес деректерін алуды, сақтауды, өңдеуді, пайдалануды және беруді реттейтін нормалардың бұзылуына, сондай-ақ осындай деректердің жоғалуына немесе жария болуына кінәлі қызметкер осы Заңға және Қазақстан Республикасының өзге де заңдарына сәйкес жауаптылыққа болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z533" w:id="465"/>
-[...15 lines deleted...]
-      6. Басқа қызметкердің дербес деректерін алуды, сақтауды, өңдеуді, пайдалануды және беруді реттейтін нормалардың бұзылуына, сондай-ақ осындай деректердің жоғалуына немесе жария болуына кінәлі қызметкер осы Заңға және Қазақстан Республикасының өзге де заңдарына сәйкес жауаптылыққа болады.</w:t>
+    <w:bookmarkStart w:name="z534" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қызметкердің дербес деректерін қамтыған жеке ісін жүргізу тәртібін құқық қорғау қызметінің басшысы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z534" w:id="466"/>
-[...15 lines deleted...]
-      7. Қызметкердің дербес деректерін қамтыған жеке ісін жүргізу тәртібін құқық қорғау қызметінің басшысы бекітеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-бапқа өзгеріс енгізілді - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін алты ай өткен соң қолданысқа енгізіледі); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  43-бап. Құқық қорғау органының штаты қысқартылған, қайта ұйымдастырылған немесе таратылған кездегі құқық қорғау қызметіне байланысты құқықтық қатынастар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z92" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау органының штаты қысқартылған кезде қысқартылатын лауазымды атқарып отырған қызметкермен құқықтық қатынастар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z535" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызметкерге сол не басқа құқық қорғау органында өзге де лауазымды атқару мүмкіндігі ұсынылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z536" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметкер кәсіптік қайта даярлауға, біліктілігін арттыруға немесе құқық қорғау органының білім беру ұйымдарына оқуға жіберілген жағдайларда жалғасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z878" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Құқық қорғау органы қайта ұйымдастырылған жағдайда, жаңадан құрылған органның басшылығы қайта ұйымдастырылған органның қызметкеріне оның біліктілігіне сәйкес лауазымды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкер ұсынылып отырған лауазымнан бас тартқан жағдайда, осы Заңда белгіленген тәртіппен қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z537" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құқық қорғау органы таратылған кезде қызметкерге қатысты құқықтық қатынастар қызметкерге таратылған құқық қорғау органының функциялары берілген құқық қорғау органында не басқа құқық қорғау органында өзге лауазымды атқару мүмкіндігі ұсынылған жағдайда жалғасуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z538" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкер ұсынылған өзге лауазымды атқарудан бас тартқан жағдайда, ол осы Заңда белгіленген тәртіппен құқық қорғау қызметінен шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 42-бапқа өзгеріс енгізілді - ҚР 21.05.2013 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн алты ай өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 43-бапқа өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="467"/>
+    <w:bookmarkStart w:name="z93" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  43-бап. Құқық қорғау органының штаты қысқартылған, қайта ұйымдастырылған немесе таратылған кездегі құқық қорғау қызметіне байланысты құқықтық қатынастар</w:t>
-[...137 lines deleted...]
-      3. Қызметкер ұсынылған өзге лауазымды атқарудан бас тартқан жағдайда, ол осы Заңда белгіленген тәртіппен құқық қорғау қызметінен шығарылады.</w:t>
+        <w:t xml:space="preserve"> 44-бап. Құқық қорғау органына жатпайтын лауазымдарда қызмет өткеру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z94" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкерлер құқық қорғау органдарының кадрында қалдырыла отырып, оған жатпайтын лауазымдарда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z539" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқық қорғау органының қарамағында болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z540" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдарға және халықаралық ұйымдарға іссапармен барған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z541" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік қызметшілерді даярлау жөніндегі мемлекеттік тапсырыс шеңберінде оқу демалысы беріле отырып оқып жатқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z907" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жалақысы сақталмайтын демалыста не осы Заңның 77-бабында көзделген демалыстарда болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлықты аяқтағаннан кейін құқық қорғау органының кадрына алынған жағдайларда құқық қорғау қызметін өткере алады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 43-бапқа өзгеріс енгізілді - ҚР 29.10.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve">      Ескерту. 44-бапқа өзгерістер енгізілді - ҚР 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="474"/>
+    <w:bookmarkStart w:name="z95" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 44-бап. Құқық қорғау органына жатпайтын лауазымдарда қызмет өткеру</w:t>
-[...99 lines deleted...]
-      4) жалақысы сақталмайтын демалыста не осы Заңның 77-бабында көзделген демалыстарда болған;</w:t>
+        <w:t xml:space="preserve"> 45-бап. Құқық қорғау қызметін өткеру ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:p>
-[...14 lines deleted...]
-      5) құқық қорғау органдарының білім беру ұйымдарында алғашқы кәсіптік даярлықты аяқтағаннан кейін құқық қорғау органының кадрына алынған жағдайларда құқық қорғау қызметін өткере алады.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлерді республиканың өзге өңірлерінде қоғамдық тәртіпті қорғауға немесе төтенше жағдайдың құқықтық режимін қамтамасыз етуге және төтенше жағдайларды жоюға қатысуға тарту мерзімінің ұзақтығы үш айдан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z542" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қызметкерлер Қазақстан Республикасының Yкіметі айқындайтын тәртіппен құқық қорғау органдарының кадрында қалдырыла отырып, мемлекеттік органдарға және халықаралық ұйымдарға іссапармен баруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдарға және халықаралық ұйымдарға іссапарға жіберу кезеңінде қызметкерлер мен олардың отбасы мүшелерінде Қазақстан Республикасының заңнамасында белгіленген құқықтар, кепілдіктер, жеңілдіктер, өтемақылар, зейнетақымен қамсыздандыру және әлеуметтік қорғалу сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 44-бапқа өзгерістер енгізілді - ҚР 03.07.2013 </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 45-бапқа өзгеріс енгізілді – ҚР 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="480"/>
+    <w:bookmarkStart w:name="z565" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 45-бап. Құқық қорғау қызметін өткеру ерекшеліктері</w:t>
-[...39 lines deleted...]
-      2. Қызметкерлер Қазақстан Республикасының Yкiметi айқындайтын тәртiппен құқық қорғау органдарының кадрында қалдырыла отырып, мемлекеттiк органдарға және халықаралық ұйымдарға іссапармен баруы мүмкін.</w:t>
+        <w:t xml:space="preserve"> 45-1-бап. Ішкі істер министрлігінің қылмыстық-атқару жүйесінде қызмет атқарудың ерекше жағдайлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z692" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қылмыстық-атқару жүйесінде қызмет атқарудың ерекше жағдайлары деп төтенше жағдай немесе соғыс жағдайы режимінің енгізілуі, күдіктінің, айыпталушының және сотталған адамның қашуы, адамдардың кепілге алынуы, жаппай тәртіпсіздіктер, топтасып бағынбаушылықтар кезіндегі не оларды жою үшін қажетті мерзім ішінде осылардың туындау қаупі төнген кездегі мекеме персоналының жұмысы түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z780" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қылмыстық-атқару жүйесі органдары қызметкерлерінің қызмет атқарудың ерекше жағдайлары режиміндегі жұмысы үш айдан аспауға тиіс және демалыс күндерін берумен өтеледі. Қызметкерлерді қызмет атқарудың ерекше жағдайларындағы жұмысқа тартудың тәртібі мен шекті ұзақтығы Қазақстан Республикасының нормативтік құқықтық актілерімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 45-бапқа өзгеріс енгізілді – ҚР 30.06.2025 </w:t>
-[...39 lines deleted...]
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 45-1-баппен толықтырылды - ҚР 2012.01.18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z565" w:id="483"/>
+    <w:bookmarkStart w:name="z97" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 45-1-бап. Ішкі істер министрлігінің қылмыстық-атқару жүйесiнде қызмет атқарудың ерекше жағдайлары</w:t>
-[...39 lines deleted...]
-      2. Қылмыстық-атқару жүйесi органдары қызметкерлерiнiң қызмет атқарудың ерекше жағдайлары режиміндегі жұмысы үш айдан аспауға тиіс және демалыс күндерiн берумен өтеледi. Қызметкерлердi қызмет атқарудың ерекше жағдайларындағы жұмысқа тартудың тәртiбi мен шектi ұзақтығы Қазақстан Республикасының нормативтiк құқықтық актiлерiмен айқындалады.</w:t>
+        <w:t xml:space="preserve"> 46-бап. Қызметкерді іс-сапарға жіберу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z98" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерді іссапарға жіберу тиісті лауазымдарға тағайындау құқығы бар құқық қорғау органы басшысының немесе уәкілетті басшының бұйрығымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қызметкерді лауазымға тағайындау ол іссапарға жіберілген күннен бастап жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z543" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қызметкердің баянаты және қызметке қабылдайтын құқық қорғау органының жазбаша өтінішхаты іссапарға жіберуге негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z544" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкерді іссапарға жіберу туралы шешімді қабылдау мерзімі қабылдаушы құқық қорғау органынан жазбаша өтінішхат түскен күннен бастап бір айдан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тарау 45-1-баппен толықтырылды - ҚР 2012.01.18 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 46-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="486"/>
+    <w:bookmarkStart w:name="z424" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 46-бап. Қызметкерді іс-сапарға жіберу</w:t>
-[...77 lines deleted...]
-      3. Қызметкерді іссапарға жіберу туралы шешімді қабылдау мерзімі қабылдаушы құқық қорғау органынан жазбаша өтінішхат түскен күннен бастап бір айдан аспауға тиіс.</w:t>
+        <w:t xml:space="preserve"> 46-1-бап. Қызметкерді құқық қорғау органының қарамағына қабылдау тәртібі мен негіздері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 46-1-бап. Қызметкерді құқық қорғау органының қарамағына қабылдау тәртібі мен негіздері</w:t>
+    <w:bookmarkStart w:name="z425" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау қызметін одан әрі өткеру туралы мәселені шешу үшін қызметкерлер осы бапта көзделген тәртіппен және негіздерде атқарып жүрген лауазымынан босатыла отырып, құқық қорғау органының қарамағына қабылдануы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z425" w:id="491"/>
-[...15 lines deleted...]
-      1. Құқық қорғау қызметін одан әрі өткеру туралы мәселені шешу үшін қызметкерлер осы бапта көзделген тәртіппен және негіздерде атқарып жүрген лауазымынан босатыла отырып, құқық қорғау органының қарамағына қабылдануы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z426" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z426" w:id="492"/>
-[...15 lines deleted...]
-      2. Мыналар:</w:t>
+    <w:bookmarkStart w:name="z427" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызметкердің өз қалауы бойынша атқарып жүрген лауазымынан босату және құқық қорғау органының қарамағында қалдыру туралы баянатпен өтініш жасауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z427" w:id="493"/>
-[...15 lines deleted...]
-      1) қызметкердің өз қалауы бойынша атқарып жүрген лауазымынан босату және құқық қорғау органының қарамағында қалдыру туралы баянатпен өтініш жасауы;</w:t>
+    <w:bookmarkStart w:name="z428" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметкерді осы Заңның 56-бабы 2-тармағының 5) тармақшасында көзделген тәртіптік жаза тәртібімен немесе аттестаттау нәтижелері бойынша атқарып жүрген лауазымынан босату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z428" w:id="494"/>
-[...15 lines deleted...]
-      2) қызметкерді осы Заңның 56-бабы 2-тармағының 5) тармақшасында көзделген тәртіптік жаза тәртібімен немесе аттестаттау нәтижелері бойынша атқарып жүрген лауазымынан босату;</w:t>
+    <w:bookmarkStart w:name="z429" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұйымдық-штаттық іс-шаралар жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z429" w:id="495"/>
-[...15 lines deleted...]
-      3) ұйымдық-штаттық іс-шаралар жүргізу;</w:t>
+    <w:bookmarkStart w:name="z430" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) басқа мемлекеттік органдарға және халықаралық ұйымдарға іссапармен бару мерзімінің аяқталуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z430" w:id="496"/>
-[...15 lines deleted...]
-      4) басқа мемлекеттік органдарға және халықаралық ұйымдарға іссапармен бару мерзімінің аяқталуы;</w:t>
+    <w:bookmarkStart w:name="z431" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік қызметшілерді даярлау жөніндегі мемлекеттік тапсырыс шеңберінде, сондай-ақ Шетелде кадрлар даярлау жөніндегі республикалық комиссия айқындайтын шетелдік жетекші жоғары оқу орындарында докторантура (PhD, бейіні бойынша доктор) бағдарламалары бойынша білім беру ұйымдарында оқу мерзімінің аяқталуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z431" w:id="497"/>
-[...15 lines deleted...]
-      5) мемлекеттік қызметшілерді даярлау жөніндегі мемлекеттік тапсырыс шеңберінде, сондай-ақ Шетелде кадрлар даярлау жөніндегі республикалық комиссия айқындайтын шетелдік жетекші жоғары оқу орындарында докторантура (PhD, бейіні бойынша доктор) бағдарламалары бойынша білім беру ұйымдарында оқу мерзімінің аяқталуы;</w:t>
+    <w:bookmarkStart w:name="z432" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әскери-дәрігерлік комиссияның қорытындысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z432" w:id="498"/>
-[...15 lines deleted...]
-      6) әскери-дәрігерлік комиссияның қорытындысы;</w:t>
+    <w:bookmarkStart w:name="z1004" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) негізгі қызметкердің қызметке шығуына байланысты қызметкерді атқарып отырған уақытша бос лауазымнан босату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z1004" w:id="499"/>
-[...134 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1107" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) осы Заңның 31-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген жағдайда ұсынылған лауазымнан бас тарту қызметкерді құқық қорғау органының қарамағына қабылдау негіздері болып табылады.</w:t>
-[...105 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> көзделген жағдайда ұсынылған лауазымнан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осы Заңның 29-бабының 5-2-тармағында көзделген тәртіппен қызметкерді атқаратын лауазымынан босату қызметкерді құқық қорғау органының қарамағына қабылдауға негіз болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z433" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қызметкерді атқарып жүрген лауазымынан босату және құқық қорғау органының қарамағына қабылдау құқық қорғау органы басшысының не уәкілетті басшының бұйрығы негізінде күнтізбелік он бес күннен аспайтын мерзімге жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
     <w:bookmarkStart w:name="z434" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ерекше мән-жайлардан туындайтын айрықша жағдайларда бұл мерзiмді құқық қорғау органының басшысы екi айға дейiн ұзартуы мүмкiн.</w:t>
+      Ерекше мән-жайлардан туындайтын айрықша жағдайларда бұл мерзімді құқық қорғау органының басшысы екі айға дейін ұзартуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
     <w:bookmarkStart w:name="z817" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық қорғау органының қарамағына қабылданған қызметкердің соңғы лауазымы бойынша ақшалай қаражаты сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
     <w:bookmarkStart w:name="z818" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қатардағы және басшы құрамдағы адамдардың осы Заңда белгiленген демалыстарда, денсаулық сақтау ұйымдарында емделуде (оның ішінде әскери-дәрігерлік комиссияның жолдамасы бойынша тексерілуде) болу кезеңі, бұрынғы қызмет атқарған жерiнен тиiстi құқық қорғау органы тұрған жерге дейiн жол жүру уақыты; қашықтан оқыту бойынша білім алатын адамдар үшін – бiлiм беру ұйымдарының оқу-емтихан сессияларында болу уақыты; қылмыстық iс ақтау негiздерi бойынша тоқтатылған немесе ақтау үкiмi шығарылған жағдайларда, қамаққа алынған күнiнен бастап және босатылған күнiн қоса алғанда, қылмыстық жауаптылыққа тартылуына байланысты күзетпен ұстау уақыты құқық қорғау органының қарамағында болу мерзiмiне есептелмейдi.</w:t>
+      Қатардағы және басшы құрамдағы адамдардың осы Заңда белгіленген демалыстарда, денсаулық сақтау ұйымдарында емделуде (оның ішінде әскери-дәрігерлік комиссияның жолдамасы бойынша тексерілуде) болу кезеңі, бұрынғы қызмет атқарған жерінен тиісті құқық қорғау органы тұрған жерге дейін жол жүру уақыты; қашықтан оқыту бойынша білім алатын адамдар үшін – білім беру ұйымдарының оқу-емтихан сессияларында болу уақыты; қылмыстық іс ақтау негіздері бойынша тоқтатылған немесе ақтау үкімі шығарылған жағдайларда, қамаққа алынған күнінен бастап және босатылған күнін қоса алғанда, қылмыстық жауаптылыққа тартылуына байланысты күзетпен ұстау уақыты құқық қорғау органының қарамағында болу мерзіміне есептелмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
     <w:bookmarkStart w:name="z819" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қызметтік қажеттілік болған жағдайда құқық қорғау органының басшысы не уәкілетті басшы құқық қорғау органының қарамағындағы қызметкерге құқық қорғау органының құрылымдық бөлімшесінің басшысын бекітіп бере отырып, оған құқық қорғау органының алдына қойылған міндеттер мен функцияларды орындау бойынша қызметтік міндеттерді жүктеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
     <w:p>
       <w:pPr>
@@ -20870,111 +21768,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Құқық қорғау органының қарамағына қабылданған қызметкерге көтермелеу шаралары қолданылады және оған осы Заңда көзделген тәртіппен және жағдайларда тәртіптік жазалар қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
     <w:bookmarkStart w:name="z822" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қызметкердiң құқық қорғау органының қарамағында болу уақыты құқық қорғау қызметiндегi өтiлiне, арнаулы атақ немесе сыныптық шен беру үшiн еңбек сiңiрген жылдарына есептеледi.</w:t>
+      5. Қызметкердің құқық қорғау органының қарамағында болу уақыты құқық қорғау қызметіндегі өтіліне, арнаулы атақ немесе сыныптық шен беру үшін еңбек сіңірген жылдарына есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
     <w:bookmarkStart w:name="z823" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Атқаратын лауазымдарынан босатылған және құқық қорғау органының қарамағында тұрған, жыл сайынғы ақылы еңбек демалысын пайдаланбаған қызметкерлерге, оларды қызметте одан әрi пайдалану туралы мәселенiң шешілуі кешiктiрiлген жағдайларда, пайдаланылмаған демалысы берiледi. Оларға жыл сайынғы ақылы еңбек демалысы уақыты үшiн ақшалай қаражат, құқық қорғау органының қарамағында болу мерзiмiне қарамастан, оның қарамағына қабылданған күнге негiзгi лауазымы бойынша алатын мөлшерде төленедi.</w:t>
+      6. Атқаратын лауазымдарынан босатылған және құқық қорғау органының қарамағында тұрған, жыл сайынғы ақылы еңбек демалысын пайдаланбаған қызметкерлерге, оларды қызметте одан әрі пайдалану туралы мәселенің шешілуі кешіктірілген жағдайларда, пайдаланылмаған демалысы беріледі. Оларға жыл сайынғы ақылы еңбек демалысы уақыты үшін ақшалай қаражат, құқық қорғау органының қарамағында болу мерзіміне қарамастан, оның қарамағына қабылданған күнге негізгі лауазымы бойынша алатын мөлшерде төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
     <w:bookmarkStart w:name="z824" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Құқық қорғау органының басшысы немесе уәкілетті басшы осы баптың талаптарын сақтай отырып, құқық қорғау органының қарамағында тұрған қызметкерге жазбаша нысанда лауазым ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
     <w:bookmarkStart w:name="z825" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құқық қорғау органының қарамағында тұрған қызметкердi лауазымға тағайындау кезiнде оның бiлiктiлiгi, арнаулы атағы, сыныптық шені, еңбек сiңiрген жылдары, жұмыс өтiлi, бұрынғы лауазымы ескерiлуге тиiс.</w:t>
+      Құқық қорғау органының қарамағында тұрған қызметкерді лауазымға тағайындау кезінде оның біліктілігі, арнаулы атағы, сыныптық шені, еңбек сіңірген жылдары, жұмыс өтілі, бұрынғы лауазымы ескерілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
     <w:bookmarkStart w:name="z826" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметкер құқық қорғау органының қарамағына осы баптың 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21217,51 +22115,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.10.2015 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21298,50 +22196,90 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -21749,51 +22687,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аттестаттау өткізуге дайындықты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="525"/>
     <w:bookmarkStart w:name="z553" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) прокуратура органдарының қызметкерлерін қоспағанда, кәсіптік жарамдылығын айқындау бойынша белгiленген нормативтердi тапсыруды;</w:t>
+      2) прокуратура органдарының қызметкерлерін қоспағанда, кәсіптік жарамдылығын айқындау бойынша белгіленген нормативтерді тапсыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="526"/>
     <w:bookmarkStart w:name="z554" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аттестаттауға жатқызылған қызметкердің Қазақстан Республикасы заңнамасын, қазақ тілін білуін және логикалық ойлау қабілетін компьютерлік тесттен өткізуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="527"/>
     <w:p>
       <w:pPr>
@@ -21970,51 +22908,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 47-бапқа өзгерістер енгізілді - ҚР 2011.11.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 490-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2012.04.27 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.04.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 15-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -22776,51 +23714,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 48-бап. Аттестаттауды өткізуге дайындықты ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
     <w:bookmarkStart w:name="z103" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Аттестаттауды өткізу мерзімі келген кезде құқық қорғау органы басшысының немесе уәкiлеттi басшының тапсырмасы бойынша тиісті кадр қызметтері аттестаттау өткізуге дайындықты ұйымдастырады.</w:t>
+      1. Аттестаттауды өткізу мерзімі келген кезде құқық қорғау органы басшысының немесе уәкілетті басшының тапсырмасы бойынша тиісті кадр қызметтері аттестаттау өткізуге дайындықты ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
     <w:bookmarkStart w:name="z557" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дайындық:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
     <w:bookmarkStart w:name="z558" w:id="541"/>
     <w:p>
@@ -25036,1144 +25974,1070 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 54-бап. Құқық қорғау органдарындағы қызметтік тәртіп</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="591"/>
     <w:bookmarkStart w:name="z116" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қызметкердiң Қазақстан Республикасының заңнамасында, құқық қорғау органдары басшыларының және уәкiлеттi басшылардың актілерінде белгіленген нормалар мен қағидаларды міндетті түрде сақтауы құқық қорғау қызметіндегі қызметтік тәртiп болып табылады.</w:t>
+      1. Қызметкердің Қазақстан Республикасының заңнамасында, құқық қорғау органдары басшыларының және уәкілетті басшылардың актілерінде белгіленген нормалар мен қағидаларды міндетті түрде сақтауы құқық қорғау қызметіндегі қызметтік тәртіп болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z600" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құқық қорғау органының басшысы және уәкілетті басшы өзінің бағыныстылары арасындағы қызметтік тәртіптің жай-күйі және сеніп тапсырылған органда кадр жұмысында анықталған бұзушылықтар үшін жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z601" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметтік тәртіпті қамтамасыз ету және нығайту мақсатында құқық қорғау органының басшысы немесе уәкілетті басшы қызметкерлерге және құқық қорғау органдарының білім беру ұйымдары курсанттарына, магистранттары мен докторанттарына осы Заңмен көзделген көтермелеу шараларын қолдана алады және оларға тәртіптік жазалар қолданылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">4. Алып тасталды – ҚР 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-тармаққа өзгеріс енгізу көзделген – ҚР 12.02.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 54-бапқа өзгерістер енгізілді - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...27 lines deleted...]
-    <w:bookmarkEnd w:id="593"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-1-бап. Құқық қорғау органдарындағы тәрбиелік,  әлеуметтік-құқықтық, психологиялық және  идеологиялық жұмыс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1023" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау органдарында жеке құраммен тәрбиелік, әлеуметтік-құқықтық, психологиялық және идеологиялық жұмыс ұйымдастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z1024" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тәрбиелік жұмыс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z1025" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке құрамның құқықтық тұрғыдан хабардар болу, сауаттылық, мәдениет пен адамгершілік дәрежесін арттыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z1026" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметкерлерге құқық қорғау органдары туралы түсінікті және оның мақсатын, олардың жұмыс істеу және алдында тұрған міндеттерді орындау ерекшеліктерін ұғындыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z1027" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік саясаттың негіздеріне сәйкес қызметкерлердің құқық қорғау органдарына қатыстылығы үшін жауапкершілікті қалыптастыруға және олардың мемлекет мүдделерін қорғауға әзірлігін қолдауға бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z1028" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әлеуметтік-құқықтық жұмыс құқық қорғау органдарының қызметкерлері мен олардың отбасы мүшелерін әлеуметтік қорғауды қамтамасыз ету жөніндегі шараларды іске асыруға бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z1029" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Психологиялық жұмыс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z1030" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке құрамның құқық қорғау органының міндеттерін орындауға, оның ішінде соғыс жағдайы және төтенше жағдай, терроризмге қарсы операцияларды жүргізу кезеңіндегі психологиялық әзірлікте болуын қолдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z1031" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметкердің психологиялық және психикалық-физиологиялық қасиеттерінің атқарып отырған лауазымына сәйкестігін айқындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z1032" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құқық қорғау органының бөлімшелеріндегі моральдық-психологиялық ахуалдың жай-күйін жыл сайынғы әлеуметтану мониторингін жүргізу жолымен зерделеуге бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z1033" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Идеологиялық жұмыс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z1034" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқық қорғау органдары қызметкерлерінде патриоттық сана-сезімді, Отанға, өз халқына деген сүйіспеншілікті, антқа адалдықты, лауазымдық міндеттерін мінсіз орындауға ұмтылысты қалыптастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z1035" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық қорғау органдары қызметкерлерінің Қазақстан Республикасының конституциялық қағидаттары мен ұлттық мүдделеріне адалдығын қалыптастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z1036" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұқаралық ақпарат құралдары арқылы құқық қорғау органдарының жағымды имиджін қалыптастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z1037" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) идеологиялық жұмысты ұйымдастыру және жүргізу мәселелері бойынша мемлекеттік органдармен, бұқаралық ақпарат құралдарымен өзара іс-қимылды жүзеге асыруға бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z1038" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жеке құраммен тәрбиелік, психологиялық және идеологиялық жұмысты ұйымдастыру тәртібін құқық қорғау органының басшысы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органының бөлімшелеріндегі моральдық-психологиялық ахуалдың жай-күйіне жыл сайынғы әлеуметтану мониторингін жүргізу тәртібі мен әдістемесін құқық қорғау органының басшысы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы лауазымдарды атқарып отырған қызметкерлер өздеріне сеніп тапсырылған бөлімшелердегі моральдық-психологиялық ахуалдың жай-күйіне жауапты болады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">4. Алып тасталды – ҚР 11.07.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тарау 54-1-баппен толықтырылды - ҚР 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>54-1-бап. Құқық қорғау органдарындағы тәрбиелік,  әлеуметтік-құқықтық, психологиялық және  идеологиялық жұмыс</w:t>
-[...445 lines deleted...]
-      </w:pPr>
+        <w:t>55-бап</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>55-бап</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. Қызметкерлерге көтермелеу қолдану тәртібі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1039" w:id="610"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1040" w:id="611"/>
+    <w:bookmarkStart w:name="z1039" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Міндеттерін үлгілі атқарғаны және қызметтік жұмысында жоғары нәтижелерге қол жеткізгені үшін қызметкерлерге және құқық қорғау органдары білім беру ұйымдарының курсанттарына мынадай көтермелеу түрлері көзделеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z1040" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алғыс жариялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z1041" w:id="612"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z1041" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) біржолғы ақшалай сыйақы беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z1042" w:id="613"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z1042" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бағалы сыйлықпен наградтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z1043" w:id="614"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z1043" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) грамотамен наградтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z1044" w:id="615"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z1044" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) құрмет грамотасымен наградтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z1045" w:id="616"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z1045" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ведомстволық наградамен және құқық қорғау органының үздігі төсбелгісімен наградтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z1046" w:id="617"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z1046" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) арнаулы атақтарды немесе сыныптық шендерді мерзімінен бұрын немесе атқаратын штаттық лауазымы бойынша көзделген арнаулы атақтан немесе сыныптық шеннен бір саты жоғары, сондай-ақ кезектен тыс арнаулы атақтар немесе сыныптық шендер беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z1047" w:id="618"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z1047" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) құрмет тақтасына енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z1048" w:id="619"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z1048" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) құрметті атақ беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z1049" w:id="620"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z1049" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) құқық қорғау органдарының білім беру ұйымы орналасқан жерден кезектен тыс сейілдеуге жіберуді ұсыну; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z1050" w:id="621"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z1050" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) бұрын қолданылған тәртіптік жазаны мерзімінен бұрын алып тастау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z1051" w:id="622"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z1051" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) Қазақстан Республикасының заңнамасында көзделген өзге де көтермелеу түрлері. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkEnd w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық қорғау органдары білім беру ұйымының басшысы магистратурада және докторантурада күндізгі оқу нысаны бойынша оқитын қызметкерлерге осы тармақтың бірінші бөлігінің 1), 3), 4), 5), 8) және 11) тармақшаларында көзделген көтермелеу түрлерін қолдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1052" w:id="623"/>
+    <w:bookmarkStart w:name="z1052" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тәртіптік жазасы бар қызметкер бұрын қолданылған жазаны алып тастау арқылы көтермеленеді. Тәртіптік жазаны алып тастау құқығы құқық қорғау органының басшысына немесе уәкілетті басшыға тиесілі. Қызметкердің елеулі теріс қылықтар жасағаны үшін тәртіптік жазалар олар қолданылған күннен бастап үш айдан кейін алып тасталуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkEnd w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрескел тәртіптік теріс қылықтар жасағаны үшін тәртіптік жазалар көтермелеу тәртібімен мерзімінен бұрын алып тасталуға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26184,248 +27048,248 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Болмашы тәртіптік теріс қылықтар үшін тәртіптік жазаны мерзімінен бұрын алып тастау мерзімі белгіленбейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық қорғау органының басшысымен келісу бойынша қызметкердің өмірі мен денсаулығын тәуекелге тігумен, адам өмірін құтқарумен ұштасқан ерекше еңбегі үшін, сондай-ақ қоғамдық резонанс тудырған аса ауыр қылмыстарды ашқаны және тергеп-тексергені үшін қызметкерлерді көтермелеу кезінде тәртіптік жазаны мерзімінен бұрын алып тастау мерзімі ескерілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1053" w:id="624"/>
+    <w:bookmarkStart w:name="z1053" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бір мезгілде көтермелеу түрінде бір ғана тәртіптік жаза алып тасталуы мүмкін, бұл ретте көтермелеудің осы түрімен бірге көтермелеудің басқа түрлері қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z1054" w:id="625"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z1054" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қызметкерді көтермелеу туралы ұсынуға тікелей басшысы бастама жасайды және ол комиссияда қарау үшін кадр қызметіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z1055" w:id="626"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z1055" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссияны құқық қорғау органының басшысы немесе уәкілетті басшы қызметкерлерді көтермелеу кезінде объективті көзқарасты қамтамасыз ету үшін тұрақты негізде құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkEnd w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына кемінде бес мүше кіруге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1056" w:id="627"/>
+    <w:bookmarkStart w:name="z1056" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Комиссия шешімді ашық дауыс беру арқылы алқалы түрде қабылдайды. Егер шешімге комиссия мүшелерінің жалпы дауыс санының көпшілігі дауыс берсе, ол қабылданды деп есептеледі. Комиссия шешімдері хаттамамен ресімделеді. Дауыстар тең болған жағдайда комиссия төрағасы дауыс берген шешім қабылданды деп есептеледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z1057" w:id="628"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z1057" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Комиссия мынадай шешімдердің бірін қабылдайды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z1058" w:id="629"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z1058" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көтермелеу туралы ұсынуды қанағаттандыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z1059" w:id="630"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z1059" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көтермелеу туралы ұсынудан бас тарту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z1060" w:id="631"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z1060" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Құқық қорғау органы басшысының не уәкілетті басшының шешімі бойынша қызметкерді көтермелеу тікелей басшының ұсынуы негізінде комиссияда қаралмастан жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z1061" w:id="632"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z1061" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көтермелеу құқық қорғау органы басшысының немесе уәкілетті басшының бұйрықтарымен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkEnd w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26458,292 +27322,292 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>56-бап. Қызметкерлерге қолданылатын тәртiптiк жазалар және тәртіптік теріс қылықтардың түрлері</w:t>
+        <w:t>56-бап. Қызметкерлерге қолданылатын тәртіптік жазалар және тәртіптік теріс қылықтардың түрлері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 56-баптың тақырыбы жаңа редакцияда – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="633"/>
+    <w:bookmarkStart w:name="z120" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқық қорғау органдарындағы тәртіптік жазалар тәртіптік жауапкершілік шарасы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z617" w:id="634"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z617" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қызметтік міндеттерін орындамағаны немесе тиісінше орындамағаны үшін қызметкерлерге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z618" w:id="635"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z618" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ескерту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z619" w:id="636"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z619" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сөгіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z620" w:id="637"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z620" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қатаң сөгіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z622" w:id="639"/>
+    <w:bookmarkStart w:name="z621" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қызметке толық сәйкес еместігі туралы ескерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z622" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) атқаратын лауазымынан босату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z624" w:id="641"/>
+    <w:bookmarkStart w:name="z623" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) арнаулы атағын немесе сыныптық шенін бір сатыға төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z624" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) құқық қорғау органдарынан шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z241" w:id="643"/>
+    <w:bookmarkStart w:name="z625" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құқық қорғау органының басшылары немесе уәкілетті басшылар берген немесе марапаттаған құрметті атақтарынан, төсбелгілерінен айыра отырып, құқық қорғау органынан шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z241" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) арнаулы атағынан немесе сыныптық шенінен айыра отырып, құқық қорғау органынан шығару тәртіптік жаза түрлері қолданылуы мүмкін. Осы тармақтың 9) тармақшасында көзделген тәртіптік жаза қызметкер осы Заңның 80-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26758,271 +27622,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген теріс себептермен жұмыстан шығарылған кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z626" w:id="644"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z626" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құқық қорғау органдарының білім беру ұйымдарында курсанттарға осы бапта көзделген тәртіптік жазаларға қоса, мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z627" w:id="645"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z627" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нарядқа кезектен тыс тағайындау (бөлімшенің қорғалуын қамтамасыз ету жөніндегі нарядқа тағайындаудан басқа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z628" w:id="646"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z628" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құқық қорғау органының білім беру ұйымы орналасқан жерден кезекті босатудан айыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z629" w:id="647"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z629" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құқық қорғау органының білім беру ұйымынан шығару тәртіптік жазалары қолданылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z944" w:id="648"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z944" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Құқық қорғау органдары білім беру ұйымының басшысы күндізгі нысан бойынша магистратура мен докторантурада оқитын қызметкерлерге тәртіптік жазалаудың мынадай түрлерін қолдануы мүмкін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z1062" w:id="649"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z1062" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ескерту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z1063" w:id="650"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z1063" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сөгіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z1064" w:id="651"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z1064" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қатаң сөгіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z1065" w:id="652"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z1065" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құқық қорғау органының білім беру ұйымынан шығару.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z1066" w:id="653"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z1066" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызметкердің қызметтік тәртіпті өрескел бұзғаны немесе құқық қорғау органына кір келтіретін теріс қылықтар жасағаны үшін құқық қорғау органының білім беру ұйымынан шығарып жіберу түріндегі тәртіптік жазаны қолдану қызметкерді осы Заңның 80-бабы 1-тармағының 12) және 13) тармақшаларында көзделген теріс себептер бойынша қызметтен шығаруға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z1067" w:id="654"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z1067" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тәртіптік теріс қылықтар мынадай түрлерге бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkEnd w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы баптың 2-тармағының 1), 2) немесе 3) тармақшаларында, 4-тармағының 1), 2) немесе 3) тармақшаларында көзделген тәртіптік жаза қолданылған теріс қылық болмашы теріс қылық болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27078,185 +27942,185 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 56-бапқа өзгерістер енгізілді - ҚР 2011.11.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 490-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 21.05.2013 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 11.07.2022 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="655"/>
+    <w:bookmarkStart w:name="z121" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 57-бап. Тәртіптік жаза қолданудың негіздері мен шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z122" w:id="656"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z122" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызметкердің тәртіптік теріс қылық жасауы тәртіптік жаза қолданудың негізі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z630" w:id="657"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z630" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тәртіптік жаза қолдану және оның түрін айқындау кезінде мынадай өлшемшарттар ескеріледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkEnd w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жасалған теріс қылықтың мазмұны мен сипаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27321,584 +28185,584 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) қызметкердің тәртіптік жауаптылығын жеңілдететін мән-жайлар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қызметкердің тәртіптік жауаптылығын ауырлататын мән-жайлар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z945" w:id="658"/>
+    <w:bookmarkStart w:name="z945" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Тәртіптік жауаптылықты жеңілдететін мән-жайлар деп мыналар танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z1068" w:id="659"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z1068" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) теріс қылық жасаған қызметкердің өкінуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z1069" w:id="660"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z1069" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметкердің теріс қылық жасағаны туралы басшыға ерікті түрде хабарлауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z1070" w:id="661"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z1070" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) теріс қылықты бірінші рет жасау және теріс қылықты жасау фактісімен келісуінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z1071" w:id="662"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z1071" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке немесе отбасылық ауыр мән-жайлар болған кезде теріс қылық жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z1072" w:id="663"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z1072" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) мәжбүрлеу салдарынан теріс қылық жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z1073" w:id="664"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z1073" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тәртіптік теріс қылық жасау салдарынан жағымсыз әсердің болмауы және құқық қорғау органының имиджіне нұқсан келтірілмеуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkEnd w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкерге жаза қолданатын құқық қорғау органының басшысы немесе уәкілетті басшы не тәртіптік комиссия қызметтік тергеп-тексеруді жүргізу кезінде өзге де мән-жайларды жеңілдететін деп тануы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1074" w:id="665"/>
+    <w:bookmarkStart w:name="z1074" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. Тәртіптік жауаптылықты ауырлататын мән-жайлар деп мыналар танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z1075" w:id="666"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z1075" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) егер бірінші теріс қылығы үшін қызметкерге жаза қолданылған және ол белгіленген тәртіппен алынбаса, дәл сондай теріс қылықты қайталап жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z1076" w:id="667"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z1076" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қарамағындағы адамды теріс қылық жасауға тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z1077" w:id="668"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z1077" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төтенше жағдай немесе өзге де шектеу шаралары енгізілген кезеңде теріс қылық жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z1078" w:id="669"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z1078" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) алкогольдік және (немесе) есірткілік және (немесе) психотроптық және (немесе) уытқұмарлық масаң күйде теріс қылық жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z1079" w:id="670"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z1079" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тәртіптік теріс қылық жасау салдарынан жағымсыз әсердің болуы және құқық қорғау органының имиджіне нұқсан келтірілуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z1080" w:id="671"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z1080" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өзіне жүктелген міндеттерді орындауына байланысты лауазымды адамға немесе оның жақын туыстарына ықпал ету арқылы теріс қылық жасау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z633" w:id="673"/>
-[...15 lines deleted...]
-      Егер қызметкер өзінің жазбаша түсініктемесінде өзінің тәртіптік теріс қылық жасау фактісімен келіспесе, онда құқық қорғау органы басшысының немесе уәкiлеттi басшының бұйрығымен қызметтік тергеу жүргізілуге тиіс.</w:t>
+    <w:bookmarkStart w:name="z632" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкер тәртіптік теріс қылық жасаған кезде одан жазбаша түсініктеме талап етіледі. Егер жазбаша түсініктемесінде қызметкер өзінің тәртіптік теріс қылықты жасау фактісімен келіссе, онда құқық қорғау органының басшысы немесе уәкілетті басшы қызметтік тергеу жүргізбей жаза қолдануға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z634" w:id="674"/>
+    <w:bookmarkStart w:name="z633" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қызметкер өзінің жазбаша түсініктемесінде өзінің тәртіптік теріс қылық жасау фактісімен келіспесе, онда құқық қорғау органы басшысының немесе уәкілетті басшының бұйрығымен қызметтік тергеу жүргізілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z634" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қызметіне толық сәйкес еместігі туралы ескерту, атқарып отырған лауазымынан босату, құқық қорғау органдарының білім беру ұйымынан шығару және босату түріндегі жаза жүргізілген қызметтік тергеп-тексеру нәтижелері мен тәртіптік комиссияның тиісті ұсынымдары бойынша қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkEnd w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметіне толық сәйкес еместігі туралы ескерту, атқарып отырған лауазымынан босату түріндегі жаза қызметтік тергеп-тексеру жүргізілмей және тәртіптік комиссияның тиісті ұсынымдарынсыз, алқаның немесе құқық қорғау органы бірінші басшысының жанындағы жедел кеңестің шешімі және қызметкердің өзі жасаған тәртіптік теріс қылық фактісімен келісетіні туралы жазбаша түсініктемесінің болуы, сондай-ақ оны жасау мән-жайларының толық және объективті анықталуын растайтын материалдар негізінде қолданылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z636" w:id="675"/>
+    <w:bookmarkStart w:name="z636" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бірнеше қызметкер бірлесіп тәртіптік теріс қылық жасаған кезде жаза әр кінәліге жеке-жеке қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z638" w:id="677"/>
+    <w:bookmarkStart w:name="z637" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қызметтік тәртіптің бұзылуының әрбір жағдайы үшін бір тәртіптік жаза ғана қолданылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z638" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жаза қолдану тәртіптік теріс қылық жасаған қызметкерді атқармағаны немесе тиісінше атқармағаны үшін тәртіптік жаза қолданылған міндетті атқарудан босатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z640" w:id="679"/>
-[...15 lines deleted...]
-      9. Тәртiптiк жаза қолдану туралы бұйрықпен танысудан бас тарту құқық қорғау органының кадр қызметі жасайтын актiде ресiмделедi және арнайы журналда тiркеледi.</w:t>
+    <w:bookmarkStart w:name="z639" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тәртіптік жаза қолдану туралы бұйрық ол шығарылған күннен бастап үш жұмыс күні ішінде тәртіптік жазаға тартылған қызметкерге қолын қойдырып, жария етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z640" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тәртіптік жаза қолдану туралы бұйрықпен танысудан бас тарту құқық қорғау органының кадр қызметі жасайтын актіде ресімделеді және арнайы журналда тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкерді тәртіптік жаза қолдану туралы бұйрықпен жеке таныстыру мүмкін болмаған жағдайда, құқық қорғау органының кадр қызметі тәртіптік жаза қолдану туралы бұйрықтың көшірмесін қызметкерге хабарламасы бар хатпен жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z642" w:id="680"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z643" w:id="681"/>
+    <w:bookmarkStart w:name="z642" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тәртіптік жаза тәртіптік теріс қылық мәлім болған күннен бастап бір айдан және тәртіптік теріс қылық жасалған күннен бастап алты айдан кешіктірілмей қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z643" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет бабында қызметкер бағынатын адамға тәртіптік жаза қолдану құқығы берілгеніне не берілмегеніне қарамастан, тәртіптік теріс қылық жасалғаны туралы белгілі болған, мерзім басталатын күн тәртіптік теріс қылық байқалған күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkEnd w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда көзделген, құқық қорғау органына кір келтіретін теріс қылық жасағаны және қызметтік тәртіпті өрескел бұзғаны үшін, сондай-ақ Қазақстан Республикасының Президенті бекітетін Қазақстан Республикасы құқық қорғау органдары, азаматтық қорғау органдары мен мемлекеттік фельдъегерлік қызметі қызметкерлерінің әдеп кодексін бұзғаны үшін тәртіптік жаза тәртіптік теріс қылық анықталған күннен бастап үш айдан кешіктірілмей қолданылады және оны тәртіптік теріс қылық жасалған күннен бастап бір жылдан кешіктіріп қолдануға болмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27927,110 +28791,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот ақтау үкімінің не ақтау негіздері бойынша істі тоқтату туралы қаулының күшін жойған жағдайда, құқық қорғау органының қызметкеріне осы іске байланысты әрекеттері үшін бұрын қолданылған тәртіптік жаза қайта қарауға жатады. Егер қызметкердің әрекеті Қазақстан Республикасы заңнамасының нормаларына сай келетіні анықталса, тәртіптік жазаның күші жойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте қызметкерге осындай жазаның салдарынан алынбаған сыйақылардың, үстемеақылардың және басқа да жеңілдіктердің өтелу құқығы беріледі. Кезекті атақ немесе сыныптық шен беру мәселесі тәртіптік жаза есепке алынбай, оны берудің тиісті күні ескеріле отырып шешіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z644" w:id="682"/>
+    <w:bookmarkStart w:name="z644" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қызметкерге қатысты қызметтік тергеп-тексеру не сотқа дейінгі тергеп-тексеру жүргізілген немесе сот қараған әкімшілік құқық бұзушылық туралы іс қозғалған жағдайларда, кінәлінің ауырғанына байланысты жұмыста болмауы немесе демалыста, іссапарда болуы уақытын есептемегенде, тиісінше тергеп-тексеру аяқталған, қылмыстық істі немесе әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді тоқтату туралы процестік шешім қабылданған күннен бастап бір айдан кешіктірілмей тәртіптік жазалау қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z645" w:id="683"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z645" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сотқа дейінгі тергеп-тексеру тоқтатылған жағдайларда, бірақ қызметкердің әрекеттерінде тәртіптік теріс қылық, әкімшілік құқық бұзушылық белгілері болған кезде, жазалау сотқа дейінгі тергеп-тексеруді тоқтату туралы шешім қабылданған күннен бастап бір айдан кешіктірілмей, сыбайлас жемқорлық құқық бұзушылық белгілері болған кезде үш айдан кешіктірілмей қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z946" w:id="684"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z946" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. Құқық қорғау органының білім беру ұйымдары осы Заңның 56-бабы 3-тармағының 3) тармақшасында және 4-тармағының 4) тармақшасында көзделген тәртіптік жазаны қолданған жағдайда, жаза қолдану туралы бұйрық тәртіптік теріс қылық жасаған қызметкер кадрында тұрған құқық қорғау органына үш жұмыс күні ішінде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkEnd w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28039,70 +28903,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13. Алып тасталды - ҚР 18.11.2015 № 411-V Заңымен (01.01.2016 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z647" w:id="685"/>
+    <w:bookmarkStart w:name="z647" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қызметкерге тәртіптік жазаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkEnd w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбекке уақытша жарамсыздық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28113,208 +28977,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңның 75-бабының 9-тармағында көзделген демалысты қоспағанда, демалыста болу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) іссапарға жіберу оны тәртіптік жауаптылыққа тартуға байланысты болатын жағдайларды қоспағанда, іссапарда болу кезеңінде қолдануға болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z648" w:id="686"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z648" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Еңбекке уақытша жарамсыздық кезеңі, демалыста, іссапарда болу, уәкілетті органдардың және лауазымды адамдардың шешімдеріне, актілері мен ұсынымдарына, тәртіптік жаза қолдану үшін негіз болып табылатын қызметтік тексеру актілеріне (қорытындыларына, нәтижелеріне) шағым жасау кезеңінде, егер жасалған тәртіптік теріс қылық туралы осы кезеңде немесе ол басталғанға дейін белгілі болса, жаза қолдану мерзімі тоқтатыла тұрады. Сотқа дейінгі тергеп-тексерудің немесе арнайы зерттеулердің (сараптамалардың) нәтижелері болмаған кезде қызметтік тергеп-тексеру және жаза қолдану мерзімінің қолданысы тоқтатыла тұруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаза қолдану мерзімінің қолданысы арнаулы атағын немесе сыныптық шенін бір сатыға төмендету түріндегі тәртіптік жазаны қолдану туралы мәселені қарау үшін жоғары басшы құрамға қатысты қызметтік тергеп-тексеру материалдарын Қазақстан Республикасының Президентіне жіберу кезеңіне тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z649" w:id="687"/>
+    <w:bookmarkStart w:name="z649" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қызметкер өзін тәртіптік жауапкершілікке тартумен байланысты барлық материалдармен танысуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z651" w:id="689"/>
-[...15 lines deleted...]
-      18. Егер қызметкерге, тікелей басшының құқықтары шегiнен шығатын жазалау шараларын қолдану қажет болса, онда ол бұл туралы жазалау шараларын қолдануға уәкілетті жоғары тұрған лауазымды адамға өтiнiш жасайды.</w:t>
+    <w:bookmarkStart w:name="z650" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қызметкерге қолданылған тәртіптік жазаның мерзімі оның қолданылған күнінен бастап алты айдан аспайды. Егер осы мерзім ішінде қызметкер жаңадан тәртіптік жазаға тартылмаса, онда оның тәртіптік жазасы жоқ деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z652" w:id="690"/>
-[...15 lines deleted...]
-      19. Жоғары тұрған басшының, егер бұрын жарияланған жаза жасалған тәртіптік терiс қылықтың ауырлығына сәйкес келмесе, төмен тұрған басшы қолданған тәртiптiк жазаны алып тастауға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z651" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Егер қызметкерге, тікелей басшының құқықтары шегінен шығатын жазалау шараларын қолдану қажет болса, онда ол бұл туралы жазалау шараларын қолдануға уәкілетті жоғары тұрған лауазымды адамға өтініш жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z653" w:id="691"/>
-[...15 lines deleted...]
-      20. Тәртіптік жазалар қолдану жөнiнде өзiне берiлген құқықтарын асыра пайдаланған басшы бұл үшiн тәртiптiк жауапкершілiкке тартылады, ал жазалау шараларын қолдануға уәкілеттi адам жазалау туралы бұйрықтардың күшін жояды.</w:t>
+    <w:bookmarkStart w:name="z652" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жоғары тұрған басшының, егер бұрын жарияланған жаза жасалған тәртіптік теріс қылықтың ауырлығына сәйкес келмесе, төмен тұрған басшы қолданған тәртіптік жазаны алып тастауға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z654" w:id="692"/>
+    <w:bookmarkStart w:name="z653" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тәртіптік жазалар қолдану жөнінде өзіне берілген құқықтарын асыра пайдаланған басшы бұл үшін тәртіптік жауапкершілікке тартылады, ал жазалау шараларын қолдануға уәкілетті адам жазалау туралы бұйрықтардың күшін жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z654" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қызметкер өзіне қолданылған тәртіптік жазаға жоғары тұрған органға, сотқа Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkEnd w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28423,51 +29287,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -28553,248 +29417,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="693"/>
+    <w:bookmarkStart w:name="z123" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58-бап. Қызметтік тергеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z124" w:id="694"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z124" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызметтік тергеп-тексеру қызметкердің тәртіптік теріс қылық жасауының себептерін, сипатын және мән-жайларын анықтау, осы Заңда көзделген, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес мән-жайлардың болуы немесе болмауын растау қажет болған кезде, оның ішінде қызметкерлердің жазбаша баянаты мен құқық қорғау және сот органдарының хабарламалары негізінде құқық қорғау органы басшысының немесе уәкілетті басшысының шешімі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z832" w:id="695"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z832" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда қызметтік тергеу жүргізу кезінде полиграфологиялық зерттеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z655" w:id="696"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z655" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қызметтік тергеу жүргізуге оның нәтижесіне тікелей немесе жанама мүдделі қызметкер қатыса алмайды. Мұндай жағдайда ол қызметтік тергеу жүргізу туралы шешім қабылдаған адамға, өзін осы тергеу жүргізуге қатысудан босату туралы жазбаша баянатпен жүгінуге міндетті. Осы аталған талаптар сақталмаған жағдайда, қызметтік тергеу нәтижелері заңсыз деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z656" w:id="697"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z656" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қызметтік тергеу жүргізу кезінде мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z657" w:id="698"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z657" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметкердің тәртіптік теріс қылық жасау фактісін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z658" w:id="699"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z658" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметкердің тәртіптік теріс қылық жасауына ықпал еткен себептер мен жағдайларды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z659" w:id="700"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z659" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметкердің тәртіптік теріс қылық жасау нәтижесінде келтірген залалдың сипаты мен мөлшерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z660" w:id="701"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z660" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қызметкердің қызметін өткеруге кедергі келтіретін мән-жайлардың болу немесе болмауын объективті және жан-жақты анықтау шаралары қолданылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z947" w:id="702"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z947" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Қызметтік тергеп-тексеру барысында оны жүргізу тапсырылған уәкілетті лауазымды адамның:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkEnd w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өзіне қатысты қызметтік тергеп-тексеру жүргізіліп жатқан қызметкерден, сондай-ақ басқа да адамдардан жазбаша түсініктеме алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28859,328 +29723,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) өздеріне қатысты қызметтік тергеп-тексеру жүргізіліп жатқан қызметкерлерге полиграфологиялық зерттеу жүргізуге бастама жасауға құқығы бар. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полиграфологиялық зерттеу қызметкердің келісімімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z661" w:id="703"/>
+    <w:bookmarkStart w:name="z661" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қызметтік тергеу оны жүргізу туралы шешім қабылданған күннен бастап бір айдан кешіктірілмей аяқталуға тиіс. Аталған мерзімге қызметтік тергеу жүргізілетін қызметкердің демалыста, іссапарда немесе емделуде болған уақыты, сондай-ақ оның өзге де дәлелді себептермен қызметте болмаған уақыты есептелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z662" w:id="704"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z662" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызметтік тергеудің нәтижелері қызметтік тергеу жүргізу туралы шешім қабылдаған адамға жазбаша нысандағы қорытынды түрінде беріледі, ол оны тергеу аяқталған күннен бастап күнтізбелік үш күннен кешіктірмей бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z663" w:id="705"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметтік тергеп-тексеру жүргізген адам қызметтік тергеп-тексеру жүргізілген қызметкерді, егер бұл мемлекеттік құпияларды және өзге де қорғалатын құпияны құрайтын мәліметтерді жария етпеу талаптарына қайшы келмесе, қорытындымен жеке өзін не оның көшірмесін курьерлік пошта байланысы, пошта байланысы, факсимильді байланыс, электрондық пошта және өзге де цифрлық технологиялар арқылы немесе қызметкердің авторизациялануын, сәйкестендірілуін қамтамасыз ете отырып, электрондық түрде жіберу арқылы қызметтік тергеп-тексеру аяқталған күннен бастап үш жұмыс күні ішінде таныстыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z663" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өзіне қатысты қызметтік тергеу жүргізілетін қызметкерден қызметтік тергеу жүргізудің мән-жайы бойынша түсініктеме талап етіп алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z664" w:id="706"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z664" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өзіне қатысты қызметтік тергеу жүргізілетін қызметкер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z665" w:id="707"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z665" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүргізілетін қызметтік тергеудің мәні бойынша жазбаша түсініктеме беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z666" w:id="708"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z666" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш айтуға, айғақтар және өзге де құжаттар ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z667" w:id="709"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z667" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметтік тергеу жүргізу туралы шешім қабылдаған құқық қорғау органының басшысына немесе уәкілетті басшысына қызметтік тергеу жүргізетін қызметкерлердің шешімдеріне және әрекеттеріне (әрекетсіздігіне) шағымдануға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z668" w:id="710"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z668" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер ол мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді таратпау талаптарына қайшы келмесе, қызметтік тергеу аяқталғаннан кейін қорытындымен және басқа да материалдармен танысуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z669" w:id="711"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z669" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкер жазбаша түсініктеме беруден бас тартқан кезде тиісті акт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z670" w:id="712"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z670" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қызметтік тергеу нәтижелері бойынша қорытындыда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z671" w:id="713"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z671" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік тергеу нәтижесі бойынша анықталған фактілер мен мән-жайлар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z672" w:id="714"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z672" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәртіптік жаза түрі бойынша тұжырымдар мен ұсыныстар көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z673" w:id="715"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z673" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қызметтік тергеп-тексеру жүргізу кезінде қызметкердің әрекеттерінде қылмыстық құқық бұзушылық белгілері анықталған жағдайда, қызметтік тергеп-тексеру жүргізу туралы шешім қабылдаған құқық қорғау органының басшысы немесе уәкілетті басшысы алынған материалдарды шешім қабылдау үшін тиісті құқық қорғау органдарына дереу беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkEnd w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29209,70 +30073,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z948" w:id="716"/>
+    <w:bookmarkStart w:name="z948" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Құқық қорғау органының білім беру ұйымдарында оқитын курсанттар мен қызметкерлерге қатысты қызметтік тергеп-тексеруді құқық қорғау органы білім беру ұйымының тиісті бөлімшесі жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkEnd w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29348,328 +30212,328 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>58-1-бап. Тәртіптік комиссияны қалыптастыру және оның жұмыс тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1081" w:id="717"/>
+    <w:bookmarkStart w:name="z1081" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқық қорғау органының басшысы немесе уәкілетті басшы тәртіптік комиссияның құрамын бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z1082" w:id="718"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z1082" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тәртіптік комиссияның құрамына кемінде бес мүше кіруге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z1083" w:id="719"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z1083" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тәртіптік комиссияның отырыстары қажеттілігіне қарай және оның мүшелерінің жалпы санының үштен екісі болған кезде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z1084" w:id="720"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z1084" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тәртіптік комиссияның отырысы өзіне қатысты қызметтік тергеп-тексеру жүргізілген адамның қатысуымен, оның ішінде бейнеконференция байланысы арқылы өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z1085" w:id="721"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z1085" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер өзіне қатысты қызметтік тергеп-тексеру жүргізілген адам отырыстың уақыты мен орны туралы тиісінше хабардар етілсе және дәлелсіз себеппен келмесе не тәртіптік комиссияның отырысына қатысудан жазбаша бас тартса, қызметтік тергеп-тексеру материалдарын оның қатысуынсыз қарауға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z1086" w:id="722"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z1086" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өзіне қатысты қызметтік тергеп-тексеру жүргізілген адам тәртіптік комиссия отырысының өтетін уақыты мен орны туралы, бірақ ол өткізілетін күнге дейін бір жұмыс күнінен кешіктірілмей хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z1087" w:id="723"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z1087" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тәртіптік комиссия қызметтік тергеп-тексеру материалдарын қарайды және теріс қылыққа қатысты фактілерді зерттейді, жүргізілген қызметтік тергеп-тексерудің нәтижелері туралы баяндамашыны (қызметтік тергеп-тексеру жүргізген адамды), өзіне қатысты қызметтік тергеп-тексеру жүргізілген адамның түсініктемелерін, сондай-ақ басқа да адамдардың түсініктерін тыңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z1088" w:id="724"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z1088" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ұсынылған материалдарды қарау қорытындылары бойынша тәртіптік комиссия мынадай шешімдердің бірін шығарады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z1089" w:id="725"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z1089" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқық қорғау органының басшысына немесе уәкілетті басшыға өзіне қатысты қызметтік тергеп-тексеру жүргізілген адамға тәртіптік жазаның тиісті шарасын қолдануды ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z1090" w:id="726"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z1090" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құқық қорғау органының басшысына немесе уәкілетті басшыға тәртіптік іс жүргізуді тоқтатуды ұсыну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z1091" w:id="727"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z1091" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тәртіптік комиссияның шешімі ашық дауыс беру арқылы қабылданады және егер оған тәртіптік комиссияның отырысқа қатысқан мүшелері санының көпшілігі дауыс берсе, қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkEnd w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыстар тең болған кезде тәртіптік комиссияның төрағасы дауыс берген шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1092" w:id="728"/>
+    <w:bookmarkStart w:name="z1092" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тәртіптік жаза қолдану туралы шешім құқық қорғау органы басшысының немесе уәкілетті басшының бұйрығымен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z1093" w:id="729"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z1093" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қызметкер өзіне қолданылған тәртіптік жазаға жоғары тұрған лауазымды адамға не сотқа шағым жасауға құқылы. Тәртіптік жаза қолдану туралы шешімге шағымдану оның орындалуын тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkEnd w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29688,144 +30552,144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="730"/>
+    <w:bookmarkStart w:name="z125" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Қызметкерлердің атыс қаруын және өзге де қаруды, арнаулы құралдарды және дене күшін қолдануы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkEnd w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-тараудың тақырыбы жаңа редакцияда - ҚР 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="731"/>
+    <w:bookmarkStart w:name="z126" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  59-бап. Атыс қаруын және өзге де қаруды, арнаулы құралдарды және дене күшін қолданудың мақсаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z127" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атыс қаруы және өзге де қару, арнаулы құралдар және дене күші қоғамға қауіпті әрекеттерді тоқтату, құқық бұзушылықтардың сипаты мен нақты ахуалдарды ескере отырып, оларды жасаған адамдарды ұстау және құқық қорғау органдарына жеткізу мақсатында қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29844,308 +30708,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="733"/>
+    <w:bookmarkStart w:name="z128" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  60-бап. Арнаулы құралдар мен дене күшін қолдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z675" w:id="735"/>
-[...15 lines deleted...]
-      1) жеке тұлғаларға, қызметкерлерге және қоғамдық тәртiптi қорғау, қоғамдық қауiпсiздiктi қамтамасыз ету және қылмыстылыққа қарсы іс-қимыл бойынша қызметтiк немесе қоғамдық борышын атқарып жүрген өзге де адамдарға жасалған шабуылды тойтару;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлердің дене күшін, оның ішінде жауынгерлік күрес тәсілдерін, сондай-ақ арнаулы құралдарды, оның ішінде қол кісендерін, резина таяқтарды, көзден жас ағызатын заттарды, алаңдатып әсер ететін жарық-дыбыс құрылғыларын, үй-жайларды ашуға, көлікті мәжбүрлеп тоқтатуға арналған құрылғыларды, суатқыштарды, қызметтік жануарларды, броньды машиналар мен тізбесін бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша құқық қорғау органының басшысы айқындайтын басқа да арнаулы көлік құралдарын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z676" w:id="736"/>
-[...15 lines deleted...]
-      2) кепiлге алынған адамдарды босату, жаппай тәртiпсiздiктердің және қоғамдық тәртiптi топтасып бұзудың (қылмыстық-атқару жүйесі мекемелерінде ұстаудың белгіленген режимін топтасып бұзушылықтарды), сондай-ақ сотталғандар, күдіктілер және айыпталушылар түзеу мекемелерінен және тергеу изоляторларынан қашқан кездегі немесе қашқандарды ұстау кезіндегі құқыққа қарсы әрекеттердің жолын кесу;</w:t>
+    <w:bookmarkStart w:name="z675" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғаларға, қызметкерлерге және қоғамдық тәртіпті қорғау, қоғамдық қауіпсіздікті қамтамасыз ету және қылмыстылыққа қарсы іс-қимыл бойынша қызметтік немесе қоғамдық борышын атқарып жүрген өзге де адамдарға жасалған шабуылды тойтару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z677" w:id="737"/>
-[...15 lines deleted...]
-      3) жеке тұлғаларға, ұйымдарға және мемлекеттiк органдарға тиесiлi үйлерге, үй-жайларға, ғимараттарға, көлiк құралдарына, жер телімдерiне жасалған шабуылды тойтару, сол сияқты оларды басып алудан босату;</w:t>
+    <w:bookmarkStart w:name="z676" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кепілге алынған адамдарды босату, жаппай тәртіпсіздіктердің және қоғамдық тәртіпті топтасып бұзудың (қылмыстық-атқару жүйесі мекемелерінде ұстаудың белгіленген режимін топтасып бұзушылықтарды), сондай-ақ сотталғандар, күдіктілер және айыпталушылар түзеу мекемелерінен және тергеу изоляторларынан қашқан кездегі немесе қашқандарды ұстау кезіндегі құқыққа қарсы әрекеттердің жолын кесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z678" w:id="738"/>
-[...15 lines deleted...]
-      4) егер құқық бұзушылар (сотталғандар, күдіктілер, айыпталушылар және әкімшілік құқық бұзушылық жасағандар) қызметкерлерге, қоғамдық тәртiптi қорғау, қоғамдық қауiпсiздiктi қамтамасыз ету бойынша өздерiне жүктелген мiндеттердi атқарып жүрген өзге де адамдарға бағынбаса немесе қарсылық көрсетсе, оларды құқық қорғау органдарына жеткiзу үшін ұстау үшін, ұсталған, күзет қойылған адамдарды, сондай-ақ әкiмшiлiк қамауға алынған, сотталған, күдікті және айыпталушы адамдарды, не олардың қашып кетуi немесе айналадағыларға немесе өзiне зиян келтiруi мүмкiн деп санауға жеткілікті негiздемелер болса, сондай-ақ қызметкерлердiң өздерiне заңмен жүктелген мiндеттерді жүзеге асыруына қасақана кедергi келтiретiн адамдарға қатысты күзетпен апару және күзету;</w:t>
+    <w:bookmarkStart w:name="z677" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке тұлғаларға, ұйымдарға және мемлекеттік органдарға тиесілі үйлерге, үй-жайларға, ғимараттарға, көлік құралдарына, жер телімдеріне жасалған шабуылды тойтару, сол сияқты оларды басып алудан босату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z679" w:id="739"/>
+    <w:bookmarkStart w:name="z678" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер құқық бұзушылар (сотталғандар, күдіктілер, айыпталушылар және әкімшілік құқық бұзушылық жасағандар) қызметкерлерге, қоғамдық тәртіпті қорғау, қоғамдық қауіпсіздікті қамтамасыз ету бойынша өздеріне жүктелген міндеттерді атқарып жүрген өзге де адамдарға бағынбаса немесе қарсылық көрсетсе, оларды құқық қорғау органдарына жеткізу үшін ұстау үшін, ұсталған, күзет қойылған адамдарды, сондай-ақ әкімшілік қамауға алынған, сотталған, күдікті және айыпталушы адамдарды, не олардың қашып кетуі немесе айналадағыларға немесе өзіне зиян келтіруі мүмкін деп санауға жеткілікті негіздемелер болса, сондай-ақ қызметкерлердің өздеріне заңмен жүктелген міндеттерді жүзеге асыруына қасақана кедергі келтіретін адамдарға қатысты күзетпен апару және күзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z679" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қызметкердің өзін-өзі қорғау немесе өзінің отбасының мүшелерін қорғау мақсатында оған және (немесе) олардың денсаулығына немесе өміріне ауыр зиян келтірудің нақты қаупі төнген кезде шабуылды тойтару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z680" w:id="740"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z680" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қажетті қорғаныс, аса қажеттік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z681" w:id="741"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z681" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер бұл құқық бұзушылықтың жолын кесу, құқық бұзушының жеке басын анықтау, сондай-ақ егер хаттама жасау міндетті болып табылса, оны сол орында жасау мүмкін болмаған кезде әкімшілік құқық бұзушылық туралы хаттама жасау мақсатында қажет болса, құқық бұзушыларды жеткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z641" w:id="742"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z641" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) егер жүргізуші қызметкердің тоқтату жөніндегі заңды талаптарына бағынбаса, көлік құралдарына ақау келтіру арқылы оларды тоқтату үшін қолдануға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z887" w:id="743"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z887" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Қызметкерлердің осы Заңда атыс қаруын және өзге де қаруды қолдану рұқсат етілген барлық жағдайларда дене күшін, оның ішінде жауынгерлік күрес тәсілдерін, сондай-ақ арнайы құралдарды қолдануға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z888" w:id="744"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z888" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2. Арнайы құралдың түрі, оны қолдану уақытының басталуы мен қарқындылығы орын алған жағдай, құқық бұзушылықтың сипаты және құқық бұзушының жеке басы ескеріле отырып айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z682" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Айналадағылардың өмірі мен денсаулығына қауіп төндіретін шабуыл, топтасқан шабуыл жасаған не қарулы қарсылық көрсеткен жағдайларды қоспағанда, әйелдерге, мүгедектік белгілері анық білініп тұрған адамдарға және жас балаларға қатысты арнаулы құралдар мен жауынгерлік күрес тәсілдерін қолдануға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30204,194 +31068,194 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="746"/>
+    <w:bookmarkStart w:name="z130" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  61-бап. Атыс қаруын және өзге де қаруды қолдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z131" w:id="747"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z131" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызметкерлердің атыс қаруын және өзге де қаруды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-[...33 lines deleted...]
-      2) қызметкерлерге және олардың отбасы мүшелерiне, қоғамдық тәртiптi қорғау, қоғамдық қауiпсiздiктi қамтамасыз ету және қылмыстылыққа қарсы іс-қимыл жасау жөніндегі қызметтiк немесе қоғамдық борышын атқарып жүрген адамдарға жасалған шабуылға тойтарыс беру;</w:t>
+    <w:bookmarkEnd w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке адамдардың өмірі мен денсаулығына қатер төнген жағдайда оларды қылмыстық қол сұғушылықтан қорғау, сол сияқты кепілге алынғандарды босату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметкерлерге және олардың отбасы мүшелеріне, қоғамдық тәртіпті қорғау, қоғамдық қауіпсіздікті қамтамасыз ету және қылмыстылыққа қарсы іс-қимыл жасау жөніндегі қызметтік немесе қоғамдық борышын атқарып жүрген адамдарға жасалған шабуылға тойтарыс беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) құқық қорғау органының атыс қаруын және өзге де қаруды, арнайы көлік құралын тартып алу әрекеттерінің жолын кесу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жеке тұлғалардың тұрғын үй-жайларына, құқық қорғау органдары күзететiн объектiлерге, мемлекеттік ұйымдардың үй-жайларына жасалған шабуылға тойтарыс беру, қызметтiк немесе әскери нарядқа жасалған шабуылға тойтарыс беру;</w:t>
-[...35 lines deleted...]
-      5) егер көлік жүргiзушi қызметкердiң заңды талаптарына бағынбаса және жеке адамдардың өмiрi мен денсаулығына қатер төндiрсе, көлiк құралдарына ақау келтіру арқылы оларды тоқтату;</w:t>
+      3) жеке тұлғалардың тұрғын үй-жайларына, құқық қорғау органдары күзететін объектілерге, мемлекеттік ұйымдардың үй-жайларына жасалған шабуылға тойтарыс беру, қызметтік немесе әскери нарядқа жасалған шабуылға тойтарыс беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қарсылық көрсететін не қылмыс жасау кезінде үстінен түскен, қамаудан қашқан адамдарды (әкімшілік қамақта ұсталатындардан басқа) ұстау, қаруланған адамдарды ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) егер көлік жүргізуші қызметкердің заңды талаптарына бағынбаса және жеке адамдардың өмірі мен денсаулығына қатер төндірсе, көлік құралдарына ақау келтіру арқылы оларды тоқтату;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) адам өміріне немесе денсаулығына іс жүзінде қатер төндірген жағдайларда хайуанаттардың шабуылынан қорғану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -30404,70 +31268,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қару қолдану ниеті туралы азаматтарға ескерту, дабыл сигналын беру немесе көмекке шақыру үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қажетті қорғаныстың және аса қажеттіліктің барлық өзге де жағдайларында қолдануға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z635" w:id="748"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z635" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әйелдерге, анық мүгедектік белгілері бар адамдарға, жасы белгілі немесе анық болған кезде кәмелетке толмағандарға қатысты, олар қарулы шабуыл жасаған, қарулы қарсылық көрсеткен, адамдарды кепілге, көлік құралдарын, оның ішінде әуе кемесін басып алған не топтасып шабуыл жасаған жағдайларды қоспағанда, қару қолдануға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30506,266 +31370,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="749"/>
+    <w:bookmarkStart w:name="z132" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 62-бап. Атыс қаруын және өзге де қаруды, арнайы құралдарды, дене күшін қолдану шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z133" w:id="750"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z133" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Атыс қаруы және өзге де қару, арнайы құралдар, дене күші осы Заңда көзделген жағдайларда қалыптасқан жағдай негізге алына отырып қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z683" w:id="751"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z683" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қызметкерлер атыс қаруын және өзге де қаруды, арнайы құралдарды, дене күшін қолдануға байланысты жағдайларда әрекеттерге жарамдылығына арнайы даярлықтан, мерзімдік тексеруден өтуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z889" w:id="752"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z889" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қажетті қорғаныс және аса қажеттілік жағдайларында немесе қылмыс жасаған адамды ұстаған кезде қызметкер өзінде қажетті арнайы құралдар немесе қару болмаған кезде қолда бар кез келген құралды пайдалануға, сондай-ақ осы Заңда белгіленген негіздер бойынша және тәртіппен жарақтандыруда тұрмаған өзге де қаруды қолдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z890" w:id="753"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z890" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Атыс қаруын және өзге де қаруды, арнайы құралдарды, дене күшін қолданған кезде қызметкерлер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z891" w:id="754"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z891" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) атыс қаруын және өзге де қаруды, арнайы құралдарды, дене күшін қолдануды кешіктіру азаматтардың, қызметкерлердің өмірі мен денсаулығына тікелей қауіп төндіретін, өзге де ауыр салдарларға әкеп соқтыруы мүмкін болатын немесе қалыптасқан жағдайда мұндай ескерту орынсыз немесе мүмкін емес болып табылатын жағдайларды қоспағанда, атыс қаруын және өзге де қаруды, арнайы құралдарды, дене күшін қолдану ниеті туралы ескертуге, бұл ретте оларды қолдану көзделіп отырған адамдарға өзінің талаптарын орындау үшін жеткілікті уақыт беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkEnd w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атыс қаруын және өзге де қаруды, арнайы құралдарды және дене күшін бөлімшенің (топтың) құрамында қолданған жағдайда, көрсетілген ескертуді бөлімше (топ) басшысы немесе арнаулы атағы, сыныптық шені жоғары қызметкер жасайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z892" w:id="755"/>
+    <w:bookmarkStart w:name="z892" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке тұлғалардың қауіпсіздігін қамтамасыз ету, зардап шеккендерге шұғыл медициналық көмек көрсету үшін қажетті шаралар қолдануға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z893" w:id="756"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z893" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) атыс қаруын және өзге де қаруды, арнайы құралдарды, дене күшін қолданғаны туралы тікелей басшыға дереу баяндауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z894" w:id="757"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z894" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Адамдардың қаза табуына немесе өзге де ауыр салдарға әкеп соққан атыс қаруы және өзге де қару, арнайы құралдар, дене күші қолданылған әрбір оқиға туралы прокурорға дереу хабар беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z895" w:id="758"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z895" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қызметкерлердің атыс қаруын және өзге де қаруды, арнайы құралдарды, дене күшін өз өкілеттіктерін асыра пайдалана отырып қолдануы заңда белгіленген жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkEnd w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30804,68 +31668,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="759"/>
+    <w:bookmarkStart w:name="z134" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  9-тарау. ӘЛЕУМЕТТІК ҚОРҒАУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkEnd w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>63-бап. Қызметкерлерді әлеуметтік қорғау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31047,272 +31911,272 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="760"/>
+    <w:bookmarkStart w:name="z137" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 64-бап. Қызметкерлерге еңбекақы төлеу, оларды зейнетақымен және өзгедей қамсыздандыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="761"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Қызметкерлердiң ақшалай қаражаты лауазымдық айлықақыдан және арнаулы атағы немесе сыныптық шені үшiн берілетін қосымша ақыдан тұрады.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлердің ақшалай ризығы Қазақстан Республикасының Президентімен келісу бойынша Қазақстан Республикасының Үкіметі бекітетін, мемлекеттік бюджет есебінен қамтылатын барлық органдар үшін жұмыскерлердің еңбегіне ақы төлеудің бірыңғай жүйесіне сәйкес белгіленеді және Қазақстан Республикасының заңнамасында белгіленетін ақшалай жабдықталымды және қызмет өткерудің ерекше жағдайлары үшін үстемеақыларды, сондай-ақ басқа да үстемеақыларды, қосымша ақыларды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z696" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкерлерге қызмет өткерудің ерекше жағдайлары үшін үстемеақылар, сондай-ақ басқа да үстемеақылар, қосымша ақылар белгілеу тәртібін құқық қорғау органының басшысы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z695" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қызметкерлердің ақшалай қаражаты лауазымдық айлықақыдан және арнаулы атағы немесе сыныптық шені үшін берілетін қосымша ақыдан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z696" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымдық айлықақыны және сауықтыруға берілетін жәрдемақыларды есептеу үшін жұмыс өтілі Қазақстан Республикасының заңнамасында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z698" w:id="765"/>
-[...15 lines deleted...]
-      4. Қызметкерлердiң iссапар куәлiгiн көрсету арқылы көлiктің барлық түрiнде жол жүру құжаттарын және мейманханаларда тұру үшiн орынды бiрiншi кезекте алуға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z697" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкерлерді зейнетақымен қамсыздандыру, мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақылар төлеу Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z950" w:id="766"/>
+    <w:bookmarkStart w:name="z698" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қызметкерлердің іссапар куәлігін көрсету арқылы көліктің барлық түрінде жол жүру құжаттарын және мейманханаларда тұру үшін орынды бірінші кезекте алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z950" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Құқық қорғау органдары қызметкерлерінің, оның ішінде қызмет өткеру уақытында қаза тапқан, қайтыс болған немесе хабарсыз кеткендердің балаларына жергілікті атқарушы органдар тұрғылықты жері бойынша балаларға арналған мектепке дейінгі мекемелерден кезектен тыс орындар береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z951" w:id="767"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z951" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Құқық қорғау органдары қызметкерлерінің лауазымдық айлықақыларының мөлшерін арттыру республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген мөлшерде үш жылда бір рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkEnd w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 64-бапқа өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 11.07.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -31425,168 +32289,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="768"/>
+    <w:bookmarkStart w:name="z139" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 65-бап. Еңбекке уақытша жарамсыздығы кезеңінде қызметті өткеру ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z699" w:id="770"/>
-[...15 lines deleted...]
-      2. Қызметтік мiндеттерiн және қызметтiк борышын орындау кезiнде мертiгуiне (жаралануына, контузия алуына, жарақаттануына) байланысты қызметкерлердің емделу уақытына шек қойылмайды. Аталған адамдар медициналық куәландыруға емделiп болған соң немесе ауруының нәтижесi анықталған жағдайда жiберiледi.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Еңбекке уақытша жарамсыздығы, қызметкердің емделуде үздіксіз болу кезеңі, Қазақстан Республикасының заңнамасында көзделген жекелеген аурулар бойынша емделудің бұдан да ұзақ мерзімі көзделген жағдайларды қоспағанда, төрт айдан аспауға тиіс. Қызметкер емделуде үздіксіз болуының белгіленген мерзімі өткен соң, өзінің одан әрі қызмет атқаруға жарамдылығы туралы мәселені шешу үшін әскери-дәрігерлік комиссияның медициналық куәландырудан өтуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z700" w:id="771"/>
-[...15 lines deleted...]
-      3. Жиi және ұзақ ауыратын қызметкерлерді, егер еңбекке жарамсыз болған күндерiнiң саны он екі айда сол бiр ауру бойынша үзiлiссiз төрт айға дейiнгі немесе жыл iшiнде әртүрлi аурулар бойынша бес айға дейiнгi уақытты құрайтын болса, қызметтi одан әрi өткеруге жарамдылығын анықтау үшiн құқық қорғау органының кадр қызметі емдеу-профилактика мекемелерінiң ұсынулары бойынша әскери-дәрiгерлiк комиссияға медициналық куәландыруға жiбередi.</w:t>
+    <w:bookmarkStart w:name="z699" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қызметтік міндеттерін және қызметтік борышын орындау кезінде мертігуіне (жаралануына, контузия алуына, жарақаттануына) байланысты қызметкерлердің емделу уақытына шек қойылмайды. Аталған адамдар медициналық куәландыруға емделіп болған соң немесе ауруының нәтижесі анықталған жағдайда жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z684" w:id="772"/>
+    <w:bookmarkStart w:name="z700" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жиі және ұзақ ауыратын қызметкерлерді, егер еңбекке жарамсыз болған күндерінің саны он екі айда сол бір ауру бойынша үзіліссіз төрт айға дейінгі немесе жыл ішінде әртүрлі аурулар бойынша бес айға дейінгі уақытты құрайтын болса, қызметті одан әрі өткеруге жарамдылығын анықтау үшін құқық қорғау органының кадр қызметі емдеу-профилактика мекемелерінің ұсынулары бойынша әскери-дәрігерлік комиссияға медициналық куәландыруға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z684" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Қазақстан Республикасының Үкіметі бекітетін еңбекке жарамсыздықтың неғұрлым ұзақ мерзімі белгіленген ауруларды қоспағанда, қызметкер осы баптың 3-тармағында көрсетілген мерзімдерден асатын әртүрлі аурулар бойынша еңбекке жарамсыз болған жағдайда, осы қызметкер құқық қорғау органының қарамағына есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z701" w:id="773"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z701" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қызметкерлерге олардың еңбекке уақытша жарамсыздығы кезеңінде ақшалай үлес толық көлемінде төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkEnd w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31665,328 +32529,328 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="774"/>
+    <w:bookmarkStart w:name="z141" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  66-бап. Қызметкерлер қаза тапқан (қайтыс болған) немесе мертiккен жағдайда берiлетiн кепiлдiктер</w:t>
-[...19 lines deleted...]
-      1. Қызметкерлер қызметтiк мiндеттерiн атқарып жүрген кезеңiнде мертiккен (жараланған, контузия алған, жарақаттанған) жағдайда оған бiржолғы өтемақы төленедi, ал қаза тапқан (қайтыс болған) жағдайда ол оны алуға құқығы бар адамдарға беріледі.</w:t>
+        <w:t xml:space="preserve">  66-бап. Қызметкерлер қаза тапқан (қайтыс болған) немесе мертіккен жағдайда берілетін кепілдіктер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z702" w:id="776"/>
-[...15 lines deleted...]
-      2. Біржолғы өтемақыны төлеу тәртiбiн Қазақстан Республикасының Үкiметi белгілейді.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлер қызметтік міндеттерін атқарып жүрген кезеңінде мертіккен (жараланған, контузия алған, жарақаттанған) жағдайда оған біржолғы өтемақы төленеді, ал қаза тапқан (қайтыс болған) жағдайда ол оны алуға құқығы бар адамдарға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z703" w:id="777"/>
-[...15 lines deleted...]
-      3. Қызметкер қызметтiк міндеттерін атқару кезiнде алған науқастануы, мертігуі (жарақаттануы, жаралануы, контузия алуы) салдарынан не қызметтiк мiндеттерiн атқару кезiнде алған науқастануы, мертігуі (жарақаттануы, жаралануы, контузия алуы) салдарынан қызметтен босатылғаннан кейiнгi бiр жыл ішінде қаза тапқан (қайтыс болған) жағдайда, асырауындағы адамдарына немесе мұрагерлерiне оның соңғы атқарған лауазымы бойынша алпыс айлық ақшалай қаражаты мөлшерiнде бiржолғы өтемақы төленедi.</w:t>
+    <w:bookmarkStart w:name="z702" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Біржолғы өтемақыны төлеу тәртібін Қазақстан Республикасының Үкіметі белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z704" w:id="778"/>
-[...15 lines deleted...]
-      4. Қызметкерге қызметтiк мiндеттерiн атқару кезiнде науқастануы, мертігуі (жарақаттануы, жаралануы, контузия алуы) салдарынан немесе қызметкер құқық қорғау қызметінен босатылған күнінен бір жыл өткенге дейін міндеттерін атқару кезінде науқастануы, мертігуі (жарақаттануы, жаралануы, контузия алуы) салдарынан болған мүгедектік белгіленгенде біржолғы өтемақы:</w:t>
+    <w:bookmarkStart w:name="z703" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкер қызметтік міндеттерін атқару кезінде алған науқастануы, мертігуі (жарақаттануы, жаралануы, контузия алуы) салдарынан не қызметтік міндеттерін атқару кезінде алған науқастануы, мертігуі (жарақаттануы, жаралануы, контузия алуы) салдарынан қызметтен босатылғаннан кейінгі бір жыл ішінде қаза тапқан (қайтыс болған) жағдайда, асырауындағы адамдарына немесе мұрагерлеріне оның соңғы атқарған лауазымы бойынша алпыс айлық ақшалай қаражаты мөлшерінде біржолғы өтемақы төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z705" w:id="779"/>
+    <w:bookmarkStart w:name="z704" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қызметкерге қызметтік міндеттерін атқару кезінде науқастануы, мертігуі (жарақаттануы, жаралануы, контузия алуы) салдарынан немесе қызметкер құқық қорғау қызметінен босатылған күнінен бір жыл өткенге дейін міндеттерін атқару кезінде науқастануы, мертігуі (жарақаттануы, жаралануы, контузия алуы) салдарынан болған мүгедектік белгіленгенде біржолғы өтемақы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z705" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші топтағы мүгедектігі бар адамға – отыз айлық ақшалай қаражат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z707" w:id="781"/>
-[...15 lines deleted...]
-      3) үшінші топтағы мүгедектігі бар адамға – алты айлық ақшалай қаражат мөлшерiнде бiржолғы өтемақы төленедi.</w:t>
+    <w:bookmarkStart w:name="z706" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші топтағы мүгедектігі бар адамға – он сегіз айлық ақшалай қаражат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z708" w:id="782"/>
-[...15 lines deleted...]
-      5. Қызметкерлер қызметтiк мiндеттерiн атқару кезiнде мүгедектiкке соқтырмайтын ауыр мертіккен (жарақат алған, жараланған, контузия алған) жағдайда, оларға бiр жарым айлық ақшалай қаражаты мөлшерiнде, жеңiл зақым алған жағдайда жарты айлық ақшалай қаражаты мөлшерiнде бiржолғы өтемақы төленедi.</w:t>
+    <w:bookmarkStart w:name="z707" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үшінші топтағы мүгедектігі бар адамға – алты айлық ақшалай қаражат мөлшерінде біржолғы өтемақы төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z952" w:id="783"/>
+    <w:bookmarkStart w:name="z708" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қызметкерлер қызметтік міндеттерін атқару кезінде мүгедектікке соқтырмайтын ауыр мертіккен (жарақат алған, жараланған, контузия алған) жағдайда, оларға бір жарым айлық ақшалай қаражаты мөлшерінде, жеңіл зақым алған жағдайда жарты айлық ақшалай қаражаты мөлшерінде біржолғы өтемақы төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z952" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Қызметтік міндеттерін атқару кезінде мертігуі (жарақаттануы, жаралануы, контузия алуы) салдарынан денсаулық жағдайы бойынша құқық қорғау органдарынан шығарылған қызметкерлерге Қазақстан Республикасының Үкіметі айқындайтын мөлшерде және тәртіппен ай сайын ақшалай төлем жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z710" w:id="785"/>
-[...15 lines deleted...]
-      7. Қызметтiк мiндеттерiн атқару кезiнде қаза тапқан қызметкердiң балаларына, олар кәмелеттiк жасқа толғанға дейiн Қазақстан Республикасының Үкіметі белгілеген тәртіппен медициналық және санаториялық-курорттық қызмет көрсету құқығы сақталады.</w:t>
+    <w:bookmarkStart w:name="z709" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер қызметкердің қазасы (қайтыс болуы), науқастануы, мертігуі (жаралануы, жарақаттануы, контузия алуы) қызметтік міндеттерін атқаруға қатысы жоқ мән-жайларға байланысты болғаны белгіленген тәртіппен дәлелденсе, біржолғы өтемақы төленбейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z711" w:id="786"/>
+    <w:bookmarkStart w:name="z710" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қызметтік міндеттерін атқару кезінде қаза тапқан қызметкердің балаларына, олар кәмелеттік жасқа толғанға дейін Қазақстан Республикасының Үкіметі белгілеген тәртіппен медициналық және санаториялық-курорттық қызмет көрсету құқығы сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z711" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қызметтік міндеттерін орындау кезінде қаза тапқан немесе мүгедектік алған қызметкерлердің балалары әскери мектеп-интернаттарға және кадет корпустарына конкурстан тыс қабылдану құқығын пайдаланады, сондай-ақ оқуға түсушілер үшін белгіленген талаптар бойынша баллдың шекті деңгейін жинаса, құқық қорғау органының білім беру ұйымдарына конкурстан тыс қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z953" w:id="787"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z953" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қызметкер қызметтік міндеттерін атқару кезінде мертігуі (жарақаттануы, жаралануы, контузия алуы) салдарынан қаза тапқан (қайтыс болған) жағдайда, қаза тапқан (қайтыс болған) қызметкердің отбасы мүшелеріне Қазақстан Республикасының Үкіметі айқындайтын мөлшерде және тәртіппен ай сайын ақшалай төлем жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkEnd w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ай сайынғы ақшалай төлем балаларға (оның ішінде, асырап алған балаларға, бірге тұратын өгей балаларға) – олар кәмелеттік жасқа толғанға дейін немесе жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру жүйесіндегі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру жүйесіндегі оқу орнын күндізгі нысанда аяқтағанға дейін жиырма үш жастан аспайтын шекте, сондай-ақ Қазақстан Республикасының Әлеуметтік кодексінде көзделген асыраушысынан айырылуына байланысты жәрдемақылардың төленуіне қарамастан, жұбайына (зайыбына) өмір бойы төленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32239,88 +33103,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="788"/>
+    <w:bookmarkStart w:name="z143" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  67-бап. Жерлеу шығындарын өтеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z144" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайтыс болған немесе қаза тапқан қызметкерлерді жерлеу үшін олардың үш айлық ақшалай қаражаты мөлшерінде, ал зейнеткерлерге үш айлық зейнетақы төлемі мөлшерінде біржолғы ақшалай өтемақы төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>68-бап. Құқық қорғау органдарының қызметкерлерін тұрғын үймен қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32352,130 +33216,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="790"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z712" w:id="791"/>
+    <w:bookmarkStart w:name="z146" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлер мемлекеттік тұрғын үй қорынан бірінші кезекте тұрғын үймен қамтамасыз етілу құқығын пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z712" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қызметкерлердің, сондай-ақ құқық қорғау органдарындағы қызметтен шығарылған адамдардың "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңында көзделген тәртіппен тұрып жатқан қызметтік тұрғынжайын жекешелендіруге құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z713" w:id="792"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z713" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қызметкерлер (курсанттарды қоспағанда) және олардың отбасы мүшелері "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңында көзделген тәртіппен қызмет өткеру кезеңінде бюджет қаражаты есебінен тұрғынжаймен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z714" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қызметкер қызметтік міндеттерін атқару кезінде қаза тапқан жағдайда, ол қаза тапқан күннен бастап бір жылдан кешіктірілмей, қаза тапқан адамның отбасы Қазақстан Республикасының заңнамасында белгіленген шарттармен және тәртіппен мемлекеттік тұрғын үй қорынан тұрғын үй алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32534,226 +33398,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="794"/>
+    <w:bookmarkStart w:name="z147" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 69-бап. Құқық қорғау органдарының қызметкерлері мен зейнеткерлерін әлеуметтiк қорғаудың өзге де шаралары</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="795"/>
+        <w:t xml:space="preserve"> 69-бап. Құқық қорғау органдарының қызметкерлері мен зейнеткерлерін әлеуметтік қорғаудың өзге де шаралары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z148" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызметкерлер Қазақстан Республикасының заңнамасына сәйкес міндетті әлеуметтік сақтандыруға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z716" w:id="797"/>
-[...15 lines deleted...]
-      3. Туберкулезге қарсы және басқа мамандандырылған жұқпалы аурулар мекемелерiнде қызмет атқарып жүрген қызметкерлер Қазақстан Республикасының заңнамасында аталған қызметкерлер үшін белгiленетiн жеңiлдiктердi пайдаланады.</w:t>
+    <w:bookmarkStart w:name="z715" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құқық қорғау органдарының қызметкерлері мен зейнеткерлеріне, Қазақстан Республикасының Үкіметі белгілеген шектерде, Қазақстан Республикасы Қорғаныс министрлігінің әскери қызметшілері мен зейнеткерлері үшін Қазақстан Республикасының заңнамасымен белгіленген жеңілдіктер мен артықшылықтар қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z793" w:id="798"/>
-[...15 lines deleted...]
-      3-1. Қылмыстық-атқару жүйесi органдары мен мекемелерінің туберкулезге қарсы мекемелер мен басқа да мамандандырылған учаскелерде және қылмыстық-атқару жүйесі мекемелерiнде қызмет атқаратын қызметкерлерiне осы санаттағы медицина қызметкерлерi үшiн Қазақстан Республикасының заңнамасында белгiленген жеңiлдiктер қолданылады.</w:t>
+    <w:bookmarkStart w:name="z716" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Туберкулезге қарсы және басқа мамандандырылған жұқпалы аурулар мекемелерінде қызмет атқарып жүрген қызметкерлер Қазақстан Республикасының заңнамасында аталған қызметкерлер үшін белгіленетін жеңілдіктерді пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z717" w:id="799"/>
-[...15 lines deleted...]
-      4. Қызметкерлерге тұрғын үйдi күтiп-ұстауға және коммуналдық қызметтерге ақы төлеуге республикалық бюджет туралы заңда айқындалатын мөлшерде ақшалай өтемақы төленедi.</w:t>
+    <w:bookmarkStart w:name="z793" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Қылмыстық-атқару жүйесі органдары мен мекемелерінің туберкулезге қарсы мекемелер мен басқа да мамандандырылған учаскелерде және қылмыстық-атқару жүйесі мекемелерінде қызмет атқаратын қызметкерлеріне осы санаттағы медицина қызметкерлері үшін Қазақстан Республикасының заңнамасында белгіленген жеңілдіктер қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z685" w:id="800"/>
+    <w:bookmarkStart w:name="z717" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қызметкерлерге тұрғын үйді күтіп-ұстауға және коммуналдық қызметтерге ақы төлеуге республикалық бюджет туралы заңда айқындалатын мөлшерде ақшалай өтемақы төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z685" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қайтыс болған, құқық қорғау органдары қызметкерлері арасынан еңбек сіңірген жылдары үшін зейнеткерлік төлемақы алушылардың отбасы мүшелеріне асыраушысынан айырылу жағдайы бойынша жәрдемақы тағайындалуына қарамастан: әйеліне (күйеуіне) – асыраушысының үш айлық зейнеткерлік төлемақысы мөлшерінде және отбасының еңбекке қабілетсіз әрбір мүшесіне – асыраушысының қайтқан күніне дейін төленіп тұрған бір айлық зейнеткерлік төлемақысы мөлшерінде біржолғы жәрдемақы төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkEnd w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көзделген біржолғы жәрдемақы мөлшерін айқындау кезінде жәрдемақыға құқығы бар отбасы мүшелерінің қатарына: жасына және еңбекке жарамдылығына қарамастан зайыбы (жұбайы); он сегіз жасқа толмаған немесе егер оларға он сегіз жасқа толғанға дейін мүгедектік белгіленсе немесе олар асыраушысы қайтыс болған күні күндізгі оқу орындарының оқушысы болып табылса және жиырма үш жасқа толмаған болса, бұл жастан асқан балалары; қайтыс болған адамның асырап-бағуында болып келген, Қазақстан Республикасының заңнамасында белгіленген зейнеткерлік жасқа толған не мүгедектігі бар адамдар болып табылатын ата-аналары кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z954" w:id="801"/>
+    <w:bookmarkStart w:name="z954" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қызметкердің денсаулығы мен мүлкіне келтірілген залал, сондай-ақ қызметкердің қызметтік міндеттерін атқаруына байланысты оның отбасы мүшелері мен жақын туыстарының денсаулығы мен мүлкіне келтірілген залал бюджет қаражатынан толық көлемде өтеледі, кейіннен бұл сома залал келтірген адамнан өндіріп алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkEnd w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Залалды өтеу тәртібін Қазақстан Республикасының Үкіметі айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -32773,51 +33637,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 69-бапқа өзгерістер енгізілді - ҚР 2012.01.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 21.05.2013 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -32870,88 +33734,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="802"/>
+    <w:bookmarkStart w:name="z149" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 70-бап. Құқық қорғау органдарының қызметкерлері мен зейнеткерлерін медициналық және санаториялық-курорттық қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z150" w:id="803"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z150" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызметкерлерді медициналық қамтамасыз ету Қазақстан Республикасының Үкіметі айқындаған тәртіппен ішкі істер органдарының медициналық ұйымдарында бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkEnd w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізбесін Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша Қазақстан Республикасы Президентінің Іс басқармасы бекітетін қызметкерлердің жекелеген санаттарына медициналық көмек Қазақстан Республикасы Президенті Іс басқармасының медициналық ұйымдарында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32980,70 +33844,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасының Заңына сәйкес міндетті әлеуметтік медициналық сақтандыру жүйесінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің Іс басқармасы айқындайтын түрлер бойынша және көлемдерде бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z910" w:id="804"/>
+    <w:bookmarkStart w:name="z910" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қызметкерлердің құқық қорғау қызметін өткеру орнында немесе тұрғылықты жерінде ішкі істер органдарының медициналық ұйымдары немесе оларда тиісті бөлімшелер, мамандар не арнаулы жабдық болмаған кезде медициналық көрсетілімдер бойынша қызметкерлерге медициналық көмекті денсаулық сақтау субъектілері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkEnd w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексіне сәйкес тегін медициналық көмектің кепілдік берілген көлемі шеңберінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33072,108 +33936,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкерлерге осы тармақтың бірінші бөлігінің 1) және 2) тармақшаларында көрсетілген медициналық көмек көрсету бойынша денсаулық сақтау субъектілерінің көрсетілетін қызметтеріне ақы төлеуді әлеуметтік медициналық сақтандыру қоры жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және міндетті әлеуметтік медициналық сақтандыру жүйесінде қызметкерлерге медициналық көмек көрсету бойынша денсаулық сақтау субъектілерінің көрсетілетін қызметтеріне ақы төлеуге әлеуметтік медициналық сақтандыру қорының шығындарын өтеу денсаулық сақтау саласындағы уәкілетті органға көзделген бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z911" w:id="805"/>
+    <w:bookmarkStart w:name="z911" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қызметкерлер Қазақстан Республикасының Үкіметі айқындаған тәртіппен тиісті денсаулық сақтау ұйымдарында санаториялық-курорттық емделумен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkEnd w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметтік міндеттерін атқару кезінде мертіккен (жараланған, жарақаттанған, контузия алған) қызметкерлер бюджет қаражаты есебінен санаториялық-курорттық емделуге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z912" w:id="806"/>
+    <w:bookmarkStart w:name="z912" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Құқық қорғау органдары қызметкерлерінің өздерімен бірге тұратын отбасы мүшелерінің, сондай-ақ зейнеткерлерінің ішкі істер органдарының медициналық ұйымдарында медициналық көмекке құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkEnd w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген адамдарға медициналық көмек көрсету бойынша ішкі істер органдарының медициналық ұйымдарының көрсетілетін қызметтеріне ақы төлеуді әлеуметтік медициналық сақтандыру қоры:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33184,90 +34048,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексіне сәйкес тегін медициналық көмектің кепілдік берілген көлемі шеңберінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасының Заңына сәйкес міндетті әлеуметтік медициналық сақтандыру жүйесінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z913" w:id="807"/>
+    <w:bookmarkStart w:name="z913" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Құқық қорғау органдары қызметкерлерінің өздерімен бірге тұратын отбасы мүшелері, сондай-ақ зейнеткерлері Қазақстан Республикасының Үкіметі айқындаған тәртіппен ішкі істер органдарының медициналық ұйымдарында медициналық және санаториялық-курорттық қызмет көрсетуді пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z914" w:id="808"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z914" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ішкі істер органдарының тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек көрсету саласындағы мемлекеттік мекемелері кіріс әкелетін қызметті жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkEnd w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33306,203 +34170,317 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="809"/>
+    <w:bookmarkStart w:name="z151" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. ДЕМАЛЫСТАР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z152" w:id="810"/>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z152" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71-бап. Демалыс түрлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z718" w:id="812"/>
+    <w:bookmarkStart w:name="z153" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлер, құқық қорғау органдары білім беру ұйымдарының курсанттары үшін демалыстардың мынадай түрлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z718" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақылы жыл сайынғы еңбек демалысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z719" w:id="813"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z719" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қысқа мерзімді демалыс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z720" w:id="814"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшаға өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оқу демалысы (құқық қорғау органдары білім беру ұйымдарының курсанттарына, сырттай оқу нысаны бойынша оқитын қызметкерлерге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
     <w:bookmarkStart w:name="z721" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) еңбек сiңiрген жылдары және қызмет өткерудің ерекше жағдайлары үшін қосымша ақылы демалыс;</w:t>
+      4) еңбек сіңірген жылдары және қызмет өткерудің ерекше жағдайлары үшін қосымша ақылы демалыс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="815"/>
     <w:bookmarkStart w:name="z722" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жүктілiгіне және босануы бойынша демалыс, жаңа туылған баланы (балаларды) асырап алған қызметкерлерге арналған демалыс, бала үш жасқа толғанға дейін оны бағып-күтуге арналған жалақысы сақталмайтын демалыс белгіленеді.</w:t>
+      5) жүктілігіне және босануы бойынша демалыс, жаңа туылған баланы (балаларды) асырап алған қызметкерлерге арналған демалыс, бала үш жасқа толғанға дейін оны бағып-күтуге арналған жалақысы сақталмайтын демалыс белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="816"/>
     <w:bookmarkStart w:name="z908" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Қазақстан Республикасының заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген жағдайларда, қызметкерлерге атқарып жүрген лауазымынан босатыла отырып және құқық қорғау органының кадрларында қалдырыла отырып, жалақысы сақталмайтын демалыс берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="817"/>
     <w:p>
       <w:pPr>
@@ -33552,51 +34530,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 71-бапқа өзгерістер енгізілді - ҚР 13.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
@@ -33636,249 +34614,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 72-бап. Демалыстардың ұзақтығын есептеудің жалпы тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="819"/>
     <w:bookmarkStart w:name="z155" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Демалыстардың ұзақтығы күнтізбелік күндермен есептеледi. Демалыстардың ұзақтығын анықтау кезiнде Қазақстан Республикасының заңнамасында жұмыс істемейтін күндер болып белгiленген мереке күндерi есепке алынбайды. Заңда белгіленген тәртіппен демалыс күндері жұмыс күндері деп жарияланған кезде, ол күндер ақылы жыл сайынғы еңбек демалысына қосылады.</w:t>
+      1. Демалыстардың ұзақтығы күнтізбелік күндермен есептеледі. Демалыстардың ұзақтығын анықтау кезінде Қазақстан Республикасының заңнамасында жұмыс істемейтін күндер болып белгіленген мереке күндері есепке алынбайды. Заңда белгіленген тәртіппен демалыс күндері жұмыс күндері деп жарияланған кезде, ол күндер ақылы жыл сайынғы еңбек демалысына қосылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="820"/>
     <w:bookmarkStart w:name="z724" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Демалыс ұзақтығын анықтау кезiнде, қызметкерлердің демалыс орнына баруы мен қайту жолына кететiн уақыты есепке алынбайды.</w:t>
+      2. Демалыс ұзақтығын анықтау кезінде, қызметкерлердің демалыс орнына баруы мен қайту жолына кететін уақыты есепке алынбайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="821"/>
     <w:bookmarkStart w:name="z725" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Демалыс алуға құқығы бар қызметкерлер оны бөлiп-бөлiп, алайда екі бөліктен асырмай пайдалана алады. Жол жүруге арналған уақыт демалыстың бiр бөлігіне ғана берiледi.</w:t>
+      3. Демалыс алуға құқығы бар қызметкерлер оны бөліп-бөліп, алайда екі бөліктен асырмай пайдалана алады. Жол жүруге арналған уақыт демалыстың бір бөлігіне ғана беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="822"/>
     <w:bookmarkStart w:name="z726" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Құқық қорғау органдарынан шығарылатын қызметкерлерге шығарылатын жылға өздерiнiң қалауы бойынша олардың сол жылғы нақты еңбек еткен уақыт мерзiмiне ақылы жыл сайынғы еңбек демалысы берiледi немесе шығарылатын жылы пайдаланбаған ақылы жыл сайынғы еңбек демалысы үшiн сол жылы қызмет еткен уақытына тепе-тең, бiрақ күнтізбелік қырық күннен аспайтын ақшалай өтемақы төленедi.</w:t>
+      4. Құқық қорғау органдарынан шығарылатын қызметкерлерге шығарылатын жылға өздерінің қалауы бойынша олардың сол жылғы нақты еңбек еткен уақыт мерзіміне ақылы жыл сайынғы еңбек демалысы беріледі немесе шығарылатын жылы пайдаланбаған ақылы жыл сайынғы еңбек демалысы үшін сол жылы қызмет еткен уақытына тепе-тең, бірақ күнтізбелік қырық күннен аспайтын ақшалай өтемақы төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="823"/>
     <w:bookmarkStart w:name="z727" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Құқық қорғау органдары жүйесiнiң білім беру ұйымдарына оқуға жiберiлетін қызметкерлерге, ақылы жыл сайынғы еңбек демалысы білім беру ұйымдарына кеткенге дейiн берiледi.</w:t>
+      5. Құқық қорғау органдары жүйесінің білім беру ұйымдарына оқуға жіберілетін қызметкерлерге, ақылы жыл сайынғы еңбек демалысы білім беру ұйымдарына кеткенге дейін беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="824"/>
     <w:bookmarkStart w:name="z728" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қызметкерлерге демалыс өткiзу орнына бару және қайту жолына берілген уақытын қоса алғанда, ақылы жыл сайынғы еңбек, қысқа мерзiмді, қосымша демалыстар кезiнде ақшалай үлес олардың атқарып жүрген лауазымы бойынша демалысқа шыққан күнi алатын мөлшерде төленедi.</w:t>
+      6. Қызметкерлерге демалыс өткізу орнына бару және қайту жолына берілген уақытын қоса алғанда, ақылы жыл сайынғы еңбек, қысқа мерзімді, қосымша демалыстар кезінде ақшалай үлес олардың атқарып жүрген лауазымы бойынша демалысқа шыққан күні алатын мөлшерде төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="825"/>
     <w:bookmarkStart w:name="z156" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 73-бап. Ақылы жыл сайынғы еңбек демалысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="826"/>
     <w:bookmarkStart w:name="z157" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Ақылы жыл сайынғы еңбек демалысы қызметкерлерге сауықтыруға екі лауазымдық айлықақы мөлшерінде жәрдемақы төлене отырып, ұзақтығы күнтізбелік отыз күнге берiледi.</w:t>
+      1. Ақылы жыл сайынғы еңбек демалысы қызметкерлерге сауықтыруға екі лауазымдық айлықақы мөлшерінде жәрдемақы төлене отырып, ұзақтығы күнтізбелік отыз күнге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="827"/>
     <w:bookmarkStart w:name="z729" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Ақылы жыл сайынғы еңбек демалысы қызметкерге күнтiзбелiк жылдың iшiнде демалыстар кестесiне сәйкес берiлуге тиiс.</w:t>
+      2. Ақылы жыл сайынғы еңбек демалысы қызметкерге күнтізбелік жылдың ішінде демалыстар кестесіне сәйкес берілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="828"/>
     <w:bookmarkStart w:name="z730" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Ақылы жыл сайынғы еңбек демалысы кезiнде ауырып қалған қызметкердің демалысы олардың емделуде болған күннiң санына ұзартылады.</w:t>
+      3. Ақылы жыл сайынғы еңбек демалысы кезінде ауырып қалған қызметкердің демалысы олардың емделуде болған күннің санына ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
     <w:bookmarkStart w:name="z731" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қызметкерге құқық қорғау органдарына қызметке тұрған (қызметтен шығарылған), оқуға түскен (оқуды аяқтаған), сондай-ақ жүктілiгіне және босануына байланысты демалысқа (демалыстан) шыққан, жаңа туған баланы (балаларды) асырап алған қызметкерлерге демалысының, бала үш жасқа толғанға дейін оның күтіміне байланысты жалақы сақталмайтын демалыстан шыққан жылындағы ақы төленетін жыл сайынғы еңбек демалысының ұзақтығын есептеу жыл сайынғы еңбек демалысының ұзақтығын он екіге бөлу және алынған күндер санын құқық қорғау қызметіне тұрған (қызметтен шығарылған), оқуға түскен (оқуды аяқтаған), демалысқа шыққан (демалыстан шыққан) жылындағы қызметінің толық айларының санына көбейту арқылы жүзеге асырылады.</w:t>
+      4. Қызметкерге құқық қорғау органдарына қызметке тұрған (қызметтен шығарылған), оқуға түскен (оқуды аяқтаған), сондай-ақ жүктілігіне және босануына байланысты демалысқа (демалыстан) шыққан, жаңа туған баланы (балаларды) асырап алған қызметкерлерге демалысының, бала үш жасқа толғанға дейін оның күтіміне байланысты жалақы сақталмайтын демалыстан шыққан жылындағы ақы төленетін жыл сайынғы еңбек демалысының ұзақтығын есептеу жыл сайынғы еңбек демалысының ұзақтығын он екіге бөлу және алынған күндер санын құқық қорғау қызметіне тұрған (қызметтен шығарылған), оқуға түскен (оқуды аяқтаған), демалысқа шыққан (демалыстан шыққан) жылындағы қызметінің толық айларының санына көбейту арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толық емес күндердің санын дөңгелектеу ұлғайту жағына қарай жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -33970,109 +34948,109 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 74-бап. Қысқа мерзімді демалыс</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="831"/>
     <w:bookmarkStart w:name="z159" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қызметкерлерге қысқа мерзiмдi ақылы демалыс шұғыл әлеуметтiк-тұрмыстық мәселелердi шешу үшiн, сондай-ақ басқа да дәлелдi себептер бойынша, қызметкердiң демалысты өткiзетiн жерге барып қайтатын жолының уақыты есепке алынбастан, күнтізбелік он күнге дейiн берiледi.</w:t>
+      1. Қызметкерлерге қысқа мерзімді ақылы демалыс шұғыл әлеуметтік-тұрмыстық мәселелерді шешу үшін, сондай-ақ басқа да дәлелді себептер бойынша, қызметкердің демалысты өткізетін жерге барып қайтатын жолының уақыты есепке алынбастан, күнтізбелік он күнге дейін беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
     <w:bookmarkStart w:name="z732" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қысқа мерзiмдi демалыс ақылы жыл сайынғы еңбек демалысының есебiне саналмайды.</w:t>
+      2. Қысқа мерзімді демалыс ақылы жыл сайынғы еңбек демалысының есебіне саналмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="833"/>
     <w:bookmarkStart w:name="z160" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75-бап. Оқу демалысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="834"/>
     <w:bookmarkStart w:name="z161" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Құқық қорғау органдары ұйымдарының күндізгі оқу нысаны бойынша оқитын курсанттарына, магистранттары мен докторанттарына мынадай демалыстар берiледi:</w:t>
+      1. Құқық қорғау органдары ұйымдарының күндізгі оқу нысаны бойынша оқитын курсанттарына, магистранттары мен докторанттарына мынадай демалыстар беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="835"/>
     <w:bookmarkStart w:name="z733" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қысқы каникулдық демалыс – ұзақтығы күнтізбелік он төрт күн;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="836"/>
     <w:bookmarkStart w:name="z734" w:id="837"/>
     <w:p>
@@ -34208,51 +35186,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет елдердің құқық қорғау (полиция) органдарының білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын курсанттарға каникулдық демалыс кезінде оқу орнына баруға және қайтуға арналған шығыстары өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="843"/>
     <w:bookmarkStart w:name="z741" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қазақстан Республикасының және шет елдердің құқық қорғау органдарының білім беру ұйымдарында, кадрлардың бiлiктiлiгiн арттыру және оларды қайта даярлау курстарында оқитын қызметкерлерге оқуда болған әр күнi үшiн тәулiктiк ақы төленедi және қызметтiк iссапарлар үшiн белгiленген тәртiппен және нормалар бойынша тұрғынжай жалдау жөнiндегi шығыстары өтеледi.</w:t>
+      6. Қазақстан Республикасының және шет елдердің құқық қорғау органдарының білім беру ұйымдарында, кадрлардың біліктілігін арттыру және оларды қайта даярлау курстарында оқитын қызметкерлерге оқуда болған әр күні үшін тәуліктік ақы төленеді және қызметтік іссапарлар үшін белгіленген тәртіппен және нормалар бойынша тұрғынжай жалдау жөніндегі шығыстары өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -34283,167 +35261,679 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z743" w:id="845"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармаққа өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өзге де білім беру ұйымдарында сырттай (кешкі) оқу нысаны бойынша оқитын қызметкерлерге еңбекақы төлеу, оқу орнына жол жүру, демалыс беру мәселелері Қазақстан Республикасының еңбек заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z744" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметшілерді даярлау жөніндегі мемлекеттік тапсырыс шеңберінде немесе Шетелде кадрлар даярлау жөніндегі республикалық комиссия айқындайтын шетелдегі жетекші жоғары оқу орындарындағы докторантура (PhD, бейіні бойынша доктор) бағдарламалары бойынша білім беру ұйымдарына түскен қызметкерлерге ақшалай ризық сақталмай, атқарып отырған лауазымынан босатыла және құқық қорғау органдарының кадрында қалдыра отырып, оқу демалысы беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z744" w:id="846"/>
-[...15 lines deleted...]
-      9. Мемлекеттік қызметшілерді даярлау жөніндегі мемлекеттік тапсырыс шеңберінде немесе Шетелде кадрлар даярлау жөнiндегi республикалық комиссия айқындайтын шетелдегі жетекші жоғары оқу орындарындағы докторантура (PhD, бейіні бойынша доктор) бағдарламалары бойынша білім беру ұйымдарына түскен қызметкерлерге ақшалай ризық сақталмай, атқарып отырған лауазымынан босатыла және құқық қорғау органдарының кадрында қалдыра отырып, оқу демалысы беріледі.</w:t>
+    <w:bookmarkStart w:name="z745" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқуы аяқталған соң қызметкерге бұрын атқарған лауазымынан төмен емес лауазым беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z745" w:id="847"/>
-[...15 lines deleted...]
-      Оқуы аяқталған соң қызметкерге бұрын атқарған лауазымынан төмен емес лауазым беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 75-бапқа өзгерістер енгізілді - ҚР 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  76-бап. Еңбек сіңірген жылдарына қарай және қызметті өткерудің ерекше жағдайлары үшін қосымша ақылы демалыс</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z163" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Зейнетақыны тағайындау кезінде есепке алынатын еңбек сіңірген жылдарына қарай қосымша ақылы демалыс (күнтізбелік есеппен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z746" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) он жылдан аса еңбек сіңірген жылдары барларға – ұзақтығы күнтізбелік бес күнге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z747" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) он бес жылдан аса еңбек сіңірген жылдары барларға – ұзақтығы күнтізбелік он күнге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z748" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жиырма жылдан аса еңбек сіңірген жылдары барларға ұзақтығы күнтізбелік он бес күнге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z749" w:id="852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Биік таулы жерлерде (биіктігі бір мың бес жүз метр және одан жоғары), тізбесін Қазақстан Республикасының Үкіметі айқындайтын, климат жағдайы ауыр және қолайсыз жерлерде қызмет өткеріп жүрген қызметкерлерге, еңбек сіңірген жылдарына қарамастан, ұзақтығы күнтізбелік қырық бес күн ақылы жыл сайынғы еңбек демалысы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z750" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының заңнамасымен экологиялық апат аймағы деп жарияланған өңірлерде, туберкулезге қарсы ұйымдарда және АИТВ/ЖИТС-тың алдын алу саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымдарында қызмет өткеретін қызметкерлер ұзақтығы мен беру тәртібі Қазақстан Республикасының заңнамасына сәйкес айқындалатын жыл сайынғы қосымша демалыс алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z751" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қызметінің ерекше жағдайлары үшін ұзақтығы күнтізбелік он күнге дейін қосымша ақылы демалыс беріледі, ол жыл сайынғы ақылы еңбек демалысына қосылып есептеледі және қызметкердің қалауы бойынша онымен бір мезгілде немесе бөлек берілуі мүмкін, бұл ретте қосымша және кезекті демалыстардың жалпы үзіліссіз ұзақтығы күнтізбелік елу бес күннен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z752" w:id="855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Зиянды жағдайларда міндеттерін атқарғаны және қызметінің ерекше сипаты үшін бір мезгілде қосымша демалыс алуға құқылы қызметкерлерге қосымша демалыс олардың таңдауы бойынша тек бір негіз бойынша беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z164" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 77-бап. Жүктілігі және босануы бойынша демалыс, жаңа туылған баланы (балаларды) асырап алған қызметкерлерге арналған демалыс, бала үш жасқа толғанға дейін бағып-күтуге арналған жалақысы сақталмайтын демалыс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z165" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жүктілігі және босануы бойынша демалыс, жаңа туылған баланы (балаларды) асырап алған қызметкерлерге арналған демалыс, бала үш жасқа толғанға дейін бағып-күтуге арналған жалақысы сақталмайтын демалыс қызметкерлерге ақылы жыл сайынғы еңбек демалысынан тыс беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z753" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жүктілігі және босануы бойынша демалыс, жаңа туылған баланы (балаларды) асырап алған қызметкерлерге арналған демалыс, бала үш жасқа толғанға дейін бағып-күтуге арналған жалақысы сақталмайтын демалыс ұзақтығы, беру және ақы төлеу шарттары Қазақстан Республикасының заңнамасында айқындалатын тәртіппен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z754" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жүктілігі және босануы бойынша демалыста, жаңа туылған баланы (балаларды) асырап алуға байланысты демалыста, бала үш жасқа толғанға дейін оны бағып-күтуге арналған жалақысы сақталмайтын демалыста болған кезеңінде қызметкер тиісті органның немесе мекеменің кадрына есепке алынады. Жүктілігі және босануы бойынша демалыс, жаңа туылған баланы (балаларды) асырап алуға байланысты демалыс, бала үш жасқа толғанға дейін оны бағып-күтуге арналған жалақысы сақталмайтын демалыс уақытында қызметкердің соңғы жұмыс орны (лауазымы) сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкердің жүктілігі және босануы бойынша демалыста, жаңа туылған баланы (балаларды) асырап алуға байланысты демалыста, бала үш жасқа толғанға дейін оны бағып-күтуге арналған жалақысы сақталмайтын демалыста болған уақыты құқық қорғау қызметіндегі өтіліне, арнаулы атақ немесе сыныптық шен беру үшін еңбек сіңірген жылдарына есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z896" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органында атқарып отырған лауазымының қысқартылуымен не өзгертілуімен ұйымдық-штаттық іс-шаралар жүргізілген жағдайда, қызметкерге біліктік талаптарына сәйкес келген кезде осы жергілікті жерде басқа бос лауазымға, бірақ бұрын атқарғанынан төмен емес лауазымға ауысу мүмкіндігі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 75-бапқа өзгерістер енгізілді - ҚР 03.07.2013 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 398-V</w:t>
+        <w:t xml:space="preserve">      Ескерту. 77-бапқа өзгерістер енгізілді - ҚР 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -34466,1020 +35956,604 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="848"/>
+    <w:bookmarkStart w:name="z166" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  76-бап. Еңбек сіңірген жылдарына қарай және қызметті өткерудің ерекше жағдайлары үшін қосымша ақылы демалыс</w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="857"/>
+        <w:t xml:space="preserve">  78-бап. Демалыстан кері шақырып алу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z167" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызмет бабында аса қажет болған жағдайда, құқық қорғау органы басшысының немесе уәкілетті басшының жазбаша бұйрығы негізінде және қызметкердің жазбаша келісімімен ғана ақылы жыл сайынғы еңбек демалысы үзілуі мүмкін. Бұл ретте демалыстың пайдаланылмаған бөлігі ағымдағы жылы немесе келесі жылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z755" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Егер демалыстың пайдаланылмаған бөлігі күнтізбелік он және одан көп күнді құраса, қызметкерлерге жол жүруге демалыстан тыс уақыт беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z756" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкердің қалауы бойынша демалыстың пайдаланылмаған бөлігі келесі жылғы ақылы жыл сайынғы еңбек демалысына қосылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 78-бапқа өзгеріс енгізілді - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 77-бап. Жүктілігі және босануы бойынша демалыс, жаңа туылған баланы (балаларды) асырап алған қызметкерлерге арналған демалыс, бала үш жасқа толғанға дейін бағып-күтуге арналған жалақысы сақталмайтын демалыс</w:t>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="861"/>
+        <w:t xml:space="preserve">  11-тарау. ҚҰҚЫҚ ҚОРҒАУ ОРГАНДАРЫНДА ҚЫЗМЕТТІ ТОҚТАТУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z169" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...112 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="862"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 79-бап. Құқық қорғау органдарында қызметті тоқтатудың негіздері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z170" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органдарында қызметті тоқтатуға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z757" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Заңмен белгіленген тәртіппен жұмыстан шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z758" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық қорғау органы қызметкерінің қайтыс болуы (қаза табуы) немесе соттың заңды күшіне енген шешіміне сәйкес қайтыс болды деп жариялануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z759" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметкерді хабарсыз кеткен немесе іс-әрекетке қабілетсіз, әрекет қабілеті шектеулі деп заңда белгіленген тәртіппен тану негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z171" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  78-бап. Демалыстан кері шақырып алу</w:t>
-[...237 lines deleted...]
-      3) қызметкерді хабарсыз кеткен немесе іс-әрекетке қабілетсіз, әрекет қабілеті шектеулі деп заңда белгіленген тәртіппен тану негіз болып табылады.</w:t>
+        <w:t xml:space="preserve"> 80-бап. Жұмыстан шығарудың негіздері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z171" w:id="872"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 80-бап. Жұмыстан шығарудың негіздері</w:t>
+    <w:bookmarkStart w:name="z172" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлері мынадай негіздер бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z172" w:id="873"/>
-[...15 lines deleted...]
-      1. Қызметкерлері мынадай негіздер бойынша:</w:t>
+    <w:bookmarkStart w:name="z760" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еңбек сіңірген жылдары (қызмет мерзімі) және зейнетақыға құқық беретін қызметті өткерудің шекті жасына жетуі бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z760" w:id="874"/>
-[...15 lines deleted...]
-      1) еңбек сіңірген жылдары (қызмет мерзімі) және зейнетақыға құқық беретін қызметті өткерудің шекті жасына жетуі бойынша;</w:t>
+    <w:bookmarkStart w:name="z761" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметте болудың шекті жасына жетуі бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z761" w:id="875"/>
-[...15 lines deleted...]
-      2) қызметте болудың шекті жасына жетуі бойынша;</w:t>
+    <w:bookmarkStart w:name="z762" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) денсаулық жағдайы бойынша – әскери-дәрігерлік комиссияның қызметке жарамсыздығы немесе шектеулі жарамдылығы туралы қорытындысы негізінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z762" w:id="876"/>
-[...15 lines deleted...]
-      3) денсаулық жағдайы бойынша – әскери-дәрігерлік комиссияның қызметке жарамсыздығы немесе шектеулі жарамдылығы туралы қорытындысы негізінде;</w:t>
+    <w:bookmarkStart w:name="z763" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) штаттардың қысқаруына немесе құқық қорғау органының қайта ұйымдастырылуына байланысты басқа лауазымда пайдалану мүмкіндігі болмаған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z763" w:id="877"/>
-[...15 lines deleted...]
-      4) штаттардың қысқаруына немесе құқық қорғау органының қайта ұйымдастырылуына байланысты басқа лауазымда пайдалану мүмкіндігі болмаған жағдайда;</w:t>
+    <w:bookmarkStart w:name="z764" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз қалауы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z764" w:id="878"/>
-[...15 lines deleted...]
-      5) өз қалауы бойынша;</w:t>
+    <w:bookmarkStart w:name="z765" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) белгіленген тәртіппен басқа мемлекеттік органдарға және ұйымдарға жұмысқа ауысуына байланысты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z765" w:id="879"/>
-[...15 lines deleted...]
-      6) белгіленген тәртіппен басқа мемлекеттік органдарға және ұйымдарға жұмысқа ауысуына байланысты;</w:t>
+    <w:bookmarkStart w:name="z766" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) келісімшартты бұзуға не келісімшарт мерзімінің өтуіне байланысты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z766" w:id="880"/>
-[...15 lines deleted...]
-      7) келісімшартты бұзуға не келісімшарт мерзімінің өтуіне байланысты;</w:t>
+    <w:bookmarkStart w:name="z767" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) еңбек жағдайларының өзгеруіне байланысты қызметті одан әрі өткеруден бас тартқан жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z767" w:id="881"/>
-[...15 lines deleted...]
-      8) еңбек жағдайларының өзгеруіне байланысты қызметті одан әрі өткеруден бас тартқан жағдайда;</w:t>
+    <w:bookmarkStart w:name="z768" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аттестаттаудың қорытындысы бойынша анықталған қызметке сәйкес келмеуі бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z768" w:id="882"/>
-[...15 lines deleted...]
-      9) аттестаттаудың қорытындысы бойынша анықталған қызметке сәйкес келмеуі бойынша;</w:t>
+    <w:bookmarkStart w:name="z769" w:id="882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сынақ мерзімінің ішінде қызметке жарамсыздығы байқалған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z769" w:id="883"/>
-[...15 lines deleted...]
-      10) сынақ мерзімінің ішінде қызметке жарамсыздығы байқалған жағдайда;</w:t>
+    <w:bookmarkStart w:name="z770" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасы азаматтығының тоқтатылуына байланысты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z770" w:id="884"/>
-[...15 lines deleted...]
-      11) Қазақстан Республикасы азаматтығының тоқтатылуына байланысты;</w:t>
+    <w:bookmarkStart w:name="z771" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қызметтік тәртіпті өрескел бұзғаны үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z771" w:id="885"/>
-[...15 lines deleted...]
-      12) қызметтік тәртіпті өрескел бұзғаны үшін;</w:t>
+    <w:bookmarkStart w:name="z463" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) аумақтық құқық қорғау органының басшысы -</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z463" w:id="886"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) қылмыстық құқық бұзушылықтарды есепке алудан жасыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35530,424 +36604,424 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде қылмыстық істі тоқтату туралы шешімдерінде белгіленген конституциялық құқықтарын өрескел бұзумен байланысты қылмыс жасауына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) азаматтардың Қазақстан Республикасы Конституциясының жоғарыда көрсетілген бөлімінде көзделген конституциялық құқықтарын бұзумен байланысты тәртіптік теріс қылықтардың ұдайы жасалуына жол бермеу жөнінде шаралар қабылдамағаны үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z772" w:id="887"/>
+    <w:bookmarkStart w:name="z772" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) құқық қорғау органына кір келтіретін теріс қылық жасағаны үшін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z773" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) сыбайлас жемқорлық құқық бұзушылық жасауына байланысты;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z773" w:id="888"/>
-[...15 lines deleted...]
-      14) сыбайлас жемқорлық құқық бұзушылық жасауына байланысты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-1) тармақшамен толықтыру көзделген – ҚР 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z774" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) қылмыс не қасақана қылмыстық теріс қылық жасағаны үшін соттың айыптау үкімінің заңды күшіне енуіне, қылмыстық істің Қазақстан Республикасы Қылмыстық-процестік кодексінің 35-бабы бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе 36-бабының негізінде тоқтатылуына байланысты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="888"/>
-    <w:p>
-[...131 lines deleted...]
-      15) қылмыс не қасақана қылмыстық теріс қылық жасағаны үшін соттың айыптау үкімінің заңды күшіне енуіне, қылмыстық істің Қазақстан Республикасы Қылмыстық-процестік кодексінің 35-бабы бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе 36-бабының негізінде тоқтатылуына байланысты;</w:t>
+    <w:bookmarkStart w:name="z955" w:id="889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) Қазақстан Республикасының азаматтығынан шығу туралы өтінішхатпен жүгіну фактісі туралы не шетелдік азаматтықты алуға жүгіну фактісі туралы жүгінген күні тікелей басшысына жазбаша нысанда хабарламағаны үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z955" w:id="890"/>
-[...15 lines deleted...]
-      15-1) Қазақстан Республикасының азаматтығынан шығу туралы өтінішхатпен жүгіну фактісі туралы не шетелдік азаматтықты алуға жүгіну фактісі туралы жүгінген күні тікелей басшысына жазбаша нысанда хабарламағаны үшін;</w:t>
+    <w:bookmarkStart w:name="z1096" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) сыбайлас жемқорлыққа қарсы шектеулерді сақтамағаны үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z1096" w:id="891"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z775" w:id="892"/>
+    <w:bookmarkStart w:name="z775" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) осы Заңның 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген мәліметтерді бермегені немесе бұрмалағаны үшiн;</w:t>
+        <w:t xml:space="preserve"> көрсетілген мәліметтерді бермегені немесе бұрмалағаны үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z833" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ұсынылған лауазымға орналасудан бас тартуына және құқық қорғау органының қарамағында болу мерзімінің өтуіне байланысты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z833" w:id="893"/>
-[...15 lines deleted...]
-      17) ұсынылған лауазымға орналасудан бас тартуына және құқық қорғау органының қарамағында болу мерзімінің өтуіне байланысты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) құқық қорғау органының таратылуына байланысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z956" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) қызметкердің бір жұмыс күнінде қатарынан үш және одан да көп сағат бойы дәлелсіз себеппен қызметте болмауына байланысты жұмыстан шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="893"/>
-    <w:p>
-[...33 lines deleted...]
-      19) қызметкердің бір жұмыс күнінде қатарынан үш және одан да көп сағат бойы дәлелсіз себеппен қызметте болмауына байланысты жұмыстан шығарылады.</w:t>
+    <w:bookmarkStart w:name="z776" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мынадай әрекеттер, оның ішінде қызметтік міндеттерін атқарумен байланысты емес, бірақ азаматтардың алдында құқық қорғау қызметінің қадір-қасиеті мен беделіне нұқсан келтіретін әрекеттер, атап айтқанда: қызметкерлердің қоғамдық орындарда алкогольдік және (немесе) есірткілік және (немесе) уытқұмарлық масаң күйде (құқық қорғау органына тиесілігі айналадағыларға анық белгілі) болуы; есірткіні, психотроптық заттарды, сол тектестерді, прекурсорларды медициналық емес мақсатта тұтыну; алкогольдік және (немесе) есірткілік және (немесе) уытқұмарлық масаң күйде көлік құралын басқару; қызметкердің алкогольдік және (немесе) есірткілік және (немесе) психотроптық және (немесе) уытқұмарлық масаң күйін медициналық куәландырудан бас тартуы; қызмет бабын жеке пайдакүнемдік мақсатта пайдалану; құқық қорғау органдарының білім беру ұйымдары қызметкерлерінің, курсанттарының арасында жарғыға сәйкес келмейтін, жағымсыз қоғамдық резонанс тудырған қарым-қатынастары құқық қорғау органына кір келтіретін теріс қылықтар болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z776" w:id="895"/>
-[...15 lines deleted...]
-      2. Мынадай әрекеттер, оның ішінде қызметтік міндеттерін атқарумен байланысты емес, бірақ азаматтардың алдында құқық қорғау қызметінің қадір-қасиеті мен беделіне нұқсан келтіретін әрекеттер, атап айтқанда: қызметкерлердің қоғамдық орындарда алкогольдік және (немесе) есірткілік және (немесе) уытқұмарлық масаң күйде (құқық қорғау органына тиесілігі айналадағыларға анық белгілі) болуы; есірткіні, психотроптық заттарды, сол тектестерді, прекурсорларды медициналық емес мақсатта тұтыну; алкогольдік және (немесе) есірткілік және (немесе) уытқұмарлық масаң күйде көлік құралын басқару; қызметкердің алкогольдік және (немесе) есірткілік және (немесе) психотроптық және (немесе) уытқұмарлық масаң күйін медициналық куәландырудан бас тартуы; қызмет бабын жеке пайдакүнемдік мақсатта пайдалану; құқық қорғау органдарының білім беру ұйымдары қызметкерлерінің, курсанттарының арасында жарғыға сәйкес келмейтін, жағымсыз қоғамдық резонанс тудырған қарым-қатынастары құқық қорғау органына кір келтіретін теріс қылықтар болып табылады.</w:t>
+    <w:bookmarkStart w:name="z957" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Қызметтік тәртіпті өрескел бұзуға қызметкердің қызметтік міндеттерін адамның өмірі мен денсаулығына зиян келтіруге алып келген тиісінше орындамауы немесе орындамауы, егер бұл әрекеттер (әрекетсіздік) қылмыстық жауаптылыққа алып келмесе; ереуілдерді қоса алғанда, мемлекеттік органдардың қалыпты жұмыс істеуіне және қызметтік міндеттерді орындауға кедергі келтіретін әрекеттерге қатысу, қызметкердің алкогольдік және (немесе) есірткілік және (немесе) уытқұмарлық масаң күйде қызметте болуы, оның ішінде жұмыс күні ішінде осындай масаңдануды тудыратын заттарды тұтынуы, қызметкердің қызметтік міндеттерін орындауға байланысты өзіне мәлім болған, қызмет мүдделеріне зиян келтірген қызметтік ақпаратты жария етуі жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z957" w:id="896"/>
-[...15 lines deleted...]
-      2-1. Қызметтік тәртіпті өрескел бұзуға қызметкердің қызметтік міндеттерін адамның өмірі мен денсаулығына зиян келтіруге алып келген тиісінше орындамауы немесе орындамауы, егер бұл әрекеттер (әрекетсіздік) қылмыстық жауаптылыққа алып келмесе; ереуілдерді қоса алғанда, мемлекеттік органдардың қалыпты жұмыс істеуіне және қызметтік міндеттерді орындауға кедергі келтіретін әрекеттерге қатысу, қызметкердің алкогольдік және (немесе) есірткілік және (немесе) уытқұмарлық масаң күйде қызметте болуы, оның ішінде жұмыс күні ішінде осындай масаңдануды тудыратын заттарды тұтынуы, қызметкердің қызметтік міндеттерін орындауға байланысты өзіне мәлім болған, қызмет мүдделеріне зиян келтірген қызметтік ақпаратты жария етуі жатады.</w:t>
+    <w:bookmarkStart w:name="z777" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкерлерді жұмыстан шығарудың осы баптың 1-тармағының 12) – 16) тармақшаларында көзделген негіздері теріс себептер деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z777" w:id="897"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметкер осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35987,51 +37061,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 80-бапқа өзгерістер енгізілді - ҚР 2011.11.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 490-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 21.05.2013 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 21.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -36154,1375 +37228,1375 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="898"/>
+    <w:bookmarkStart w:name="z173" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 81-бап. Жұмыстан шығарудың тәртібі және шарттары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z174" w:id="898"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерлерді жұмыстан шығаруды қызметкерлерді осы лауазымдарға қабылдауға және тағайындауға құқық берілген лауазымды адамдар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z174" w:id="899"/>
-[...15 lines deleted...]
-      1. Қызметкерлерді жұмыстан шығаруды қызметкерлерді осы лауазымдарға қабылдауға және тағайындауға құқық берілген лауазымды адамдар жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z778" w:id="899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құқық қорғау органдарында қызметін тоқтатқан қызметкерлер құқық қорғау органдарының кадрынан шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="899"/>
-    <w:bookmarkStart w:name="z778" w:id="900"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z779" w:id="901"/>
+    <w:bookmarkStart w:name="z779" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Егер жұмыстан шығарылатындар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әскери қызметке жарамды адамдардың запаста болуы үшін Қазақстан Республикасының заңнамасында белгіленген шекті жасқа жетпесе, қызметкерлер әскери есепке қойылып, запасқа шығарылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z782" w:id="901"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жұмыстан шығарылатын қызметкерлер, сондай-ақ құқық қорғау органдары білім беру ұйымдарынан шығарылған курсанттар қызметтік куәлігін тапсырады. Зейнеткерлікке шыққан қызметкерлерге құқық қорғау органдарының зейнеткері куәлігі беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z782" w:id="902"/>
-[...15 lines deleted...]
-      4. Жұмыстан шығарылатын қызметкерлер, сондай-ақ құқық қорғау органдары білім беру ұйымдарынан шығарылған курсанттар қызметтік куәлігін тапсырады. Зейнеткерлікке шыққан қызметкерлерге құқық қорғау органдарының зейнеткері куәлігі беріледі.</w:t>
+    <w:bookmarkStart w:name="z783" w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өзінің қалауымен жұмыстан шығатын қызметкерлер жұмыстан шығу жоспарланған күннен кемінде бір ай бұрын өздері қабылдаған шешім туралы тікелей басшысына ескертіп, ол туралы жазбаша баянат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z783" w:id="903"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z784" w:id="904"/>
+    <w:bookmarkStart w:name="z784" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы Заңның 80-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1), 2, 4) және 18) тармақшаларында көзделген негіздер бойынша қызметтен шығарылатын қызметкерлер шығарылатыны не қызметте болудың шекті жасына толғаны туралы шығарылғанға немесе шекті жасқа толғанға дейін бір айдан кешіктірмей жазбаша хабардар етiледi.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="904"/>
+        <w:t xml:space="preserve"> 1), 2, 4) және 18) тармақшаларында көзделген негіздер бойынша қызметтен шығарылатын қызметкерлер шығарылатыны не қызметте болудың шекті жасына толғаны туралы шығарылғанға немесе шекті жасқа толғанға дейін бір айдан кешіктірмей жазбаша хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның 80-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 4), 5) және 18) тармақшаларында көзделген негіздер бойынша қызметкерді жұмыстан шығаруды қоспағанда, қызметкерлерді демалыстарда және емдеуде болған кезеңінде жұмыстан шығаруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z686" w:id="905"/>
-[...15 lines deleted...]
-      7. Қызметтен (кеден органдарын қоспағанда) босатылатын қызметкерлерге бiржолғы жәрдемақылар мынадай тәртiппен және мөлшерде төленедi:</w:t>
+    <w:bookmarkStart w:name="z686" w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қызметтен (кеден органдарын қоспағанда) босатылатын қызметкерлерге біржолғы жәрдемақылар мынадай тәртіппен және мөлшерде төленеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнтізбелік он жылдан аз еңбек сіңірген және денсаулық жағдайы бойынша, штаттардың қысқаруына байланысты қызметтен шығарылғандарға – үш айлық ақшалай қамтылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнтізбелік он жылдан астам еңбек сіңірген және қызметте болудың шекті жасына толғаннан кейін, денсаулық жағдайы бойынша немесе штаттардың қысқаруына байланысты қызметтен шығарылғандарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он жылдан он бес жылға дейін – төрт айлық ақшалай қамтылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он бес жылдан жиырма жылға дейін – бес айлық ақшалай қамтылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиырма жылдан жиырма бес жылға дейін – алты айлық ақшалай қамтылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиырма бес жылдан отыз жылға дейін – жеті айлық ақшалай қамтылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отыз жылдан асқандарға – сегіз айлық ақшалай қамтылым.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z687" w:id="905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Біржолғы жәрдемақы мөлшерін айқындау үшін еңбек сіңірген жылдарға зейнетақы төлемін тағайындауға арналып күнтізбе бойынша есептелген еңбек сіңірген жылдары есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      күнтізбелік он жылдан аз еңбек сіңірген және денсаулық жағдайы бойынша, штаттардың қысқаруына байланысты қызметтен шығарылғандарға – үш айлық ақшалай қамтылым;</w:t>
-[...126 lines deleted...]
-      8. Біржолғы жәрдемақы мөлшерін айқындау үшін еңбек сіңірген жылдарға зейнетақы төлемін тағайындауға арналып күнтізбе бойынша есептелген еңбек сіңірген жылдары есепке алынады.</w:t>
+      Біржолғы жәрдемақы соңғы штаттық лауазымы бойынша төленетін лауазымдық айлықақысы, қызметтен босатылған күнгі арнаулы атағы немесе сыныптық шені үшін қосымша ақы негізге алына отырып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органының қызметкері құқық қорғау органдарына қайтадан (кейіннен) қызметке алынғаннан кейін қызметтен шығарылған кезде біржолғы жәрдемақы мөлшерін айқындау кезінде қызметтің біржолғы (жұмыстан шығу) жәрдемақысы төленбеген кезеңі есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z688" w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Еңбек сіңірген жылдары үшін зейнетақы төлемін алу құқығынсыз қызметтен босату кезінде біржолғы жәрдемақылар төлеумен қатар құқық қорғау органдарының (кеден органдарын қоспағанда) орта, аға және жоғары басқарушы құрамының қызметте болудың шекті жасына толғаннан кейін, денсаулық жағдайы бойынша немесе штаттарды қысқартуға байланысты қызметтен босатылған адамдарына арнаулы атақтары немесе сыныптық шендері үшін қосымша төлемдері қызметтен босатылған күннен бастап бір жыл бойы сақталады. Төлемақыларды қызметкердің соңғы қызмет орны бойынша құқық қорғау органының қаржылық бөлімшесі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бiржолғы жәрдемақы соңғы штаттық лауазымы бойынша төленетiн лауазымдық айлықақысы, қызметтен босатылған күнгi арнаулы атағы немесе сыныптық шенi үшiн қосымша ақы негiзге алына отырып есептеледi.</w:t>
-[...36 lines deleted...]
-      9. Еңбек сiңiрген жылдары үшiн зейнетақы төлемiн алу құқығынсыз қызметтен босату кезiнде бiржолғы жәрдемақылар төлеумен қатар құқық қорғау органдарының (кеден органдарын қоспағанда) орта, аға және жоғары басқарушы құрамының қызметте болудың шектi жасына толғаннан кейiн, денсаулық жағдайы бойынша немесе штаттарды қысқартуға байланысты қызметтен босатылған адамдарына арнаулы атақтары немесе сыныптық шендері үшiн қосымша төлемдерi қызметтен босатылған күннен бастап бiр жыл бойы сақталады. Төлемақыларды қызметкердiң соңғы қызмет орны бойынша құқық қорғау органының қаржылық бөлiмшесi жүзеге асырады.</w:t>
+      Бұл ретте, егер көрсетілген мерзім ішінде қызмет атқарып жүрген құқық қорғау органдарының басқарушы құрамы адамдарының арнаулы атақтары немесе сыныптық шендері үшін қосымша ақылары өсетін болса, тиісінше еңбек сіңірген жылдары үшін зейнетақы алу құқығынсыз қызметтен шығарылған құқық қорғау органдарының (кеден органдарын қоспағанда) орта, аға және жоғары басқарушы құрамы адамдарына төленетін осы қосымша төлем мөлшері де ұлғаяды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z958" w:id="907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Құқық қорғау қызметін өткеру кезеңінде Қазақстан Республикасының мемлекеттік наградасымен наградталған құқық қорғау органдарының қызметкерлеріне жұмыстан шығарылған кездегі біржолғы жәрдемақы мөлшері айлық ақшалай қамтымның екі есе мөлшеріне ұлғайтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      10. Құқық қорғау қызметін өткеру кезеңінде Қазақстан Республикасының мемлекеттік наградасымен наградталған құқық қорғау органдарының қызметкерлеріне жұмыстан шығарылған кездегі біржолғы жәрдемақы мөлшері айлық ақшалай қамтымның екі есе мөлшеріне ұлғайтылады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 81-бапқа өзгерістер енгізілді - ҚР 23.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 200-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82-бап. Құқық қорғау органдарында қызмет етудің шекті жасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z176" w:id="909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құқық қорғау органдарында қызметте мынадай шекті жасқа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z785" w:id="910"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоса алғанда майорға, кіші кеңесшіге дейін – қырық сегіз жасқа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z786" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подполковниктер, кеңесшілер – елу жасқа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z787" w:id="912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) полковниктер, аға кеңесшілер – елу бес жасқа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z788" w:id="913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жоғары басшы құрамдағы адамдар алпыс жасқа дейін бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 81-бапқа өзгерістер енгізілді - ҚР 23.04.2014 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-1. Алып тасталды – ҚР 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z789" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лауазымдарға тағайындау құқығы берілген құқық қорғау органының басшысы немесе уәкілетті басшы жоғары кәсіптік даярлығы, атқаратын лауазымы бойынша жұмыс тәжірибесі бар және денсаулық жағдайы бойынша қызметті өткеруге жарамды қызметкерлерге олардың келісуімен қызмет мерзімін бір жылдан бес жылға дейін ұзартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z790" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айрықша жағдайларда, тиісті лауазымдарға тағайындау құқығы бар құқық қорғау органы басшысының немесе уәкілетті басшының шешімі бойынша қызметкерлерге бұл мерзім сол тәртіппен бір жылдан бес жылға дейін, ал ғылыми дәрежелері немесе атақтары бар жекелеген қызметкерлерге – бес жылдан он жылға дейін қайта ұзартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z791" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметте қалдыру мерзімін ұзарту туралы шешім қызметкерді осы Заңда көзделген негіздер бойынша құқық қорғау органдарынан шығару мүмкіндігін жоққа шығармайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкерлердің қызмет өткеру мерзімін ұзарту құқық қорғау органдарындағы қызметтің бүкіл кезеңінде екі реттен асырмай жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z834" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметте болудың шекті жасына толған, денсаулық жағдайы бойынша қызмет өткеруге жарамды прокуратура органдарының қызметкері Қазақстан Республикасы Бас Прокурорының немесе уәкілетті басшының шешімі бойынша Қазақстан Республикасының Әлеуметтік кодексінде белгіленген зейнеткерлік жасқа толғанға дейін қызметін жалғастыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z835" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте зейнеткерлік жасқа толғанға дейін қызметте қалдыру мерзімін ұзарту туралы шешім қызметкерді осы Заңда көзделген негіздер бойынша прокуратура органдарынан шығару мүмкіндігін жоққа шығармайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 82-бап жаңа редакцияда - ҚР 21.05.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 13.11.2015 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="909"/>
+    <w:bookmarkStart w:name="z177" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 82-бап. Құқық қорғау органдарында қызмет етудiң шектi жасы</w:t>
-[...102 lines deleted...]
-    <w:bookmarkEnd w:id="914"/>
+        <w:t xml:space="preserve">  12-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z178" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 83-бап. Құқық қорғау органдарын қаржылық және материалдық-техникалық қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z179" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органдарын қаржылық және материалдық-техникалық қамтамасыз ету Қазақстан Республикасының заңдарында көзделген тәртіппен мемлекеттік бюджет қаражаты және (немесе) Қазақстан Республикасының заңсыз иемденілген активтерді мемлекетке қайтару туралы заңнамасында айқындалған Арнаулы мемлекеттік қордың қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 83-бапқа өзгеріс енгізілді – ҚР 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z789" w:id="915"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z180" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...181 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  12-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
-[...37 lines deleted...]
-      Құқық қорғау органдарын қаржылық және материалдық-техникалық қамтамасыз ету Қазақстан Республикасының заңнамалық актілерінде көзделген тәртіппен мемлекеттік бюджет қаражаты және (немесе) Қазақстан Республикасының заңсыз иемденілген активтерді мемлекетке қайтару туралы заңнамасында айқындалған Арнаулы мемлекеттік қордың қаражаты есебінен жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> 84-бап. Өтпелі ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="922"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 84-бап. Өтпелі ережелер</w:t>
+    <w:bookmarkStart w:name="z181" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң қолданысқа енгізілгенге дейін арнаулы атақтар, сыныптық шендер берілген қызметкерлерге осы арнаулы атақтарда, сыныптық шендерде еңбек сіңірген мерзімі осы Заң қолданысқа енгізілгенге дейін қолданыста болған заңнамаға сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z181" w:id="924"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z792" w:id="925"/>
+    <w:bookmarkStart w:name="z792" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тарауының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші зейнетақымен қамсыздандыру, жеңілдетілген салық салу, олардың еңбекке уақытша жарамсыз кезеңіндегі ақшалай үлес төлеу, тұрғын үйді күтіп-ұстау және коммуналдық қызмет ақыларын ақшалай өтемақы төлеу бөлігінде кеден органдары қызметкерлеріне қолданылмайды, ал прокуратура органдарының қызметкерлеріне 2012 жылдың 1 қаңтарынан бастап қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z689" w:id="926"/>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z689" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның күші, осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -37737,51 +38811,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 12-1) тармақшасын, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>83-бабын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, Қазақстан Республикасының мемлекеттік фельдъегерлік қызметіне және оның қызметкерлеріне қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkEnd w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -37873,51 +38947,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>62-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> күші Қазақстан Республикасының мемлекеттiк фельдъегерлік қызметінің қызметкерлеріне олардың мемлекеттiк құпияларды қорғауды қамтамасыз ете отырып, үкiметтiк курьерлік байланысты жүзеге асыру жөніндегі қызметтік міндеттерін орындауына байланысты қолданылады.</w:t>
+        <w:t xml:space="preserve"> күші Қазақстан Республикасының мемлекеттік фельдъегерлік қызметінің қызметкерлеріне олардың мемлекеттік құпияларды қорғауды қамтамасыз ете отырып, үкіметтік курьерлік байланысты жүзеге асыру жөніндегі қызметтік міндеттерін орындауына байланысты қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық қорғау қызметіне кірген кезде қатардағы, кіші және орта басшы құрамның лауазымдарына конкурстық негізде орналасу 2021 жылғы 1 қаңтарға дейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -37965,51 +39039,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2012 жылғы 1 қаңтарға дейін қызметтен шығарылған прокуратура органдары қызметкерлерінің Қазақстан Республикасының зейнетақы заңнамасына сәйкес еңбек сіңірген жылдары үшін зейнетақы төлемдерін алуға құқығы бар. Зейнетақы төлемдерінің мөлшері Қазақстан Республикасының зейнетақы заңнамасында белгіленген тәртіппен жүргізілген жыл сайынғы арттырулар ескеріле отырып, қызметтен шығарылған күнге белгіленеді, төлем еңбек сіңірген жылдары үшін зейнетақы төлемдерін тағайындауға өтініш жасалған күннен бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ішкі істер, қылмыстық-атқару жүйесі, қаржы полициясы, азаматтық қорғау, мемлекеттік өртке қарсы қызмет органдарының 2003 және 2016 жылдар аралығындағы кезеңде қызметтен шыққан, жұмыстан шығарылған күні жиырма бес және одан да көп жыл жалпы еңбек өтілі бар, соның кемінде он екі жыл және алты айын үзіліссіз әскери қызмет, арнаулы мемлекеттік органдардағы және құқық қорғау органдарындағы, мемлекеттік фельдъегерлік қызметтегі қызмет құрайтын және құқық қорғау органдарында қызметте болудың шекті жасына жету бойынша не штаттың қысқартылуына немесе денсаулық жағдайына байланысты жұмыстан шығарылған қатардағы және кiшi басшы құрамдардағы қызметкерлердің еңбек сіңірген жылдары үшін зейнетақы төлемдеріне құқығы бар. Зейнетақы төлемдерінің мөлшері қызметтен шығарылған күнге белгіленеді және төлем Қазақстан Республикасының зейнетақы заңнамасында белгіленген тәртіппен жүргізілген арттырулар ескеріле отырып, еңбек сіңірген жылдары үшін зейнетақы төлемдерін тағайындауға өтініш жасаған күннен бастап жүзеге асырылады.</w:t>
+      Ішкі істер, қылмыстық-атқару жүйесі, қаржы полициясы, азаматтық қорғау, мемлекеттік өртке қарсы қызмет органдарының 2003 және 2016 жылдар аралығындағы кезеңде қызметтен шыққан, жұмыстан шығарылған күні жиырма бес және одан да көп жыл жалпы еңбек өтілі бар, соның кемінде он екі жыл және алты айын үзіліссіз әскери қызмет, арнаулы мемлекеттік органдардағы және құқық қорғау органдарындағы, мемлекеттік фельдъегерлік қызметтегі қызмет құрайтын және құқық қорғау органдарында қызметте болудың шекті жасына жету бойынша не штаттың қысқартылуына немесе денсаулық жағдайына байланысты жұмыстан шығарылған қатардағы және кіші басшы құрамдардағы қызметкерлердің еңбек сіңірген жылдары үшін зейнетақы төлемдеріне құқығы бар. Зейнетақы төлемдерінің мөлшері қызметтен шығарылған күнге белгіленеді және төлем Қазақстан Республикасының зейнетақы заңнамасында белгіленген тәртіппен жүргізілген арттырулар ескеріле отырып, еңбек сіңірген жылдары үшін зейнетақы төлемдерін тағайындауға өтініш жасаған күннен бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңның 66-бабы 9-тармағының күші қаза тапқан (қайтыс болған) қызметкерлердің 2022 жылғы 1 қаңтарда жесір әйелдері (тұл ерлері) мен балалары болып табылған адамдарға да қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -38288,88 +39362,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="927"/>
+    <w:bookmarkStart w:name="z182" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  85-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z183" w:id="927"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z183" w:id="928"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="928"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -38559,55 +39633,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38933,31 +40007,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>