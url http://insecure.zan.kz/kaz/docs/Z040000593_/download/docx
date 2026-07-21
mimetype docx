--- v1 (2026-03-04)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33e8bab" w14:textId="33e8bab">
+    <w:p w14:paraId="a3281b1" w14:textId="a3281b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -337,1346 +337,1402 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бап. Осы Заңда пайдаланылатын негiзгi ұғымдар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР 03.01.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аншлаг – аңшылық шаруашылықтардың, өсімді молайту учаскелері мен тыныштық аймақтарының, балық шаруашылығы су айдындарының және (немесе) учаскелерінің атауы мен шекараларын, сондай-ақ аңшылыққа және балық аулауға тыйым салынған мерзімдер мен орындарды көрсететін маңдайша жазу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z986" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) аң-құс өсіру – аң аулау объектілері болып табылатын жануарлар түрлерін еріксіз және (немесе) жартылай ерікті жағдайларда өсіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z77" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аңшы – Қазақстан Республикасының заңнамасында белгiленген тәртiппен аң аулауға құқық алған жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) аңшы иттер – аңшылықта пайдаланылатын қазақы және басқа да ит тұқымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аңшы куәлiгi – жеке тұлғаның аң аулау құқығын куәландыратын белгiленген нысандағы құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z79" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аңшылық алқаптар мен балық шаруашылығы су айдындарының және (немесе) учаскелерiнiң резервтiк қоры – жануарлар дүниесiн пайдаланушыларға бекiтiлiп берiлмеген аңшылық алқаптар мен балық шаруашылығы су айдындары және (немесе) учаскелерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z80" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аңшылыққа қойылатын ең төменгi талап (бұдан әрі - аңшылық минимумы) – оқыту бағдарламасының Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының, аңшы куәлігін беру үшін білу міндетті шарт болып табылатын аң аулау кезіндегі қауіпсіздік техникасының мәселелерін қарастыратын арнайы қысқаша курсы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) алып тасталды – ҚР 03.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 185-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z82" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аңшылық олжа – Қазақстан Республикасының заңнамасында белгіленген тәртіппен мекендеу ортасынан алынған жануар (балық ресурстары мен басқа да су жануарларынан басқа), олардың бөліктері мен дериваттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z83" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аңшылық шаруашылығы – аңшылық алқаптарда жануарлар дүниесi объектiлерiн орнықты пайдалану, жануарлар дүниесiнiң мекендеу ортасын сақтау, оларды қорғау және өсiмiн молайту жөнiндегi шаруашылық қызметтiң түрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z84" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) аңшылық шаруашылығының санаты – аңшылық шаруашылықтарына шаруашылықаралық аңшылықты ұйымдастыру негiзiнде берілетін, аңшылық алқаптары өнiмдiлiгiнiң, күзет және өсiмiн молайту iс-шаралары сипатының белгiлерi бойынша аңшылық шаруашылықтарының жіктемелік бөліну бiрлiгi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z85" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) аңшылық шаруашылығы субъектісі – бекiтiлiп берiлген аңшылық алқаптарда Қазақстан Республикасының заңнамасында белгiленген тәртiппен аңшылық шаруашылығын жүргiзетін жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z86" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) аңшылық шаруашылығының ішкі регламенті – жеке тұлғаның аңшылық шаруашылығы аумағында аң аулауды жүргізу тәртібін белгілейтін, жануарларды ұстап алу нормасын, көрсетілетін қызметтердің баға прейскурантын қамтитын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z87" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) аушы жыртқыш құс – аң аулауда пайдаланылатын қыран, сұңқар, қаршыға және жыртқыш құстардың басқа да түрлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z88" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) балық аулау – балық ресурстарын және басқа да су жануарларын аулау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z89" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) балық аулаушы – Қазақстан Республикасының заңнамасында белгiленген тәртiппен әуесқойлық (спорттық) балық аулау құқығын алған жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z90" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) балық аулау олжасы – Қазақстан Республикасының заңнамасында белгіленген тәртіппен мекендеу ортасынан алынған балық ресурстары мен басқа да су жануарлары объектісі, олардың бөліктері мен дериваттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z705" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1) балық қабылдау пункті – балық шаруашылығы субъектісі арнайы жабдықтаған, Қазақстан Республикасының заңнамасында белгіленген тәртіппен ауланған балық ресурстарын және басқа да су жануарларын қабылдауға, өлшеуге, есепке алуға, уақытша сақтауға және өткізуге арналған орын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z927" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2) балық өсіру материалы – су айдындарына жіберілетін балық құртшабақтары (дернәсілдер, шабақтар және жасына қарай балықтардың басқа да топтары);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z928" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-3) балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсат – жеке және заңды тұлғаларға балық ресурстарын және басқа да су жануарларын пайдалануға, сондай-ақ ауланған балықтар мен басқа да су жануарларын, олардың бөліктері мен дериваттарын, оның ішінде балық аулау олжаларын әкетуге және өткізуге құқық беретін, белгіленген нысандағы құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z91" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) балықтардың көбею кезеңі – белгілі бір балық түрінің уылдырық шашатын уақыт кезеңі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z92" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) балықтың қайда ауланғаны туралы анықтама – балық шаруашылығы саласындағы уәкілетті орган белгілеген, балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсат негізінде балық шаруашылығы су айдындарында және (немесе) учаскелерінде ауланған немесе балық өсіру шаруашылықтарында өсірілген балық ресурстары мен басқа да су жануарларының шығу тегін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z93" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) балықтарды қорғау құрылғысы – балық ресурстары мен басқа да су жануарларының су тарту және ағызу құрылыстарына түсуін болғызбауға арналған құрылғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z94" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) балықтардың қырылуы – балық ресурстарының және басқа да су жануарларының су айдынының және (немесе) учаскесінің гидрохимиялық және өзге де режимінің бұзылуынан туындаған жаппай қырылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z95" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) балықтың қырылу қаупі бар су айдыны және (немесе) учаскесі – балық шаруашылығының балық әлсін-әлсін қырылуға ұшырайтын су айдыны және (немесе) учаскесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z96" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) балықтардың өріс аударуы - балықтардың бір мекендеу ортасынан екінші ортаға жаппай ауысуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) балық ресурстары және басқа да су жануарлары – сулы ортада мекендейтін барлық жануардың жалпы жиынтығы, оның ішінде өсімдіктерді қоспағанда, су биологиялық ресурстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z99" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) балық ресурстарын және басқа да су жануарларын мемлекеттiк басқарудың бассейндiк принципi (бұдан әрi - бассейндiк принцип) – балық шаруашылығы саласындағы уәкілетті орган әкiмшiлiк-аумақтық бөлiнiсiне қарамастан қолданатын, балық ресурстарының және басқа да су жануарларының өсiмiн молайту мен өрiс аудару ерекшелiктерi ескерiлген, балық шаруашылығы су айдындарындағы және (немесе) учаскелерiндегi балық ресурстарын және басқа да су жануарларын басқарудың бiртұтас жүйесi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z100" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) балық шаруашылығы – балық ресурстарын және басқа да су жануарларын қорғаумен, өсімін молайтумен, балық аулаумен, сондай-ақ қайта өңдеумен және өткізумен байланысты шаруашылық қызмет түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z929" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) балық шаруашылығы саласындағы уәкілетті орган – балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында басшылықты, сондай-ақ өз өкілеттіктері шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z101" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) балық шаруашылығы су айдындарына және (немесе) учаскелерін паспорттау – балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп бергенге дейін жүргізілетін, балық шаруашылығы су айдындарының және (немесе) учаскелерінің шекараларын, олардың алаңын, жай-күйін, балық ресурстарының және басқа да су жануарларының түрлік құрамын белгілеу жөніндегі іс-шаралар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z102" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) балық шаруашылығы субъектісі – қызметінің негізгі бағыты балық шаруашылығын жүргізу болып табылатын жеке және заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">28-1) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29) алып тасталды - ҚР 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) балықшы – бекітіліп берілген балық шаруашылығы су айдындарында және (немесе) учаскелерінде өзінің еңбек міндеттемелеріне қарай балық ресурстарын және басқа да су жануарларын аулауды жүзеге асыратын балық шаруашылығы субъектісінің қызметкері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z105" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) балықшы куәлігі – жеке тұлғаның балықшы функцияларын жүзеге асыру құқығын куәландыратын, балық шаруашылығы субъектісі берген, белгіленген нысандағы құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z106" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) биологиялық негiздеме – жануарлар дүниесiн пайдалануға, жануарлар дүниесi объектілерінің жол берілетін аулау мөлшерін анықтауға, сондай-ақ жануарлар дүниесiнiң объектiлерi мен олардың мекендеу ортасына ықпал етуге қабілетті қызметке арналған ғылыми негiзделген қорытынды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z805" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1) бірлескен су биологиялық ресурстары – басқаруды Каспий теңізінің жағалауында орналасқан мемлекеттер бірлесіп жүзеге асыратын су биологиялық ресурстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z107" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) дериват – жануардың туынды түрі мен одан және оның туынды түрінен өндірілген өнім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7) алып тасталды – ҚР 03.01.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+        <w:t xml:space="preserve">34) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="7"/>
-[...836 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z109" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жануарлар – құрғақта, суда, атмосферада және топырақта табиғи еркiндiк жағдайында болатын жабайы жануарлар (сүтқоректiлер, құстар, бауырымен жорғалаушылар, қосмекендiлер, балықтар, моллюскалар, жәндiктер және тағы басқалары);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z110" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1749,51 +1805,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38-1) жануарлар дүниесі мониторингі – жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік басқару және биологиялық әртүрлілікті сақтау мақсатында жануарлар дүниесі объектілерінің жай-күйі мен динамикасын байқау, бағалау және болжау жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z417" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39) жануарлар дүниесі объектілерін алу – табиғи еркіндік жағдайында мекендейтін жануарларды, олардың бөліктері мен дериваттарын мекендеу ортасынан жануарлар дүниесін пайдалануға арналған рұқсаттың немесе балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсаттың негізінде алу (ұстап алу, аулау, атып алу, жинау, соғып алу);</w:t>
+      39) жануарлар дүниесі объектілерін алу – жануарларды ғылыми-зерттеу мақсатында ен салу, сақиналау және сынамалар алу үшін аулап, оларды кейіннен мекендеу ортасына шығаруды қоспағанда, тіршілік циклінің барлық сатысында табиғи еркіндік жағдайында мекендейтін жануарларды, сондай-ақ олардың бөліктері мен дериваттарын мекендеу ортасынан жануарлар дүниесін пайдалануға арналған рұқсаттың немесе балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсаттың негізінде алу (ұстап алу, аулау, атып алу, жинау, соғып алу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z418" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) жануарлар дүниесі объектілерін қолдан өсіру – жануарлар түрлерін еріксіз және (немесе) жартылай ерікті жағдайларда ұстау және өсіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z419" w:id="44"/>
     <w:p>
@@ -2053,90 +2109,216 @@
         <w:t>
       53) жануарлар дүниесi объектiсi – жануарлардың дара нұсқасы немесе популяциясы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z432" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) жануарларды интродукциялау – жануарлар түрлері дара нұсқаларының ареалдардан (таралу аясынан) тысқары, бұл түрлер бұрын мекендемеген, олар үшін жаңа орындарға әдейі тарату немесе олардың кездейсоқ таралуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      54-1), 54-2) тармақшалармен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (16.02.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z433" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) жануарларды реинтродукциялау – жануарлар түрлері дара нұсқаларын бұрынғы мекендеу орталарына әдейі ауыстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z434" w:id="59"/>
+    <w:bookmarkStart w:name="z987" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-1) жануарлар түрлері бойынша немесе түрлерінің тобы бойынша іс-қимыл жоспары – бағалы, сирек кездесетін және құрып кету қаупі төнген жануарлар түрлерін немесе жануарлар түрлерінің топтарын сақтауға немесе қалпына келтіруге, ұтымды пайдалануға бағытталған перспективалық іс-шаралар жоспары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z434" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) жануарлар түрлерінің өсімін молайту – жануарлар түрлерінің табиғи жағдайларда табиғи көбеюі және оларды жасанды өсіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2165,250 +2347,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z436" w:id="60"/>
+    <w:bookmarkStart w:name="z436" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) жолдама – бекiтiлiп берiлген аңшылық алқаптарға және (немесе) балық шаруашылығы су айдындарына және (немесе) учаскелерiне жануарлар дүниесi объектiлерiн ұстап алу мақсатында бару үшiн жеке тұлғаға берiлетiн құжат (біржолғы немесе маусымдық);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z806" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z806" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58-1) заңсыз, хабарлаусыз және реттеусіз кәсіпшілік – жеке және заңды тұлғалардың су биологиялық ресурстарын олардың табиғи мекендеу ортасынан алу жөніндегі құқыққа сыйымсыз және (немесе) регламенттелмеген қызметі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z437" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z437" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) зоологиялық коллекция – жануарлар дүниесi объектiлерi тұлыптарының, жұмыртқаларының, криоконсервіленген жыныс клеткаларының, препараттары мен бөлiктерiнiң, оның iшiнде зоопарктердiң, зообақтардың, цирктердiң, зоологиялық питомниктердiң, аквариумдердің, океанариумдердің жабайы жануарлардың ғылыми, мәдени-ағартушылық, оқу-тәрбиелiк және эстетикалық құндылығы бар жинағы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z706" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z706" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59-1) ихтиологиялық байқаулар – балық шаруашылығы су айдыны ихтиофаунасының жай-күйі туралы деректерді жинау және зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z438" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z438" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) ихтиофауна – қандай да бір су айдынындағы немесе оның бөлігіндегі балықтар және дөңгелекауыздылар түрлерінің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z707" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z707" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60-1) кәсіпшілік – мақсаты су биологиялық ресурстарын олардың табиғи мекендеу ортасынан алу болып табылатын, жеке және заңды тұлғалардың қызметі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z807" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z807" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60-2) кәсіпшілік күш-жігер – балық ресурстарын және басқа да су жануарларын аулауға тікелей бағытталған өндірістік операциялардың, оның ішінде кәсіпшілік балық аулауды жүргізу үшін бекітіліп берілген балық шаруашылығы су айдындарында және (немесе) учаскелерінде аулау құралдары мен техникалық құралдарының, жүзу құралдарының, балықшылардың жол берілетін санын қамтитын көлемі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z439" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z439" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) кәсіпшілік қор – дербес кәсіпшілік маңызы бар популяция немесе уақыт жағынан орнықты, оның кеңістіктегі оқшауланған бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z524" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z524" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) кездейсоқ ауланым – рұқсаттарда көрсетілмеген балықтар мен басқа да су жануарлары түрлерінің дара нұсқалары және (немесе) белгіленген кәсіпшілік мөлшерден кішірек балық түсетін ауланымның бір бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z708" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z708" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62-1) кинологиялық қызмет – қазақы тұқымды иттерді машықтандыруға, баулуға, айтақтауға және оларды практикалық пайдалануға, оның ішінде спортта және аң аулауда пайдалануға өзге де даярлауға, қазақы тұқымды иттерді пайдалана отырып, зоотехникалық, спорттық және басқа да бұқаралық іс-шараларды ұйымдастыруға және өткізуге, қазақы ит тұқымдарымен жұмыс істеу бойынша сарапшыларды оқытуға және мамандарды даярлауға байланысты қызмет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақы тұқымды иттерді машықтандыру, баулу, айтақтау және оларды практикалық пайдалануға өзге де даярлау деп қазақы тұқымды иттерді жұмысқа қалыптастыру мен үйретуді және (немесе) аң аулауға, спортқа және далалық сынақтарға даярлауды түсінген жөн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2475,70 +2657,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z529" w:id="70"/>
+    <w:bookmarkStart w:name="z1023" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-3) киік дериваттарының айналымы – киік дериваттары саудасы жүйесінің операторы жүзеге асыратын, киік дериваттарын өткізуді қоспағанда, оларды мекендеу ортасынан алу, жинау (өлген киіктердің өлекселерінен дериваттар жинауды қоса алғанда), сақтау, есепке алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z529" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) криоконсервіленген жыныс клеткалары – жануарлардың жыныс клеткаларының (гаметаларының), эмбриондары мен әртүрлі тіндерінің оларды одан әрі ұрпақ алу, геномдар бөліп шығару мақсатында немесе басқа да ғылыми зерттеулер үшін пайдалану мүмкіндігін беретін төмен температуралық жағдайда және өзге де консервациялау нысанында тұрған үлгілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2587,90 +2789,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z808" w:id="71"/>
+    <w:bookmarkStart w:name="z808" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-2) Қазақстан Республикасының балық аулау аймағы (бұдан әрі – балық аулау аймағы) – халықаралық құқықтың қағидаттары мен нормалары ескеріле отырып, Мемлекеттік шекарадан (аумақтық сулардың сыртқы шегінен) бастап өлшенетін, ені он теңіз милі болатын, шегінде Қазақстан Республикасы су биологиялық ресурстары кәсіпшілігіне айрықша құқыққа ие болатын теңіз белдеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z833" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z833" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-3) қазақы ит тұқымдары – ежелгі тұқымдар – қазақы ит тұқымдарының бекітілген стандартына сәйкес келетін қазақы тазы мен қазақы төбет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-4) қазақы ит тұқымдарының стандарты – қазақы тұқымды иттердің сыртқы тұрпаттық-бітімдік сипаттары мен пайдаланушылық қасиеттері бойынша сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2681,250 +2883,470 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-5) Қазақы тұқымды иттердің бірыңғай тұқым-тегі кітабы (бұдан әрі – Бірыңғай тұқым-тегі кітабы) – шығу тегі, тұқымдылығы, сыртқы тұрпаттық-бітімдік сипаттамалары мен өзге де қасиеттері туралы мәліметтер көрсетілген қазақы тұқымды иттер туралы деректер жинағы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-6) қазақы тұқымды иттің шығу тегі туралы куәлік (бұдан әрі – шығу тегі туралы куәлік) – оның тұқым-тегі туралы мәліметтерді қамтитын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z530" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      64) тармақша жаңа редакцияда көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) қорықшы – бекiтiлiп берiлген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жануарлар дүниесiн қорғауды жүзеге асыратын қорықшылық қызметтің арнайы уәкілеттік берілген тұлғасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z531" w:id="74"/>
+    <w:bookmarkStart w:name="z531" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) қорықшы куәлігі – қорықшының құқықтарын куәландыратын, белгіленген нысандағы құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z532" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z532" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) қорықшылық қызмет – аңшылық және балық шаруашылығы субъектілерінің бекiтiлiп берiлген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жануарлар дүниесiн қорғау функцияларын жүзеге асыратын құрылымдық бөлiмшесi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z533" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      66-1) тармақшамен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z533" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) қыстау шұңқыры – қысқы кезеңде балықтардың су айдыны түбінің шұңқырларында жаппай жинақталатын орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z809" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z809" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67-1) ортақ су кеңістігі – балық аулау аймақтарының сыртқы шегінен тыс орналасқан және Каспий теңізінің жағалауында орналасқан мемлекеттердің пайдалануындағы Каспий теңізі акваториясының бір бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z534" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z534" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) өзен (теңіз, көл) бассейні – су айрықтарымен шектелген, олардан су өзенге (теңізге, көлге) ағып келетін жерүсті бетінің және топырақтың қалың қабатының бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z535" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z535" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) рекреациалық балық аулау аймағы – әуесқойлық (спорттық) балық аулауды жүзеге асыру үшін жергілікті атқарушы орган белгіленген тәртіппен айқындайтын балық шаруашылығы су айдынының және (немесе) учаскесінің және оған іргелес жағалау белдеуінің учаскесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z536" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z536" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) сервитут – аңшылық және балық шаруашылықтарының мұқтаждары үшін бөгде біреудің жер учаскесі мен су объектісін, оның ішінде бекітіліп берілген балық шаруашылығы су айдынын және (немесе) учаскесін шектеулі түрде мақсатты пайдалану құқығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z537" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z537" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) су айдындарына балық жіберу – өз өсімін өзі молайтатын популяцияларды жасау, балықтардың бағалы, сирек кездесетін және жойылып кету қаупі төнген түрлерін сақтау және (немесе) тауарлы өнім алу мақсатында су айдындарына және (немесе) учаскелерге балық өсіру материалы мен балықтар жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z709" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z709" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71-1) су биологиялық ресурстары – аумақтық суларда, балық аулау аймағында және ортақ су кеңістігінде мекендейтін балықтар, моллюскалар, шаян тәрізділер, сүтқоректілер және су жануарлары мен өсімдіктерінің басқа да түрлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2973,90 +3395,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z538" w:id="83"/>
+    <w:bookmarkStart w:name="z538" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) су объектілерін балық шаруашылық мелиорациялау – су айдындарының балық өнімділігін сақтауға және арттыруға, балық ресурстарының және басқа да су жануарларының мекендеу және көбею жағдайларын жақсартуға бағытталған іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z539" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z539" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) сүзу – жағалау аймағында, сол сияқты ашық су кеңістігінде де балық аулау мақсатында сүзетін аулау құралдарымен (жылымдармен) су айдындары акваториясының белгілі бір бөлігін сүзу жолымен жүзеге асырылатын кешенді процесс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3179,210 +3601,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z834" w:id="85"/>
+    <w:bookmarkStart w:name="z834" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-3) тұқымы таза қазақы тұқымды ит – қазақы ит тұқымдарының бекітілген стандартына сәйкес келетін және сол тұқымға жататын тегінің кемінде үздіксіз үш буыны туралы мәліметтер қамтылған шығу тегі туралы куәлігі бар қазақы тазы немесе қазақы төбет тұқымдас ит;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z540" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z540" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) тыныштық аймағы – жануарлар дүниесін сақтау немесе қалпына келтіру үшін ерекше маңызы бар, аңшылық шаруашылығы субъектісі айқындайтын, оның шеңберінде (тұрақты немесе уақытша) шаруашылық қызметтің жекелеген түрлері мен нысандарына тыйым салынған немесе регламенттелген аумақ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z541" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z541" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) мамандандырылған ұйымдар – жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды қамтамасыз ету жөніндегі мемлекеттік мекемелер және жануарлар дүниесiн қорғауды, өсiмiн молайтуды және орнықты пайдалануды, сондай-ақ қазақы ит тұқымдарын сақтауды және өсімін молайтуды қамтамасыз ету жөніндегі республикалық мемлекеттік кәсіпорындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z542" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z542" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) уылдырық шашу – балықтардың жетілген уылдырықты шашу процесі және оның кейіннен ұрықтануы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z543" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z543" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) уылдырық шашатын орын – балықтардың уылдырық шашатын орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z544" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z544" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) ұйық (ұйықтық учаске) – су айдынының және оған іргелес жағалау белдеуінің шектеулі су акваториясы бар, өзеннің және өзге де ағынды су айдынының кәсіпшілік балық аулау мұқтажына арналып, бейімделген учаскесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z711" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z711" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78-1) фермерлік аңшылық шаруашылығы – жеке меншіктегі жануарларды аңшылық мақсатында қолдан өсіруге маманданатын аңшылық шаруашылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z545" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z545" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) шаруашылықаралық аңшылық ісін ұйымдастыру – жобаланатын аңшылық шаруашылығы үшін аңшылық шаруашылығының шекарасы мен санаттарын айқындау, оның алаңын есептеу, жануарлар дүниесi мен ол мекендейтiн ортаның жай-күйiн, жануарларды есепке алу әдістемелерін, жануарларды есепке алудың бақылау маршруттары мен алаңқайларын айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3818,51 +4240,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3891,278 +4393,537 @@
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңдары Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негiзделедi және осы Заң мен Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:bookmarkStart w:name="z112" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Егер Қазақстан Республикасы бекiткен халықаралық шартта осы Заңда қамтылғаннан өзгеше ережелер белгiленсе, онда халықаралық шарттың ережелерi қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>2-1-бап. Осы Заңның мақсаттары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z989" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Заңның мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z990" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар дүниесін және оның биологиялық әртүрлiлiгiн сақтау жағдайларын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z991" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар дүниесін қорғау, өсімін молайту және пайдалану, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қоғамдық қатынастарды реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z992" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның экологиялық, экономикалық, эстетикалық және өзге де қажеттіліктерін қанағаттандыру үшін жануарлар дүниесі объектілерін орнықты пайдалану.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z993" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Заңның міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z994" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар дүниесін қорғау және өсімін молайту, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту жөніндегі шаралар жүйесін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z995" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар дүниесі объектілерін орнықты және ұтымды пайдалану үшін жағдай жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z996" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) халықтың жануарлар дүниесін және оның биологиялық әртүрлілігін сақтауға деген саналы және жауапты көзқарасын қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-1-баппен толықтырылды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>3-бап. Жануарлар дүниесiнiң санаттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесi мақсатты пайдалану жағынан мынадай санаттарға бөлiнедi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жануарлардың аң аулау объектiлерi болып табылатын түрлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жануарлардың балық аулау объектiлерi болып табылатын түрлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жануарлардың өзге де шаруашылық мақсаттарда (аң аулау мен балық аулаудан басқа) пайдаланылатын түрлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жануарлардың шаруашылық мақсаттарда пайдаланылмайтын, бiрақ экологиялық, мәдени және өзге де құндылығы бар түрлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жануарлардың халықтың денсаулығын сақтау, ауыл шаруашылығы және басқа да үй жануарларын аурудан алдын ала қорғау, қоршаған ортаға зиян келтiрiлуiн болдырмау, ауыл шаруашылығы қызметiне айтарлықтай зиян келтiру қаупiнiң алдын алу мақсатында саны реттелуге тиiс түрлерi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жануарлар түрлерiн санаттарға жатқызу және оларды бiр санаттан басқасына ауыстыру жануарлар дүниесiнiң түрлiк саналуандығын сақтау, оларды қорғау, өсiмiн молайту және орнықты пайдалану мақсатында биологиялық негіздеме негізінде ведомствоаралық зоологиялық комиссияның ұсынымы бойынша жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
@@ -4223,103 +4984,103 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бап. Жануарлар дүниесiне және жануарлар дүниесiобъектiлерiне меншiк</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесі Қазақстан халқына тиесілі. Қазақстан халқының атынан меншік құқығын мемлекет жүзеге асырады. Бұл ретте мемлекеттің меншік құқығын жүзеге асыруы Қазақстан халқының мүддесі үшін мемлекеттік меншік режимі арқылы іске асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мекендейтiн ортадан осы Заңда белгiленген тәртiппен алынған, сондай-ақ ерiксiз және (немесе) жартылай ерiктi жағдайларда өсiрiлiп, ұсталатын жануарлар дүниесiнiң объектiлерi оларды аулаған, өсiретiн және ұстайтын жеке және заңды тұлғалардың меншiгi болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгеріс енгізілді – ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4494,68 +5255,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="102"/>
+    <w:bookmarkStart w:name="z8" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласын мемлекеттiк басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттік басқарудың негізгі қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4587,230 +5348,230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z837" w:id="103"/>
+    <w:bookmarkStart w:name="z837" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік басқарудың негізгі қағидаттары мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жануарлар дүниесiнiң қорғалуын, өсiмiн молайтуды және орнықты пайдаланылуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жануарлар дүниесiн iзгiлiк принциптерiне сәйкес жануарларға қатал қарауға жол бермейтiн тәсiлдермен пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бекіре тұқымдас балықтарды табиғи мекендеу ортасынан алу, оларды сатып алу, өңдеу және олардың уылдырығын және мемлекеттік монополияға жатқызылған өнімнің басқа түрлерін өткізу жөніндегі қызметті қоспағанда, жануарлар дүниесiнiң пайдаланылуы мен қорғалуына мемлекеттiк бақылауды және қадағалауды жүзеге асыру жөнiндегi қызметтiң жануарлар дүниесi объектiлерiн пайдалану жөнiндегi қызметпен қоса атқарылуына жол бермеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жануарлар дүниесiн пайдалану құқығын жердi, суларды, өсiмдiк дүниесiн және басқа табиғи ресурстарды пайдалану құқығынан бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жануарлар дүниесiн арнайы пайдаланудың ақылы болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңдарын бұзғаны үшiн жауапкершiлiктен бұлтартпау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) азаматтар мен қоғамдық бiрлестiктердiң жануарлар дүниесi объектiлерiн қорғау, өсiмiн молайту және орнықты пайдалану саласындағы мiндеттердi шешуге қатысуы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z838" w:id="111"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z838" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттік басқарудың негізгі қағидаттары мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қазақы ит тұқымдарын сақтауды және өсімін молайтуды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5000,190 +5761,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z440" w:id="112"/>
+    <w:bookmarkStart w:name="z440" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды қамтамасыз ету жүйесіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z441" w:id="113"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z441" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Үкіметі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z442" w:id="114"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z442" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аумақтық бөлімшелерімен бірге ведомствосын қоса алғанда, уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z930" w:id="115"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z930" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) аумақтық бөлімшелері бар ведомствосын қоса алғанда, балық шаруашылығы саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z443" w:id="116"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z443" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жануарлар дүниесiн қорғау, өсiмiн молайту және орнықты пайдалану саласындағы қызметті жүзеге асыратын өзге де мемлекеттік органдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z444" w:id="117"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z444" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті мемлекеттік басқару органдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z445" w:id="118"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z445" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мамандандырылған ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5212,130 +5973,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z447" w:id="119"/>
+    <w:bookmarkStart w:name="z447" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жануарлар дүниесiн қорғау, өсiмiн молайту және орнықты пайдалану саласындағы ғылыми ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z448" w:id="120"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z448" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аңшылық және балық шаруашылықтары субъектілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z547" w:id="121"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z547" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) аңшылардың және аңшылық шаруашылық субъектілерінің қоғамдық бірлестіктерінің республикалық қауымдастықтары, сондай-ақ балықшылардың және балық шаруашылығы субъектілерінің қоғамдық бірлестіктері кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z839" w:id="122"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z839" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақы ит тұқымдарын сақтауды және өсімін молайтуды қамтамасыз ету жүйесіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті орган, уәкілетті органның ведомствосы және оның аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5396,111 +6157,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Заң 6-1-баппен толықтырылды - ҚР 2010.01.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз) Заңымен, өзгерістер енгізілді - ҚР 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 548-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 548-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
@@ -5661,70 +6422,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыпқа өзгеріс енгізілді - ҚР 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z450" w:id="123"/>
+    <w:bookmarkStart w:name="z450" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттік басқару органдарына және лауазымды адамдарға Қазақстан Республикасының Президенті, Қазақстан Республикасының Үкіметі, аумақтық бөлімшелерімен бірге ведомстволарын қоса алғанда, уәкілетті орган мен балық шаруашылығы саласындағы уәкілетті орган жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5813,51 +6574,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6145,90 +6906,90 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Үкiметi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттiк саясаттың негiзгi бағыттарын әзiрлейдi және оның iске асырылуын қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z129" w:id="125"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z129" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жануарлар дүниесiн иелену, пайдалану және оған билiк ету құқығын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6247,51 +7008,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6425,205 +7186,259 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) үйреншікті мекендеу ортасынан ауланған бекіре тұқымдас балық түрлерінің дара нұсқаларын тірі күйінде және олардың ұрықтандырылған уылдырығын Қазақстан Республикасының шегінен тыс жерге әкету туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z134" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн, олардың бөліктерін немесе дериваттарын алып қою туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z135" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнің тізбесін бекітеді және оларды басқа санаттарға ауыстырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z136" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ерiксiз және (немесе) жартылай ерiктi жағдайларда өсетiн жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнің, олардың бөліктерінің және дериваттарының халықаралық саудасына шектеулер енгiзедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z137" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы халықаралық ынтымақтастықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">11) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">12) алып тасталды – ҚР 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6752,50 +7567,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6876,503 +7731,1081 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="132"/>
+    <w:bookmarkStart w:name="z1" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z140" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттік саясатты қалыптастырады және іске асырады және салааралық үйлестіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z835" w:id="136"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Заңның мақсаттары мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z835" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) "Жануарларға жауапкершілікпен қарау туралы" Қазақстан Республикасының Заңына сәйкес жүргізілетін қазақы тұқымды иттерді есепке алуды жүргізу мониторингін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z861" w:id="140"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-2) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z861" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) бұзылуы жедел ден қою шараларын қолдануға алып келетін талаптар тізбесін айқындайды, сондай-ақ талаптарды нақты бұзушылықтарға қатысты осы шараның қолданылу мерзімін көрсете отырып, жедел ден қою шарасының нақты түрін (қажет болған кезде) айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұзылуы жедел ден қою шараларын қолдануға алып келетін талаптардың тізбесіне Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>143-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылау нысанасы болып табылатын талаптар енгізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="141"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жануарлар дүниесiн пайдаланғаны үшiн төлемақы мөлшерлемелерін және Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасын бұзудан келтiрілген зиянның орнын толтыру мөлшерлерiн айқындау әдiстемелерiн әзiрлейдi және бекiтедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z147" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z147" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аңшы және қорықшы куәлiктерiнің нысанын және оны беру тәртiбiн әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z148" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z148" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Еуразиялық экономикалық одақтың кедендік аумағынан жабайы тірі жануарларды, оның ішінде сирек кездесетіндерін және құрып кету қаупі төнгендерін әкетуге қорытынды (рұқсат беру құжатын) бередi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z149" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z149" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күшін қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсаттар беруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) аңшылық шаруашылығы субъектілерін дамыту жоспарының үлгілік нысанын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z154" w:id="150"/>
-[...15 lines deleted...]
-      15) сирек кездесетiн және құрып кету қаупi төнген санаттарға жатқызуды қоспағанда, осы Заңның 3-бабы 1-тармағының 4), 5) және 6) тармақшаларында көзделген санаттарға жатқызылған жануарлар түрлерiнiң тізбелерін айқындайды және оларды бiр санаттан екiншiсiне ауыстырады;</w:t>
+    <w:bookmarkStart w:name="z997" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) жануарлар түрлері бойынша немесе түрлерінің тобы бойынша іс-қимыл жоспарларын әзірлеп, бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">14) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">16) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7385,147 +8818,889 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      17) екі және одан көп облыстың аумағында жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы ғылыми-зерттеулер мен жобалау-іздестіру жұмыстарын жүргізуді ұйымдастырады және (немесе) қамтамасыз етеді;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) халықаралық және республикалық маңызы бар сулы-батпақты алқаптардың тізімдерін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z157" w:id="152"/>
-[...15 lines deleted...]
-      18) халықаралық және республикалық маңызы бар сулы-батпақты алқаптардың тізімдерін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жануарлар дүниесін мемлекеттік есепке алуды, оның кадастры мен мониторингін жүргізуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
-[...15 lines deleted...]
-      19) жануарлар дүниесін мемлекеттік есепке алуды, оның кадастры мен мониторингін жүргізуді ұйымдастырады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-1) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасы талаптарының сақталуын айқындау мақсатында жануарлар дүниесін пайдаланушылардың қызметін тексереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">26) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z862" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану мәселелері бойынша сотқа талап қою дайындайды және ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында мемлекеттік бақылауды және қадағалауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7555,51 +9730,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20-1) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">30) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7629,51 +9804,885 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">30-1) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32) алып тасталды - ҚР 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) Қазақстан Республикасының аумағында шаруашылықаралық аңшылықты ұйымдастыру жөніндегі қағидаларды әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) аңшылардың және аңшылық шаруашылығы субъектілерінің қоғамдық бірлестіктерінің республикалық қауымдастықтарын аккредиттеу қағидаларын әзірлейді, оларды аккредиттеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z453" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіру жөніндегі қызметтің басталғаны немесе тоқтатылғаны туралы хабарламаларды қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7703,51 +10712,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">44) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7759,69 +10768,181 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z456" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) су айдындарын халықаралық және республикалық маңызы бар сулы-батпақты алқаптарға жатқызу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">46) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7841,61 +10962,615 @@
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      47-1) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      47-2) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      47-3) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      47-4) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">24) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">48) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z460" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеулер мен тыйым салуды белгілеу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z463" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">53) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7907,187 +11582,647 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">54) алып тасталды - ҚР 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">55) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z467" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) жануарлар дүниесі объектілерін алып қою квоталарын бөлу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z468" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) аң аулау қағидаларын әзірлейді және бекiтедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z469" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) аңшылық шаруашылығын жүргiзу қағидаларын әзірлейді және бекiтедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">29) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">59) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z471" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргiзуге рұқсат беру қағидаларын әзірлейді және бекiтедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">61) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z473" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеулер мен тыйым салуларды енгізу туралы шешім қабылдайды, тиісті ғылыми ұйымдар берген биологиялық негіздеме негізінде оларды пайдалану орындары мен мерзімдерін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">63) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">64) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">65) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8117,51 +12252,115 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">30) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">65-1) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      65-2) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8191,51 +12390,1113 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-1) алып тасталды – ҚР 06.04.2024 </w:t>
+        <w:t xml:space="preserve">66) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">68) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z527" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерін және Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін жануарлардың түрлерін еріксіз және жартылай ерікті жағдайларда ұстау, өсіру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">70) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">71) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">72) алып тасталды - ҚР 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73) алып тасталды - ҚР 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z553" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) жануарларды интродукциялауға, реинтродукциялауға және будандастыруға рұқсат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z554" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы жергілікті атқарушы органдарға мемлекеттік бақылау мен қадағалауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      76-1) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77-1) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77-2) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77-3) алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      77-4) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      77-5) алып тасталды – ҚР 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8247,239 +13508,2917 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      77-6) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      77-7) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z716" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77-8) сирек кездесетіндерден және жойылып кету қаупі төнгендерден басқа жануарларды эпизоотияны болғызбау мақсатында пайдалану қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">32) алып тасталды - ҚР 29.12.2014 </w:t>
+        <w:t xml:space="preserve">77-9) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77-10) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z762" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77-11) Еуразиялық экономикалық одақтың кедендік аумағынан жабайы тірі жануарларды, оның ішінде сирек кездесетіндерін және құрып кету қаупі төнгендерін экспорттауға лицензия береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77-12) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77-13) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77-14) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77-16) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77-17) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      77-18) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1024" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77-19) киік дериваттарын сәйкестендіру құралдарымен таңбалау және қадағалау қағидаларын әзірлеп, бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z556" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) осы Заңда, өзге де заңдарда, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z557" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық бөлімшелерімен бірге ведомство өз қызметiн уәкiлеттi орган белгiлеген құзырет шегiнде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z558" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қызметті жүзеге асыратын өзге де мемлекеттік органдарының құзыретi Қазақстан Республикасының заңнамасында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-бап жаңа редакцияда - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі) Заңымен;</w:t>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 401-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі); 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 185-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="160"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-1-бап. Балық шаруашылығы саласындағы уәкілетті органның, оның аумақтық бөлімшелері бар ведомствосының құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балық шаруашылығы саласындағы уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z932" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде стратегиялық, реттеушілік, іске асыру және бақылау-қадағалау функцияларын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z933" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттің Қазақстан Республикасының Президенті айқындаған ішкі және сыртқы саясатының негізгі бағыттары және мемлекеттің Қазақстан Республикасының Үкіметі әзірлеген әлеуметтік-экономикалық саясатының, оның қорғаныс қабілетінің, қауіпсіздігінің, қоғамдық тәртіпті қамтамасыз етудің негізгі бағыттары негізінде және оларды орындау үшін Қазақстан Республикасының қолданыстағы заңнамасына сәйкес балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік саясатты қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z934" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласындағы жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылықты жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z935" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына сәйкес балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z936" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласындағы нормалар мен нормативтерді әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z937" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бұзылуы жедел ден қою шараларын қолдануға алып келетін талаптардың тізбесін айқындайды, сондай-ақ талаптардың нақты бұзылуына қатысты жедел ден қою шарасының нақты түрін, осы шараны қолдану мерзімін (қажет болған кезде) көрсете отырып айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзылуы жедел ден қою шараларын қолдануға алып келетін талаптардың тізбесіне Қазақстан Республикасы Кәсіпкерлік кодексінің 143-бабына сәйкес мемлекеттік бақылау нысанасы болып табылатын талаптар енгізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z938" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) балық ресурстары мен басқа да су жануарларын пайдаланғаны үшін төлемақы мөлшерлемелерін және Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұзудан келтірілген зиянды өтеу мөлшерін айқындау, сондай-ақ шаруашылық қызмет салдарынан балық ресурстары мен басқа да су жануарларына келтірілетін және келтірілген, оның ішінде болмай қоймайтын зиянның орнын толтыру мөлшерін есептеу әдістемесін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z939" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Үшінші елдермен саудада Еуразиялық экономикалық одаққа мүше мемлекеттердің әкелуіне немесе әкетуіне тыйым салулар немесе шектеулер қолданылатын тауарлардың бірыңғай тізбесіне енгізілген жабайы тірі жануарларды (балықтарды және басқа да су жануарларын), оның ішінде сирек кездесетіндері мен жойылып кету қаупі төнгендерін Еуразиялық экономикалық одақтың кедендік аумағынан әкетуге арналған қорытындыны (рұқсат беру құжатын) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z940" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтардың және басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсаттар беруді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z941" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) балық ресурстарын және басқа да су жануарларын пайдалануға биологиялық негіздеме дайындау тәртібін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z942" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қолдануға рұқсат етілген кәсіпшілік және кәсіпшілік емес балық аулау құралдарының түрлері мен тәсілдерінің тізбесін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z943" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) екі және одан көп облыста орналасқан балық шаруашылығы су айдындарында балық ресурстары мен басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында ғылыми зерттеулер мен жобалау-іздестіру жұмыстарын жүргізуді ұйымдастырады және (немесе) қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z944" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) балық аулауға тыйым салынған уылдырық шашу кезеңінде, сондай-ақ балық аулауға тыйым салынған су айдындарында және (немесе) учаскелерінде су көлігі қозғалысының тәртібін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z945" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ішкі және сыртқы нарықтарда сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығын таңбалау тәртібін және сыртқы нарықта бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арналған таңба нысанын әзірлеп, бекітеді және ішкі нарықта саудалауға таңба беруді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z946" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) интродукциялау, реинтродукциялау және будандастыру мақсатында аулауды, өсімін молайту мақсатында аулауды, балықтың қырылу қаупі бар су айдындарында және (немесе) учаскелерде аулауды жүзеге асырады және (немесе) ұйымдастырады, сондай-ақ бақылау үшін аулауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z947" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) екі және одан көп облыста орналасқан балық шаруашылығы су айдындарында ғылыми-зерттеу үшін аулау мақсатында балық ресурстарын және басқа да су жануарларын, сондай-ақ сирек кездесетін және жойылып кету қаупі бар жануарлар түрлерін пайдалануға рұқсаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z948" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасы талаптарының сақталуын айқындау мақсатында жануарлар дүниесін (балық ресурстары және басқа да су жануарлары бөлігінде) пайдаланушылардың қызметін тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z949" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) балық ресурстары мен басқа да су жануарлары бөлігінде жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында мемлекеттік бақылау мен қадағалауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z950" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) балықтардың қырылуына сөзсіз алып келетін қырылу қаупі туындаған және су объектілеріне немесе олардың бөліктеріне ағымдағы балық шаруашылығы мелиорациясын жүргізу жолымен мұндай қатердің бетін қайтару мүмкін болмаған жағдайларда ғылыми ұсынымдар негізінде балықтарды мелиорациялық аулау туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z951" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды (балықтар мен басқа да су жануарларын) қолдан өсіру жөніндегі қызметті жүзеге асыру басталғаны немесе тоқтатылғаны туралы хабарламаларды қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z952" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) су айдындарына балық жіберу, су объектілерінің балық шаруашылығы мелиорациясы жөніндегі жұмыстарды жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z953" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) балық ресурстарын және басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалануға шектеулер мен тыйым салуларды белгілеу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z954" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z955" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) балық аулау объектілерін алып қою квоталарын бөлу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z956" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) балық аулау қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z957" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) балық шаруашылығын жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z958" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсаттарды беру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z959" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) балық ресурстарын және басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалануға шектеулер мен тыйым салуларды енгізу туралы шешім қабылдайды, тиісті ғылыми ұйымдар берген биологиялық негіздеме негізінде оларды пайдалану орындары мен мерзімдерін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z960" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп беру жөнінде конкурс өткізу қағидаларын және конкурсқа қатысушыларға қойылатын біліктілік талаптарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z961" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) балықтардың және басқа да су жануарларының сирек кездесетін және жойылып кету қаупі төнген түрлерін, оның ішінде Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін түрлерін еріксіз және жартылай ерікті жағдайларда ұстау, көбейту қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z962" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) балық шаруашылығы су айдындарының және (немесе) учаскелерінің резервтік қорында балық ресурстары мен басқа да су жануарларының өсімін молайтуды және оларды мемлекеттік есепке алуды ұйымдастырады және қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z963" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) жергілікті атқарушы органдарға балық ресурстары және басқа да су жануарлары бөлігінде жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z964" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласындағы аккредиттелген ғылыми ұйымдардың ұсынымы бойынша тыйым салудың жалпы ұзақтығын өзгертпестен, балық ресурстарын және басқа да су жануарларын алып қоюға тыйым салу мерзімін табиғи-климаттық жағдайларға байланысты қайсыбір жағына күнтізбелік он бес күнге ауыстыру туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z965" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) халықаралық, республикалық және жергілікті маңызы бар балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп беру жөнінде конкурс өткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z966" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) эпизоотияны болғызбау мақсатында сирек кездесетіндерден және жойылып кету қаупі төнгендерден басқа, балықтар мен басқа да су жануарларын пайдалану қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z967" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) балықтар мен басқа да су жануарларын мониторингтеу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z968" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) балық аулауды жүргізу үшін бекітіп берілген балық шаруашылығы су айдындарын және (немесе) учаскелерін балық өсіруді жүргізуге арналған балық шаруашылығы су айдындарына және (немесе) учаскелеріне ауыстыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z969" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) Үшінші елдермен саудада Еуразиялық экономикалық одаққа мүше мемлекеттердің әкелуіне немесе әкетуіне тыйым салулар немесе шектеулер қолданылатын тауарлардың бірыңғай тізбесіне енгізілген жабайы тірі жануарларды (балықтарды және басқа да су жануарларын), оның ішінде сирек кездесетіндері мен жойылып кету қаупі төнгендерін Еуразиялық экономикалық одақтың кедендік аумағынан экспорттауға арналған лицензияны береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z970" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) балық шаруашылығын жүргізуге шарттар жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">36) алып тасталды – ҚР 06.04.2024 </w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      40) тармақша 2018 жылғы 12 тамызда жасалған Каспий теңізінің құқықтық мәртебесі туралы конвенция күшіне енген күннен бастап қолданысқа енгізіледі – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) балық аулау аймағында және ортақ су кеңістігінде су биологиялық ресурстарын аулау мақсатында балық ресурстарын және басқа да су жануарларын пайдалануға рұқсат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z972" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) халықаралық, республикалық және жергілікті маңызы бар балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп беру және (немесе) бекітіп беру мерзімдерін ұзарту жөнінде шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z973" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) балық аулауды жүргізу үшін бекітіп берілген балық шаруашылығы су айдындарын және (немесе) учаскелерін балық өсіруді жүргізуге арналған балық шаруашылығы су айдындарына және (немесе) учаскелеріне ауыстыру жөнінде шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z974" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) су тарту және су ағызу құрылысжайларының балықтарды қорғау құрылғыларына қойылатын талаптарды әзірлеп, бекітеді және оларды орнатуды келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z975" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведомство және оның аумақтық бөлімшелері өз қызметін балық шаруашылығы саласындағы уәкілетті орган белгілеген құзырет шегінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-1-баппен толықтырылды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы жергiлiктi мемлекеттiк басқару органдарының құзыретi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z790" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының жергiлiктi өкiлдi органдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) алып тасталды - ҚР 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану мәселелерi бойынша жергiлiктi атқарушы органдар басшыларының есептерiн қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес азаматтардың құқықтары мен заңды мүдделерін қамтамасыз ету жөніндегі өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының жергiлiктi атқарушы органдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) алып тасталды - ҚР 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z704" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттік саясатты іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) балықтың қырылу қаупі бар су айдындарында және (немесе) учаскелерінде аулауды жүзеге асырады және (немесе) ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегi өздеріне ведомстволық бағыныстағы органдар мен ұйымдардың қызметiн үйлестiру мен бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) аңшылық алқаптардың резервтік қорындағы жануарлар дүниесінің өсімін молайтуды, сондай-ақ оны мемлекеттік есепке алуды ұйымдастырады және қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды – ҚР 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8492,8678 +16431,3997 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="163"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z717" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) жергiлiктi маңызы бар балық шаруашылығы су айдындарының және (немесе) учаскелерінің тiзбесiн бекiтедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z186" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарлар дүниесiн пайдаланушыларға Қазақстан Республикасының заңдарында белгiленген тәртiппен аңшылық алқаптарды бекiтiп беру мен аңшылық шаруашылығының қажеттіліктері үшін сервитуттарды белгілеу жөнiнде шешiмдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">43) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">4-1) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z596" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) жануарларға ауырып қалған, бекітіліп берілмеген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерінде олардың қырылу қаупі төнген жағдайда оларға көмек көрсету жөніндегі іс-шараларды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z559" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) аңшылық шаруашылығының мұқтаждықтары үшін жануарлар дүниесін пайдаланушыларға аңшылық алқаптарды бекітіп беру бойынша конкурстар өткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-3) алып тасталды – ҚР 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z561" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-4) жануарларды, оның ішінде жануарлардың сирек кездесетiн және жойылып кету қаупi төнген түрлерiн интродукциялау, реинтродукциялау және будандастыру жөнiндегi, сондай-ақ қолдан өсiру жөнiндегi қызметтi ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z562" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-5) аңшылық алқаптарының резервтiк қорында жануарлар дүниесiн қорғауды ұйымдастырады және қамтамасыз етедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z563" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-6) балық шаруашылығы су айдындарының және (немесе) учаскелерiнiң резервтiк қорын қорғауды ұйымдастырады және қамтамасыз етедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z564" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-7) ғылыми зерттеулер негізінде балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z565" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-8) рекреациялық балық аулау аймағын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z566" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-9) балық шаруашылығы учаскелерінің шекараларын белгілейді, ұйықтарды (ұйықтық учаскелерді) ашады және жабады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z567" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-10) екі және одан да көп облыс аумағында орналасқан балық шаруашылығы су айдындарында ғылыми-зерттеу үшін аулау, сондай-ақ сирек кездесетін және құрып бара жатқан жануарлар түрін қоспағанда, жануарлар әлемін пайдалануға рұқсат немесе балық ресурстары мен басқа да су жануарларын пайдалануға рұқсат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z718" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-11) облыс аумағында жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулер мен жобалау-іздестіру жұмыстарын жүргізуді ұйымдастырады және (немесе) қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z719" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-12) резервтік қордың балық шаруашылығы су айдындарында және (немесе) учаскелерінде балықтардың қырылу қаупі туындаған жағдайларда балық шаруашылығы саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің шешімі негізінде мелиорациялық балық аулауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-13) алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-14) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z978" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-15) балық өнімдерін қайта өңдеуді субсидиялауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-16) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z998" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-17) Қазақстан Республикасының ерекше қорғалатын табиғи аумақтар саласындағы заңнамасында белгіленген ерекше қорғалатын табиғи аумақтарда аң аулауды қоспағанда, уәкілетті орган ведомствосының аумақтық бөлімшелерімен келісу бойынша өңірдің табиғи-климаттық жағдайларына қарай маусымның жалпы ұзақтығын сақтай отырып, аң аулау қағидаларында белгіленген аң аулаудың басталу және аяқталу мерзімдерін неғұрлым ерте және (немесе) неғұрлым кеш мерзімдерге (күнтізбелік он бес күнге дейін) ауыстыру туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z597" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2011.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 13.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен;</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бап. Жануарлар дүниесiн мемлекеттiк есепке алу, оның мемлекеттiк кадастры мен мониторингi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесiн қорғауды, өсiмiн молайтуды және пайдалануды қамтамасыз ету үшiн жануарлар түрлерінің жай-күйі мен географиялық таралуы туралы, олардың саны, жүйелi байқау нәтижелерi, оларды шаруашылықтағы пайдалану көлемдерi туралы мәлiметтер жиынтығын және басқа да қажеттi деректердi құрайтын жануарлар дүниесiн мемлекеттiк есепке алу, оның мемлекеттiк кадастры мен мониторингi жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгеріс енгізілді - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-1-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік монополия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z519" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өсімін молайту мақсатында аулауды және ғылыми-зерттеу үшін аулауды қоспағанда, бекіре тұқымдас балық түрлерін үйреншікті мекендеу ортасынан алып қою, оларды сатып алу, қайта өңдеу және олардың уылдырығы мен өнімінің басқа да түрлерін өткізу жөніндегі қызмет мемлекеттік монополияға жатады және оны тек қана мемлекеттік кәсіпорын жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Бекіре тұқымдас балық түрлерінің өсімін қолдан молайту мен балық өсіру материалын және олардан өсімін молайту мақсатында жыныстық өнімдер алынғаннан кейін бекіре тұқымдас балық түрлерінің дара нұсқаларын тірі күйінде өткізу жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттік монополия субъектісінің қызметімен технологиялық тұрғыдан байланысты қызметке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z520" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өнімді мемлекеттік монополия субъектісінен сатып алған жеке және заңды тұлғалар оны одан әрі қайта өңдеуді және өткізуді жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z521" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бекіре тұқымдас балық түрлері кездейсоқ ауланған жағдайларда, сондай-ақ бекіре тұқымдас балық түрлерімен бірге иесіз балық аулау құралдары табылған кезде тіршілік етуге қабілетті дара нұсқалары үйреншікті мекендеу ортасына жіберілуге немесе мемлекеттік тапсырыс шеңберінде бекіре тұқымдас балық түрлерінің құртшабақтарын өсіруді жүзеге асыратын мемлекеттік кәсіпорындарға берілуге тиіс, ал тіршілік етуге қабілетсіз (өлі) дара нұсқалары үйреншікті мекендеу ортасына жіберілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z522" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бекіре тұқымдас балық түрлерін өсімін молайту мақсатында және ғылыми-зерттеу үшін аулау кезінде үйреншікті мекендеу ортасынан алып қою балық аулау қағидаларына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z523" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік монополия субъектісі өткізетін өнімнің бағасын монополияға қарсы органмен келісу бойынша балық шаруашылығы саласындағы уәкілетті орган белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Заң 11-1-баппен толықтырылды - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011.01.01 бастап қолданысқа енгізіледі) Заңымен, өзгерістер енгізілді - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-2-бап. Киік дериваттарының айналымы және оларды өткізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1026" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Киік дериваттары уәкілетті орган айқындаған тәртіппен сәйкестендіру құралдарымен таңбаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың екінші бөлігі алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киік дериваттарын таңбалау және олардың айналымын бақылау мақсаттары үшін киік дериваттары деп киіктің мүйіздері және солардан және (немесе) олардың туынды түрінен өндірілген өнім түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1027" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Заңның 22-бабына сәйкес жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы ғылыми зерттеулерді жүргізу үшін алуды қоспағанда, табиғи мекендеу ортасынан алынған киік дериваттарын өткізу жөніндегі қызметті тек қана киік дериваттарымен сауда жүйесінің операторы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-2-баппен толықтыру – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жануарлар дүниесiн қорғау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бап. Жануарлар дүниесiн қорғау жөнiндегiнегiзгi талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесiнiң жай-күйiне, мекендейтiн ортасына, көбею жағдайларына және жануарлардың өрiс аудару жолдарына әсер ететін немесе әсер етуі мүмкін болатын қызмет жануарлар дүниесінiң, олар мекендейтін ортаның сақталуы мен өсiмiн молайтуды және келтірілетін және келтірілген, оның ішінде болмай қоймайтын зиянды өтеудi қамтамасыз етудiң талаптары, оның iшiнде экологиялық талаптар сақтала отырып жүзеге асырылуға тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесiнiң жай-күйiне және олар мекендейтiн ортаға әсер ететiн немесе әсер етуi мүмкiн қызметтi жүзеге асыру кезiнде мынадай негiзгi талаптардың сақталуы қамтамасыз етiлуге тиiс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z188" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар дүниесiнiң табиғи еркiндiк жағдайындағы биологиялық сан алуандығы мен үйiрлiк тұтастығын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z189" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар дүниесiнiң объектiлерi мекендейтiн ортаны, олардың көбею жағдайларын, өрiс аудару жолдарын және шоғырлану орындарын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z190" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жануарлар дүниесi объектiлерiн ғылыми негізделген тұрғыдан ұтымды пайдалану және олардың өсiмiн молайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z191" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табиғаттағы биологиялық тепе-теңдiктi сақтау мақсатында жануарлар дүниесi объектiлерiнiң санын реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z192" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жануарлар түрлерін, оның iшiнде бағалы, сирек кездесетiндерi мен құрып кету қаупi төнгендерiн жасанды өсiрудi қоса алғанда, кейiннен оларды мекендеу ортасына шығара отырып, жануарлар дүниесiнiң өсiмiн молайту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">44) алып тасталды – ҚР 12.06.2025 </w:t>
+        <w:t xml:space="preserve">3. Алып тасталды - ҚР 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгізілді - ҚР 2007.01.09 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бап. Жануарлар дүниесiн қорғау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесiн қорғау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар дүниесi объектiлерiн қорғау, өсiмiн молайту және пайдалану жөнiндегi қағидаларды, нормалар мен нормативтерді белгiлеу және сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z195" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар дүниесiн пайдалануға шектеулер мен тыйым салулар белгiлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z196" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жануарлардың бағалы, сирек кездесетiн және құрып кету қаупi төнген түрлерiн қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z197" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарлар дүниесiн пайдаланудың белгiленген ережелерiн бұзуды болдырмау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z198" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жануарлар мекендейтiн ортаны қорғауды, олардың көбею жағдайларын, өрiс аудару жолдары мен шоғырлану орындарын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z199" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жануарлар дүниесiн пайдаланушыларға жануарлар дүниесi объектiлерiн қорғау жөнiндегi мiндеттердi жүктей отырып, аумақтарды, акваторияларды бекiтiп беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z200" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ерекше қорғалатын табиғи аумақтарды құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z201" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жануарлар түрлерін жасанды түрде өсiру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z202" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жануарлар ауырған жағдайда, дүлей зiлзала кезiнде және басқа себептер салдарынан қырылу қаупi төнген жағдайларда оларға көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z203" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулердi ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z204" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жануарлар дүниесi объектiлерiн қорғау және орнықты пайдалану идеяларын насихаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z205" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жеке және заңды тұлғалардың жануарлар дүниесiн қорғау жөнiндегi қызметiн ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z206" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) азаматтарды жануарлар дүниесiне iзгiлiктi және ұқыпты қарау рухында тәрбиелеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z999" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жануарлар дүниесі объектілерінің санын реттеу жөніндегі іс-шараларды ұйымдастыру арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бап. Жануарлар дүниесiн сақтау және өсiмiн молайту мақсатында оны пайдалануға шектеулер мен тыйым салулар белгiлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z812" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесi объектiлерiн сақтау және өсiмiн молайту мақсатында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z207" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар дүниесiн пайдалану мерзiмдерiн шектеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z208" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аулау әдiстерiне, тәсiлдерiне және құрал түрлерiне тыйым салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z209" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жануарлар дүниесі объектілерін алу нормаларын өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z210" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарлар дүниесiн пайдаланушылардың санын шектеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z813" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жануарлар әлемін пайдалану орындарын шектеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z814" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заңсыз, хабарлаусыз, реттеусіз кәсіпшілікке, сондай-ақ су биологиялық ресурстарынан дайындалған өнімнің заңсыз айналымына қарсы күрес бойынша шаралар белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z211" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шектеулер мен тыйым салулар белгiлеуге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z212" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар популяциясының жыныс-жас құрылымының бұзылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z213" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар санының азаюы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z214" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мекендеу ортасының нашарлауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z215" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарлардың өрiс аударуы мен көбеюi кезеңiнде олар жаппай шоғырланатын жерлерде тыным алу аймақтарын құру қажеттiгi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z720" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) гидрометеорологиялық жағдайларға қарай балықтардың уылдырық шашуы үшін жағдайларды қамтамасыз ету қажеттігі негiз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z216" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жануарлар дүниесi объектiлерiн сақтау мақсатында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z217" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өсiмдiктердi жоюға және жануарлар мекендейтiн ортаның жағдайларын нашарлататын өзге де iс-әрекеттерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z218" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар үйiрiмен мекендейтiн жердi периметрі бойынша олардың iндерi орналасқан жерге жиырма метр жақын немесе оларды алдын ала басқа жерге көшiрмей жыртуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z219" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті органның рұқсатынсыз жануарлардың паналау орындары мен ұяларын бұзуға және бүлдiруге, жұмыртқаларын жинауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z220" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) суда жүзетiн құстардың жаппай ұя салуы көрсетiлген және балықтардың көбеюi кезеңiнде олар уылдырық шашатын жерлерде катерлердiң, моторлы қайықтардың және басқа да жүзу құралдарының двигательдерін iске қосып жүзуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z221" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұшақтардың, тiкұшақтардың және өзге де ұшу аппараттарының итбалықтар, тұяқты жабайы жануарлар мен топтасып ұшатын құстар жаппай мекендейтiн аумақтардың үстiнен бiр километр төмен биiктiкте ұшып өтуiне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z222" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жануарлардың мекендеу ортасын жоюға, жемшөптiк өсiмдiктер егiстiктерiн, қорғау екпелерiн, сортаң топырақтарды, жануарларға арналған астауларды, сiлтеме белгiлердi, аң аулау және балық аулау шаруашылығын жүргiзуге арналған құрылыстарды бүлдiруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z223" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жануарлардың сирек кездесетiн және жойылып кету қаупi төнген түрлерiн, олардың бөліктерін немесе дериваттарын Қазақстан Республикасы Үкiметiнiң шешiмiнсiз алып қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z224" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жануарлар дүниесi объектiлерiн белгiленген лимиттен артық және жануарлар дүниесiн пайдалануға арналған рұқсаттарда, балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсаттарда немесе жолдамаларда көрсетiлген мерзiмдерден тыс, сондай-ақ тыныштық аймақтары мен өсімді молайту учаскелерінде аулауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z225" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жануарлар дүниесi объектiлерiн аң аулау мен балық аулау ережелерiнде көзделмеген жануарларды аулау құралдарының, әдiстерінің және тәсiлдерiнiң түрлерiн қолдана отырып аулауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z226" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жарылғыш құрылғыларды, улы химикаттарды және басқа да химиялық препараттарды қолдана отырып (дала кемiргiштерiн жою кезiнде, сондай-ақ жануарлардың құтыру iндетi мен басқа да аурулары жағдайларында улы химикаттарды қолдануды қоспағанда) жануарлар дүниесi объектiлерiн аулауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z227" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уәкiлеттi органның немесе балық шаруашылығы саласындағы уәкілетті органның рұқсатынсыз жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргiзуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z698" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) балық қыстайтын шұңқырлардың, уылдырық шашатын жерлердiң, балық шаруашылығы учаскелерiнiң және балық аулауға тыйым салынған жерлердiң шекараларын белгiлейтiн бағандарды, жүзбелi таным белгілерiн және аншлагтарды жоюға немесе бүлдiруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z721" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) балықтарды қорғау құрылғыларынсыз, сондай-ақ белгіленген талаптарға сәйкес келмейтін су жинау және ағызу құрылыстарын пайдалануға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z699" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жануарлар дүниесі объектілерін сақтау мақсатында шектеулер мен тыйым салулар жануарлардың мекендеу ортасы ареалдарының (таралу облыстарының) географиялық, климаттық ерекшеліктері ескеріле отырып енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2011.01.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), ҚР 2011.07.15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен;</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z456" w:id="169"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап. Жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн қорғау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерi "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасының Заңына сәйкес Қазақстан Республикасының Қызыл кiтабына енгiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн қорғауды мемлекет жүзеге асырады. Жеке және заңды тұлғалар жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн қорғау жөнiнде шаралар қолдануға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z229" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жануарлардың сирек кездесетiн және жойылып кету қаупi төнген түрлерiн, олардың бөліктерін немесе дериваттарын алып қоюға айрықша жағдайларда биологиялық негіздеме негізінде Қазақстан Республикасы Үкіметінің шешімі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z230" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ғылыми, өсімін молайту, коммерциялық мақсаттарда арнайы жасалған жағдайларда өсіру, сондай-ақ кейіннен мекендеу ортасына жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">47) алып тасталды – ҚР 12.06.2025 </w:t>
-[...39 lines deleted...]
-        <w:t>) Заңымен;</w:t>
+        <w:t xml:space="preserve">2) алып тасталды – ҚР 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7277 lines deleted...]
-      3. Жануарлар дүниесi объектiлерiн сақтау мақсатында:</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z598" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ғылыми зерттеулер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z217" w:id="300"/>
-[...15 lines deleted...]
-      1) өсiмдiктердi жоюға және жануарлар мекендейтiн ортаның жағдайларын нашарлататын өзге де iс-әрекеттерге;</w:t>
+    <w:bookmarkStart w:name="z599" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) селекциялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z218" w:id="301"/>
-[...15 lines deleted...]
-      2) жануарлар үйiрiмен мекендейтiн жердi периметрі бойынша олардың iндерi орналасқан жерге жиырма метр жақын немесе оларды алдын ала басқа жерге көшiрмей жыртуға;</w:t>
+    <w:bookmarkStart w:name="z836" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұлттық аңшылық түрлерін дамыту үшін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z219" w:id="302"/>
-[...15 lines deleted...]
-      3) уәкілетті органның рұқсатынсыз жануарлардың паналау орындары мен ұяларын бұзуға және бүлдiруге, жұмыртқаларын жинауға;</w:t>
+    <w:bookmarkStart w:name="z600" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z220" w:id="303"/>
-[...15 lines deleted...]
-      4) суда жүзетiн құстардың жаппай ұя салуы көрсетiлген және балықтардың көбеюi кезеңiнде олар уылдырық шашатын жерлерде катерлердiң, моторлы қайықтардың және басқа да жүзу құралдарының двигательдерін iске қосып жүзуге;</w:t>
+    <w:bookmarkStart w:name="z601" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнің қырылуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z221" w:id="304"/>
-[...15 lines deleted...]
-      5) ұшақтардың, тiкұшақтардың және өзге де ұшу аппараттарының итбалықтар, тұяқты жабайы жануарлар мен топтасып ұшатын құстар жаппай мекендейтiн аумақтардың үстiнен бiр километр төмен биiктiкте ұшып өтуiне;</w:t>
+    <w:bookmarkStart w:name="z602" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы баптың 3-тармағында көрсетілген жағдайларды қоспағанда, жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерi санының азаюына немесе мекендеу ортасын бұзуға әкеп соғатын іс-әрекеттерге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z222" w:id="305"/>
-[...15 lines deleted...]
-      6) жануарлардың мекендеу ортасын жоюға, жемшөптiк өсiмдiктер егiстiктерiн, қорғау екпелерiн, сортаң топырақтарды, жануарларға арналған астауларды, сiлтеме белгiлердi, аң аулау және балық аулау шаруашылығын жүргiзуге арналған құрылыстарды бүлдiруге;</w:t>
+    <w:bookmarkStart w:name="z603" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн, олардың бөліктері мен дериваттарын бағып-қағу, тасымалдау, сату, сатуға қою және сатып алу Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z223" w:id="306"/>
-[...807 lines deleted...]
-    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17432,241 +20690,443 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бап. Шаруашылық және өзге де қызметтi жобалау мен жүзеге асыру кезiнде жануарлар мекендейтiн ортаны, олардың көбею жағдайларын, өрiс аудару жолдарын және шоғырланған жерлерiн сақтау жөнiндегi iс-шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z818" w:id="324"/>
+    <w:bookmarkStart w:name="z818" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Елдi мекендердi, кәсiпорындарды, құрылыстар мен басқа да объектiлердi орналастыру, жобалау және салу, өндiрiстiк процестердi жүзеге асыру мен көлiк құралдарын пайдалану, қолданыстағы технологиялық процестердi жетiлдiру және олардың жаңаларын енгiзу, пайдаланылмаған, жағалау маңындағы, батпақты, бұта басқан аумақтарды шаруашылық айналымына енгiзу, жердi мелиорациялау, орман ресурстарын және су объектiлерiн пайдалану, геологиялық-барлау жұмыстарын жүргiзу, пайдалы қазбаларды өндiру, ауыл шаруашылығы жануарлары жайылатын және оларды айдап өтетiн жерлердi белгiлеу, туристiк маршруттар әзiрлеу мен халықтың жаппай демалатын орындарын ұйымдастыру кезiнде жануарлар дүниесi объектiлерi мекендейтiн ортаны және олардың көбею жағдайларын, жануарлардың өрiс аудару жолдары мен шоғырланған жерлерiн сақтау жөнiндегi iс-шаралар көзделуге және жүзеге асырылуға, сондай-ақ жабайы жануарлар мекендейтiн орта ретiнде ерекше құнды болып табылатын учаскелерге ешкiмнiң қол сұқпауы қамтамасыз етiлуге тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z232" w:id="325"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Темiр жол, тас жол, құбыр тарту және басқа көлiк магистральдарын, электр беру және байланыс желiлерiн, су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайларды пайдалану, орналастыру, жобалау және салу кезiнде жануарлар мекендейтiн ортаны, олардың көбею жағдайларын, өрiс аудару жолдары мен шоғырланған жерлерiн сақтауды қамтамасыз ететiн іс-шаралар әзiрленiп, жүзеге асырылуға тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z980" w:id="326"/>
+    <w:bookmarkStart w:name="z980" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шаруашылық және осы баптың 1 және 2-тармақтарында көрсетілген өзге де қызметті жүзеге асыратын субъектілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z604" w:id="327"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z604" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреттері шегінде уәкілетті органмен немесе балық шаруашылығы саласындағы уәкілетті органмен келісу бойынша техникалық-экономикалық негіздеме мен жобалау-сметалық құжаттаманы әзірлеу кезінде осы Заңның 12-бабы 2-тармағының 2) және 5) тармақшалары талаптарының сақталуын қамтамасыз ету жөніндегі іс-шараларды жүзеге асыруға арналған қаражатты көздеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z605" w:id="328"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z605" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) балық ресурстары мен басқа да су жануарларына келтірілетін және келтірілген, оның ішінде болмай қоймайтын зиянды балық шаруашылығы саласындағы уәкілетті органның ведомствосымен жасалған шарт негізінде балық шаруашылығы су айдындарына балық өсіру материалын жіберуді, уылдырық шашатын орындарды қалпына келтіруді, су объектілерінің балық шаруашылығы мелиорациясын, өсім молайту кешенінің инфрақұрылымын салуды немесе балық ресурстары мен басқа да су жануарларының өсімін молайту жөніндегі қолданыстағы кешендерді реконструкциялауды, ғылыми зерттеулерді, сирек кездесетін және жойылып кету қаупі төнген балықтар мен басқа да су жануарларын қорғау жөніндегі іс-шараларды қаржыландыруды, сондай-ақ өзендердің жайылмасы мен теңіз ортасында (рифтер) жасанды уылдырық шашу орындарын жасауды көздейтін іс-шараларды орындау арқылы, балық шаруашылығы саласындағы уәкілетті орган бекіткен әдістемеге сәйкес айқындалатын мөлшерде өтеудің орнын толтыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосының шешімі бойынша осы баптың 1 және 2-тармақтарында көрсетілген шаруашылық және өзге де қызметті жүзеге асыратын субъектілер құрылыс салуды, реконструкциялауды (жаңғыртуды) және оны материалдық-техникалық жабдықтауды қаржыландыру үшін өсімді молайту кешенінің мемлекеттік кәсіпорындарының шоттарына қаражат аудару арқылы осы тармақтың бірінші бөлігінің 2) тармақшасында көзделген зиянның өтемақысын өтейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4, 5-тармақтармен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз), 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 548-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
@@ -18039,190 +21499,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыпқа өзгеріс енгізілді - ҚР 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 548-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z791" w:id="329"/>
+    <w:bookmarkStart w:name="z791" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар түрлерін жасанды түрде өсiру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z233" w:id="330"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z233" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жануарлар түрлерін, оның ішінде бағалы, сирек кездесетiн және құрып кету қаупi төнген түрлерiн сақтау және санын арттыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z234" w:id="331"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z234" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми зерттеулер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z235" w:id="332"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z235" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жануарлар түрлерін интродукциялау, реинтродукциялау және будандастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z236" w:id="333"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z236" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жануарлар түрлерін кәсiпкерлiк қызметте пайдалану мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z237" w:id="334"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z237" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жануарлардың бағалы, сирек кездесетiн және құрып кету қаупi төнген түрлерiн сақтау және олардың санын көбейту мақсатында оларды кейiннен мекендеу ортасына шығара отырып, жасанды түрде өсiру бюджет қаражаты және Қазақстан Республикасының заңнамасында тыйым салынбаған басқа да көздердiң есебiнен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z722" w:id="335"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z722" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Бекіре тұқымдас балық түрлерін қолдан өсіру мақсаттары үшін өсімін молайту кешенінің мемлекеттік тапсырысты орындайтын мемлекеттік кәсіпорындары кездейсоқ ауланым ретінде алынған балықтарды балықтардың уылдырық шашуын гормондық демеу препараттарын өндіру, сондай-ақ оларды ұстауға азық өндіру үшін пайдалануы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18271,244 +21731,472 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z865" w:id="336"/>
+    <w:bookmarkStart w:name="z865" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3. Мемлекеттік тапсырысты орындайтын өсімді молайту кешенінің мемлекеттік кәсіпорындары балық шаруашылығы субъектілерімен өсімді молайту мақсатында аулау жөнінде қызметтер көрсетуге шарттар жасасуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z238" w:id="337"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармаққа өзгеріс енгізу көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құрып кету қаупi төнген жабайы фауна мен флора түрлерiмен халықаралық сауда туралы конвенцияның I қосымшасына түрлері енгiзiлген жануарлар, олар еріксіз және (немесе) жартылай ерікті жағдайларда өсiрiлген және әкiмшiлiк органында тiркелген жағдайларда ғана саудалау нысанасы бола алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z609" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-1-тармаққа өзгеріс енгізу көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Құрып кету қаупi төнген жабайы фауна мен флора түрлерiмен халықаралық сауда туралы конвенцияның II қосымшасына енгiзiлген, еріксіз және (немесе) жартылай ерікті жағдайларда өсiрiлген жануарлар түрлерi әкiмшiлiк органында тiркелген жағдайларда ғана саудалау нысанасы бола алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z510" w:id="339"/>
+    <w:bookmarkStart w:name="z510" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция жөніндегі әкімшілік органды Конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіру туралы қызметтің басталғандығы туралы хабардар ету кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жануарларды импорттау жағдайында – әкімшілік органның әкелуге берілген рұқсатының нөмірі мен күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жануарлардың отандық шығу тегі болған жағдайда – балықтың қайда ауланғаны туралы анықтаманың нөмірі мен күні көрсетіледі не сатып алу-сату шарты әкімшілік органда тіркелу нөмірі мен күні көрсетіле отырып қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="340"/>
+    <w:bookmarkStart w:name="z239" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жануарлар түрлерін қолдан өсіру жеке және заңды тұлғалардың қаражаты мен Қазақстан Республикасының заңнамасында тыйым салынбаған басқа да көздер есебінен кәсіпкерлік қызмет мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z793" w:id="341"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z793" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасында ішкі және сыртқы рынокта сату үшін бекіре тұқымдас балықтардың уылдырығын бірыңғай таңбалау жүйесі белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бекіре тұқымдас балықтардың таңбаланбаған уылдырығын өткізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z794" w:id="342"/>
+    <w:bookmarkStart w:name="z794" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Үйреншікті мекендеу ортасынан ауланған бекіре тұқымдас балық түрлерінің дара нұсқаларын тірі күйінде және олардың ұрықтандырылған уылдырығын Қазақстан Республикасының шегінен тыс жерге әкету Қазақстан Республикасы Үкіметінің шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18577,51 +22265,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -18876,6231 +22564,6933 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-бап. Жаппай ауыру, дүлей зiлзала кезiнде және басқа себептер салдарынан қырылу қаупi төнген жағдайларда жануарларға көмек көрсету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z819" w:id="343"/>
+    <w:bookmarkStart w:name="z819" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бекiтiлiп берiлген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жаппай ауыру, дүлей зiлзала кезiнде және басқа себептер салдарынан қырылу қаупi төнген жағдайларда жануарларға көмек көрсетудi аңшылық және балық шаруашылықтары субъектілері және Қазақстан Республикасының жергiлiктi атқарушы органдары, ал басқа алқаптар мен су айдындарында - Қазақстан Республикасының жергiлiктi атқарушы органдары жүзеге асырады. Аумақтың және оқиғаның маңыздылығына қарай аталған жағдайларда Қазақстан Республикасының Үкiметi мен халықаралық ұйымдар көмек көрсетуi мүмкiн.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z817" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Теңізде және сақтық аймағында мұнай төгілген жағдайда жануарларға көмек көрсету жиынтық экологиялық пайданы талдау негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z241" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қырылу қаупі бар су айдындарынан және (немесе) учаскелерінен балық аулауды қоспағанда, дүлей зiлзала аудандарындағы, сондай-ақ қырылу қаупi төнген жануарларды аулауға жол берiлмейдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z981" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Балықтардың сөзсіз қырылуына әкеп соғатын қырылу қаупі туындаған және су объектілерін немесе оның бөліктерін ағымдағы балық шаруашылық мелиорациялауды жүргізу жолымен мұндай қауіпті болдырмау мүмкін болмаған жағдайларда балық шаруашылығы саласындағы уәкілетті орган немесе аумақтық бөлімшелерімен бірге ведомство ғылыми ұсынымдар негізінде балықтарды мелиорациялық аулау туралы шешім қабылдауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z982" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Балықтың жаппай қырылуы анықталған кезде балық ресурстарын және басқа да су жануарларын құтқару жөніндегі барлық шаралар, оның ішінде балықтарды мелиорациялық аулау да қолданылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z985" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Балықтар мен басқа да су жануарларының жаппай қырылу қаупін болғызбау, сондай-ақ қырылып қалу салдарын жою үшін көмек көрсету балық шаруашылығы саласындағы уәкілетті орган айқындайтын тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 401-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z820" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z242" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар дүниесiнiң жай-күйiн бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z243" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң жай-күйiн ұдайы зерделеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z244" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) iндеттi жағдайды ұдайы зерделеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z245" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) халықаралық ғылыми-зерттеу бағдарламаларына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z246" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормалар мен нормативтердi негіздеу және ғылыми ұсынымдарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z247" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) биологиялық саналуандылықты сақтау, жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегi шараларды негiздеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z248" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жануарлар дүниесi объектiлерiн қорғаудың, өсiмiн молайтудың және пайдаланудың құқықтық және экономикалық тетiктерiн әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z610" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жануарлар дүниесін мемлекеттік есепке алу және оның кадастры, шаруашылықаралық аңшылықты ұйымдастыру мен балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z1000" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жануарларды ен салу, сақиналау және сынамалар алу арқылы кейіннен мекендеу ортасына шығара отырып, олардың өріс аудару жолдарын, генетикасын және ауруларын зерделеу мақсатында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z249" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулер бюджет қаражаты және Қазақстан Республикасының заңдарында тыйым салынбаған басқа да көздер есебiнен жыл сайын жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z250" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бекiтiлiп берiлген аңшылық алқаптардағы жануарлар дүниесiнiң жай-күйiн жыл сайын бағалау олар бекiтiлiп берiлген жеке және заңды тұлғалардың қаражаты есебiнен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекітіп берілген жергілікті маңызы бар балық шаруашылығы су айдындарындағы және (немесе) учаскелеріндегі балық ресурстары мен басқа да су жануарларының жай-күйін бағалау олар бекітіліп берілген жеке және заңды тұлғалардың қаражаты есебінен үш жылда бір рет жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z611" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жануарлар дүниесiн (балық ресурстары мен басқа да су жануарларын қоспағанда) ғылыми-зерттеу мақсаттарда пайдалану уәкілетті орган немесе жергілікті атқарушы орган рұқсат етілген аң аулау құралдарын көрсете отырып, жануарлар дүниесін пайдалануға берген рұқсаттар негізінде жылдың кез келген уақытында және рұқсат етілген аң аулау құралдарымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z568" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесі объектілерін (балық аулау объектілерін қоспағанда) ғылыми зерттеулер үшін алып қою квотасын уәкілетті орган ғылыми-зерттеу бағдарламалары мен биологиялық негіздемелер негізінде уәкілетті орган айқындайтын тәртіппен белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z983" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Балық ресурстарын және басқа да су жануарларын ғылыми-зерттеу мақсатында пайдалану жылдың кез келген уақытында және балық шаруашылығы саласындағы уәкілетті орган немесе жергілікті атқарушы орган берген балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсат негізінде рұқсат етілген аулау құралдарымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балық аулау объектілерін ғылыми зерттеулер үшін алып қою квотасын балық шаруашылығы саласындағы уәкілетті орган бекіткен балық ресурстары мен басқа да су жануарларын алып қою лимиті шегінде балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z723" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы ғылыми зерттеулерді ғылыми және (немесе) ғылыми-техникалық қызмет субъектілері ретінде аккредиттелген заңды тұлғалар Қазақстан Республикасының заңнамасында айқындалған тәртіппен жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z817" w:id="344"/>
-[...15 lines deleted...]
-      1-1. Теңізде және сақтық аймағында мұнай төгілген жағдайда жануарларға көмек көрсету жиынтық экологиялық пайданы талдау негізінде жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-1-бап. Ихтиологиялық байқаулар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z821" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ихтиологиялық байқауларды балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z241" w:id="345"/>
-[...15 lines deleted...]
-      2. Қырылу қаупі бар су айдындарынан және (немесе) учаскелерінен балық аулауды қоспағанда, дүлей зiлзала аудандарындағы, сондай-ақ қырылу қаупi төнген жануарларды аулауға жол берiлмейдi.</w:t>
+    <w:bookmarkStart w:name="z822" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ихтиологиялық байқаулардың негізгі бағыттары: балық шаруашылығы су айдындарының жай-күйін бақылау; бақылау үшін аулауды жүргізу; ихтиофаунаның жай-күйі туралы биологиялық материалдарды жинау; өріс аудару жолдарын, уылдырық шашу мерзімдерін және су айдындарына кәсіпшілік жүктемені зерделеу; балық құртшабақтарының кездейсоқ ауланымын, уылдырық шашатын орындарды және қыстау шұңқырларын айқындау; гидрометеорологиялық жағдайларға қарай уылдырық шашу кезеңіндегі тыйым салу мерзімдерін ауыстыруды қоса алғанда, балық аулау режимін реттеу бойынша, балық аулау құралдары бойынша, балық өсіру-мелиорациялық жұмыстарды және су объектілерінің балық шаруашылығы мелиорациясын ұйымдастыру бойынша ұсыныстар тұжырымдау; балықтың қырылу қаупі бар су айдындарын есепке алу және балықтардың қырылуының профилактикасы және оны жою жөніндегі іс-шараларды ұйымдастыру; су тарту, ағызу құрылыстарын қарап-тексеру және балықтарды қорғау құрылғылары болмаған кезде балық ресурстары мен басқа да су жануарларына келтірілетін және келтірілген зиянды айқындау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z981" w:id="346"/>
-[...15 lines deleted...]
-      3. Балықтардың сөзсіз қырылуына әкеп соғатын қырылу қаупі туындаған және су объектілерін немесе оның бөліктерін ағымдағы балық шаруашылық мелиорациялауды жүргізу жолымен мұндай қауіпті болдырмау мүмкін болмаған жағдайларда балық шаруашылығы саласындағы уәкілетті орган немесе аумақтық бөлімшелерімен бірге ведомство ғылыми ұсынымдар негізінде балықтарды мелиорациялық аулау туралы шешім қабылдауға құқылы.</w:t>
+    <w:bookmarkStart w:name="z823" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ихтиологиялық байқаулардың деректері балық ресурстары мен басқа да су жануарларын қорғауды, өсімін молайтуды және орнықты пайдалануды ұйымдастыру жөнінде ұсынымдар дайындау үшін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z982" w:id="347"/>
-[...15 lines deleted...]
-      4. Балықтың жаппай қырылуы анықталған кезде балық ресурстарын және басқа да су жануарларын құтқару жөніндегі барлық шаралар, оның ішінде балықтарды мелиорациялық аулау да қолданылуға тиіс.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 22-1-баппен толықтырылды - ҚР 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Жануарлар дүниесiн пайдалану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z985" w:id="348"/>
-[...15 lines deleted...]
-      5. Балықтар мен басқа да су жануарларының жаппай қырылу қаупін болғызбау, сондай-ақ қырылып қалу салдарын жою үшін көмек көрсету балық шаруашылығы саласындағы уәкілетті орган айқындайтын тәртіппен жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-бап. Жануарлар дүниесiн пайдалану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z824" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесiн пайдалану жалпы және арнайы пайдалану тәртiбiмен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z251" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесiнiң объектiлерi Қазақстан Республикасы заңнамасының талаптарына сәйкес пайдалануға берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z252" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Реинтродукциялау мақсатында аулауды қоспағанда, жануарлар дүниесiн арнайы пайдалануға жануарлар дүниесi объектiлерiн, олардың тiршiлiк ету өнiмдерiн және жануарлар дериваттарын мекендеу ортасынан алып қоя отырып пайдалану жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z253" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жануарлар дүниесiн жалпы пайдалануға жануарлар дүниесi объектiлерiн, сондай-ақ олардың пайдалы қасиеттерiн мекендейтiн ортасынан алмай пайдалану жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z254" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жануарлар дүниесiн мемлекеттiк орман қорының аумағында және ерекше қорғалатын табиғи аумақтарда пайдалану Қазақстан Республикасының орман заңнамасы мен Қазақстан Республикасының ерекше қорғалатын табиғи аумақтар саласы заңнамасының талаптары ескерiле отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z725" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Фермерлік аңшылық шаруашылықтарында еріксіз және (немесе) жартылай ерікті жағдайларда өсірілген және ұсталатын жануарларды пайдалануды олардың иеленушілері айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z255" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жануарлар дүниесi объектiлерiн биологиялық қару ретiнде пайдалануға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-бап. Жануарлар дүниесiн пайдаланудың түрлерi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында жануарлар дүниесiн пайдаланудың мынадай түрлерiне жол берiледi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аң аулау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z257" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) судағы омыртқасыз жануарлар мен теңiз сүтқоректiлерiн алып қоюды қоса алғанда, балық аулау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z258" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аң аулау мен балық аулау объектiлерiне жатпайтын жануарларды шаруашылық мақсаттарда пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z259" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарларды ғылыми, мәдени-ағарту, тәрбиелiк, эстетикалық мақсаттарда, сондай-ақ эпизоотияны болғызбау мақсатында пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z260" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жануарлардың пайдалы қасиеттерiн, тiршiлiк ету өнiмдерiн және киік дериваттарының айналымын қоса алғанда, жануарлар дериваттарын пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z613" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жануарлар түрлерінің өсімін молайту мақсаттарында пайдалану.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бап. Жануарлар дүниесiн пайдалану мерзiмдерi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z261" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесiн жалпы пайдалану үшiн пайдалану мерзімдері белгіленбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z262" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесiн арнайы пайдалану үшiн:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z481" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аңшылық шаруашылығын жүргiзу кезiнде - он жылдан қырық тоғыз жылға дейiнгi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z482" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) балық шаруашылығын жүргiзу кезiнде – бес жылдан қырық тоғыз жылға дейiнгi, ал қырылу қаупі бар су айдындарында және (немесе) учаскелерінде – бір жылдан бес жылға дейінгі мерзiмдер белгiленедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 1) тармақшасында көрсетілген мерзімдер құрамына уәкілетті органның немесе аумақтық бөлімшелерімен бірге ведомствоның, облыстың жергілікті атқарушы органының, ғылыми ұйымдардың және аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтарының өкілдері енгізілетін конкурстық комиссия шаруашылықаралық аңшылықты ұйымдастыру, аңшылық алқаптарды бекітіп беруге арналған конкурсқа қатысушыларға қойылатын біліктілік талаптары, аңшылық шаруашылығы субъектілерін дамыту жоспары негізінде айқындайтын аңшылық алқаптарды бекітіп беру кезеңіне байланысты белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 2) тармақшасында көрсетілген мерзімдерді балық шаруашылығы саласындағы уәкілетті органның ведомствосы немесе оның аумақтық бөлімшелері балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттау негізінде белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде тізбеленбеген жануарлар дүниесін пайдалану түрлеріне арналған жануарлар дүниесiн пайдалану мерзімдері бір жылдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-бап жаңа редакцияда - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз) Заңымен, өзгерістер енгізілді - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">. қараңыз); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-бап. Жануарлар дүниесiн пайдалануға беру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесi арнайы пайдалануға Қазақстан Республикасының заңдарында белгiленген тәртiппен берiлетiн жануарлар дүниесiн пайдалануға арналған рұқсаттар және балық ресурстары мен басқа да су жануарларын пайдалануға арналған рұқсаттар негiзiнде берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-1. Алынып тасталды - ҚР 15.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Рұқсат беруден:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінімде көрсетілген мәліметтерді толық көлемде бермеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінімде көрсетілген мәліметтер дұрыс болмаған жағдайларда бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) алып тасталды - ҚР 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 401-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі); 06.04.2024 </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...687 lines deleted...]
-      3. Ихтиологиялық байқаулардың деректері балық ресурстары мен басқа да су жануарларын қорғауды, өсімін молайтуды және орнықты пайдалануды ұйымдастыру жөнінде ұсынымдар дайындау үшін қолданылады.</w:t>
+    <w:bookmarkStart w:name="z614" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3. Аулаған жері туралы анықтаманы өтініш беруші балық ресурстары мен басқа да су жануарларын пайдалануға рұқсатын берген кезде балықтар мен басқа да су жануарларының ауланған жері бойынша балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері өтініш келіп түскен кезден бастап екі жұмыс күні ішінде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:p>
-[...1213 lines deleted...]
-    <w:bookmarkStart w:name="z615" w:id="387"/>
+    <w:bookmarkStart w:name="z615" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Балықтың қайда ауланғаны туралы анықтаманы жазуға балық ресурстары мен басқа да су жануарларын алып қоюға бөлінген квота, балықтың нақты ауланғанын растайтын құжаттар шегінде, мелиорациялық аулау шеңберінде рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z264" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесiн жалпы пайдалану, оның ішінде бір балықшы бір шыққанда бес килограмға дейін алып шыға отырып, балық шаруашылығы су айдындарының және (немесе) учаскелерiнiң резервтiк қорында әуесқойлық (спорттық) балық аулау қандай да бiр рұқсатсыз жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-бапқа өзгерістер енгізілді - ҚР 2007.01.09 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), ҚР 2011.07.15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 401-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі); 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бап. Жануарлар дүниесiн пайдаланушылардың құқықтары мен мiндеттерi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z795" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесiн пайдаланушылар арнайы пайдалану кезiнде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z265" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар дүниесiнiң өздерiне рұқсат етiлген түрлерiн ғана пайдалануды жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z266" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар дүниесi объектiлерiн оларды беру шарттарына сәйкес пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z267" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ауланған жануарлар дүниесi объектiлерiн, оның ішінде аң аулау және балық аулау олжаларын және бұл ретте алынған өнiмдi меншiктенуге, сондай-ақ оларды тасымалдауға және сатуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жануарлар дүниесін пайдалану үшiн жеке және заңды тұлғалармен шарттар жасасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z617" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) белгіленген сервитутқа сәйкес аңшылық және балық шаруашылықтарының мұқтаждарына арналған уақытша құрылыстар салуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z726" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) Қазақстан Республикасының заңнамасында белгіленген нормаларға және қағидаларға сәйкес қорықшыларды қызметтік қарумен қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z618" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аң-құс өсіруді жүзеге асыруға және аң-құс (еріксіз және (немесе) жартылай ерікті жағдайларда) өсіру үшін бөлінген аумақта әуесқойлық (спорттық) аң аулауды жүргізуге, сондай-ақ аң-құс өсіру нәтижесінде өсімі молайған жануарларды өз бетінше пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z764" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "Аквашаруашылық туралы" Қазақстан Республикасының Заңында көзделген талаптарға сәйкес болған кезде балық аулауды жүргізу үшін өздеріне бекітіп берілген балық шаруашылығы су айдындарын және (немесе) олардың учаскелерін балық өсіруді жүргізуге арналған балық шаруашылығы су айдындарына және (немесе) олардың учаскелеріне ауыстыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) алып тасталды – ҚР 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1001" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өздеріне бекітіліп берілген аңшылық алқаптарда жануарлардың жекелеген түрлерін аулау мерзімдерін қысқарту немесе аулауды толық жабу туралы шешім қабылдауға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z270" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесiн пайдаланушылар арнайы пайдалану кезiнде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z271" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы Қазақстан Республикасы заңдарының талаптарын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z272" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар дүниесiн пайдаланғаны үшiн Қазақстан Республикасының салық заңдарында белгiленген тәртiппен уақтылы төлемдер жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дүлей зілзалалардың еңсерілмейтін салдарынан ластану жағдайларын қоспағанда, Қазақстан Республикасының Экология кодексінде көзделген экологиялық талаптарды сақтау арқылы жануарлар мекендейтін ортаның нашарлауына жол бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z276" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жануарлар дүниесiн халық пен қоршаған ортаға қауiпсiз, табиғи үйiрлер тұтастығының бұзылуына және жануарларға қатысты қатыгездiкке жол берiлмейтiн тәсiлдермен пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аңшылық шаруашылығы субъектілері үшін жануарлар дүниесiнің пайдаланылған объектiлерiнiң санын жыл сайын есепке алуды жүргiзуге және Қазақстан Республикасының заңдарында белгiленген тәртiппен есептiлiктi табыс етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z866" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) уәкілетті органға мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекітілген әкімшілік деректерді жинауға арналған нысандарға сәйкес әкімшілік деректерді ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z984" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2) балық шаруашылығы саласындағы уәкілетті органға мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекітілген әкімшілік деректерді жинауға арналған нысандарға сәйкес әкімшілік деректерді ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z278" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жануарлар дүниесi объектiлерiн, оның iшiнде сирек кездесетiн және құрып кету қауіпі төнгендерiн қорғау мен олардың өсімін молайтуды қамтамасыз етуге және олардың санының табиғи ауытқудан тыс азаюына жол бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z279" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аңшылық және балық шаруашылықтары субъектілерін дамыту жоспарларына сәйкес жануарлар дүниесi объектiлерiнiң өсiмiн молайтуды қамтамасыз ететiн қажеттi iс-шараларды жүргiзуге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z264" w:id="388"/>
-[...1008 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="408"/>
+    <w:bookmarkStart w:name="z280" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргiзiлетiн, Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасы талаптарының сақталуын мемлекеттiк бақылау және қадағалау мақсатында тексерудi жүзеге асыруға кедергi жасамауға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мыналарды жүзеге асыру үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау үшін аулауды – балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми-зерттеу үшін аулауды - жеке және заңды тұлғаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әуесқойлық (спорттық) балық аулауды – жеке адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әуесқойлық (спорттық) аң аулауды – жеке адамдарға сервитут беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ғылыми ұсынымдар негізінде бекітіп берілген балық шаруашылығы су айдынында және (немесе) учаскесінде ағымдағы балық шаруашылығы мелиорациясын жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) аншлагтар орнатуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) әрбір балық қабылдау пунктінде, бригадада немесе звенода балық ресурстарын және басқа да су жануарларын аулауды есепке алу журналын (кәсіпшілік журналын) жүргізуге және балық шаруашылығы саласындағы уәкілетті органның ведомствосы және оның аумақтық бөлімшелері лауазымды адамдарының талабы бойынша оны ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) уәкілетті орган белгілеген тәртіппен және мерзімдерде ведомствоның аумақтық бөлімшесіне жеке және заңды тұлғалармен жануарлар дүниесін пайдалануға жасалған шарттар туралы, оның ішінде оларды бұзу туралы ақпарат жіберуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) балық шаруашылығы саласындағы уәкілетті орган белгілеген тәртіппен және мерзімде, оған балық ресурстарын және басқа да су жануарларын аулап алу, су айдынындағы кәсіпшілік жағдай, уәкілетті орган бекіткен нысандарға сәйкес берілген жолқұжаттар туралы мәліметтер беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) қоршаған ортаға эмиссияны жүзеге асырған кезде Қазақстан Республикасының Экологиялық кодексіне сәйкес экологиялық рұқсат алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) қорықшыларды көлік, байланыс құралдарымен, айырым белгілері бар арнайы киіммен, қорықшының төс белгісімен, қорықшының куәлігімен қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z619" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) өрт қауіпсіздігі талаптарын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z620" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) жеке тұлғаларға олардың ауызша, жазбаша немесе электрондық өтініштері бойынша қағаз немесе электрондық түрде әуесқойлық (спорттық) аң аулауға және әуесқойлық (спорттық) балық аулауға жолдама беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z621" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) аңшылық шаруашылығының ішкі регламентін бекітуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z700" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) зоологиялық коллекцияны жасау туралы уәкілетті органның ведомствосына хабарлауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z727" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) кәсіпшілік күш-жігер нормативтерін сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z765" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) бекітіп берілген балық шаруашылығы су айдынына және (немесе) учаскесіне ғылыми ұйымның ұсынымдары негізінде балық шаруашылығы субъектілерін дамыту жоспарларына сәйкес балық жіберуді жүргізуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z728" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушілер уәкілетті органның немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосына хабарламалар беруді "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында айқындалған тәртіппен қызметтің немесе әрекеттердің жүзеге асырылуы басталғанға дейін кемінде он жұмыс күні бұрын жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z281" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жануарлар дүниесiн пайдаланушылар жалпы пайдалану кезiнде жануарлар дүниесi объектiлерiн өздерiнiң мәдени және эстетикалық қажеттерiн қанағаттандыру үшiн пайдалануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z282" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жануарлар дүниесiн пайдаланушылар жалпы пайдалану кезiнде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңдарының талаптарын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дүлей зілзалалардың еңсерілмейтін салдарынан ластану жағдайларын қоспағанда, Қазақстан Республикасының Экология кодексінде көзделген экологиялық талаптарды сақтау арқылы жануарлар мекендейтiн ортаның нашарлауына жол бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z622" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) өрт қауіпсіздігі талаптарын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z284" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заң актiлерiнде көзделген жануарлар дүниесiн қорғау, өсімін молайту және пайдалану жөнiндегі өзге де талаптарды орындауға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z285" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жануарлар дүниесiн пайдаланушылардың қызметiне мемлекеттiк органдар, лауазымды адамдар мен ұйымдар тарапынан заңсыз араласуға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-бапқа өзгерістер енгізілді - ҚР 2006.01.31 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2011.12.03 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 505-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28-бап. Жануарлар дүниесiн пайдаланғаны үшiн төлемақы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесiн жалпы пайдалану ақысыз жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесiн арнайы пайдалану Қазақстан Республикасының салық заңдарына сәйкес ақылы негiзде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-бап. Жануарлар дүниесiн пайдалану үшiн лимиттер мен квоталар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z825" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесi объектілерін алып қою лимитi - жануарлар дүниесi объектілерін олардың табиғи өсiмi мен саны сақталатын жағдайда алып қоюдың жол берiлетiн шектi көлемi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың екінші бөлігіне өзгеріс енгізу көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (16.02.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесi объектілерін алып қою лимитi жануарлар дүниесі объектілерінің санын есепке алу, оларды және олар мекендейтін ортаны мониторингтеу, ғылыми зерттеулер материалдарының негiзiнде дайындалған биологиялық негіздемеге сәйкес айқындалады және оны уәкілетті орган немесе балық шаруашылығы саласындағы уәкілетті орган құзыреті шегінде бекiтедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z623" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бiрнеше мемлекеттердiң аумақтары бойымен өрiс аударатын немесе мемлекетаралық маңызы бар су айдындарын мекендейтiн жануарлар дүниесi объектілерін алып қою лимитi халықаралық шарттардың негiзiнде, ал олар болмаған жағдайда - Қазақстан Республикасының заңнамасында белгiленген тәртiппен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z624" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балық ресурстары мен басқа да су жануарларын алып қою лимиті тиісті жылдың 1 қаңтарынан бастап 31 желтоқсаны кезеңіне белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аулау объектісі болып табылатын жануарлар түрлерін алып қою лимиті ағымдағы жылдың 15 ақпанынан бастап келесі жылдың 15 ақпанына дейінгі кезеңге белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1-тармақпен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (16.02.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z625" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесін пайдаланушылар үшін аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтары белгілейтін, балық аулау объектілерін қоспағанда, аң аулау объектісі болып табылатын жануарлар дүниесі объектілерін алып қою лимитiнің бір бөлігі аң аулау объектісі болып табылатын жануарлар дүниесі объектілерін алып қою квотасы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері белгілейтін балық ресурстарын және басқа да су жануарларын алып қою лимитінің бөлігі балық аулау объектілерін алып қою квотасы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z569" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балықтың жаппай қырылуына қарсы іс-шара ретінде немесе көлде тауарлы балық өсіру шаруашылығында ихтиофаунаны алмастыру үшін жүзеге асырылатын мелиорациялық аулау жолымен алып қойылған балықтың көлемі балық аулаудың жалпы лимитіне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақпен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (16.02.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-бап жаңа редакцияда - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-бап. Жануарлар дүниесiн пайдалану құқығын тоқтатудың негiздерi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесiн пайдалану құқығы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) алып тасталды - ҚР 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z289" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар дүниесiн пайдалану мерзiмi өтiп кеткен;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:p>
-[...231 lines deleted...]
-      19) өрт қауіпсіздігі талаптарын сақтауға;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жануарлар дүниесiн пайдаланушының қызметi тоқтатылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z620" w:id="410"/>
-[...15 lines deleted...]
-      20) жеке тұлғаларға олардың ауызша, жазбаша немесе электрондық өтініштері бойынша қағаз немесе электрондық түрде әуесқойлық (спорттық) аң аулауға және әуесқойлық (спорттық) балық аулауға жолдама беруге;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аңшылық шаруашылығын жүргізу кезінде Қазақстан Республикасының жануарлар дүниесiн қорғау, олардың өсiмiн молайту және пайдалану саласындағы заңнамасының талаптарын, сондай-ақ аңшылық шаруашылығын немесе балық шаруашылығын жүргiзу шарттарының талаптарын жүйелi түрде бұзған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z621" w:id="411"/>
-[...1288 lines deleted...]
-    <w:bookmarkStart w:name="z867" w:id="432"/>
+    <w:bookmarkStart w:name="z867" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-1) балық шаруашылығын жүргізу кезінде Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптары жүйелі түрде өрескел бұзылған жағдайларда тоқтатылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптарын өрескел бұзуға республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарына қолданыста болатын айлық есептік көрсеткіштің елу еселенген мөлшерінен асатын мөлшерде балық ресурстарына залал келтірген бұзушылықтар жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды - ҚР 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z293" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жануарлар дүниесiн арнайы пайдалануға арналған рұқсаттардан айырылған жағдайларда тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) алып тасталды - ҚР 2011.01.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-бапқа өзгерістер енгізілді - ҚР 2011.01.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормалар мен нормативтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормалар мен нормативтерде жануарлар дүниесiнiң, мекендеу ортасының сақталуын және оның орнықты пайдаланылуын қамтамасыз ету үшiн қажеттi көрсеткiштердiң жол берiлетiн шектi сандық және сапалық мәнi айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормалар мен нормативтер ғылыми зерттеулер негiзiнде белгiленедi және шаруашылық пен өзге де қызметті жоспарлау және жүргiзу, жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ic-шараларды жүргiзу кезiнде мiндеттi болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-бап жаңа редакцияда - ҚР 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Aң аулау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-бап. Аң аулау ұғымы және түрлерi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z826" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аң аулау - аң аулау объектiсi болып табылатын жануарлар түрлерiн мекендейтiн ортасынан алуды жүзеге асыру арқылы жануарлар дүниесiн арнайы пайдалану түрi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесi объектiлерiн аулау мақсатында iздеу, iзiн кесу және iзiне түсу, аулауға әрекет жасау, аңшылық алқаптарда және ерекше қорғалатын табиғи аумақтарда қабынан шығарылған аңшылық қаруы және басқа да аң аулау құралдары немесе аң аулаудан алған өнiмдерi бар, қарғыбауы алынған аң аулайтын иттерi мен аушы жыртқыш құстары бар адамдардың жүруi аң аулауға теңестiрiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аң аулау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсiпшiлiк аң аулау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z297" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әуесқойлық (спорттық) аң аулау, оның ішінде ұлттық аң аулау болып бөлiнедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z298" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кәсiпшiлiк аң аулау - аң аулау объектiсi болып табылатын жануарлар түрлерiн кәсiпкерлiк қызмет мақсатында аулау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z299" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әуесқойлық (спорттық) аң аулау - аң аулау объектiсi болып табылатын жануарлар түрлерiн спорттық, эстетикалық қажеттiктерiн қанағаттандыру мақсатында және ауланған өнiмдi жеке тұтыну үшiн аулау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық аң аулау – әуесқойлық (спорттық) аң аулау объектісі болып табылатын жануар түрлерін аушы жыртқыш құстар мен қазақы тұқымды иттерді пайдалана отырып, қару-жарақсыз аулау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z300" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер уәкiлеттi орган өзгеше белгiлемесе, аң аулау бекiтiлiп берiлген аңшылық алқаптарда жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-бапқа өзгеріс енгізілді - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 185-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-бап. Аң аулау құқығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z827" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аң аулау құқығы жеке тұлғаларға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z301" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер аң аулау атыс қаруы қолданыла отырып жүргiзiлетiн болса, жиырма бір жасқа толған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z302" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер аң аулау аңшылық ережелерiнде рұқсат етiлген басқа да аңшылық құралдарының түрлерi, аңшылық иттер мен аушы жыртқыш құстар қолданыла отырып жүргiзiлетiн болса, он төрт жасқа толған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z303" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аңшы куәлігі болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z304" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарлар дүниесiн пайдалануға арналған рұқсат немесе жолдама алған жағдайда берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z305" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шетелдiктер үшiн Қазақстан Республикасының аумағында аң аулау құқығы аңшылық шаруашылығы субъектісімен жасасқан аң аулауды ұйымдастыру шартының және жануарлар дүниесiн пайдалануға рұқсат алуының, сондай-ақ ішкі істер органдарынан аңшылық атыс қаруын және оның патрондарын Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге рұқсатының негiзiнде туындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-1-бап. Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы, сондай-ақ балық аулаушылар және балық шаруашылығы субъектілерінің қоғамдық бірлестіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z628" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы, сондай-ақ балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктері жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы қызметті жүзеге асыратын жеке және заңды тұлғалардың мүддесін қорғау үшін құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z629" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы, сондай-ақ балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктері коммерциялық емес ұйымдар болып табылады. Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы, сондай-ақ балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктері өздерінің құрылымдық бөлімшелерін (филиалдары мен өкілдіктерін) құруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z630" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аңшылар мен аңшылық шаруашылығының субъектілері қоғамдық бірлестіктерінің, сондай-ақ балық аулаушылар мен балық шаруашылығының субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы уәкілетті орган, балық шаруашылығы саласындағы уәкілетті орган бекіткен тәртіппен аккредиттелуге жатады. Аңшылар мен аңшылық шаруашылығының субъектілері қоғамдық бірлестіктерінің, сондай-ақ балық аулаушылар және балық шаруашылығының субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығын аккредиттеуді уәкілетті орган, балық шаруашылығы саласындағы уәкілетті орган олардың берген өтініштері негізінде және олардың меншікті қаражаты есебінен жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z631" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы, сондай-ақ балық аулаушылар және балық шаруашылығы субъектілерінің қоғамдық бірлестіктері қызметі Қазақстан Республикасының заңдарымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z632" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аңшылар және аңшылық шаруашылығының субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z633" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің аңшылық шаруашылығын, аңшылық ит өсіруді, аң-құстарды өсіруді дамыту жөніндегі қызметін үйлестіруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z634" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің мүддесін мемлекеттік органдар мен ұйымдарда, сондай-ақ мемлекеттік емес және халықаралық ұйымдарда білдіруді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:p>
-[...105 lines deleted...]
-      6) жануарлар дүниесiн арнайы пайдалануға арналған рұқсаттардан айырылған жағдайларда тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z635" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану мәселелері жөніндегі нормативтік құқықтық актілерді және басқа да құжаттарды дайындауға қатысуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:p>
-[...304 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Aң аулау</w:t>
+    <w:bookmarkStart w:name="z636" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарлар дүниесi объектілерінің мониторингіне және есебін алуға қатысуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Аң аулау - аң аулау объектiсi болып табылатын жануарлар түрлерiн мекендейтiн ортасынан алуды жүзеге асыру арқылы жануарлар дүниесiн арнайы пайдалану түрi.</w:t>
+    <w:bookmarkStart w:name="z637" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) балық ресурстарын және басқа да су жануарларын қоспағанда, жануарлар әлемі объектілерін алып қою квоталарын бөлуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:p>
-[...751 lines deleted...]
-    <w:bookmarkStart w:name="z638" w:id="457"/>
+    <w:bookmarkStart w:name="z638" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) аң аулауда пайдаланылатын аушы жыртқыш құстардың есебін және тіркеуін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>жүргізуді</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z639" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электрондық нысанда, оның ішінде өз филиалдары мен өкілдіктері арқылы аңшы куәліктерін беруді, уәкілетті орган ведомствосының аумақтық бөлімшелеріне белгіленген нысан бойынша берілген аңшы куәліктері туралы есептілікті ұсынуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25129,110 +29519,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z641" w:id="459"/>
+    <w:bookmarkStart w:name="z641" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) бекітіп берілген аңшылық алқаптарында аң аулау объектілері болып табылатын жануарлар түрлерінің санын есепке алуды жүргізуге қатысуды, аңшылық шаруашылығының субъектілері ұсынған деректерді талдау мен жалпылауды және жануарлар дүниесі объектілерін алып қою лимитін дайындау үшін уәкілетті орган ведомствосының аумақтық бөлімшелеріне ұсынымдар енгізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z642" w:id="460"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z642" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жануарлар дүниесiнің өсiмiн молайтуды ұйымдастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z643" w:id="461"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z643" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) аңшылық алқаптарды бекітіп беру жөніндегі конкурстық комиссияларға қатысуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkEnd w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25261,210 +29651,316 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z645" w:id="462"/>
+    <w:bookmarkStart w:name="z645" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) аушы жыртқыш құстар мен аңшылық иттерді пайдалана отырып, аң аулаудың ұлттық түрлерін дамытуды ұйымдастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z646" w:id="463"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-1) тармақшамен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z646" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Жарғыда көзделген және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де қызметті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z647" w:id="464"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z647" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы берген аңшылық минимумын тапсырғаны туралы құжат аңшы куәлігін беруге негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z648" w:id="465"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z648" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Балық аулаушылар және балық шаруашылығы субъектілер қоғамдық бірлестіктерінің республикалық қауымдастығы мынадай қызмет түрлерін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z649" w:id="466"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z649" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктерінің балық шаруашылығын, аквашаруашылықты, балық ресурстары мен басқа да су жануарларының өсiмiн молайтуды, әуесқойлық (спорттық) балық аулауды дамыту жөніндегі қызметін үйлестіруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z650" w:id="467"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z650" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктерінің мүддесін мемлекеттік органдар мен ұйымдарда, сондай-ақ мемлекеттік емес және халықаралық ұйымдарда білдіруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z651" w:id="468"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z651" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану мәселелері жөніндегі нормативтік құқықтық актілерді және басқа да құжаттарды дайындауға қатысуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z652" w:id="469"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z652" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жануарлар дүниесi объектілерінің мониторингіне және есебін алуға қатысуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkEnd w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25587,90 +30083,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z655" w:id="470"/>
+    <w:bookmarkStart w:name="z655" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) балық шаруашылығын дамытуға бөлінетін субсидияларды бөлуге қатысуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z656" w:id="471"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z656" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік әлеуметтік тапсырыс шеңберінде балық ресурстары және басқа да су жануарларының жаппай ауыруы, олардың қырылу қаупі, балықтардың қырылу қаупі жағдайларында, сондай-ақ жас балықтарды құтқаруды ұйымдастыруға көмектесуге қатысуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkEnd w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25698,71 +30194,159 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z658" w:id="472"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-1) тармақшамен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z658" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Жарғыда көзделген және Қазақстан Республикасының заңнамасымен тыйым салынбаған өзге де қызметті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkEnd w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25944,85 +30528,125 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z841" w:id="473"/>
+    <w:bookmarkStart w:name="z841" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-1-тарау. Қазақы ит тұқымдарын сақтау және өсімін молайту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkEnd w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-1-тараумен толықтырылды – ҚР 03.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26054,230 +30678,230 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-2-бап. Қазақы ит тұқымдарының ұлттық орталығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z843" w:id="474"/>
+    <w:bookmarkStart w:name="z843" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақы ит тұқымдарының ұлттық орталығы (бұдан әрі – Ұлттық орталық) қазақы ит тұқымдарын сақтау және өсімін молайту жөніндегі қызметті жүзеге асыру үшін уәкілетті орган айқындаған мамандандырылған ұйымның құрылымдық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z844" w:id="475"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z844" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ұлттық орталықтың міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z845" w:id="476"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z845" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қазақы ит тұқымдарын сақтау және өсімін молайту жөніндегі қызметті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z846" w:id="477"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z846" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қазақы ит тұқымдарымен жұмыс істеу бойынша, оның ішінде кинологиялық қызмет бойынша сарапшыларды оқыту және мамандарды даярлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z847" w:id="478"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z847" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шығу тегі туралы куәлік бере отырып, тұқымы таза қазақы тұқымды иттерді асырау және өсіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z848" w:id="479"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z848" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті орган айқындаған тәртіпке сәйкес Бірыңғай тұқым-тегі кітабын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z849" w:id="480"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z849" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кинологиялық қызметті жүзеге асыратын жеке және заңды тұлғалармен бірлесіп, қазақы ит тұқымдарының стандарттарын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z850" w:id="481"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z850" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қазақы тұқымды иттердің сынақтарын, көрмелерін, байқауларын, әртүрлі дәрежедегі жарыстарын ұйымдастыру және өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z851" w:id="482"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z851" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де қызметті жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkEnd w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-3-бап. Қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттік реттеудің ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26360,90 +30984,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қазақы тұқымды иттерді есепке алуды жүргізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-4-бап. Қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қызметті қаржыландыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z854" w:id="483"/>
+    <w:bookmarkStart w:name="z854" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қызметті, оның ішінде Ұлттық орталықты қаржыландыру бюджет қаражаты, сондай-ақ Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен мемлекеттік қолдау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z855" w:id="484"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z855" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkEnd w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қазақы ит тұқымдарын сақтауға және өсімін молайтуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26489,225 +31113,225 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы ғылыми зерттеулерді Қазақстан Республикасының ғылыми ұйымдары жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғылыми ұйымдар уәкілетті органмен, Ұлттық орталықпен, сондай-ақ кинологиялық қызметті жүзеге асыратын жеке және заңды тұлғалармен бірлесіп, қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттік ғылыми-техникалық бағдарламаларды әзірлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="485"/>
+    <w:bookmarkStart w:name="z40" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  6-тарау. Балық аулау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkEnd w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бап. Балық аулау түрлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="486"/>
+    <w:bookmarkStart w:name="z306" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Балық аулау мынадай түрлерге бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z307" w:id="487"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z307" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіпшілік балық аулау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z308" w:id="488"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z308" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әуесқойлық (спорттық) балық аулау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z309" w:id="489"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z309" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ғылыми-зерттеу үшін аулау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z310" w:id="490"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z310" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бақылау үшін аулау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z311" w:id="491"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z311" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мелиорациялық аулау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z312" w:id="492"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z312" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өсімін молайту мақсатында аулау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkEnd w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26736,70 +31360,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z314" w:id="493"/>
+    <w:bookmarkStart w:name="z314" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кәсіпшілік балық аулау – балық ресурстарын және басқа да су жануарларын бір мезгілде көп мөлшерде аулауға мүмкіндік беретін аулау құралдарымен балық ресурстарын және басқа да су жануарларын олардың табиғи мекендеу ортасынан алуды қамтамасыз ететін кешенді процесс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkEnd w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіпшілік балық аулау кәсіпкерлік қызмет мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26864,222 +31488,222 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы орган белгілейтін рекреациялық балық аулау аймақтарында кәсіпшілік балық аулауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірлескен су биологиялық ресурстарының кәсіпшілігі аумақтық суларда, балық аулау аймағында және ортақ су кеңістігінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z315" w:id="494"/>
+    <w:bookmarkStart w:name="z315" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әуесқойлық (спорттық) балық аулау – бір-бірлеп аулауға ғана (кәсіпшілік емес аулау құралдары) мүмкіндік беретін аулау құралдарымен жүзеге асырылатын, спорттық және эстетикалық қажеттіліктерді қанағаттандыру, спорттық жарыстарды өткізу мақсатында, сондай-ақ аулап алынған өнімді жеке тұтыну үшін балық ресурстарын және басқа да су жануарларын аулау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkEnd w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әуесқойлық (спорттық) балық аулау ауланған балықты кейіннен тірі күйінде табиғи мекендеу ортасына қайтадан жіберумен жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z484" w:id="495"/>
+    <w:bookmarkStart w:name="z484" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ғылыми-зерттеу үшін аулау – жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында ғылыми зерттеулер жүргізу мақсатында балық ресурстары мен басқа да су жануарларын аулау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkEnd w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық ресурстары мен басқа да су жануарларын алып қою лимитінен тыс ғылыми-зерттеу үшін аулауға бұрын жануарлар дүниесінің жай-күйін бағалау жүргізілмеген су айдындарында жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z485" w:id="496"/>
+    <w:bookmarkStart w:name="z485" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бақылау үшін аулау – ихтиофаунаның жай-күйін бақылау, балық ресурстарын және басқа да су жануарларының өсімін молайту тиімділігін, шабақтардың өнімділігін, су айдындарының балық өнімділігін айқындау мақсатында балық ресурстарын және басқа да су жануарларын аулау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkEnd w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көл-тауар және (немесе) тор қоршама шаруашылық қызметі үшін пайдаланылатын балық шаруашылығы су айдындарында және (немесе) учаскелерінде бақылау үшін аулау балық аулау қағидаларына сәйкес аквашаруашылық саласындағы балық өсіру-биологиялық негіздемеде көрсетілген өсірілетін балықтардың көлемін және түрлік құрамның сәйкестігін айқындау мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z486" w:id="497"/>
+    <w:bookmarkStart w:name="z486" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мелиорациялық аулау – жаппай аулауды, арзан бағаланатын балықтар түрлерін аулауды, қырылу қаупі бар су айдындарындағы және (немесе) учаскелеріндегі аулауды қоса алғанда, су айдындарының балық өнімділігін арттыруға, балық ресурстарын және басқа да су жануарларын сақтауға және олардың мекендеу әрі көбею жағдайларын жақсартуға бағытталған балық ресурстарын және басқа да су жануарларын аулау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkEnd w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаппай аулау - су айдынындағы балық ресурстарының және басқа да су жануарларының бүкіл кәсiпшiлiк қорын алып қою немесе балықтардың жеке түрлерінің кәсiпшiлiк қорын немесе экологиялық тобын алып қою. Жаппай аулау мелиорациялық аулау ретінде және ғылыми-зерттеу мақсаттары үшін, сондай-ақ көл-тауар шаруашылық қызметін жүргізу кезінде аквашаруашылық саласындағы балық өсіру-биологиялық негіздеме негізінде ихтиофаунаны алмастыру мақсатында қолданылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z487" w:id="498"/>
+    <w:bookmarkStart w:name="z487" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өсімін молайту мақсатында аулау - балық ресурстарының және басқа да су жануарларының өсімін молайту мақсатында оларды аулау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkEnd w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27108,70 +31732,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z489" w:id="499"/>
+    <w:bookmarkStart w:name="z489" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Балық аулауды жүзеге асыру тәртібі балық аулау қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkEnd w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27240,71 +31864,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -27427,150 +32051,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бап. Балық аулау құқығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z490" w:id="500"/>
+    <w:bookmarkStart w:name="z490" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кәсiпшiлiк балық аулау құқығы жеке және заңды тұлғаларға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z491" w:id="501"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z491" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балық ресурстары және басқа да су жануарларын пайдалануға рұқсаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z492" w:id="502"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z492" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесімен балық шаруашылығын жүргізуге арналған шарт болған кезде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z493" w:id="503"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z493" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ғылыми-зерттеу және мелиорациялық аулау, сондай-ақ өсімін молайту мақсатында аулау құқығын жеке және заңды тұлғалар – балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсаты, ал әуесқойлық (спорттық) балық аулау үшін балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсаты немесе жолдамасы болған кезде иеленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z494" w:id="504"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z494" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бақылау үшін аулауды балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесі балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсатсыз балық аулау қағидаларында айқындалған тәртіппен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkEnd w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27579,51 +32203,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз); өзгерістер енгізілді - ҚР 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-V</w:t>
       </w:r>
       <w:r>
@@ -27639,51 +32263,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -27804,68 +32428,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="505"/>
+    <w:bookmarkStart w:name="z44" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Аңшылық және балық шаруашылықтарын жүргiзу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkEnd w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бап. Аңшылық, балық шаруашылықтарын жүргiзу құқығын беру және тоқтату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27877,2995 +32501,3553 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 37-баптың тақырыбы жаңа редакцияда - ҚР 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z495" w:id="506"/>
+    <w:bookmarkStart w:name="z495" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аңшылық шаруашылығын жүргізу құқығы облыстың жергілікті атқарушы органының аңшылық алқаптарды бекітіп беру туралы шешімі, сондай-ақ уәкілетті орган ведомствосының аумақтық бөлімшесі мен жануарлар дүниесін пайдаланушы арасында жасалатын аңшылық шаруашылығын жүргізуге арналған шарт негізінде Қазақстан Республикасының азаматтарына және Қазақстан Республикасының заңды тұлғаларына беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп бере отырып, балық шаруашылығын жүргізу құқығы балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе оның аумақтық бөлімшесінің балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп беру туралы шешімі, сондай-ақ балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесі мен жануарлар дүниесін пайдаланушы арасында жасалатын балық шаруашылығын жүргізуге арналған шарт негізінде Қазақстан Республикасының азаматтарына және Қазақстан Республикасының заңды тұлғаларына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z496" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аңшылық және балық шаруашылықтары субъектілері жануарлар дүниесi объектiлерiн квота шегiнде алып қою құқығын жануарлар дүниесiн пайдалануға рұқсат және балық ресурстары мен басқа да су жануарларын пайдалануға рұқсат алған сәттен бастап, ал басқа жеке және заңды тұлғалар - аңшылық және балық шаруашылықтары субъектілерінен жолдама алғаннан кейiн немесе солармен аң аулау шартын жасасқаннан кейін алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z729" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Аңшылық, балық шаруашылықтарын жүргізуге арналған шарттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z730" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аңшылық, балық шаруашылықтарын жүргізуден өз еркімен бас тартқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z731" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аңшылық, балық шаруашылықтарын жүргізуге арналған шарттардың қолданыс мерзімі аяқталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z732" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы баптың 4-тармағында көзделген жағдайларды қоспағанда, аңшылық, балық шаруашылықтары субъектілерінің қызметі тоқтатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z733" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аңшылық, балық шаруашылықтарын жүргізуге арналған шарттардың талаптары жүйелі түрде бұзылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z734" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптары жүйелі түрде бұзылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z735" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аңшылық алқаптар немесе балық шаруашылығы су айдындары және (немесе) учаскелері бекітіп берілген жер учаскелерін Қазақстан Республикасының заңнамасында айқындалған тәртіппен мемлекеттік мұқтаж үшін алып қойылған жағдайларда тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Алып тасталды - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z868" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аңшылық немесе балық шаруашылығын жүргізуге арналған шарт жасалған жеке тұлға қайтыс болған жағдайда, аңшылық алқапты немесе балық шаруашылығы су айдынын және (немесе) учаскесін пайдалану құқығы Қазақстан Республикасының азаматтық заңнамасында көзделген тәртіппен мұраға қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақпен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-бап жаңа редакцияда - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз) Заңымен, өзгерістер енгізілді - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38-бап. Аңшылық алқаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z828" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аңшылық алқаптар - аң аулау және аңшылық шаруашылығын жүргiзу жүзеге асырылатын немесе асырылуы мүмкiн, аң аулау объектiсi болып табылатын жануарлар түрлерiнiң мекендеу ортасы болатын аумақтар мен акваториялар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сулы-батпақты алқаптар осы тармақтың бірінші бөлігінде көрсетілген белгілерге сәйкес келген жағдайда аңшылық алқаптар құрамына енгізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аумақтар мен акваторияларды аңшылық алқаптарға жатқызу, олардың шекараларын айқындау, тиiстi сервитуттар мен аңшылық шаруашылығының санаттарын белгiлеу шаруашылықаралық аңшылық iсiн ұйымдастыру нәтижелерiнiң негiзiнде Қазақстан Республикасының заңдарында белгiленген тәртiппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z317" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аңшылық алқаптарда жануарлар дүниесi объектiлерiн пайдалануға байланысты емес шаруашылық қызмет жануарлар дүниесi объектiлерiнiң және олар мекендейтiн ортаның сақталуын қамтамасыз ететiн әдiстермен және тәсiлдермен жүргiзiлуге тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z318" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аңшылық алқаптары бар жерлер мен акваторияларды иелену, пайдалану және оларға билiк ету құқығы аң аулау объектiлерi болып табылатын жануарлар түрлерiн пайдалану құқығын бермейдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z319" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мына жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аңшы куәлiгiнсiз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) атыс қаруын сақтау мен пайдалану құқығын беретiн iшкi iстер органдары рұқсатынсыз атыс қаруын қолданып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z321" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аң аулауды жүргізу мақсатында уақытша әкелінгендерді қоса алғанда, Қазақстан Республикасының заңнамасында белгiленген тәртiппен тiркеместен аушы жыртқыш құстарды және аңшы иттерді қолданып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z322" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аң аулау ережелерiнде қолданылуы көзделмеген аулау құралдарын пайдаланып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z323" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аңшылық шаруашылығы субъектісімен шарт жасаспай кәсiпшiлiк мақсатта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z324" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) егер уәкiлеттi орган өзгеше белгiлемесе, аңшылық алқаптардың резервтiк қорында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z325" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) елдi мекендердiң жерлерiнде, сондай-ақ олармен iргелес аумақтарда аң аулау ережелерiне сәйкес аңшылық атыс қаруын қолдану қауiпсiздiгi қамтамасыз етiлмейтiн қашықтықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z326" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уәкiлеттi органның рұқсатынсыз өнеркәсiп, көлiк, байланыс, қорғаныс жерлерiнде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Аңшылық және балық шаруашылықтары субъектілері жануарлар дүниесi объектiлерiн квота шегiнде алып қою құқығын жануарлар дүниесiн пайдалануға рұқсат және балық ресурстары мен басқа да су жануарларын пайдалануға рұқсат алған сәттен бастап, ал басқа жеке және заңды тұлғалар - аңшылық және балық шаруашылықтары субъектілерінен жолдама алғаннан кейiн немесе солармен аң аулау шартын жасасқаннан кейін алады.</w:t>
+    <w:bookmarkStart w:name="z327" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) күйзелiстi және дәрменсiз жағдайдағы жануарларды (дауылдан, су тасқынынан, өрттен бас сауғалағандарды, су тоғандарынан өту кезiнде, көктайғақ кезiнде, аштықтан әлсiрегендердi, жусанды паналаған суда жүзетiн құстарды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z729" w:id="508"/>
-[...15 lines deleted...]
-      2-1. Аңшылық, балық шаруашылықтарын жүргізуге арналған шарттар:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қозғалтқышы іске қосылған авиа-, авто-, мотокөлік құралдарын, қарда жүретін техниканы, шағын көлемді кемелерді, түнде көру аспаптарын, лазерлік нысана көрсеткіштерді, жарық беру және дыбыс шығару аспаптарын қолдана отырып, әуесқойлық (спорттық) мақсатта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) алкогольден немесе есiрткiден масаң болу немесе өзге түрде улану жағдайларында;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z730" w:id="509"/>
-[...15 lines deleted...]
-      1) аңшылық, балық шаруашылықтарын жүргізуден өз еркімен бас тартқан;</w:t>
+    <w:bookmarkStart w:name="z678" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) егін орағы аяқталғанға дейін ауыл шаруашылығы дақылдары егілген жерлерде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z731" w:id="510"/>
-[...15 lines deleted...]
-      2) аңшылық, балық шаруашылықтарын жүргізуге арналған шарттардың қолданыс мерзімі аяқталған;</w:t>
+    <w:bookmarkStart w:name="z659" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының заңнамасында белгіленген тәртіппен табиғатты пайдаланудың жекелеген түрлеріне жол берілетін аумақты қоспағанда, ерекше қорғалатын табиғи аумақтарда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z732" w:id="511"/>
-[...15 lines deleted...]
-      3) осы баптың 4-тармағында көзделген жағдайларды қоспағанда, аңшылық, балық шаруашылықтары субъектілерінің қызметі тоқтатылған;</w:t>
+    <w:bookmarkStart w:name="z660" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өзен құндызына, кәмшатқа, күзенге, ондатраға атыс қаруын қолданып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z733" w:id="512"/>
-[...15 lines deleted...]
-      4) аңшылық, балық шаруашылықтарын жүргізуге арналған шарттардың талаптары жүйелі түрде бұзылған;</w:t>
+    <w:bookmarkStart w:name="z661" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) аңшылық иттердi құтқару үшiн iндердi қазуды қоспағанда, жануарлардың тұрағын бұзып және зақымдап;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z734" w:id="513"/>
-[...15 lines deleted...]
-      5) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптары жүйелі түрде бұзылған;</w:t>
+    <w:bookmarkStart w:name="z662" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) өзен құндызы тұрғызған бөгетті бұзып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z735" w:id="514"/>
-[...15 lines deleted...]
-      6) аңшылық алқаптар немесе балық шаруашылығы су айдындары және (немесе) учаскелері бекітіп берілген жер учаскелерін Қазақстан Республикасының заңнамасында айқындалған тәртіппен мемлекеттік мұқтаж үшін алып қойылған жағдайларда тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z663" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) пневматикалық, лақтыратын қаруды қолданып (жануарлар дүниесi объектілерін қозғалтпауға және егуге байланысты ғылыми-зерттеу және профилактикалық жұмыстарды жүргізу үшін садақтар мен арбалеттерді пайдаланудан басқа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z664" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) сауыт бұзатын, өртегіш немесе жарғыш қуаты, ауыртпалық орталығы ауыстырылған оқтары бар патрондарды қолданып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z665" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) тегiс ұңғылы аңшылық мылтығына қолдан жасалған ойық жиналмалы (қосалқыларды) ұңғыны қолданып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z666" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) бос жерлерді, су бетiндегі өсiмдiктердi жағумен, басқа да өсімдiктерді түбiрiмен қопарып және жойып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z667" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) өздiгiнен атылатын қаруларды, қысқыштарды, қаусырмаларды, қапсырмаларды, кескiштердi қолданып; тұзақтар құрып, аулау орларын қазып; адам байқамайтын айқындаушы белгілерінсіз ірі қақпандарды, шатырларды, бастырмаларды, iлмектердi, найзаларды, құс желiмін орнату жолымен, түтін салып, жылтыр мұзға, қатқыл мұзға, терең қарға және топырағы жабысқақ сортаңға, шабылған қамысқа айдап шығарып, қоңыр аюды, тұяқты жануарларды және құстарды аулау кезiнде қақпанды қолданып, қоршауға алып, тағамен аулап;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Алып тасталды - ҚР 2012.01.25 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22) тармақша жаңа редакцияда көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) торларды қолданып; су құю арқылы iннен шығарып (уәкiлеттi органның ведомствосымен келісу бойынша жануарларды интродукциялау, реинтродукциялау, будандастыру немесе еріксіз ұстау үшін оларды аулауды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z669" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) дала кеміргіштерін құрту кезінде, сондай-ақ жануарлардың құтыру эпизоотиясы және басқа да аурулары болған жағдайларда улы химикаттар және басқа да химиялық препараттар қолдануды қоспағанда, жарғыш құрылғыларды, улы химикаттарды және басқа да химиялық препараттарды қолданып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z670" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жануарлар дүниесін пайдалануға арналған рұқсатта немесе жолдамада көрсетілген жануарлар санынан асырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z671" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) жануарлар дүниесін пайдалануға арналған рұқсатта немесе жолдамада көрсетілмеген жануарлардың басқа түрлерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z672" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) аңшылық шаруашылығы субъектісінің жолдамасынсыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27) алып тасталды – ҚР 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z674" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) еркекүйрекке көктемгі аң аулау кезінде еліктіруші үйрексіз немесе тұлыпсыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z675" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) тұяқты жануарларды және қоңыр аюды аулау кезінде қорықшының немесе жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөніндегі мемлекеттік инспектордың еріп жүруінсіз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z676" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) әуесқойлық (спорттық) мақсатта суырға калибрі бес бүтін оннан алты миллиметрлік бүйірден (сақиналы) тұтандырғыш патронды ойықты қару қолданып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31) тармақшаға өзгеріс енгізу көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) тыныштық сақтау аймақтарында және өсiмiн молайту учаскелерінде аң аулауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32) тармақшамен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 548-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z868" w:id="515"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-бап. Балық шаруашылығы су айдындары және (немесе) учаскелерi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z829" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Балық шаруашылығы су айдындары және (немесе) учаскелері - балық ресурстарын және басқа да су жануарларын аулау, өсіру және көбейту үшiн пайдаланылатын немесе пайдаланылуы мүмкiн не олардың қорларының өсiмiн молайту үшiн маңызы бар су айдындары не олардың бөліктері (өзендер және оларға теңестiрiлген каналдар, көлдер, сулы-батпақты алқаптар, су қоймалары және басқа да iшкi су айдындары, аумақтық сулар), сондай-ақ теңiз сулары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z679" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға мәртебесі бар ерекше қорғалатын табиғи аумақтардың құрамына кіретін су айдындарында балық аулау және балық өсіру "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасының Заңымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z330" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Балық шаруашылығы су айдындары және (немесе) учаскелерi маңызы жағынан халықаралық, республикалық және жергiлiктi болып бөлiнедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z331" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Халықаралық маңызы бар балық шаруашылығы су айдындарына және (немесе) учаскелерiне Қазақстан Республикасының және онымен шектес мемлекеттердiң аумақтарында орналасқан су тоғандары жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық маңызы бар балық шаруашылығы су айдындарына және (немесе) учаскелерiне екi және одан да көп облыстардың аумағында орналасқан балық шаруашылығы су айдындары және (немесе) учаскелерi жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергiлiктi маңызы бар балық шаруашылығы су айдындарына және (немесе) учаскелерiне жергілікті атқарушы орган бекiткен тiзбеге енгiзiлген қалған барлық балық шаруашылығы су айдындары және (немесе) учаскелерi жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z736" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Көл-тауар және (немесе) тор қоршама шаруашылық қызметін жүзеге асыруға арналған балық шаруашылығы су айдындары және (немесе) учаскелері "Аквашаруашылық туралы" Қазақстан Республикасының Заңында айқындалған тәртіппен беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z332" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Балық шаруашылығы су айдындарында және (немесе) учаскелерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) елдi мекендердiң, балық қабылдау пункттерiнiң жанына бакендер орнату үшiн, аялдауды және аса қажет жағдайды қоспағанда, балық аулауға тыйым салынған жерлерде су көлiгiнiң тоқтауына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z333" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) балық аулайтын түрлi құралдарды бiр балық шаруашылығы су айдындарынан және (немесе) учаскелерiнен басқаларына арнайы өңдеусiз апаруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 37-бап жаңа редакцияда - ҚР 2010.01.21 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z335" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) су тоғандарында немесе оған тiкелей жақын жерде балық аулау ережелерiнде қолдану көзделмеген балық аулау құралдарымен болуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z336" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы Заңның 11-1-бабының 3-тармағында көрсетілген жағдайларды қоспағанда, балықтарды ноқталарында сақтауға, жүзу құралдарынан және балық аулау құралдарынан шыққан өлi және ауру балықты суға және жағалау белдеуiне лақтырып тастауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z337" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) балық аулау қағидаларында белгiленген кәсiпшiлiк өлшемнен кем мөлшерде балық аулауға, қабылдауға, сатып алуға-сатуға, тасымалдауға және сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) алып тасталды - ҚР 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) алып тасталды - ҚР 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жеке және заңды тұлғаларға түрін көрсетпестен тапсыруды және қабылдауды жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) екі және одан да көп аумен (құлыптаудағы) сүзуді бір мезгілде жүргізуге, сондай-ақ алдыңғы ауды жағалауға толық лақтырғанға дейін ауды сүзуді бастауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) балық шаруашылығы су айдындарында және (немесе) учаскелерінде балық аулауға тыйым салынған кезеңде, сондай-ақ балық аулауға тыйым салынған жерлерде балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесімен келісусіз қозғалтқыштары қосылған су көлігінің барлық түрлерінің жүруіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) санитариялық күзет аймақтары мен акваториялар шегінде балық ресурстары мен басқа да су жануарларын пайдалануға рұқсатсыз және балық аулау қағидаларында көзделген құжаттарды ресімдеусіз жеке және заңды тұлғалардың балық ресурстарын және басқа да су жануарларын сатып алуына және өткізуіне тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z737" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Аквашаруашылық туралы" Қазақстан Республикасының Заңына сәйкес көл-тауар және (немесе) тор қоршама шаруашылық қызметін жүргізу үшін аквашаруашылық субъектілеріне белгіленген тәртіппен берілген балық шаруашылығы су айдындарында және (немесе) учаскелерінде осы тармақтың бірінші бөлігінің 2) және 5) тармақшаларында көзделген әрекеттерге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z340" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мына жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайлардың, шлюздердiң және көпiрлердiң жанында, көлдердi өзара және негiзгi өзенмен жалғастыратын тармақтарда, мелиорациялық жүйелердiң жеткiзу арналары мен бұрылыстарында, балық аулау ережелерiнде белгiленген шекаралардан тыс өзендер мен каналдардың сағалары алдында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z341" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) балық аулау ережелерiнде көзделмеген балық аулау құралдарымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z342" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тиісті ғылыми ұйымдар берген биологиялық негіздеменің негізінде балық шаруашылығы саласындағы уәкілетті орган  белгілейтін мерзімдерде және орындарда қысқы кезеңде балықтардың қыстайтын шұңқырларында, уылдырық шашу кезінде уылдырық шашатын жерлерде және өзге де учаскелерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z343" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңдарында белгiленген тәртiппен тiркелмеген және тiркеу нөмiрлерi көрсетiлмеген жүзу құралдарымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z344" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) балық ресурстары мен басқа да су жануарларын пайдалануға арналған рұқсатқа сәйкес ұйымның атауы және балық аулау құралдарының өлшемдері көрсетiлген жапсырмалары жоқ кәсіпшілік балық аулаудың балық аулау құралдарымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z345" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) теңiзде және өзендерде бекiре балықтарды аулауға арналған құрылған аулау құралдарымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z346" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) алкогольден немесе есiрткiден масаң болу немесе өзге түрде улану жағдайларында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) балық аулау ережелерімен, шектеулермен және тыйымдармен жол берілмейтін тәсiлдермен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) алып тасталды - ҚР 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) аулау құралдары өзеннің немесе өзен тармағы енінің үштен екіден астамын қамтып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) құрмалы аулау құралдарын шахматтық тәртiппен, вентерлер мен секреттерді өзендер мен бастаулардың, құятын каналдардың сағасынан бес жүз метр радиуста орнатумен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) кәсiпшiлiк балық аулауды жүзеге асыру кезінде бөгеттерден, шлюздер мен көпірлерден бес жүз метрден жақын қашықтықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тиісті ғылыми ұйымдар берген биологиялық негіздеменің негізінде балық шаруашылығы саласындағы уәкілетті орган белгілейтін орындарда және мерзімдерде балық ресурстарының және басқа да су жануарларының көбеюі кезеңінде олардың шоғырлану орындары мен өрістеу жолдарында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жарғыш құрылғыларды, улы химикаттарды және басқа да химиялық препараттарды, сондай-ақ атыс қаруын қолданып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) балық шаруашылығы саласындағы уәкілетті органның рұқсатынсыз кәсіпшілік және кәсіпшілік емес балық аулау құралдарының түрлері мен тәсілдерін қолдануға рұқсат берілген тізбеге енгізілмеген балық аулау құралдарының түрлері мен тәсілдерін қолданумен балық аулауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. қараңыз) Заңымен, өзгерістер енгізілді - ҚР 2012.01.25 </w:t>
+        <w:t xml:space="preserve">. қараңыз), ҚР 2011.07.15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі), 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 548-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 399-VI</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); 12.06.2025 </w:t>
+        <w:t xml:space="preserve">); 09.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
-[...19 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>38-бап. Аңшылық алқаптар</w:t>
-[...614 lines deleted...]
-      25) жануарлар дүниесін пайдалануға арналған рұқсатта немесе жолдамада көрсетілмеген жануарлардың басқа түрлерін;</w:t>
+        <w:t>39-1-бап. Сулы-батпақты алқаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z498" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сулы-батпақты алқаптар – табиғи (тереңдігі судың қайтуы кезінде алты метрден аспайтын теңiз суларын қоспағанда) және сирек кездесетіндерін әрі құрып кету қаупі төнгендерін қоса алғанда, су маңындағы жануарлар түрлерінің жаппай мекендейтін, ұя салатын, өсiмiн молайтатын орны болып табылатын жасанды акваторийлер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z672" w:id="545"/>
-[...15 lines deleted...]
-      26) аңшылық шаруашылығы субъектісінің жолдамасынсыз;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сулы-батпақты алқаптар маңызы бойынша халықаралық және республикалық болып бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:p>
-[...87 lines deleted...]
-      28) еркекүйрекке көктемгі аң аулау кезінде еліктіруші үйрексіз немесе тұлыпсыз;</w:t>
+    <w:bookmarkStart w:name="z500" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Халықаралық маңызы бар сулы-батпақты алқаптарға халықаралық шарттарға сәйкес халықаралық маңызы бар сулы-батпақты алқаптардың тізіміне енгізілген алқаптар жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z675" w:id="547"/>
-[...15 lines deleted...]
-      29) тұяқты жануарларды және қоңыр аюды аулау кезінде қорықшының немесе жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөніндегі мемлекеттік инспектордың еріп жүруінсіз;</w:t>
+    <w:bookmarkStart w:name="z501" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республикалық маңызы бар сулы-батпақты алқаптарға Қазақстан Республикасының заңнамасында белгіленген тәртіппен республикалық маңызы бар сулы-батпақты алқаптардың тізіміне енгізілген барлық қалған алқаптар жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z676" w:id="548"/>
-[...15 lines deleted...]
-      30) әуесқойлық (спорттық) мақсатта суырға калибрі бес бүтін оннан алты миллиметрлік бүйірден (сақиналы) тұтандырғыш патронды ойықты қару қолданып;</w:t>
+    <w:bookmarkStart w:name="z502" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сулы-батпақты алқаптарда, сирек кездесетіндерін және құрып кету қаупі төнгендерін қоса алғанда, жануарлар дүниесін қорғау және өсiмiн молайту жөніндегі шаралар көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z677" w:id="549"/>
-[...15 lines deleted...]
-      31) тыныштық сақтау аймақтарында және өсiмiн молайту учаскелерінде аң аулауға тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z503" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сулы-батпақты алқаптарды сақтауды қамтамасыз ету мақсатында уәкілетті орган даму жоспарын бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
-    <w:p>
-[...1606 lines deleted...]
-    <w:bookmarkEnd w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30996,70 +36178,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-бап. Аңшылық алқаптар мен балық шаруашылығы су айдындарын және (немесе) учаскелерiн бекiтiп беру тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="574"/>
+    <w:bookmarkStart w:name="z347" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аңшылық алқаптар конкурс қорытындысы бойынша облыстың жергілікті атқарушы органының шешімімен бекітіп беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkEnd w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы су айдындары және (немесе) учаскелері бассейндік қағидат ескеріле отырып, конкурс қорытындысы бойынша балық шаруашылығы саласындағы уәкілетті орган ведомствосының және (немесе) аумақтық бөлімшенің шешімімен бекітіп беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31121,223 +36303,223 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган балық шаруашылығын жүргізу үшін конкурсқа шығарылатын резервтік балық шаруашылығы су айдындарының және (немесе) учаскелерінің тізімін қалыптастырады, ол балық шаруашылығы саласындағы уәкілетті орган айқындайтын тәртіппен және мерзімдерде су ресурстарын қорғау және пайдалануды реттеу жөніндегі бассейндік су инспекциясымен келісілгеннен кейін балық шаруашылығы саласындағы уәкілетті органның және облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының ресми интернет-ресурстарында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ащы-тұзды балық шаруашылығы су айдындарын және (немесе) учаскелерін қоспағанда, жеке және мемлекеттiк емес заңды тұлғалардың жеке меншігіндегі немесе уақытша жер пайдалануындағы жер учаскелерiнде толық орналасқан жергілікті маңызы бар аңшылық алқаптар белгiленген бiлiктiлiк талаптарына сәйкес келген жағдайда олардың өтiнiмi бойынша облыстың жергілікті атқарушы органының шешiмiмен конкурс өткiзiлместен оларға бекiтiп берiледi.</w:t>
-[...53 lines deleted...]
-      Бекітіп беру мерзімі өтіп бара жатқан аңшылық алқаптар мен балық шаруашылығы су айдындары және (немесе) учаскелері біліктілік талаптарына сәйкес келген және шарт міндеттемелерін орындаған жағдайда, бұрын шартты ұзарту арқылы бекітіп берілген тұлғалардың өтінімі бойынша конкурс өткізілместен беріледі.</w:t>
+      Жеке және мемлекеттiк емес заңды тұлғалардың жеке меншігіндегі немесе уақытша жер пайдалануындағы жер учаскелерiнде толық орналасқан жергілікті маңызы бар аңшылық алқаптар белгiленген бiлiктiлiк талаптарына сәйкес келген жағдайда олардың өтiнiмi бойынша облыстың жергілікті атқарушы органының шешiмiмен конкурс өткiзiлместен оларға бекiтiп берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ащы-тұзды балық шаруашылығы су айдындарын және (немесе) учаскелерін қоспағанда, жеке және мемлекеттік емес заңды тұлғалардың жеке меншігіндегі немесе уақытша жер пайдалануындағы жер учаскелерінде толық орналасқан жергілікті маңызы бар балық шаруашылығы су айдындары және (немесе) учаскелері белгіленген біліктілік талаптарына сәйкес келген жағдайда олардың өтінімі бойынша балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесінің шешімімен конкурс өткізілместен оларға бекітіліп беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекітіп беру мерзімі аяқталатын балық шаруашылығы су айдындары және (немесе) учаскелері шарт міндеттемелеріне және балық шаруашылығы субъектілерін дамыту жоспарына сәйкес келген жағдайда олар бұрын бекітіліп берілген тұлғалардың өтінімі бойынша конкурс өткізілместен шартты ұзарту арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекітіп беру мерзімі өтіп бара жатқан аңшылық алқаптар біліктілік талаптарына сәйкес келген және шарт міндеттемелерін орындаған жағдайда, бұрын шартты ұзарту арқылы бекітіп берілген тұлғалардың өтінімі бойынша конкурс өткізілместен беріледі. Бұл ретте шартты ұзартуға өтінім аңшылық шаруашылығын жүргізуге арналған шарттың қолданылу мерзімі өткенге дейін күнтізбелік алпыс күн бұрын беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті маңызы бар, балықтың қырылу қаупі бар су айдындары және (немесе) учаскелері өздері бекітіліп берілген тұлғалар қабылдаған шаралардың нәтижесінде қырылу қаупі белгілерін жоғалтса, бекітіп берілу мерзімі өткен соң бiлiктiлiк талаптарына сәйкес келген жағдайда олардың өтінімі бойынша конкурс өткізілместен бес жылдан қырық тоғыз жылға дейінгі мерзімге балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе оның аумақтық бөлімшелерінің шешімімен конкурс өткізбестен беріледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік тапсырыс шеңберінде өсімді молайту мақсаттары үшін өсімді молайту кешенінің мемлекеттік кәсіпорындарына балық шаруашылығы су айдындары және (немесе) учаскелері, ұйықтар (ұйықтық учаскелер) қырық тоғыз жылға дейінгі мерзімге бекітіп берілуі мүмкін.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z348" w:id="575"/>
+      Мемлекеттік тапсырыс шеңберінде өсімді молайту мақсаттары үшін өсімді молайту кешенінің мемлекеттік кәсіпорындарына балық шаруашылығы су айдындары және (немесе) учаскелері, ұйықтар (ұйықтық учаскелер) қырық тоғыз жылға дейінгі мерзімге балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе оның аумақтық бөлімшелерінің шешімімен конкурс өткізілместен бекітіп берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z348" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бекітіп беру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z505" w:id="576"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z505" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аңшылық алқаптар үшін аңшылық шаруашылығын жүргізу мақсатында – он жылдан қырық тоғыз жылға дейінгі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z506" w:id="577"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z506" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) балық шаруашылығы су айдындары және (немесе) учаскелері үшін балық шаруашылығын жүргізу мақсатында – бес жылдан қырық тоғыз жылға дейінгі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z507" w:id="578"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z507" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жергілікті маңызы бар, қырылу қаупі бар су айдындары және (немесе) учаскелері үшін балық шаруашылығын жүргізу мақсатында – бір жылдан бес жылға дейінгі мерзімді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkEnd w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31386,130 +36568,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z739" w:id="579"/>
+    <w:bookmarkStart w:name="z739" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Балық шаруашылығы су айдынын және (немесе) учаскесін бекітіп беру балық шаруашылығы су айдынына және (немесе) учаскесіне жатқызылған су объектісінде немесе оның бір бөлігінде балық шаруашылығын жүргізу құқығын бүкіл су объектісін, оның бір бөлігін (бөліктерін) пайдалану және оған билік ету құқығы берілмей, сондай-ақ Қазақстан Республикасының су заңнамасына сәйкес арнаулы су пайдалануға рұқсатты талап ететін су ресурстарын алып қою құқығынсыз беру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z508" w:id="580"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z508" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бұрын ұйымдастырылған аңшылық және балық шаруашылықтары шекараларындағы аңшылық алқаптар мен балық шаруашылығы су айдындары және (немесе) учаскелерi алдыңғы шаруашылықаралық аңшылықты ұйымдастырудың және балық шаруашылығы су айдындары және (немесе) учаскелерiн паспорттаудың материалдары негiзiнде берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z509" w:id="581"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z509" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жер учаскесiнiң меншiк иесi немесе жер пайдаланушы мүдделi жеке және заңды тұлғаларға, оның ішінде аңшылық алқаптар мен балық шаруашылығы су айдындары және (немесе) учаскелері аумағына немесе акваториясына кіретін учаскелерде аңшылық және балық шаруашылықтарын жүргізу және аң аулау мен балық аулауды жүзеге асыру мақсаттарында сервитут беруді қамтамасыз етуге мiндеттi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z740" w:id="582"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z740" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Балық шаруашылығын жүргізуге арналған шарт бойынша құқықтар мен міндеттемелерді үшінші тұлғаларға беруге және (немесе) басқаға беруге жол берілмейді, бұған бірігу, қосылу немесе қайта құру нысанында заңды тұлғаны қайта ұйымдастыру және (немесе) осындай құқықтар мен міндеттемелердің мұрагерлік бойынша әмбебап құқықтық мирасқорлық тәртібімен үшінші тұлғаға ауысуы жағдайлары кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkEnd w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31779,50 +36961,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32169,130 +37431,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-бап. Мамандандырылған ұйымдар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z857" w:id="583"/>
+    <w:bookmarkStart w:name="z857" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Үкіметі мынадай мамандандырылған ұйымдарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z858" w:id="584"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z858" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды қамтамасыз ету, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту жөніндегі республикалық мемлекеттік кәсіпорындарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z859" w:id="585"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z859" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды қамтамасыз ету жөніндегі мемлекеттік мекемелерді құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z860" w:id="586"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z860" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жергілікті атқарушы органдар жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды қамтамасыз ету жөніндегі мемлекеттік мекемелерді – мамандандырылған ұйымдарды құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkEnd w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32345,187 +37607,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>43-1-бап. Жануарлар түрлерінің өсiмiн молайту</w:t>
-[...37 lines deleted...]
-      Балық ресурстарының және басқа да су жануарларының өсiмiн молайтуды жеке және заңды тұлғалар, балық ресурстары мен басқа да су жануарларын қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми ұйымдардың ұсынымдары негiзiнде жүзеге асырады.</w:t>
+        <w:t>43-1-бап. Жануарлар түрлерінің өсімін молайту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балық ресурстары мен басқа да су жануарларын қоспағанда, жануарлар түрлерінің өсімін молайтуды жеке және заңды тұлғалар жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы аккредиттелген ғылыми ұйымдардың ұсынымдары негізінде, ал Қазақстан Республикасының заңдарында көзделген жағдайда – жануарларды қолдан өсіру жөніндегі қызметтің басталғаны немесе тоқтатылғаны туралы хабарлама негізінде де жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балық ресурстары мен басқа да су жануарларының өсімін молайтуды жеке және заңды тұлғалар, балық ресурстары мен басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласындағы ғылыми ұйымдардың ұсынымдары негізінде, ал Қазақстан Республикасының заңдарында көзделген жағдайда – балық ресурстары мен басқа да су жануарларын қолдан өсіру жөніндегі қызметтің басталғаны немесе тоқтатылғаны туралы хабарлама негізінде де жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Заң 43-1-баппен толықтырылды - ҚР 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 548-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР 24.05.2018 </w:t>
-[...49 lines deleted...]
-        <w:t>№ 194-VIII</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -32603,68 +37823,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="588"/>
+    <w:bookmarkStart w:name="z52" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  8-тарау. Жануарлар түрлерінің санын реттеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkEnd w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-тараудың тақырыбына өзгеріс енгізілді - ҚР 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32732,130 +37952,130 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар түрлерінің санын реттеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z349" w:id="589"/>
+    <w:bookmarkStart w:name="z349" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың денсаулығын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z350" w:id="590"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z350" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мен үй жануарлары ауруларын болдырмау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z351" w:id="591"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z351" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) экономикаға зиян келтiрудi болдырмау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z352" w:id="592"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z352" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) биологиялық тепе-теңдiктi сақтау мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkEnd w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32947,148 +38167,148 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар дүниесi түрлерінің санын реттеудiң негiздерi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z353" w:id="593"/>
+    <w:bookmarkStart w:name="z353" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың, ауыл шаруашылығы мен үй жануарларының жұқтырушылары жануарлар дүниесiнiң объектiлерi болып табылатын ауруларды жұқтыру немесе онымен ауыру қатерiнiң туындауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z354" w:id="594"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z354" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) экономикаға елеулi зиян келтiру қатерiнiң туындауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z355" w:id="595"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z355" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жануарлардың жекелеген түрлерi санының азаюына және басқа жағымсыз салдарларға әкеп соққан жануарлар дүниесi мекендейтiн ортада қалыптасқан табиғи баланстың бұзылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkEnd w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) балықтардың жаппай қырылуына әкеп соғуы мүмкін су айдындарының және (немесе) учаскелерінің гидрохимиялық және өзге де режимдерінің бұзылу қаупінің туындауы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z742" w:id="596"/>
+    <w:bookmarkStart w:name="z742" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар түрлерінің санын реттеу биологиялық негіздемеге сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkEnd w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33242,143 +38462,235 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 46-бап алып тасталды - ҚР 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="597"/>
+    <w:bookmarkStart w:name="z56" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Жануарлар дүниесiн қорғау, өсiмiн молайту және тұрақты пайдалану жөнiндегi iс-шараларды қаржыландыру және экономикалық ынталандыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkEnd w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және тұрақты пайдалану жөнiндегi iс-шараларды қаржыландыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесiн қорғау, өсiмiн молайту және орнықты пайдалану iс-шараларын бюджет қаражаты есебiнен қаржыландыру Қазақстан Республикасының бюджет заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z356" w:id="598"/>
+    <w:bookmarkStart w:name="z356" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бекiтiлiп берiлген аңшылық алқаптары мен балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жануарлар дүниесiн қорғау, өсімін молайту және орнықты пайдалану жөніндегі iс-шараларды қаржыландыру аңшылық және балық шаруашылықтары субъектілерінің қаражаты есебiнен жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z357" w:id="599"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z357" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жануарлар дүниесiн қорғау, өсімін молайту және орнықты пайдалану жөніндегі iс-шараларды қаржыландыру үшiн Қазақстан Республикасының заңдарына сәйкес қоғамдық қорлар құрылуы, сондай-ақ Қазақстан Республикасының заңдарында тыйым салынбаған өзге де көздер тартылуы мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z1028" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Киік дериваттарымен сауда жүйесінің операторы өзінің банктік шотына киік дериваттарын өткізуден түскен ақшаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды, сондай-ақ қазақы ит тұқымдарын сақтауды және өсімін молайтуды қамтамасыз ету жөніндегі республикалық мемлекеттік кәсіпорындардың қызметін қаржыландыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлардың сирек кездесетін және жойылып кету қаупі төнген түрлерін сақтауға бағытталған мемлекеттік бағдарламалар мен жобаларды қаржыландыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті органның, оның аумақтық бөлімшелері бар ведомствосының мамандарын даярлауды және олардың біліктілігін арттыруды қаржыландыруға бағыттайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көзделген құқықтық қатынастарға Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасының күші қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33400,51 +38712,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз) Заңымен.</w:t>
+        <w:t xml:space="preserve">. қараңыз); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -33452,68 +38804,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48-бап. Жануарлар дүниесiн қорғауды, өсiмiн молайтуды және орнықты пайдалануды экономикалық ынталандыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар дүниесiн қорғауды, өсiмiн молайтуды және орнықты пайдалануды экономикалық ынталандыру (жеңiлдiктер, преференциялар беру және мемлекеттiк қолдау) Қазақстан Республикасының заң актiлерiне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="600"/>
+    <w:bookmarkStart w:name="z59" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы бақылау және қадағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkEnd w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-тараудың тақырыбы жаңа редакцияда - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33525,270 +38877,270 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2015 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z743" w:id="601"/>
+    <w:bookmarkStart w:name="z743" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалау тексеру, бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нысанында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z767" w:id="602"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z767" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тексеру мен бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кәсіпкерлік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z768" w:id="603"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z768" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау Қазақстан Республикасының Кәсіпкерлік кодексіне және осы Заңға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z769" w:id="604"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z769" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылауды уәкілетті орган және балық шаруашылығы саласындағы уәкілетті орган, ведомстволар және олардың аумақтық бөлімшелері өздерінің қызметі бойынша әртүрлі ақпарат көздерінен алынған мәліметтерді салыстыру арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z770" w:id="605"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z770" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тексерілетін субъектілер бақылау және қадағалау субъектілері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z771" w:id="606"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z771" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылаудың мақсаттары бұзушылықтардың дер кезінде жолын кесу және оларға жол бермеу, бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды өз бетінше жою құқығын бақылау және қадағалау субъектілеріне беру және оларға әкімшілік жүктемені азайту болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z772" w:id="607"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z772" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау бақылау және қадағалау субъектілері ұсынатын есепті, сондай-ақ бақылау және қадағалау субъектісінің қызметі туралы басқа да мәліметтерді талдау арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z773" w:id="608"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z773" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша бақылау және қадағалау субъектісінің әрекеттерінде (әрекетсіздігінде) бұзушылықтар анықталған жағдайда, бұзушылықтар анықталған күннен бастап он жұмыс күнінен кешіктірілмейтін мерзімде бұзушылықтарды жою туралы ұсыным ресімделеді және жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z774" w:id="609"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z774" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бұзушылықтарды жою туралы ұсыным бақылау және қадағалау субъектісіне қол қойғызып, жеке өзіне немесе жөнелту және алу фактілерін растайтын өзге де тәсілмен табыс етілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z775" w:id="610"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z775" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Төменде санамаланған тәсілдердің бірімен жіберілген бұзушылықтарды жою туралы ұсыным мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkEnd w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қолма-қол – ұсынымға алғаны туралы белгі қойылған күннен бастап;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33799,130 +39151,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поштамен – тапсырысты хатпен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электрондық тәсілмен – уәкілетті орган немесе балық шаруашылығы саласындағы уәкілетті орган, ведомстволар немесе олардың аумақтық бөлімшелері сұрау салған кезде хатта көрсетілген бақылау және қадағалау субъектісінің электрондық мекенжайына жөнелтілген күннен бастап табыс етілді деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z776" w:id="611"/>
+    <w:bookmarkStart w:name="z776" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы ұсыным табыс етілген күнінен кейінгі күннен бастап отыз жұмыс күні ішінде орындалуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z777" w:id="612"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z777" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бақылау және қадағалау субъектісі бұзушылықтарды жою туралы ұсынымда көрсетілген бұзушылықтармен келіспеген жағдайда, ұсынымды жіберген уәкілетті органға немесе балық шаруашылығы саласындағы уәкілетті органға, ведомстволарға және олардың аумақтық бөлімшелеріне ұсыным табыс етілген күннен кейінгі күннен бастап бес жұмыс күні ішінде қарсылық жіберуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z778" w:id="613"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z778" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы ұсынымды белгіленген мерзімде орындамау бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізудің жартыжылдық тізіміне енгізу арқылы бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды тағайындауға алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z779" w:id="614"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z779" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау тоқсанына бір реттен жиілетпей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkEnd w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34038,90 +39390,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-1-бап. Жануарлар дүниесі объектілерін санкцияланбаған алып қоюды болғызбау бөлігінде жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z877" w:id="615"/>
+    <w:bookmarkStart w:name="z877" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесі объектілерін санкцияланбаған алып қоюды болғызбау бөлігінде жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау бақылау және қадағалау субъектілерін хабардар етпей тексеру нысанында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z878" w:id="616"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z878" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тексеру жануарлар дүниесі объектілерін санкцияланбаған алып қоюды болғызбау мақсатында бақылау және қадағалау субъектілерінің қызметін зерттеп-қарау арқылы Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының сақталуы тұрғысынан жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkEnd w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34132,70 +39484,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балық шаруашылығы су айдындарында және (немесе) учаскелерінде – балық шаруашылығы саласындағы уәкілетті органның ведомствосы немесе оның аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аңшылық алқаптарда – орман шаруашылығы, жануарлар дүниесін қорғау, өсімін молайту және пайдалану және ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органның ведомствосы немесе оның аумақтық бөлімшелері жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z879" w:id="617"/>
+    <w:bookmarkStart w:name="z879" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе оның аумақтық бөлімшесінің балық шаруашылығы су айдындарында және (немесе) учаскелерінде тексеруді жүзеге асыратын лауазымды адамы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkEnd w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балықшы куәлігінің бар-жоғын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34278,70 +39630,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) балықтардың кәсіпшілік өлшемінің және балық түрлері бойынша кездейсоқ аулаудың сақталуын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жолдаманың бар-жоғын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z880" w:id="618"/>
+    <w:bookmarkStart w:name="z880" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган ведомствосының немесе оның аумақтық бөлімшесінің аңшылық алқаптарда тексеруді жүзеге асыратын лауазымды адамы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkEnd w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аңшы куәлігінің бар-жоғын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34460,186 +39812,186 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жануарларды аулау құралдарын, әдістері мен тәсілдерін, олардың жыныстық-жас құрамын аң аулау қағидаларына сәйкестігі тұрғысынан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеулер мен тыйымдардың сақталуын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z881" w:id="619"/>
+    <w:bookmarkStart w:name="z881" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тексеру жүргізуге келген лауазымды адам бақылау және қадағалау субъектісіне қызметтік куәлігін не сәйкестендіру картасын көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z882" w:id="620"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z882" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бақылау және қадағалау субъектісіне қатысты тексеру жүргізу мерзімі жиырма төрт сағаттан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z883" w:id="621"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z883" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тексеруді жүзеге асыру барысында және (немесе) оның нәтижелері бойынша әкімшілік құқық бұзушылық құрамы бар бұзушылық фактілері анықталған кезде бақылау және қадағалау субъектісі Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне сәйкес әкімшілік жауаптылыққа тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z884" w:id="622"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z884" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тексеру жүргізу кезінде лауазымды адамдардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkEnd w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы баптың 5-тармағында көрсетілген құжаттарды көрсеткен кезде бақылау және қадағалау субъектісінің (объектісінің) аумағына және үй-жайларына кедергісіз кіруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудио, фото- және бейнетүсірілімді жүзеге асыруға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z885" w:id="623"/>
+    <w:bookmarkStart w:name="z885" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тексеру жүргізу кезінде лауазымды адам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkEnd w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер құжаттар мен мәліметтер тексеру объектілері болып табылмаса немесе тексерудің нысанасына жатпаса, оларды беруді талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34650,70 +40002,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тексеру жүргізу нәтижесінде алынған ақпаратты жария етуге және (немесе) таратуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексерудің нысанасына жатпайтын талаптар қоюға және өтініштер жасауға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z886" w:id="624"/>
+    <w:bookmarkStart w:name="z886" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Лауазымды адамдар тексеру жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkEnd w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамасын, бақылау және қадағалау субъектілерінің құқықтары мен заңды мүдделерін сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34796,70 +40148,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бақылау және қадағалау субъектісіне тексерудің нысанасына қатысты қажетті ақпаратты беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тексеру жүргізу нәтижесінде алынған құжаттар мен мәліметтердің сақталуын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z887" w:id="625"/>
+    <w:bookmarkStart w:name="z887" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бақылау және қадағалау субъектілері тексерудің жүзеге асырылуы кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkEnd w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы баптың 5-тармағында көзделген құжаттар болмаған жағдайда, тексеру жүргізуге келген лауазымды адамдарды тексеруге жібермеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34888,70 +40240,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексеруді жүзеге асыру процесін, сондай-ақ лауазымды адамның тексеру шеңберінде жүргізетін жекелеген әрекеттерін лауазымды адамның қызметіне кедергі келтірмей, аудио- және бейнетехника құралдарының көмегімен тіркеп-белгілеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лауазымды адамдардың шешімдеріне, әрекеттеріне (әрекетсіздігіне) жоғары тұрған лауазымды адамға не Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z888" w:id="626"/>
+    <w:bookmarkStart w:name="z888" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бақылау және қадағалау субъектілері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkEnd w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бапқа сәйкес жүргізілетін жануарлар дүниесі объектілерін санкцияланбаған алып қоюды болғызбау жөніндегі тексерулерді жүзеге асыруға кедергі жасамауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35083,110 +40435,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-2-бап. Жедел ден қою шаралары және оларды қолдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z889" w:id="627"/>
+    <w:bookmarkStart w:name="z889" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік бақылауды жүзеге асыру барысында және (немесе) оның нәтижелері бойынша жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы лауазымды адамдар бақылау және қадағалау субъектісінің (объектісінің) жеке және (немесе) заңды тұлғалардың құқықтары мен заңды мүдделеріне, адамдардың өмірі мен денсаулығына, қоршаған ортаға тікелей қатер төндіретін қызметін немесе оның жекелеген түрлерін, өнімін (тауарын), көрсетілетін қызметін анықтаған жағдайларда жедел ден қою шараларын қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z890" w:id="628"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z890" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бақылау және қадағалау субъектілеріне (объектілеріне) тексеруді, бақылау және қадағалау субъектісіне бару арқылы профилактикалық бақылауды жүзеге асыру барысында және (немесе) оларды жүргізу нәтижелері бойынша қолданылатын әсер ету тәсілдері жедел ден қою шаралары болып табылады, олардың түрлері осы Заңда көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z891" w:id="629"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z891" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жедел ден қою шараларына мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkEnd w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің 129-бабы 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35235,51 +40587,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жеке және заңды тұлғалардан заңсыз ауланған жануарлар дүниесі объектілерін, оларды аулау құралдарын, сондай-ақ жүзу және көлік құралдарын құқық қорғау органдарына беру үшін алып қою; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) тексеру шеңберінде – бақылау және қадағалау субъектісінің қызметін немесе оның жекелеген түрлерін тоқтата тұру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z892" w:id="630"/>
+    <w:bookmarkStart w:name="z892" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35294,71 +40646,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>143-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылау нысанасы болып табылатын Қазақстан Республикасының заңнамасында белгіленген талаптарды бұзу жедел ден қою шараларын қолдануға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z893" w:id="631"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z893" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы лауазымды адамдар мемлекеттік бақылауды жүзеге асыру барысында және (немесе) оның нәтижелері бойынша жедел ден қою шараларын қолдануға негіз болып табылатын, талаптарды бұзушылықтар анықталған кезде уәкілетті орган немесе балық шаруашылығы саласындағы уәкілетті орган бекіткен нысан бойынша жедел ден қою шараларын қолдану туралы қаулы ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkEnd w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жедел ден қою шараларын қолдану туралы қаулы Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35391,284 +40743,284 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік бақылау нәтижелері бойынша Қазақстан Республикасы Кәсіпкерлік кодексінің 129-бабы 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде қадағалау актісі ресімделгеннен кейін жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы лауазымды адам жедел ден қою шарасын тікелей қолдануды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z894" w:id="632"/>
+    <w:bookmarkStart w:name="z894" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жедел ден қою шараларын қолдану туралы қаулы қолма-қол табыс етілген кезде оны қабылдаудан бас тартылған жағдайда, оған тиісті жазба енгізіледі және жедел ден қою шараларын қолдану туралы қаулыны қабылдаудан бас тарту фактісін тіркейтін бейнежазу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkEnd w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жедел ден қою шараларын қолдану туралы қаулы бақылау және қадағалау субъектісінің заңды мекенжайына, тұрған жеріне немесе нақты мекенжайына оның табыс етілгені туралы хабарламасы бар хатпен жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z895" w:id="633"/>
+    <w:bookmarkStart w:name="z895" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жедел ден қою шараларын қолдану туралы қаулыны алудан бас тарту оны орындамауға негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z896" w:id="634"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z896" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды және (немесе) тексеруді жүзеге асыру барысында және (немесе) олардың нәтижелері бойынша анықталған, жедел ден қою шараларын қолдануға негіз болып табылатын, талаптарды бұзушылықтар тексеру нәтижелері туралы актіде, сондай-ақ Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптарын бұзушылықтарды жою туралы нұсқамада көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z897" w:id="635"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z897" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бақылау және қадағалау субъектісі жедел ден қою шарасын қолдануға негіз болып табылатын, талаптарды анықталған бұзушылықтарды Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптарын бұзушылықтарды жою туралы нұсқамада көрсетілген мерзімде жоюға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z898" w:id="636"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z898" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптарын бұзушылықтарды жою туралы нұсқамада көрсетілген талаптарды бұзушылықтардың жойылу мерзімдері өткеннен кейін жедел ден қою шарасын қолдануға негіз болып табылатын, талаптардың анықталған бұзушылықтарының жойылғанын бақылау бойынша жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkEnd w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жедел ден қою шараларын қолдану туралы қаулының қолданысы бақылау және қадағалау органы Қазақстан Республикасы Кәсіпкерлік кодексінің 144-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-1) тармақшасына сәйкес жоспардан тыс тексеру нәтижелері туралы актінің негізінде, жедел ден қою шараларын қолдануға негіз болып табылатын, талаптарды анықталған бұзушылықтардың жойылғанын растаған жағдайда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z899" w:id="637"/>
+    <w:bookmarkStart w:name="z899" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жедел ден қою шараларын қолдануға негіз болып табылатын, талаптарды анықталған бұзушылықтар жойылмаған жағдайда, бұзушылықтарға жол берген адамдарды Қазақстан Республикасының заңдарында белгіленген тәртіппен жауаптылыққа тарту жөнінде шаралар қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z900" w:id="638"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z900" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптарын бұзушылықтарды жою туралы нұсқамада көзделген мерзімдер өткенге дейін бақылау және қадағалау субъектісі бұзушылықтың жойылу фактісін дәлелдейтін материалдарды қоса бере отырып, талаптарды анықталған бұзушылықтардың жойылғаны туралы ақпаратты ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkEnd w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көзделген ақпарат ұсынылған жағдайда осы баптың 10-тармағының екінші бөлігіне сәйкес жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z901" w:id="639"/>
+    <w:bookmarkStart w:name="z901" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылау және қадағалау субъектісі жедел ден қою шараларын қолдануға алып келген мемлекеттік бақылау нәтижелерімен келіспеген жағдайда, жедел ден қою шараларын қолдану туралы қаулыны жарамсыз деп тану және оның күшін жою туралы шағым бере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkEnd w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35681,70 +41033,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен жоғары тұрған мемлекеттік органға не Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым беру жедел ден қою шараларын қолдану туралы қаулының орындалуын тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z902" w:id="640"/>
+    <w:bookmarkStart w:name="z902" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жедел ден қою шараларын қолдану туралы қаулыны жарамсыз деп тануға және оның күшін жоюға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkEnd w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жедел ден қою шараларын қолдануға негіздің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35755,70 +41107,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы шараға сәйкес келмейтін негіз бойынша жедел ден қою шарасын қолдану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті орган немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе олардың аумақтық бөлімшелерінің өз құзыретіне кірмейтін мәселелер бойынша жедел ден қою шараларын қолдануы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z903" w:id="641"/>
+    <w:bookmarkStart w:name="z903" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жедел ден қою шараларын қолдану туралы ақпарат өз құзыреті шегінде мемлекеттік құқықтық статистика және арнайы есепке алу саласындағы қызметті жүзеге асыратын мемлекеттік органға Қазақстан Республикасының Бас прокуратурасы айқындаған тәртіппен жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkEnd w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35914,90 +41266,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-3-бап. Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы қызметін мемлекеттік бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z904" w:id="642"/>
+    <w:bookmarkStart w:name="z904" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының (бұдан әрі – тексерілетін мемлекеттік орган) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы қызметін мемлекеттік бақылау осы бапқа сәйкес мерзімдік, жоспардан тыс тексерулер және қашықтан бақылау нысанында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z905" w:id="643"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z905" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мерзімдік тексеру уәкілетті орган немесе балық шаруашылығы саласындағы уәкілетті орган тексеру жүргізу жылының алдындағы жылдың 1 желтоқсанынан және ағымдағы күнтізбелік жылдың 1 маусымынан кешіктірмей әзірлеген және бекіткен жартыжылдық жоспарлар негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkEnd w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімдік тексерулер жүргізудің жартыжылдық жоспарында мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36170,70 +41522,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімдік тексерулер жүргізу мерзімдері алдағы жұмыстардың көлемі, сондай-ақ қойылған міндеттер ескеріле отырып белгіленеді және он бес жұмыс күнінен аспайтын мерзімге ұзартыла отырып, он бес жұмыс күнінен аспауға тиіс. Мерзімдік тексеру жүргізу мерзімі мерзімдік тексеруді жүргізу тоқтатыла тұрған кезде үзіледі және мерзімдік тексеру қайта басталған кезден бастап жалғасады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімдік тексерулер жүргізу мерзімі бір рет қана ұзартылуы мүмкін. Ұзарту уәкілетті органның ведомствосы немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосы басшылығының немесе олардың аумақтық бөлімшелері басшыларының шешімімен жүзеге асырылады. Мерзімдік тексерулерді жүргізу мерзімдерін ұзарту тексерілетін мемлекеттік орган хабардар етіле отырып, мерзімдік тексеру мерзімін ұзарту туралы қосымша бұйрықпен ресімделеді, онда тексеруді тағайындау туралы алдыңғы бұйрықтың күні мен нөмірі және ұзарту себептері көрсетіледі. Мерзімдік тексеру мерзімін ұзарту туралы хабарламаны уәкілетті органның ведомствосы немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосы немесе олардың аумақтық бөлімшелерінің басшылары табыс етілгені туралы хабарламамен ұзартылғанға дейін бір жұмыс күні бұрын тексерілетін мемлекеттік органға табыс етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z906" w:id="644"/>
+    <w:bookmarkStart w:name="z906" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мерзімдік тексерулер жүргізудің жартыжылдық жоспарларын қалыптастыру үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkEnd w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) есептілік пен мәліметтер мониторингінің, оның ішінде автоматтандырылған ақпараттық жүйелер арқылы алынған нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36280,70 +41632,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қашықтан бақылау нәтижелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарын талдау және іріктеу кезінде мерзімдік тексерулердің жартыжылдық жоспарларын қалыптастыру үшін өткен жылдың ұқсас кезеңімен салыстырғандағы деректер пайдаланылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z907" w:id="645"/>
+    <w:bookmarkStart w:name="z907" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тексеруді тағайындау туралы бұйрықтың негізінде тексерілетін мемлекеттік органға бару арқылы тексеру жүргізіледі, онда мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkEnd w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтың күні мен нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36570,70 +41922,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімдік тексерулерді тағайындау, ұзарту, тоқтата тұру және қайта бастау туралы бұйрықтарға уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының басшылығы немесе олардың аумақтық бөлімшелерінің басшылары қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексерілетін мемлекеттік органға тексеруді тағайындау туралы акт табыс етілген күн тексеру жүргізудің басталуы болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z908" w:id="646"/>
+    <w:bookmarkStart w:name="z908" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жоспардан тыс тексеруге мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkEnd w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеру және (немесе) қашықтан бақылау нәтижелері бойынша қорытындыда көрсетілген анықталған бұзушылықтарды жою туралы талаптардың орындалуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36680,128 +42032,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке және заңды тұлғалардың, мемлекеттің құқықтары мен заңды мүдделеріне нұқсан келтірудің нақты фактілері бойынша, сондай-ақ жойылмауы жеке және заңды тұлғалардың, мемлекеттің құқықтары мен заңды мүдделеріне нұқсан келтіруге алып келетін Қазақстан Республикасы заңнамасының талаптарын бұзушылықтардың нақты фактілері бойынша мемлекеттік органдардың жолданымдары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның ведомствосы немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосы немесе олардың аумақтық бөлімшелері тексерілетін мемлекеттік органды тексеру жүргізу нысанасын көрсете отырып, жоспардан тыс тексеру жүргізудің басталатыны туралы оның басталғанынан кемінде бір тәулік бұрын хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z909" w:id="647"/>
+    <w:bookmarkStart w:name="z909" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жоспардан тыс тексеру жүргізу мерзімі он жұмыс күніне дейін ұзартыла отырып, он жұмыс күнінен аспайтын мерзімді құрауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkEnd w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспардан тыс тексеру жүргізу мерзімі бір рет қана ұзартылуы мүмкін. Ұзарту уәкілетті органның ведомствосы немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосы басшылығының немесе олардың аумақтық бөлімшелері басшыларының шешімімен жүзеге асырылады. Жоспардан тыс тексеру жүргізу мерзімдерін ұзарту тексерілетін мемлекеттік органды хабардар ете отырып, жоспардан тыс тексеру мерзімін ұзарту туралы қосымша бұйрықпен ресімделеді, онда тексеруді тағайындау туралы алдыңғы бұйрықтың күні мен нөмірі және ұзарту себептері көрсетіледі. Жоспардан тыс тексеру мерзімдерін ұзарту туралы хабарламаны уәкілетті органның немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосы немесе олардың аумақтық бөлімшелері табыс етілгені туралы хабарламамен ұзартылғанға дейін бір жұмыс күні бұрын табыс етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z910" w:id="648"/>
+    <w:bookmarkStart w:name="z910" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жоспардан тыс тексерулер анонимдік жолданымдар болған жағдайда жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z911" w:id="649"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z911" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қашықтан бақылау тексерілетін мемлекеттік органға бармай мынадай әрекеттер жасау арқылы жылына бір рет жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkEnd w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексерілетін мемлекеттік органның қызметін мониторингтеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36830,70 +42182,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексерудің нысанасына қатысты қажетті ақпаратты алу мақсатында тексерілетін мемлекеттік органның басшысын не оның уәкілетті адамын шақыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қашықтан бақылау жүргізу мерзімі он жұмыс күнінен аспауға тиіс. Қашықтан бақылау жүргізу аяқталған күні тексерілетін мемлекеттік органға қашықтан бақылау нәтижелері туралы қорытынды (бұзушылықтар болған кезде) жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z912" w:id="650"/>
+    <w:bookmarkStart w:name="z912" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қашықтан бақылау нәтижелері бойынша бұзушылықтар анықталған жағдайда үш данада қорытынды жасалады, онда мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkEnd w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қорытындының жасалған күні, нөмірі мен орны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37048,70 +42400,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қашықтан бақылау нәтижелері бойынша ескертулер және (немесе) қарсылықтар болған жағдайда, тексерілетін мемлекеттік орган оларды жазбаша түрде жазады және оны қашықтан бақылау нәтижелері туралы қорытынды табыс етілген күннен бастап үш жұмыс күні ішінде уәкілетті органның ведомствосына немесе о балық шаруашылығы саласындағы уәкілетті органның ведомствосына немесе олардың аумақтық бөлімшелеріне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосы немесе олардың аумақтық бөлімшелері өз құзыреттері шегінде тексерілетін мемлекеттік органның ескертулерін және (немесе) қарсылықтарын он жұмыс күні ішінде қарауға және уәжді жауап беруге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z913" w:id="651"/>
+    <w:bookmarkStart w:name="z913" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тексеру нәтижелері бойынша үш данада қорытынды жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkEnd w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижелері туралы қорытындыда мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37320,166 +42672,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тексеру жүргізген лауазымды адамдардың қолтаңбасы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижелері туралы қорытындыға болған кезде тексеру нәтижелеріне байланысты құжаттар немесе олардың көшірмелері қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z914" w:id="652"/>
+    <w:bookmarkStart w:name="z914" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тексеру нәтижелері туралы қорытындының бірінші данасы электрондық нысанда өз құзыреті шегінде мемлекеттік құқықтық статистика және арнайы есепке алу саласындағы қызметті жүзеге асыратын мемлекеттік органға тапсырылады, екінші данасы анықталған бұзушылықтармен танысу және оларды жою жөнінде шаралар және басқа да әрекеттер қабылдау үшін тексерілетін мемлекеттік органға (басшыға не оның уәкілетті адамына) қағаз жеткізгіште қол қойғыза отырып немесе электрондық нысанда табыс етіледі, үшінші данасы уәкілетті органның ведомствосында немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосында немесе олардың аумақтық бөлімшелерінде қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkEnd w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижелері бойынша ескертулер және (немесе) қарсылықтар болған жағдайда, тексерілетін мемлекеттік орган оларды жазбаша түрде жазады және оны тексеру нәтижелері туралы қорытынды табыс етілген күннен бастап үш жұмыс күні ішінде уәкілетті органның немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосына немесе олардың аумақтық бөлімшелеріне жібереді. Тексеру жүргізген лауазымды адам тексеру нәтижелері туралы қорытындыға тиісті жазба жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосы немесе олардың аумақтық бөлімшелері өз құзыреттері шегінде тексерілетін мемлекеттік органның ескертулерін және (немесе) қарсылықтарын он жұмыс күні ішінде қарауға және уәжді жауап беруге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z915" w:id="653"/>
+    <w:bookmarkStart w:name="z915" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тексеру жүргізу кезінде Қазақстан Республикасының заңнамасында белгіленген талаптарды бұзушылықтар болмаған жағдайда, тексеру нәтижелері туралы қорытындыда тиісті жазба жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z916" w:id="654"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z916" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тексеруді тағайындау туралы бұйрықта (тексеру мерзімін ұзарту туралы қосымша бұйрық болған кезде, сонда) көрсетілген тексерудің аяқталу мерзімінен кешіктірмей тексерілетін мемлекеттік органға тексеру нәтижелері туралы қорытынды табыс етілген күн тексеру мерзімінің аяқталуы деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z917" w:id="655"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z917" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тексеру немесе қашықтан бақылау нәтижелері туралы қорытындыда көрсетілген анықталған бұзушылықтарды жою туралы талаптар тексерілетін мемлекеттік органдардың орындауы үшін міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkEnd w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру немесе қашықтан бақылау нәтижелері туралы қорытындыда көрсетілген анықталған бұзушылықтарды жою мерзімі өткеннен кейін тексерілетін мемлекеттік орган тексеру немесе қашықтан бақылау нәтижелері туралы қорытындыда белгіленген мерзім ішінде уәкілетті органның немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосына және (немесе) олардың аумақтық бөлімшелеріне анықталған бұзушылықтардың жойылғаны туралы ақпаратты ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37490,70 +42842,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексерілетін мемлекеттік орган анықталған бұзушылықтардың жойылғаны туралы ақпаратты белгіленген мерзімде ұсынбаған немесе толық ұсынбаған жағдайларда, уәкілетті органның немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосы және (немесе) олардың аумақтық бөлімшелері жоспардан тыс тексеруді тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексерілетін мемлекеттік орган анықталған бұзушылықтардың жойылғаны туралы ұсынылған ақпаратқа бұзушылықтардың жойылу фактісін дәлелдейтін материалдарды қоса береді. Бұл жағдайда жоспардан тыс тексеру жүргізу талап етілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z918" w:id="656"/>
+    <w:bookmarkStart w:name="z918" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және (немесе) олардың аумақтық бөлімшелерінің лауазымды адамдарының тексеру жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkEnd w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексерілетін мемлекеттік органның аумағына және үй-жайларына кедергісіз кіруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37600,126 +42952,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудио -, фото- және бейнетүсірілімді жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы бапта көрсетілген жағдайларда тексеруді ұзартуға, тоқтата тұруға және қайта бастауға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z919" w:id="657"/>
+    <w:bookmarkStart w:name="z919" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уәкілетті органның немесе балық шаруашылығы саласындағы уәкілетті органның тексеру жүргізуге келген лауазымды адамдары тексерілетін мемлекеттік органға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkEnd w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеруді тағайындау туралы бұйрықты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметтік куәлігін (сәйкестендіру картасын) көрсетуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z920" w:id="658"/>
+    <w:bookmarkStart w:name="z920" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тексерілетін мемлекеттік органдар не олардың уәкілетті өкілдері тексеру жүргізілген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkEnd w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер құжаттар мен мәліметтер жүргізілетін тексерудің немесе қашықтан бақылаудың нысанасына жатпаса, оларды ұсынбауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37766,70 +43118,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе олардың аумақтық бөлімшелерінің лауазымды адамдарының тексерілетін мемлекеттік органның қызметін шектейтін, заңға негізделмеген тыйымдарын орындамауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тексеруді немесе қашықтан бақылауды жүзеге асыру процесін, сондай-ақ лауазымды адамның тексеру немесе қашықтан бақылау шеңберінде жүргізетін жекелеген әрекеттерін лауазымды адамның қызметіне кедергі келтірмей аудио- және бейнетехника құралдарының көмегімен тіркеп-белгілеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z921" w:id="659"/>
+    <w:bookmarkStart w:name="z921" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Тексерілетін мемлекеттік органдар не олардың уәкілетті өкілдері тексеру жүргізілген кезде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkEnd w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе олардың аумақтық бөлімшелерінің лауазымды адамдарының тексерілетін мемлекеттік органның аумағына және үй-жайларына кедергісіз кіруін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37876,70 +43228,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер осы Заңда не Қазақстан Республикасының өзге де заңдарында өзгеше көзделмесе, тексеру немесе қашықтан бақылау жүргізу кезеңінде тексерілетін құжаттарға өзгерістер мен толықтырулар енгізуге жол бермеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) басшының не оның уәкілетті адамының тексерілетін мемлекеттік органның тұрған жерінде тексерудің тағайындалған мерзімдерінде болуын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z922" w:id="660"/>
+    <w:bookmarkStart w:name="z922" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Егер тексеру жүргізу нәтижесінде тексерілетін мемлекеттік органның жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы талаптарды бұзу фактісі анықталса, әкімшілік құқық бұзушылық құрамының белгілерін көрсететін жеткілікті деректер болған кезде уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе олардың аумақтық бөлімшелерінің лауазымды адамдары өкілеттіктері шегінде бұзушылықтарға жол берген адамдарды Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkEnd w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе олардың аумақтық бөлімшелерінің тексеруді жүзеге асыратын лауазымды адамының тексеру жүргізу үшін қажетті материалдарға қол жеткізуіне кедергі келтірілген не анық емес ақпарат ұсынылған, бұзушылықтарды жою туралы заңды талаптар орындалмаған немесе тиісінше орындалмаған жағдайларда бұзушылықтарға жол берген адамдарды Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту жөнінде шаралар қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -38071,210 +43423,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылау және қадағалау объектiлерi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылау және қадағалау объектiлерi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="661"/>
+    <w:bookmarkStart w:name="z363" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жануарлар дүниесi және олар мекендейтiн орта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z364" w:id="662"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z364" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерін және Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін жануарлардың түрлерін еріксіз және жартылай ерікті жағдайларда ұстау, өсіру шарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z365" w:id="663"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z365" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жануарлар дүниесi объектілерін аулау құралдары, әдістері және (немесе) тәсілдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z366" w:id="664"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z366" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жануарлар дүниесiнiң ауланған өнiмi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z367" w:id="665"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z367" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жануарлар дүниесiн пайдалану құқығын растайтын құжаттама (аңшы және (немесе) балықшы куәлігі, аңшылық, балық шаруашылықтарын жүргізуге арналған шарттар, аң аулауға арналған шарт, жануарлар дүниесiн пайдалануға арналған шарт, рұқсат және балық ресурстары мен басқа да су жануарларын пайдалануға арналған рұқсат, жолдама, кәсiпшiлiк журнал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z368" w:id="666"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z368" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегі қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z369" w:id="667"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z369" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормативтiк құжаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z370" w:id="668"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z370" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жануарлар дүниесiне және олар мекендейтiн ортаға әсер ететiн қызмет болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkEnd w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -38403,307 +43755,307 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>51-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын лауазымды адамдар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z371" w:id="669"/>
+    <w:bookmarkStart w:name="z371" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уәкілетті орган ведомствосының басшысы лауазымы бойынша бiр мезгiлде Қазақстан Республикасының жануарлар дүниесiн қорғау жөнiндегi бас мемлекеттiк инспекторы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkEnd w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосының басшысы лауазымы бойынша бір мезгілде Қазақстан Республикасының балық ресурстарын және басқа да су жануарларын қорғау жөніндегі бас мемлекеттік инспекторы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="670"/>
+    <w:bookmarkStart w:name="z372" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті орган ведомствосы басшысының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын орынбасарлары лауазымы бойынша бiр мезгiлде Қазақстан Республикасының жануарлар дүниесiн қорғау жөнiндегi бас мемлекеттiк инспекторының орынбасарлары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkEnd w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосы басшысының балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын орынбасарлары лауазымы бойынша бір мезгілде Қазақстан Республикасының балық ресурстарын және басқа да су жануарларын қорғау жөніндегі бас мемлекеттік инспекторының орынбасарлары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="671"/>
+    <w:bookmarkStart w:name="z373" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уәкілетті орган ведомствосы аумақтық бөлімшесінің басшысы лауазымы бойынша бiр мезгiлде тиiстi облыстың жануарлар дүниесiн қорғау жөнiндегi бас мемлекеттiк инспекторы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkEnd w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің басшысы лауазымы бойынша бір мезгілде тиісті облыстың (бассейннің) балық ресурстарын және басқа да су жануарларын қорғау жөніндегі бас мемлекеттік инспекторы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z374" w:id="672"/>
+    <w:bookmarkStart w:name="z374" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган ведомствосының аумақтық бөлімшесі басшысының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын орынбасарлары лауазымы бойынша бiр мезгiлде тиiстi облыстың жануарлар дүниесiн қорғау жөнiндегi бас мемлекеттiк инспекторының орынбасарлары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkEnd w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесі басшысының балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын орынбасарлары лауазымы бойынша бір мезгілде тиісті облыстың (бассейннің) балық ресурстарын және басқа да су жануарларын қорғау жөніндегі бас мемлекеттік инспекторының орынбасарлары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z479" w:id="673"/>
+    <w:bookmarkStart w:name="z479" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уәкілетті орган ведомствосы құрылымдық бөлiмшелерiнiң жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын басшылары лауазымы бойынша бiр мезгiлде Қазақстан Республикасының жануарлар дүниесiн қорғау жөнiндегi аға мемлекеттiк инспекторлары, ал уәкілетті орган ведомствосының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын мамандары Қазақстан Республикасының жануарлар дүниесiн қорғау жөнiндегi мемлекеттiк инспекторлары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkEnd w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосы құрылымдық бөлімшелерінің балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын басшылары – лауазымы бойынша бір мезгілде Қазақстан Республикасының балық ресурстарын және басқа да су жануарларын қорғау жөніндегі аға мемлекеттік инспекторлары, ал балық шаруашылығы саласындағы уәкілетті орган ведомствосының балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын мамандары Қазақстан Республикасының балық ресурстарын және басқа да су жануарларын қорғау жөніндегі мемлекеттік инспекторлары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z480" w:id="674"/>
+    <w:bookmarkStart w:name="z480" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті орган ведомствосының аумақтық бөлімшелері құрылымдық бөлiмшелерiнiң жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын басшылары лауазымы бойынша бiр мезгiлде тиiстi облыстың жануарлар дүниесiн қорғау жөнiндегi аға мемлекеттiк инспекторлары, ал жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын мамандары тиiстi облыстың жануарлар дүниесiн қорғау жөнiндегi мемлекеттiк инспекторлары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkEnd w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері құрылымдық бөлімшелерінің балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын басшылары – лауазымы бойынша бір мезгілде тиісті облыстың (бассейннің) балық ресурстарын және басқа да су жануарларын қорғау жөніндегі аға мемлекеттік инспекторлары, ал балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын мамандар тиісті облыстың (бассейннің) балық ресурстарын және басқа да су жануарларын қорғау жөніндегі мемлекеттік инспекторлары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -38875,1074 +44227,1553 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z830" w:id="675"/>
+    <w:bookmarkStart w:name="z830" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын лауазымды адамдардың:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z375" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектілерге Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасы талаптарының сақталуы тұрғысынан бақылау мақсатында баруға, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен жануарлар дүниесін пайдаланушылардың қызметі туралы ақпарат алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z376" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Заңда берiлген өкiлеттiктер шегiнде актiлер шығаруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z377" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тексеру материалдарын құқық қорғау органдарына iс жүргiзу шешiмiн қабылдау үшiн беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z379" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы Қазақстан Республикасы заңдарының бұзылуы салдарынан келтiрiлген зиянның көлемiн анықтауға және осының негiзiнде кiнәлi тұлғаларға осы зиянды ерiктi түрде өтеу туралы талап қоюға не сотқа талап-арыз беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z380" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының Әкiмшiлiк құқық бұзушылық туралы кодексiне сәйкес жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы әкiмшiлiк құқық бұзушылық туралы iстердi қарауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z381" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аңшылық алқаптардың, балық шаруашылығы су айдындарының және (немесе) учаскелерінің аумақтарында және олардың жағалау белдеуінде, сондай-ақ ерекше қорғалатын табиғи аумақтарда және олардан шыққан кезде көлiк және жүзу құралдарын тоқтатуға, оларды жете тексеруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z512" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) су жинау және ағызу құрылыстарын балықтарды қорғау құрылғыларының бар-жоғына және олардың белгіленген талаптарға сәйкестігіне қарап-тексеруді жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z513" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2) аңшылық алқаптары мен балық шаруашылығы су айдындарында және (немесе) учаскелерінде, жағалау белдеуінде болған және олардан шыққан кезде адамдардың жануарлар дүниесін пайдалану құқығына арналған құжаттарын тексеруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z382" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жануарлар дүниесі объектілерін заңсыз аулау құралдарын және жүзу, көлік құралдарын сот шешім шығарғанға дейін уақытша сақтау мақсатында және (немесе) жедел ден қою шеңберінде құқық қорғау органдарына беру үшін алып қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z383" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңсыз ауланған жануарлар дүниесі объектілерін, олардың дериваттарын және олардың тіршілік ету өнімдерін Қазақстан Республикасының заңнамасында белгіленген тәртіппен алып қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z384" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып пайдаланылған атыс қаруын сот шешім шығарғанға дейін уақытша сақтау үшін алып қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z385" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңдарында белгiленген тәртiппен арнаулы құралдар мен қызметтік қаруды сақтауға, алып жүруге және қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z923" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жануарлар дүниесі объектілерін заңсыз алып қоюды жасаған адамдарды ұстауға, құқық қорғау органдарына жеткізуге құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z386" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын лауазымды адамдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z387" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аңшылық және балық шаруашылықтарын жүргiзу ережелерiнiң сақталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z388" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аң аулау және балық аулау ережелерiнiң сақталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z391" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жануарлар дүниесiн пайдалану үшiн белгiленген шектеулер мен тыйым салулардың сақталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z392" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегi iс-шаралардың орындалуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z393" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жануарларды интродукциялауды, реинтродукциялауды, будандастыруды жүзеге асыру тәртiбiнiң сақталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z394" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормалар мен нормативтердiң сақталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z780" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) жеке және заңды тұлғалардың аңшылық және балық шаруашылығын жүргізуге арналған шарт талаптарын орындауына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z781" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерін және Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін жануарлардың түрлерін еріксіз және жартылай ерікті жағдайларда ұстау, өсіру, сондай-ақ зоологиялық коллекцияларды жасау тәртібінің сақталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z395" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңдарының өзге де талаптарының орындалуына бақылау жасауға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z396" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын лауазымды адамдар айырым белгілері бар нысанды киiммен (погонсыз) қамтамасыз етiледi.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z375" w:id="676"/>
-[...15 lines deleted...]
-      1) объектілерге Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасы талаптарының сақталуы тұрғысынан бақылау мақсатында баруға, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен жануарлар дүниесін пайдаланушылардың қызметі туралы ақпарат алуға;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-бапқа өзгерістер енгізілді - ҚР 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2011.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52-1-бап. Арнаулы құралдар мен қызметтік қаруды қолдану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1003" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыратын лауазымды адамдар және жануарлар дүниесін мемлекеттік қорғаудың лауазымды адамдары арнаулы құралдармен қамтамасыз етіледі, олардың тізбесін уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z376" w:id="677"/>
-[...15 lines deleted...]
-      2) осы Заңда берiлген өкiлеттiктер шегiнде актiлер шығаруға;</w:t>
+    <w:bookmarkStart w:name="z1004" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыратын лауазымды адамдар, жануарлар дүниесін мемлекеттік қорғаудың лауазымды адамдары және қорықшылар Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметтік қарумен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z377" w:id="678"/>
-[...15 lines deleted...]
-      3) тексеру материалдарын құқық қорғау органдарына iс жүргiзу шешiмiн қабылдау үшiн беруге;</w:t>
+    <w:bookmarkStart w:name="z1005" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыратын лауазымды адамдардың және жануарлар дүниесін мемлекеттік қорғаудың лауазымды адамдарының арнаулы құралдарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z1006" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызметтік міндеттерін атқару кезінде құқық бұзушыларды, қарсылық көрсететін немесе өздеріне қасақана кедергі келтіретін өзге де адамдарды ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z1007" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметтік міндеттерін атқаруға кедергі келтіретін көлік және жүзу құралдарын тоқтату үшін қолдануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z1008" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыратын лауазымды адамдардың, жануарлар дүниесін мемлекеттік қорғаудың лауазымды адамдарының және қорықшылардың қызметтік қаруды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z1009" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әрекеттері өздерінің өмірі мен денсаулығына тікелей қауіп төндіретін адамдардың қарулы шабуылына тойтарыс беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z1010" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер адам талаптарға бағынбаса және азаматтардың өмірі мен денсаулығына қауіп төндірсе, аңшылық алқаптар, балық шаруашылығы су айдындары және (немесе) учаскелері аумақтарында және олардың жағалау белдеуінде, сондай-ақ ерекше қорғалатын табиғи аумақтарда және олардан шығу кезінде көлік және жүзу құралдарын зақымдау арқылы оларды тоқтату және ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z1011" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жануарлардың шабуылынан қорғану және дабыл сигналдарын беру немесе көмек шақыру үшін қолдануға құқығы бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z1012" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыратын лауазымды адамдар, жануарлар дүниесін мемлекеттік қорғаудың лауазымды адамдары және қорықшылар арнаулы құралдар мен қызметтік қаруды қолдану кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z1013" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы баптың 4-тармағының 1) тармақшасында көрсетілген жағдайлардан басқа, қызметтік қаруды қолдану ниеті туралы ескерту жасауға (дауыстап ескерту және ескерту ретінде жоғарыға қарай оқ ату);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z1014" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметтік қаруды қолдануды кешіктіру жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыратын лауазымды адамның, жануарлар дүниесін мемлекеттік қорғаудың лауазымды адамының және қорықшының өмірі мен денсаулығына тікелей қауіп төндіретін не ауыр зардаптарға алып келуі мүмкін жағдайлардан басқа, талаптарды орындау үшін жеткілікті уақыт беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z1015" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыратын лауазымды адамның, жануарлар дүниесін мемлекеттік қорғаудың лауазымды адамының және қорықшының қызметтік қаруды қолдануға мәжбүр болатын жағдайларда, қалыптасқан жағдай мен қол жеткізілуі тиіс мақсатты негізге алып, оны қолдану мүмкіндігін барынша азайта отырып, ұстамдылық танытуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z1016" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) арнаулы құралдар мен қызметтік қаруды қолданудан зардап шеккен адамға дәрігерге дейінгі медициналық көмек көрсетуге, ал қажет болған жағдайда оны медициналық ұйымға жеткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z1017" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) айналадағы адамдардың қауіпсіздігін қамтамасыз ету үшін қажетті шараларды қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z1018" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әйелдер, мүгедектік белгілері анық адамдар, жасы белгілі немесе анық көрініп тұрған кәмелетке толмағандар қаруланып шабуыл жасаған немесе жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыратын лауазымды адамның, жануарлар дүниесін мемлекеттік қорғаудың лауазымды адамының және қорықшының өмірі мен денсаулығына олардың тарапынан нақты қауіп төнген жағдайларды қоспағанда, оларға қатысты арнаулы құралдар мен қызметтік қаруды қолдануға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z1019" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қызметтік қару мен арнаулы құралдарды қолдану дене жарақатын салуға, сондай-ақ адамдардың қаза болуына немесе ауыр зардаптарға алып келген әрбір жағдай туралы оқиға болған жердегі тікелей басшылар, прокуратура және ішкі істер органдары жиырма төрт сағаттан кешіктірілмей хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...904 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 52-1-баппен толықтырылды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңдарымен.</w:t>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -40010,190 +45841,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z831" w:id="700"/>
+    <w:bookmarkStart w:name="z831" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасы талаптарының анықталған бұзушылықтарына қарай мемлекеттiк бақылау және қадағалау нәтижелерi бойынша ықпал етудiң құқықтық шараларын қолдану мақсатында жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын уәкiлеттi орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелерінің лауазымды адамдары мынадай актiлер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z397" w:id="701"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z397" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкiмшiлiк құқық бұзушылық туралы хаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z398" w:id="702"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z398" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) тексеру актiсi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z399" w:id="703"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z399" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптарын бұзушылықты жою туралы нұсқама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z400" w:id="704"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z400" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұзған жағдайда кінәлі тұлғаларды әкімшілік жауаптылыққа тарту туралы қаулы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z401" w:id="706"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z782" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарлар дүниесі объектілерін заңсыз аулау құралдарын, сондай-ақ Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып пайдаланылған атыс қаруын, аулау құралдарының тыйым салынған түрлерін және заңсыз ауланған жануарлар дүниесі объектілерін, олардың дериваттары мен тіршілік ету өнімдерін, жүзу және көлік құралдарын сот шешімі шығарылғанға дейін уақытша сақтау үшін алып қою туралы хаттама шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z401" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын уәкiлеттi орган ведомствосы немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелері лауазымды адамдарының актiлерi жеке және заңды тұлғалардың орындауы үшiн мiндеттi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkEnd w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -40363,50 +46194,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -40682,1609 +46553,1917 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-бап. Жануарлар дүниесiн мемлекеттiк қорғау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының жануарлар дүниесiн мемлекеттiк қорғау (бұдан әрi - жануарлар дүниесiн мемлекеттiк қорғау) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану мәселелерiн қадағалайтын жануарлар дүниесiн қорғау жөнiндегi мамандандырылған ұйымдардың қызметкерлерiнен құралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="707"/>
+    <w:bookmarkStart w:name="z402" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жануарлар дүниесiн мемлекеттiк қорғауға өзiне жүктелген мiндеттердi орындау үшiн:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z403" w:id="708"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z403" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке және заңды тұлғалардың аң және (немесе) балық аулау құқығын беретiн құжаттарын тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z404" w:id="709"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z404" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының әкiмшiлiк құқық бұзушылық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексiне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы әкiмшiлiк құқық бұзушылық туралы хаттамалар толтыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z406" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңдарына сәйкес көлiк құралдарын тоқтату және жете тексеру, өзге де объектiлер мен орындарды, ал қажет болған кезде - ұсталған адамдардың жеке заттарын жете тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z408" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында белгiленген тәртiппен айырым белгілері бар нысанды киiм (погонсыз) кию және қызметтік қару алып жүру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z1020" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы құралдар мен қызметтік қаруды сақтау, алып жүру және қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z783" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында құқық бұзушылықтар жасаған адамдарды ұстау және құқық қорғау органдарына жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z784" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке және заңды тұлғалардан Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып пайдаланылған атыс қаруы мен аулау құралдарын, аулау құралдарының тыйым салынған түрлерін, заңсыз ауланған жануарлар дүниесі объектілерін, олардың дериваттарын, сондай-ақ олардың тіршілік ету өнімдерін алып қою және олардың одан әрі тиесілі болуы туралы мәселені шешу құқығы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z409" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жануарлар дүниесiн мемлекеттiк қорғау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы құқық бұзушылықтарды болдырмауға және олардың жолын кесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z410" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасын бұзу фактiлерi бойынша ақпаратты, талап қою мен өзге де материалдарды уәкiлеттi органға, балық шаруашылығы саласындағы уәкілетті органға және құқық қорғау органдарына, сотқа жіберуге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3) алып тасталды - ҚР 24.05.2018 </w:t>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z815" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заңсыз, хабарлаусыз, реттеусіз кәсіпшілікке, сондай-ақ су биологиялық ресурстарынан дайындалған өнімнің заңсыз айналымына қарсы күрес бойынша шаралар қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z412" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жануарлар дүниесiн мемлекеттiк қорғаудың лауазымды адамдары Қазақстан Республикасының заңдарында белгіленген тәртiппен айырым белгілері бар нысанды киiммен (погонсыз) қамтамасыз етiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z413" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жануарлар дүниесiн мемлекеттiк қорғау қызметi уәкілетті орган бекiткен Жануарлар дүниесiн мемлекеттiк қорғау туралы ережемен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 55-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018 жылғы 12 тамызда жасалған Каспий теңізінің құқықтық мәртебесі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>конвенция</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күшіне енген күннен бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z406" w:id="710"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>56-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегi өндiрiстiк бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z414" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегi өндiрiстiк бақылау - бекiтiп берiлген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жануарлар дүниесiн қорғау функциясын жүзеге асыратын аңшылық шаруашылығы мен балық шаруашылығы субъектілерінің қорықшылық қызметi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z415" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қорықшының:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z514" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кейiннен уәкiлеттi орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне мiндеттi түрде беру үшiн Қазақстан Республикасының әкiмшiлiк құқық бұзушылық туралы заңнамасына сәйкес әкiмшiлiк құқық бұзушылық туралы хаттамалар жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z515" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметтік қаруды сақтауға, алып жүруге және қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z1021" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) айырым белгілері бар арнаулы киім киюге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z516" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке және заңды тұлғалардың аң аулауға және балық аулауға құқық беретін құжаттарын тексеруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z682" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аң аулау қағидаларын бұзғаны үшін атыс қаруын кейіннен ішкі істер органдарына міндетті түрде беру үшін алып қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z683" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасын бұза отырып пайдаланылған аулау құралдарын, заңсыз аулап алынған аң аулау және балық аулау өнімдерін, тыйым салынған аулауға арналған қару түрлерін кейіннен жануарлар дүниесін қорғау жөніндегі мемлекеттік инспекторға, балық ресурстарын және басқа да су жануарларын қорғау жөніндегі мемлекеттік инспекторға немесе Қазақстан Республикасы ішкі істер органдарының қызметкерлеріне беру үшін алып қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5) алып тасталды - ҚР 24.05.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="715"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақшаға өзгеріс енгізу көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бекітіліп берілген аңшылық алқабының, балық шаруашылығы су айдынының және (немесе) учаскесінің аумағында және оның жағалау белдеуінде олардан шығу кезінде көлік және жүзу құралдарын тоқтатуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z684" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қорықшы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z685" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бекiтілiп берiлген аңшылық алқаптарында және балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жануарлар дүниесiн қорғауды қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z686" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аң аулау және балық аулау қағидаларын, аңшылық шаруашылығының ішкі регламентін, өрт қауіпсіздігі қағидаларын, сондай-ақ тыныштық аймақтарында және өсімді молайту учаскелерінде жануарлар дүниесін пайдалануға қойылған шектеулер мен тыйым салуларды бұзушылықтардың жолын кесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z687" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке және заңды тұлғалардан жануарлардың қырылуына және олар мекендеу ортасының бұзылуына әкеп соқтыратын әрекеттерді тоқтатуды талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z688" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарлар дүниесi объектiлерiнің мекендеу ортасын, олардың көбею жағдайларын және шоғырлану орындарын сақтау жөнінде шаралар қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z689" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жануарлар дүниесiне ұқыпты және iзгiлiктi қарау насихатын жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z690" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жануарлар ауырған және дүлей зiлзала кезiнде қырылу қаупi төнген жағдайларда жануарлар дүниесi объектiлерiне көмек көрсету жөнінде шаралар қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z691" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аншлагтардың сақталуын қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+        <w:t xml:space="preserve">      Ескерту. 56-бап жаңа редакцияда - ҚР 2010.01.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз) Заңымен, өзгерістер енгізілді - ҚР 2012.01.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>57-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы қоғамдық бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы қоғамдық бақылау "Қоғамдық бақылау туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-бап жаңа редакцияда – ҚР 02.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z815" w:id="716"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z69" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...260 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...218 lines deleted...]
-      2) аң аулау және балық аулау қағидаларын, аңшылық шаруашылығының ішкі регламентін, өрт қауіпсіздігі қағидаларын, сондай-ақ тыныштық аймақтарында және өсімді молайту учаскелерінде жануарлар дүниесін пайдалануға қойылған шектеулер мен тыйым салуларды бұзушылықтардың жолын кесуге;</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z687" w:id="730"/>
-[...15 lines deleted...]
-      3) жеке және заңды тұлғалардан жануарлардың қырылуына және олар мекендеу ортасының бұзылуына әкеп соқтыратын әрекеттерді тоқтатуды талап етуге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58-бап. Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасын бұзғаны үшiн жауаптылық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z517" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z688" w:id="731"/>
-[...472 lines deleted...]
-    <w:bookmarkEnd w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -42670,55 +48849,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43044,31 +49223,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>