--- v2 (2026-07-21)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a3281b1" w14:textId="a3281b1">
+    <w:p w14:paraId="14283ef" w14:textId="14283ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,51 +149,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "су тоғандарындағы (учаскелерiндегi)", "су тоғандарында (учаскелерiнде)", "су тоғандарын (учаскелерiн)", "су тоғандарының (учаскелерiнiң)", "су тоғандары (учаскелерi)", "су тоғандарына (учаскелерiне)" деген сөздер тиісінше "су айдындарындағы және (немесе) учаскелерiндегi", "су айдындарында және (немесе) учаскелерiнде", "су айдындарын және (немесе) учаскелерiн", "су айдындарының және (немесе) учаскелерiнiң", "су айдындары және (немесе) учаскелерi", "су айдындарына және (немесе) учаскелерiне" деген сөздермен ауыстырылды - ҚР 2010.01.21 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "су тоғандарындағы (учаскелеріндегі)", "су тоғандарында (учаскелерінде)", "су тоғандарын (учаскелерін)", "су тоғандарының (учаскелерінің)", "су тоғандары (учаскелері)", "су тоғандарына (учаскелеріне)" деген сөздер тиісінше "су айдындарындағы және (немесе) учаскелеріндегі", "су айдындарында және (немесе) учаскелерінде", "су айдындарын және (немесе) учаскелерін", "су айдындарының және (немесе) учаскелерінің", "су айдындары және (немесе) учаскелері", "су айдындарына және (немесе) учаскелеріне" деген сөздермен ауыстырылды - ҚР 2010.01.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -257,247 +257,223 @@
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйесінде", "ақпараттық жүйелер", "ақпараттық жүйелерге" деген сөздер тиісінше "цифрлық жүйесінде", "цифрлық жүйелер", "цифрлық жүйелерге" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бүкіл мәтін бойынша "ақпараттық жүйесінде", "ақпараттық жүйелер", "ақпараттық жүйелерге" деген сөздер тиісінше "цифрлық жүйесінде", "цифрлық жүйелер", "цифрлық жүйелерге" деген сөздермен ауыстыру көзделген – ҚР 09.01.2026 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе алып тасталды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-бап. Осы Заңда пайдаланылатын негiзгi ұғымдар</w:t>
+        <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Заңда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
+      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -605,129 +581,129 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) аң-құс өсіру – аң аулау объектілері болып табылатын жануарлар түрлерін еріксіз және (немесе) жартылай ерікті жағдайларда өсіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z77" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аңшы – Қазақстан Республикасының заңнамасында белгiленген тәртiппен аң аулауға құқық алған жеке тұлға;</w:t>
+      3) аңшы – Қазақстан Республикасының заңнамасында белгіленген тәртіппен аң аулауға құқық алған жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) аңшы иттер – аңшылықта пайдаланылатын қазақы және басқа да ит тұқымдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) аңшы куәлiгi – жеке тұлғаның аң аулау құқығын куәландыратын белгiленген нысандағы құжат;</w:t>
+      4) аңшы куәлігі – жеке тұлғаның аң аулау құқығын куәландыратын белгіленген нысандағы құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z79" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) аңшылық алқаптар мен балық шаруашылығы су айдындарының және (немесе) учаскелерiнiң резервтiк қоры – жануарлар дүниесiн пайдаланушыларға бекiтiлiп берiлмеген аңшылық алқаптар мен балық шаруашылығы су айдындары және (немесе) учаскелерi;</w:t>
+      5) аңшылық алқаптар мен балық шаруашылығы су айдындарының және (немесе) учаскелерінің резервтік қоры – жануарлар дүниесін пайдаланушыларға бекітіліп берілмеген аңшылық алқаптар мен балық шаруашылығы су айдындары және (немесе) учаскелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z80" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) аңшылыққа қойылатын ең төменгi талап (бұдан әрі - аңшылық минимумы) – оқыту бағдарламасының Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының, аңшы куәлігін беру үшін білу міндетті шарт болып табылатын аң аулау кезіндегі қауіпсіздік техникасының мәселелерін қарастыратын арнайы қысқаша курсы;</w:t>
+      6) аңшылыққа қойылатын ең төменгі талап (бұдан әрі - аңшылық минимумы) – оқыту бағдарламасының Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының, аңшы куәлігін беру үшін білу міндетті шарт болып табылатын аң аулау кезіндегі қауіпсіздік техникасының мәселелерін қарастыратын арнайы қысқаша курсы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -815,91 +791,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аңшылық олжа – Қазақстан Республикасының заңнамасында белгіленген тәртіппен мекендеу ортасынан алынған жануар (балық ресурстары мен басқа да су жануарларынан басқа), олардың бөліктері мен дериваттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z83" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) аңшылық шаруашылығы – аңшылық алқаптарда жануарлар дүниесi объектiлерiн орнықты пайдалану, жануарлар дүниесiнiң мекендеу ортасын сақтау, оларды қорғау және өсiмiн молайту жөнiндегi шаруашылық қызметтiң түрi;</w:t>
+      9) аңшылық шаруашылығы – аңшылық алқаптарда жануарлар дүниесі объектілерін орнықты пайдалану, жануарлар дүниесінің мекендеу ортасын сақтау, оларды қорғау және өсімін молайту жөніндегі шаруашылық қызметтің түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z84" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) аңшылық шаруашылығының санаты – аңшылық шаруашылықтарына шаруашылықаралық аңшылықты ұйымдастыру негiзiнде берілетін, аңшылық алқаптары өнiмдiлiгiнiң, күзет және өсiмiн молайту iс-шаралары сипатының белгiлерi бойынша аңшылық шаруашылықтарының жіктемелік бөліну бiрлiгi;</w:t>
+      10) аңшылық шаруашылығының санаты – аңшылық шаруашылықтарына шаруашылықаралық аңшылықты ұйымдастыру негізінде берілетін, аңшылық алқаптары өнімділігінің, күзет және өсімін молайту іс-шаралары сипатының белгілері бойынша аңшылық шаруашылықтарының жіктемелік бөліну бірлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z85" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) аңшылық шаруашылығы субъектісі – бекiтiлiп берiлген аңшылық алқаптарда Қазақстан Республикасының заңнамасында белгiленген тәртiппен аңшылық шаруашылығын жүргiзетін жеке немесе заңды тұлға;</w:t>
+      11) аңшылық шаруашылығы субъектісі – бекітіліп берілген аңшылық алқаптарда Қазақстан Республикасының заңнамасында белгіленген тәртіппен аңшылық шаруашылығын жүргізетін жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z86" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) аңшылық шаруашылығының ішкі регламенті – жеке тұлғаның аңшылық шаруашылығы аумағында аң аулауды жүргізу тәртібін белгілейтін, жануарларды ұстап алу нормасын, көрсетілетін қызметтердің баға прейскурантын қамтитын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z87" w:id="13"/>
     <w:p>
@@ -935,51 +911,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) балық аулау – балық ресурстарын және басқа да су жануарларын аулау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z89" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) балық аулаушы – Қазақстан Республикасының заңнамасында белгiленген тәртiппен әуесқойлық (спорттық) балық аулау құқығын алған жеке тұлға;</w:t>
+      15) балық аулаушы – Қазақстан Республикасының заңнамасында белгіленген тәртіппен әуесқойлық (спорттық) балық аулау құқығын алған жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z90" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) балық аулау олжасы – Қазақстан Республикасының заңнамасында белгіленген тәртіппен мекендеу ортасынан алынған балық ресурстары мен басқа да су жануарлары объектісі, олардың бөліктері мен дериваттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z705" w:id="17"/>
     <w:p>
@@ -1267,51 +1243,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) балық ресурстары және басқа да су жануарлары – сулы ортада мекендейтін барлық жануардың жалпы жиынтығы, оның ішінде өсімдіктерді қоспағанда, су биологиялық ресурстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z99" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) балық ресурстарын және басқа да су жануарларын мемлекеттiк басқарудың бассейндiк принципi (бұдан әрi - бассейндiк принцип) – балық шаруашылығы саласындағы уәкілетті орган әкiмшiлiк-аумақтық бөлiнiсiне қарамастан қолданатын, балық ресурстарының және басқа да су жануарларының өсiмiн молайту мен өрiс аудару ерекшелiктерi ескерiлген, балық шаруашылығы су айдындарындағы және (немесе) учаскелерiндегi балық ресурстарын және басқа да су жануарларын басқарудың бiртұтас жүйесi;</w:t>
+      25) балық ресурстарын және басқа да су жануарларын мемлекеттік басқарудың бассейндік принципі (бұдан әрі - бассейндік принцип) – балық шаруашылығы саласындағы уәкілетті орган әкімшілік-аумақтық бөлінісіне қарамастан қолданатын, балық ресурстарының және басқа да су жануарларының өсімін молайту мен өріс аудару ерекшеліктері ескерілген, балық шаруашылығы су айдындарындағы және (немесе) учаскелеріндегі балық ресурстарын және басқа да су жануарларын басқарудың біртұтас жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z100" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) балық шаруашылығы – балық ресурстарын және басқа да су жануарларын қорғаумен, өсімін молайтумен, балық аулаумен, сондай-ақ қайта өңдеумен және өткізумен байланысты шаруашылық қызмет түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z929" w:id="29"/>
     <w:p>
@@ -1553,51 +1529,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) балықшы куәлігі – жеке тұлғаның балықшы функцияларын жүзеге асыру құқығын куәландыратын, балық шаруашылығы субъектісі берген, белгіленген нысандағы құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z106" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) биологиялық негiздеме – жануарлар дүниесiн пайдалануға, жануарлар дүниесi объектілерінің жол берілетін аулау мөлшерін анықтауға, сондай-ақ жануарлар дүниесiнiң объектiлерi мен олардың мекендеу ортасына ықпал етуге қабілетті қызметке арналған ғылыми негiзделген қорытынды;</w:t>
+      32) биологиялық негіздеме – жануарлар дүниесін пайдалануға, жануарлар дүниесі объектілерінің жол берілетін аулау мөлшерін анықтауға, сондай-ақ жануарлар дүниесінің объектілері мен олардың мекендеу ортасына ықпал етуге қабілетті қызметке арналған ғылыми негізделген қорытынды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z805" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-1) бірлескен су биологиялық ресурстары – басқаруды Каспий теңізінің жағалауында орналасқан мемлекеттер бірлесіп жүзеге асыратын су биологиялық ресурстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z107" w:id="36"/>
     <w:p>
@@ -1705,51 +1681,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z109" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) жануарлар – құрғақта, суда, атмосферада және топырақта табиғи еркiндiк жағдайында болатын жабайы жануарлар (сүтқоректiлер, құстар, бауырымен жорғалаушылар, қосмекендiлер, балықтар, моллюскалар, жәндiктер және тағы басқалары);</w:t>
+      35) жануарлар – құрғақта, суда, атмосферада және топырақта табиғи еркіндік жағдайында болатын жабайы жануарлар (сүтқоректілер, құстар, бауырымен жорғалаушылар, қосмекенділер, балықтар, моллюскалар, жәндіктер және тағы басқалары);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z110" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) жануардың бөлігі (бұдан әрі – бөлік) – жануардың түрін танып білуге мүмкіндік беретін оның денесінің бір бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z111" w:id="39"/>
     <w:p>
@@ -1765,51 +1741,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) жануарларды будандастыру – шаруашылықта пайдалы озық белгілері немесе қасиеттері бар дара нұсқаларды алу мақсатында жануарлардың алуан түрлерінің немесе тұқымдарының дара нұсқаларын шағылыстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z416" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38) жануарлар дүниесi – Қазақстан Республикасының аумағын тұрақты немесе уақытша мекендейтiн, сондай-ақ Қазақстан Республикасының құрлықтағы қайраңының және айрықша экономикалық аймағының табиғи ресурстарына жататын жануарлар жиынтығы;</w:t>
+      38) жануарлар дүниесі – Қазақстан Республикасының аумағын тұрақты немесе уақытша мекендейтін, сондай-ақ Қазақстан Республикасының құрлықтағы қайраңының және айрықша экономикалық аймағының табиғи ресурстарына жататын жануарлар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z804" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38-1) жануарлар дүниесі мониторингі – жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік басқару және биологиялық әртүрлілікті сақтау мақсатында жануарлар дүниесі объектілерінің жай-күйі мен динамикасын байқау, бағалау және болжау жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z417" w:id="42"/>
     <w:p>
@@ -1845,51 +1821,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) жануарлар дүниесі объектілерін қолдан өсіру – жануарлар түрлерін еріксіз және (немесе) жартылай ерікті жағдайларда ұстау және өсіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z419" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41) жануарлар дүниесiн қорғау – жануарлар дүниесiн, олар мекендейтiн ортаны және биологиялық сан алуандықты сақтауға, жануарлар дүниесi объектiлерiн орнықты пайдалану мен өсiмiн молайтуға бағытталған қызмет, сондай-ақ жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы құқық бұзушылықтардың профилактикасы мен оларға қарсы күрес жөнiндегi iс-шаралар кешенi;</w:t>
+      41) жануарлар дүниесін қорғау – жануарлар дүниесін, олар мекендейтін ортаны және биологиялық сан алуандықты сақтауға, жануарлар дүниесі объектілерін орнықты пайдалану мен өсімін молайтуға бағытталған қызмет, сондай-ақ жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы құқық бұзушылықтардың профилактикасы мен оларға қарсы күрес жөніндегі іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z420" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау – жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті мемлекеттік органның және балық шаруашылығы саласындағы уәкілетті органның, олардың ведомстволарының және олардың аумақтық бөлімшелерінің өз құзыреттері шегінде тексерілетін субъектілерді олардың қызметінің Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкестігі тұрғысынан тексеру және байқау жөніндегі қызметі, оны жүзеге асыру барысында және оның нәтижелері бойынша жедел ден қоюсыз құқық шектеу сипатындағы шаралар қолданылуы мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z421" w:id="46"/>
     <w:p>
@@ -1905,231 +1881,231 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік қадағалау – жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті мемлекеттік органның және балық шаруашылығы саласындағы уәкілетті органның, олардың ведомстволарының және олардың аумақтық бөлімшелерінің өз құзыреттері шегінде тексерілетін субъектілердің Қазақстан Республикасы заңнамасының талаптарын сақтауын тексеру және байқау жөніндегі қызметі, оны жүзеге асыру барысында және оның нәтижелері бойынша құқық шектеу сипатындағы шаралар, оның ішінде жедел ден қою шаралары қолданылуы мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z422" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы уәкiлеттi мемлекеттік орган (бұдан әрі – уәкiлеттi орган) – балық ресурстарын және басқа да су жануарларын қоспағанда, жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласында, қазақы ит тұқымдарын сақтау және өсімін молайту саласында басшылықты, сондай-ақ өз өкілеттіктері шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      44) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті мемлекеттік орган (бұдан әрі – уәкілетті орган) – балық ресурстарын және басқа да су жануарларын қоспағанда, жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында, қазақы ит тұқымдарын сақтау және өсімін молайту саласында басшылықты, сондай-ақ өз өкілеттіктері шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z423" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45) жануарлар дүниесiн орнықты пайдалану – жануарлар дүниесi объектiлерiн жануарлар дүниесінің түрлiк сан алуандығының таусылуына әкеп соқпайтын және оның өсiмiн молайту мен қазiргi және келешек ұрпақтың қажеттiлiктерiн қанағаттандыру қабiлетiн сақтап қалатын тәсiлдер арқылы пайдалану;</w:t>
+      45) жануарлар дүниесін орнықты пайдалану – жануарлар дүниесі объектілерін жануарлар дүниесінің түрлік сан алуандығының таусылуына әкеп соқпайтын және оның өсімін молайту мен қазіргі және келешек ұрпақтың қажеттіліктерін қанағаттандыру қабілетін сақтап қалатын тәсілдер арқылы пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z424" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46) жануарлар дүниесiн пайдалану – жануарлар дүниесi объектiлерiн, олардың бөліктері мен дериваттарын және пайдалы қасиеттерiн мекендеу ортасынан айырып немесе айырмай пайдалану;</w:t>
+      46) жануарлар дүниесін пайдалану – жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын және пайдалы қасиеттерін мекендеу ортасынан айырып немесе айырмай пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z425" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) жануарлар дүниесін пайдалануға арналған рұқсат – жеке және заңды тұлғаларға жануарлар дүниесін (балық ресурстары мен басқа да су жануарларын қоспағанда) пайдалануға, сондай-ақ жануарлар дүниесінің (балық ресурстары мен басқа да су жануарларын қоспағанда) ұстап алынған объектілерін, олардың бөліктері мен дериваттарын, оның ішінде аңшылық олжаларын әкетуге және өткізуге құқық беретін, белгіленген нысандағы құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z426" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48) жануарлар дүниесiн пайдаланушылар – осы Заңға сәйкес жануарлар дүниесiн пайдалану құқығы берiлген жеке және заңды тұлғалар;</w:t>
+      48) жануарлар дүниесін пайдаланушылар – осы Заңға сәйкес жануарлар дүниесін пайдалану құқығы берілген жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z427" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) жануарлар дүниесі үшін болмай қоймайтын зиян – жануарлар дүниесіне немесе оның мекендеу ортасына табиғи-климаттық және антропогендік әсер ету салдарынан пайда болатын факторлардың қолайсыз әсерінен келтірілген және (немесе) келтірілетін, алдын алу шараларымен болдырмау мүмкін емес қалдықты зиян;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z428" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50) жануарлар дүниесiнiң биологиялық сан алуандығы – жануарлар дүниесi объектiлерiнiң бiр түр шеңберiндегi, түрлер арасындағы сан алуандығы және экологиялық жүйелердiң сан алуандығы;</w:t>
+      50) жануарлар дүниесінің биологиялық сан алуандығы – жануарлар дүниесі объектілерінің бір түр шеңберіндегі, түрлер арасындағы сан алуандығы және экологиялық жүйелердің сан алуандығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z429" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51) жануарлар дүниесiнiң мекендеу ортасы – жануарлар дүниесiнiң объектiлерi табиғи еркiндік жағдайында мекендейтiн табиғи орта;</w:t>
+      51) жануарлар дүниесінің мекендеу ортасы – жануарлар дүниесінің объектілері табиғи еркіндік жағдайында мекендейтін табиғи орта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z430" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52) жануарлар дүниесiнiң мекендеу ортасын қорғау – табиғи еркiндік жағдайында жануарлар дүниесi объектiлерiнiң орнықты тiршiлiк ету және өсiмiн молайту шарттарын сақтауға немесе қалпына келтiруге бағытталған қызмет;</w:t>
+      52) жануарлар дүниесінің мекендеу ортасын қорғау – табиғи еркіндік жағдайында жануарлар дүниесі объектілерінің орнықты тіршілік ету және өсімін молайту шарттарын сақтауға немесе қалпына келтіруге бағытталған қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z431" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53) жануарлар дүниесi объектiсi – жануарлардың дара нұсқасы немесе популяциясы;</w:t>
+      53) жануарлар дүниесі объектісі – жануарлардың дара нұсқасы немесе популяциясы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z432" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) жануарларды интродукциялау – жануарлар түрлері дара нұсқаларының ареалдардан (таралу аясынан) тысқары, бұл түрлер бұрын мекендемеген, олар үшін жаңа орындарға әдейі тарату немесе олардың кездейсоқ таралуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
@@ -2363,91 +2339,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z436" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58) жолдама – бекiтiлiп берiлген аңшылық алқаптарға және (немесе) балық шаруашылығы су айдындарына және (немесе) учаскелерiне жануарлар дүниесi объектiлерiн ұстап алу мақсатында бару үшiн жеке тұлғаға берiлетiн құжат (біржолғы немесе маусымдық);</w:t>
+      58) жолдама – бекітіліп берілген аңшылық алқаптарға және (немесе) балық шаруашылығы су айдындарына және (немесе) учаскелеріне жануарлар дүниесі объектілерін ұстап алу мақсатында бару үшін жеке тұлғаға берілетін құжат (біржолғы немесе маусымдық);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z806" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58-1) заңсыз, хабарлаусыз және реттеусіз кәсіпшілік – жеке және заңды тұлғалардың су биологиялық ресурстарын олардың табиғи мекендеу ортасынан алу жөніндегі құқыққа сыйымсыз және (немесе) регламенттелмеген қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z437" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      59) зоологиялық коллекция – жануарлар дүниесi объектiлерi тұлыптарының, жұмыртқаларының, криоконсервіленген жыныс клеткаларының, препараттары мен бөлiктерiнiң, оның iшiнде зоопарктердiң, зообақтардың, цирктердiң, зоологиялық питомниктердiң, аквариумдердің, океанариумдердің жабайы жануарлардың ғылыми, мәдени-ағартушылық, оқу-тәрбиелiк және эстетикалық құндылығы бар жинағы;</w:t>
+      59) зоологиялық коллекция – жануарлар дүниесі объектілері тұлыптарының, жұмыртқаларының, криоконсервіленген жыныс клеткаларының, препараттары мен бөліктерінің, оның ішінде зоопарктердің, зообақтардың, цирктердің, зоологиялық питомниктердің, аквариумдердің, океанариумдердің жабайы жануарлардың ғылыми, мәдени-ағартушылық, оқу-тәрбиелік және эстетикалық құндылығы бар жинағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z706" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59-1) ихтиологиялық байқаулар – балық шаруашылығы су айдыны ихтиофаунасының жай-күйі туралы деректерді жинау және зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z438" w:id="65"/>
     <w:p>
@@ -3014,90 +2990,90 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64) қорықшы – бекiтiлiп берiлген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жануарлар дүниесiн қорғауды жүзеге асыратын қорықшылық қызметтің арнайы уәкілеттік берілген тұлғасы;</w:t>
+      64) қорықшы – бекітіліп берілген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерінде жануарлар дүниесін қорғауды жүзеге асыратын қорықшылық қызметтің арнайы уәкілеттік берілген тұлғасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z531" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) қорықшы куәлігі – қорықшының құқықтарын куәландыратын, белгіленген нысандағы құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z532" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66) қорықшылық қызмет – аңшылық және балық шаруашылығы субъектілерінің бекiтiлiп берiлген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жануарлар дүниесiн қорғау функцияларын жүзеге асыратын құрылымдық бөлiмшесi;</w:t>
+      66) қорықшылық қызмет – аңшылық және балық шаруашылығы субъектілерінің бекітіліп берілген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерінде жануарлар дүниесін қорғау функцияларын жүзеге асыратын құрылымдық бөлімшесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3657,51 +3633,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) тыныштық аймағы – жануарлар дүниесін сақтау немесе қалпына келтіру үшін ерекше маңызы бар, аңшылық шаруашылығы субъектісі айқындайтын, оның шеңберінде (тұрақты немесе уақытша) шаруашылық қызметтің жекелеген түрлері мен нысандарына тыйым салынған немесе регламенттелген аумақ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z541" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      75) мамандандырылған ұйымдар – жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды қамтамасыз ету жөніндегі мемлекеттік мекемелер және жануарлар дүниесiн қорғауды, өсiмiн молайтуды және орнықты пайдалануды, сондай-ақ қазақы ит тұқымдарын сақтауды және өсімін молайтуды қамтамасыз ету жөніндегі республикалық мемлекеттік кәсіпорындар;</w:t>
+      75) мамандандырылған ұйымдар – жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды қамтамасыз ету жөніндегі мемлекеттік мекемелер және жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды, сондай-ақ қазақы ит тұқымдарын сақтауды және өсімін молайтуды қамтамасыз ету жөніндегі республикалық мемлекеттік кәсіпорындар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z542" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) уылдырық шашу – балықтардың жетілген уылдырықты шашу процесі және оның кейіннен ұрықтануы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z543" w:id="90"/>
     <w:p>
@@ -3757,51 +3733,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78-1) фермерлік аңшылық шаруашылығы – жеке меншіктегі жануарларды аңшылық мақсатында қолдан өсіруге маманданатын аңшылық шаруашылығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z545" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      79) шаруашылықаралық аңшылық ісін ұйымдастыру – жобаланатын аңшылық шаруашылығы үшін аңшылық шаруашылығының шекарасы мен санаттарын айқындау, оның алаңын есептеу, жануарлар дүниесi мен ол мекендейтiн ортаның жай-күйiн, жануарларды есепке алу әдістемелерін, жануарларды есепке алудың бақылау маршруттары мен алаңқайларын айқындау;</w:t>
+      79) шаруашылықаралық аңшылық ісін ұйымдастыру – жобаланатын аңшылық шаруашылығы үшін аңшылық шаруашылығының шекарасы мен санаттарын айқындау, оның алаңын есептеу, жануарлар дүниесі мен ол мекендейтін ортаның жай-күйін, жануарларды есепке алу әдістемелерін, жануарларды есепке алудың бақылау маршруттары мен алаңқайларын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3920,51 +3896,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4351,109 +4327,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-бап. Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңдары</w:t>
+        <w:t>2-бап. Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңдары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңдары Қазақстан Республикасының </w:t>
+      1. Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңдары Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> негiзделедi және осы Заң мен Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады.</w:t>
+        <w:t xml:space="preserve"> негізделеді және осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z112" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Егер Қазақстан Республикасы бекiткен халықаралық шартта осы Заңда қамтылғаннан өзгеше ережелер белгiленсе, онда халықаралық шарттың ережелерi қолданылады.</w:t>
+      2. Егер Қазақстан Республикасы бекіткен халықаралық шартта осы Заңда қамтылғаннан өзгеше ережелер белгіленсе, онда халықаралық шарттың ережелері қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-бап. Осы Заңның мақсаттары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z989" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4466,51 +4442,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z990" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесін және оның биологиялық әртүрлiлiгiн сақтау жағдайларын қамтамасыз ету;</w:t>
+      1) жануарлар дүниесін және оның биологиялық әртүрлілігін сақтау жағдайларын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z991" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жануарлар дүниесін қорғау, өсімін молайту және пайдалану, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қоғамдық қатынастарды реттеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z992" w:id="98"/>
     <w:p>
@@ -4686,208 +4662,208 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-бап. Жануарлар дүниесiнiң санаттары</w:t>
-[...17 lines deleted...]
-      1. Жануарлар дүниесi мақсатты пайдалану жағынан мынадай санаттарға бөлiнедi:</w:t>
+        <w:t>3-бап. Жануарлар дүниесінің санаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесі мақсатты пайдалану жағынан мынадай санаттарға бөлінеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерi;</w:t>
+      1) жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлардың аң аулау объектiлерi болып табылатын түрлерi;</w:t>
+      2) жануарлардың аң аулау объектілері болып табылатын түрлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жануарлардың балық аулау объектiлерi болып табылатын түрлерi;</w:t>
+      3) жануарлардың балық аулау объектілері болып табылатын түрлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлардың өзге де шаруашылық мақсаттарда (аң аулау мен балық аулаудан басқа) пайдаланылатын түрлерi;</w:t>
+      4) жануарлардың өзге де шаруашылық мақсаттарда (аң аулау мен балық аулаудан басқа) пайдаланылатын түрлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлардың шаруашылық мақсаттарда пайдаланылмайтын, бiрақ экологиялық, мәдени және өзге де құндылығы бар түрлерi;</w:t>
+      5) жануарлардың шаруашылық мақсаттарда пайдаланылмайтын, бірақ экологиялық, мәдени және өзге де құндылығы бар түрлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жануарлардың халықтың денсаулығын сақтау, ауыл шаруашылығы және басқа да үй жануарларын аурудан алдын ала қорғау, қоршаған ортаға зиян келтiрiлуiн болдырмау, ауыл шаруашылығы қызметiне айтарлықтай зиян келтiру қаупiнiң алдын алу мақсатында саны реттелуге тиiс түрлерi.</w:t>
+      6) жануарлардың халықтың денсаулығын сақтау, ауыл шаруашылығы және басқа да үй жануарларын аурудан алдын ала қорғау, қоршаған ортаға зиян келтірілуін болдырмау, ауыл шаруашылығы қызметіне айтарлықтай зиян келтіру қаупінің алдын алу мақсатында саны реттелуге тиіс түрлері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар түрлерiн санаттарға жатқызу және оларды бiр санаттан басқасына ауыстыру жануарлар дүниесiнiң түрлiк саналуандығын сақтау, оларды қорғау, өсiмiн молайту және орнықты пайдалану мақсатында биологиялық негіздеме негізінде ведомствоаралық зоологиялық комиссияның ұсынымы бойынша жүргiзiледi.</w:t>
+      2. Жануарлар түрлерін санаттарға жатқызу және оларды бір санаттан басқасына ауыстыру жануарлар дүниесінің түрлік саналуандығын сақтау, оларды қорғау, өсімін молайту және орнықты пайдалану мақсатында биологиялық негіздеме негізінде ведомствоаралық зоологиялық комиссияның ұсынымы бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4963,88 +4939,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-бап. Жануарлар дүниесiне және жануарлар дүниесiобъектiлерiне меншiк</w:t>
+        <w:t>4-бап. Жануарлар дүниесіне және жануарлар дүниесіобъектілеріне меншік</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесі Қазақстан халқына тиесілі. Қазақстан халқының атынан меншік құқығын мемлекет жүзеге асырады. Бұл ретте мемлекеттің меншік құқығын жүзеге асыруы Қазақстан халқының мүддесі үшін мемлекеттік меншік режимі арқылы іске асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мекендейтiн ортадан осы Заңда белгiленген тәртiппен алынған, сондай-ақ ерiксiз және (немесе) жартылай ерiктi жағдайларда өсiрiлiп, ұсталатын жануарлар дүниесiнiң объектiлерi оларды аулаған, өсiретiн және ұстайтын жеке және заңды тұлғалардың меншiгi болып табылады.</w:t>
+      2. Мекендейтін ортадан осы Заңда белгіленген тәртіппен алынған, сондай-ақ еріксіз және (немесе) жартылай ерікті жағдайларда өсіріліп, ұсталатын жануарлар дүниесінің объектілері оларды аулаған, өсіретін және ұстайтын жеке және заңды тұлғалардың меншігі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5094,51 +5070,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қатынастар субъектiлерi</w:t>
+        <w:t>5-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қатынастар субъектілері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-баптың тақырыбына өзгеріс енгізілді – ҚР 03.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5170,51 +5146,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке және заңды тұлғалар, сондай-ақ мемлекеттiк органдар жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қатынастар субъектiлерi болып табылады.</w:t>
+      Жеке және заңды тұлғалар, сондай-ақ мемлекеттік органдар жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қатынастар субъектілері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5269,69 +5245,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласын мемлекеттiк басқару</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласын мемлекеттік басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттік басқарудың негізгі қағидаттары</w:t>
+        <w:t>6-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттік басқарудың негізгі қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-баптың тақырыбына өзгеріс енгізілді – ҚР 03.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5384,171 +5360,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік басқарудың негізгі қағидаттары мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесiнiң қорғалуын, өсiмiн молайтуды және орнықты пайдаланылуын қамтамасыз ету;</w:t>
+      1) жануарлар дүниесінің қорғалуын, өсімін молайтуды және орнықты пайдаланылуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлар дүниесiн iзгiлiк принциптерiне сәйкес жануарларға қатал қарауға жол бермейтiн тәсiлдермен пайдалану;</w:t>
+      2) жануарлар дүниесін ізгілік принциптеріне сәйкес жануарларға қатал қарауға жол бермейтін тәсілдермен пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бекіре тұқымдас балықтарды табиғи мекендеу ортасынан алу, оларды сатып алу, өңдеу және олардың уылдырығын және мемлекеттік монополияға жатқызылған өнімнің басқа түрлерін өткізу жөніндегі қызметті қоспағанда, жануарлар дүниесiнiң пайдаланылуы мен қорғалуына мемлекеттiк бақылауды және қадағалауды жүзеге асыру жөнiндегi қызметтiң жануарлар дүниесi объектiлерiн пайдалану жөнiндегi қызметпен қоса атқарылуына жол бермеу;</w:t>
+      3) бекіре тұқымдас балықтарды табиғи мекендеу ортасынан алу, оларды сатып алу, өңдеу және олардың уылдырығын және мемлекеттік монополияға жатқызылған өнімнің басқа түрлерін өткізу жөніндегі қызметті қоспағанда, жануарлар дүниесінің пайдаланылуы мен қорғалуына мемлекеттік бақылауды және қадағалауды жүзеге асыру жөніндегі қызметтің жануарлар дүниесі объектілерін пайдалану жөніндегі қызметпен қоса атқарылуына жол бермеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлар дүниесiн пайдалану құқығын жердi, суларды, өсiмдiк дүниесiн және басқа табиғи ресурстарды пайдалану құқығынан бөлу;</w:t>
+      4) жануарлар дүниесін пайдалану құқығын жерді, суларды, өсімдік дүниесін және басқа табиғи ресурстарды пайдалану құқығынан бөлу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлар дүниесiн арнайы пайдаланудың ақылы болуы;</w:t>
+      5) жануарлар дүниесін арнайы пайдаланудың ақылы болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңдарын бұзғаны үшiн жауапкершiлiктен бұлтартпау;</w:t>
+      6) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңдарын бұзғаны үшін жауапкершіліктен бұлтартпау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) азаматтар мен қоғамдық бiрлестiктердiң жануарлар дүниесi объектiлерiн қорғау, өсiмiн молайту және орнықты пайдалану саласындағы мiндеттердi шешуге қатысуы болып табылады.</w:t>
+      7) азаматтар мен қоғамдық бірлестіктердің жануарлар дүниесі объектілерін қорғау, өсімін молайту және орнықты пайдалану саласындағы міндеттерді шешуге қатысуы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z838" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттік басқарудың негізгі қағидаттары мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
@@ -5700,51 +5676,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-1-бап. Жануарлар дүниесін қорғауды, өсiмiн молайтуды және орнықты пайдалануды, қазақы ит тұқымдарын сақтауды және өсімін молайтуды қамтамасыз ету жүйесі</w:t>
+        <w:t>6-1-бап. Жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды, қазақы ит тұқымдарын сақтауды және өсімін молайтуды қамтамасыз ету жүйесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-1-баптың тақырыбына өзгеріс енгізілді – ҚР 03.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5857,51 +5833,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) аумақтық бөлімшелері бар ведомствосын қоса алғанда, балық шаруашылығы саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z443" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жануарлар дүниесiн қорғау, өсiмiн молайту және орнықты пайдалану саласындағы қызметті жүзеге асыратын өзге де мемлекеттік органдар;</w:t>
+      3) жануарлар дүниесін қорғау, өсімін молайту және орнықты пайдалану саласындағы қызметті жүзеге асыратын өзге де мемлекеттік органдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z444" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті мемлекеттік басқару органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z445" w:id="127"/>
     <w:p>
@@ -5989,51 +5965,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z447" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жануарлар дүниесiн қорғау, өсiмiн молайту және орнықты пайдалану саласындағы ғылыми ұйымдар;</w:t>
+      7) жануарлар дүниесін қорғау, өсімін молайту және орнықты пайдалану саласындағы ғылыми ұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z448" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аңшылық және балық шаруашылықтары субъектілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z547" w:id="130"/>
     <w:p>
@@ -6177,91 +6153,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз) Заңымен, өзгерістер енгізілді - ҚР 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 548-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 548-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
@@ -6381,51 +6357,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-2-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттік басқару органдары мен лауазымды адамдар</w:t>
+        <w:t>6-2-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік басқару органдары мен лауазымды адамдар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыпқа өзгеріс енгізілді - ҚР 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6438,51 +6414,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z450" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттік басқару органдарына және лауазымды адамдарға Қазақстан Республикасының Президенті, Қазақстан Республикасының Үкіметі, аумақтық бөлімшелерімен бірге ведомстволарын қоса алғанда, уәкілетті орган мен балық шаруашылығы саласындағы уәкілетті орган жатады.</w:t>
+      Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік басқару органдарына және лауазымды адамдарға Қазақстан Республикасының Президенті, Қазақстан Республикасының Үкіметі, аумақтық бөлімшелерімен бірге ведомстволарын қоса алғанда, уәкілетті орган мен балық шаруашылығы саласындағы уәкілетті орган жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6618,69 +6594,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-бап. Балық ресурстарын және басқа да су жануарларын қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк басқарудың ерекшелiктерi</w:t>
-[...17 lines deleted...]
-      Балық ресурстарының және басқа су жануарларының пайдаланылуын мемлекеттiк есепке алу, кадастры, мониторингi және бақылау, сондай-ақ олардың зерттелуi, қорғалуы мен өсiмiн молайту мемлекеттiк басқарудың бiртұтас жүйесiн құрайды және балық шаруашылығы су айдындарында және (немесе) учаскелерiнде бассейндiк принцип бойынша, сондай-ақ балық өсіру шаруашылықтарында жүзеге асырылады.</w:t>
+        <w:t>7-бап. Балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік басқарудың ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балық ресурстарының және басқа су жануарларының пайдаланылуын мемлекеттік есепке алу, кадастры, мониторингі және бақылау, сондай-ақ олардың зерттелуі, қорғалуы мен өсімін молайту мемлекеттік басқарудың біртұтас жүйесін құрайды және балық шаруашылығы су айдындарында және (немесе) учаскелерінде бассейндік принцип бойынша, сондай-ақ балық өсіру шаруашылықтарында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балықтар мен басқа да су жануарларының мемлекеттік мониторингі жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік басқару жүйесінің құрамдас бөлігі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6690,51 +6666,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Балықтар мен басқа да су жануарларының мемлекеттік мониторингі заңсыз пайда болған балықтар мен басқа да су жануарларын уақтылы анықтау және олардың өткізілуін болғызбау мақсатында ауланған, сатып алынған, қолдан өсірілген балықтар немесе басқа да су жануарлары, балықтар мен басқа да су жануарларының көтерме және бөлшек саудада өткізілуі, экспорты және импорты туралы ақпаратты жинауды және уақтылы өңдеуді қамтамасыз етуге қабілетті жүйені білдіреді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Балық шаруашылығы субъектілері балықтар мен басқа да су жануарларын мониторингтеудің ақпараттық жүйесінде тіркеледі және оған балық шаруашылығы саласындағы уәкілетті орган айқындайтын тәртіппен деректер мен мәліметтерді енгізеді.</w:t>
+      Балық шаруашылығы субъектілері балықтар мен басқа да су жануарларын мониторингтеудің цифрлық жүйесінде тіркеледі және оған балық шаруашылығы саласындағы уәкілетті орган айқындайтын тәртіппен деректер мен мәліметтерді енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балықтар мен басқа да су жануарларының мемлекеттік мониторингін балық шаруашылығы саласындағы уәкілетті орган балықтар мен басқа да су жануарларының мониторингі қағидаларына сәйкес жергілікті атқарушы органдармен бірлесе отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6827,51 +6803,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-бап. Қазақстан Республикасы Үкiметiнiң жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы құзыретi</w:t>
+        <w:t>8-бап. Қазақстан Республикасы Үкіметінің жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-баптың тақырыбына өзгеріс енгізілді – ҚР 03.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6903,90 +6879,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Үкiметi:</w:t>
+      Қазақстан Республикасының Үкіметі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z128" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттiк саясаттың негiзгi бағыттарын әзiрлейдi және оның iске асырылуын қамтамасыз етедi;</w:t>
+      1) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы мемлекеттік саясаттың негізгі бағыттарын әзірлейді және оның іске асырылуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z129" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлар дүниесiн иелену, пайдалану және оған билiк ету құқығын жүзеге асырады;</w:t>
+      2) жануарлар дүниесін иелену, пайдалану және оған билік ету құқығын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7008,51 +6984,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7222,111 +7198,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) үйреншікті мекендеу ортасынан ауланған бекіре тұқымдас балық түрлерінің дара нұсқаларын тірі күйінде және олардың ұрықтандырылған уылдырығын Қазақстан Республикасының шегінен тыс жерге әкету туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z134" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн, олардың бөліктерін немесе дериваттарын алып қою туралы шешім қабылдайды;</w:t>
+      7) жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерін, олардың бөліктерін немесе дериваттарын алып қою туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z135" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнің тізбесін бекітеді және оларды басқа санаттарға ауыстырады;</w:t>
+      8) жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерінің тізбесін бекітеді және оларды басқа санаттарға ауыстырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z136" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) ерiксiз және (немесе) жартылай ерiктi жағдайларда өсетiн жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнің, олардың бөліктерінің және дериваттарының халықаралық саудасына шектеулер енгiзедi;</w:t>
+      9) еріксіз және (немесе) жартылай ерікті жағдайларда өсетін жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерінің, олардың бөліктерінің және дериваттарының халықаралық саудасына шектеулер енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z137" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы халықаралық ынтымақтастықты жүзеге асырады;</w:t>
+      10) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы халықаралық ынтымақтастықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7479,51 +7455,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бап жаңа редакцияда - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7650,51 +7626,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-бап. Уәкiлеттi органның, аумақтық бөлімшелерімен бірге ведомствосының және жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қызметті жүзеге асыратын Қазақстан Республикасының өзге де мемлекеттік органдарының құзыреті</w:t>
+        <w:t>9-бап. Уәкілетті органның, аумақтық бөлімшелерімен бірге ведомствосының және жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қызметті жүзеге асыратын Қазақстан Республикасының өзге де мемлекеттік органдарының құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-баптың тақырыбы жаңа редакцияда - ҚР 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7879,51 +7855,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы Заңның мақсаттары мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
+      3) осы Заңның мақсаттары мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z835" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) "Жануарларға жауапкершілікпен қарау туралы" Қазақстан Республикасының Заңына сәйкес жүргізілетін қазақы тұқымды иттерді есепке алуды жүргізу мониторингін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
@@ -8309,91 +8285,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z146" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жануарлар дүниесiн пайдаланғаны үшiн төлемақы мөлшерлемелерін және Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасын бұзудан келтiрілген зиянның орнын толтыру мөлшерлерiн айқындау әдiстемелерiн әзiрлейдi және бекiтедi;</w:t>
+      7) жануарлар дүниесін пайдаланғаны үшін төлемақы мөлшерлемелерін және Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұзудан келтірілген зиянның орнын толтыру мөлшерлерін айқындау әдістемелерін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z147" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) аңшы және қорықшы куәлiктерiнің нысанын және оны беру тәртiбiн әзірлейді және бекітеді;</w:t>
+      8) аңшы және қорықшы куәліктерінің нысанын және оны беру тәртібін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z148" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Еуразиялық экономикалық одақтың кедендік аумағынан жабайы тірі жануарларды, оның ішінде сирек кездесетіндерін және құрып кету қаупі төнгендерін әкетуге қорытынды (рұқсат беру құжатын) бередi;</w:t>
+      9) Еуразиялық экономикалық одақтың кедендік аумағынан жабайы тірі жануарларды, оның ішінде сирек кездесетіндерін және құрып кету қаупі төнгендерін әкетуге қорытынды (рұқсат беру құжатын) береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z149" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күшін қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсаттар беруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
@@ -9523,51 +9499,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z862" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26-1) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану мәселелері бойынша сотқа талап қою дайындайды және ұсынады;</w:t>
+      26-1) жануарлар дүниесін қорғау, өсімін молайту және пайдалану мәселелері бойынша сотқа талап қою дайындайды және ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z166" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында мемлекеттік бақылауды және қадағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
@@ -11747,71 +11723,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) жануарлар дүниесі объектілерін алып қою квоталарын бөлу қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z468" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57) аң аулау қағидаларын әзірлейді және бекiтедi;</w:t>
+      57) аң аулау қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z469" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58) аңшылық шаруашылығын жүргiзу қағидаларын әзірлейді және бекiтедi;</w:t>
+      58) аңшылық шаруашылығын жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -11879,51 +11855,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z471" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      60) жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргiзуге рұқсат беру қағидаларын әзірлейді және бекiтедi;</w:t>
+      60) жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -14351,120 +14327,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) осы Заңда, өзге де заңдарда, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z557" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аумақтық бөлімшелерімен бірге ведомство өз қызметiн уәкiлеттi орган белгiлеген құзырет шегiнде жүзеге асырады.</w:t>
+      Аумақтық бөлімшелерімен бірге ведомство өз қызметін уәкілетті орган белгілеген құзырет шегінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:bookmarkStart w:name="z558" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қызметті жүзеге асыратын өзге де мемлекеттік органдарының құзыретi Қазақстан Республикасының заңнамасында белгіленеді.</w:t>
+      2. Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы, сондай-ақ қазақы ит тұқымдарын сақтау және өсімін молайту саласындағы қызметті жүзеге асыратын өзге де мемлекеттік органдарының құзыреті Қазақстан Республикасының заңнамасында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бап жаңа редакцияда - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16038,70 +16014,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы жергiлiктi мемлекеттiк басқару органдарының құзыретi</w:t>
+        <w:t>10-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы жергілікті мемлекеттік басқару органдарының құзыреті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z790" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының жергiлiктi өкiлдi органдары:</w:t>
+      1. Қазақстан Республикасының жергілікті өкілді органдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16149,89 +16125,89 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z181" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану мәселелерi бойынша жергiлiктi атқарушы органдар басшыларының есептерiн қарайды;</w:t>
+      2) жануарлар дүниесін қорғау, өсімін молайту және пайдалану мәселелері бойынша жергілікті атқарушы органдар басшыларының есептерін қарайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасына сәйкес азаматтардың құқықтары мен заңды мүдделерін қамтамасыз ету жөніндегі өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z182" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасының жергiлiктi атқарушы органдары:</w:t>
+      2. Қазақстан Республикасының жергілікті атқарушы органдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16279,89 +16255,89 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z704" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттік саясатты іске асырады;</w:t>
+      1-1) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік саясатты іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2) балықтың қырылу қаупі бар су айдындарында және (немесе) учаскелерінде аулауды жүзеге асырады және (немесе) ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z184" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегi өздеріне ведомстволық бағыныстағы органдар мен ұйымдардың қызметiн үйлестiру мен бақылауды жүзеге асырады;</w:t>
+      2) жануарлар дүниесін қорғау, өсімін молайту және пайдалану жөніндегі өздеріне ведомстволық бағыныстағы органдар мен ұйымдардың қызметін үйлестіру мен бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) аңшылық алқаптардың резервтік қорындағы жануарлар дүниесінің өсімін молайтуды, сондай-ақ оны мемлекеттік есепке алуды ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16447,71 +16423,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z717" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1) жергiлiктi маңызы бар балық шаруашылығы су айдындарының және (немесе) учаскелерінің тiзбесiн бекiтедi;</w:t>
+      3-1) жергілікті маңызы бар балық шаруашылығы су айдындарының және (немесе) учаскелерінің тізбесін бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:bookmarkStart w:name="z186" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлар дүниесiн пайдаланушыларға Қазақстан Республикасының заңдарында белгiленген тәртiппен аңшылық алқаптарды бекiтiп беру мен аңшылық шаруашылығының қажеттіліктері үшін сервитуттарды белгілеу жөнiнде шешiмдер қабылдайды;</w:t>
+      4) жануарлар дүниесін пайдаланушыларға Қазақстан Республикасының заңдарында белгіленген тәртіппен аңшылық алқаптарды бекітіп беру мен аңшылық шаруашылығының қажеттіліктері үшін сервитуттарды белгілеу жөнінде шешімдер қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16745,91 +16721,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z561" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-4) жануарларды, оның ішінде жануарлардың сирек кездесетiн және жойылып кету қаупi төнген түрлерiн интродукциялау, реинтродукциялау және будандастыру жөнiндегi, сондай-ақ қолдан өсiру жөнiндегi қызметтi ұйымдастырады;</w:t>
+      5-4) жануарларды, оның ішінде жануарлардың сирек кездесетін және жойылып кету қаупі төнген түрлерін интродукциялау, реинтродукциялау және будандастыру жөніндегі, сондай-ақ қолдан өсіру жөніндегі қызметті ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
     <w:bookmarkStart w:name="z562" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-5) аңшылық алқаптарының резервтiк қорында жануарлар дүниесiн қорғауды ұйымдастырады және қамтамасыз етедi;</w:t>
+      5-5) аңшылық алқаптарының резервтік қорында жануарлар дүниесін қорғауды ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:bookmarkStart w:name="z563" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-6) балық шаруашылығы су айдындарының және (немесе) учаскелерiнiң резервтiк қорын қорғауды ұйымдастырады және қамтамасыз етедi;</w:t>
+      5-6) балық шаруашылығы су айдындарының және (немесе) учаскелерінің резервтік қорын қорғауды ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:bookmarkStart w:name="z564" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-7) ғылыми зерттеулер негізінде балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттауды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z565" w:id="232"/>
     <w:p>
@@ -16885,51 +16861,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-10) екі және одан да көп облыс аумағында орналасқан балық шаруашылығы су айдындарында ғылыми-зерттеу үшін аулау, сондай-ақ сирек кездесетін және құрып бара жатқан жануарлар түрін қоспағанда, жануарлар әлемін пайдалануға рұқсат немесе балық ресурстары мен басқа да су жануарларын пайдалануға рұқсат береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:bookmarkStart w:name="z718" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-11) облыс аумағында жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулер мен жобалау-іздестіру жұмыстарын жүргізуді ұйымдастырады және (немесе) қамтамасыз етеді;</w:t>
+      5-11) облыс аумағында жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы ғылыми зерттеулер мен жобалау-іздестіру жұмыстарын жүргізуді ұйымдастырады және (немесе) қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z719" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-12) резервтік қордың балық шаруашылығы су айдындарында және (немесе) учаскелерінде балықтардың қырылу қаупі туындаған жағдайларда балық шаруашылығы саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің шешімі негізінде мелиорациялық балық аулауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
@@ -17392,51 +17368,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -17663,69 +17639,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-бап. Жануарлар дүниесiн мемлекеттiк есепке алу, оның мемлекеттiк кадастры мен мониторингi</w:t>
-[...17 lines deleted...]
-      Жануарлар дүниесiн қорғауды, өсiмiн молайтуды және пайдалануды қамтамасыз ету үшiн жануарлар түрлерінің жай-күйі мен географиялық таралуы туралы, олардың саны, жүйелi байқау нәтижелерi, оларды шаруашылықтағы пайдалану көлемдерi туралы мәлiметтер жиынтығын және басқа да қажеттi деректердi құрайтын жануарлар дүниесiн мемлекеттiк есепке алу, оның мемлекеттiк кадастры мен мониторингi жүргiзiледi.</w:t>
+        <w:t>11-бап. Жануарлар дүниесін мемлекеттік есепке алу, оның мемлекеттік кадастры мен мониторингі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін қорғауды, өсімін молайтуды және пайдалануды қамтамасыз ету үшін жануарлар түрлерінің жай-күйі мен географиялық таралуы туралы, олардың саны, жүйелі байқау нәтижелері, оларды шаруашылықтағы пайдалану көлемдері туралы мәліметтер жиынтығын және басқа да қажетті деректерді құрайтын жануарлар дүниесін мемлекеттік есепке алу, оның мемлекеттік кадастры мен мониторингі жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -17798,51 +17774,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өсімін молайту мақсатында аулауды және ғылыми-зерттеу үшін аулауды қоспағанда, бекіре тұқымдас балық түрлерін үйреншікті мекендеу ортасынан алып қою, оларды сатып алу, қайта өңдеу және олардың уылдырығы мен өнімінің басқа да түрлерін өткізу жөніндегі қызмет мемлекеттік монополияға жатады және оны тек қана мемлекеттік кәсіпорын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1. Бекіре тұқымдас балық түрлерінің өсімін қолдан молайту мен балық өсіру материалын және олардан өсімін молайту мақсатында жыныстық өнімдер алынғаннан кейін бекіре тұқымдас балық түрлерінің дара нұсқаларын тірі күйінде өткізу жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттік монополия субъектісінің қызметімен технологиялық тұрғыдан байланысты қызметке жатады.</w:t>
+      1-1. Бекіре тұқымдас балық түрлерінің өсімін қолдан молайту мен балық өсіру материалын және олардан өсімін молайту мақсатында жыныстық өнімдер алынғаннан кейін бекіре тұқымдас балық түрлерінің дара нұсқаларын тірі күйінде өткізу жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік монополия субъектісінің қызметімен технологиялық тұрғыдан байланысты қызметке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z520" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өнімді мемлекеттік монополия субъектісінен сатып алған жеке және заңды тұлғалар оны одан әрі қайта өңдеуді және өткізуді жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z521" w:id="242"/>
     <w:p>
       <w:pPr>
@@ -17966,51 +17942,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -18320,206 +18296,206 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Жануарлар дүниесiн қорғау</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Жануарлар дүниесін қорғау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-бап. Жануарлар дүниесiн қорғау жөнiндегiнегiзгi талаптар</w:t>
-[...17 lines deleted...]
-      1. Жануарлар дүниесiнiң жай-күйiне, мекендейтiн ортасына, көбею жағдайларына және жануарлардың өрiс аудару жолдарына әсер ететін немесе әсер етуі мүмкін болатын қызмет жануарлар дүниесінiң, олар мекендейтін ортаның сақталуы мен өсiмiн молайтуды және келтірілетін және келтірілген, оның ішінде болмай қоймайтын зиянды өтеудi қамтамасыз етудiң талаптары, оның iшiнде экологиялық талаптар сақтала отырып жүзеге асырылуға тиiс.</w:t>
+        <w:t>12-бап. Жануарлар дүниесін қорғау жөніндегінегізгі талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесінің жай-күйіне, мекендейтін ортасына, көбею жағдайларына және жануарлардың өріс аудару жолдарына әсер ететін немесе әсер етуі мүмкін болатын қызмет жануарлар дүниесінің, олар мекендейтін ортаның сақталуы мен өсімін молайтуды және келтірілетін және келтірілген, оның ішінде болмай қоймайтын зиянды өтеуді қамтамасыз етудің талаптары, оның ішінде экологиялық талаптар сақтала отырып жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z187" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесiнiң жай-күйiне және олар мекендейтiн ортаға әсер ететiн немесе әсер етуi мүмкiн қызметтi жүзеге асыру кезiнде мынадай негiзгi талаптардың сақталуы қамтамасыз етiлуге тиiс:</w:t>
+      2. Жануарлар дүниесінің жай-күйіне және олар мекендейтін ортаға әсер ететін немесе әсер етуі мүмкін қызметті жүзеге асыру кезінде мынадай негізгі талаптардың сақталуы қамтамасыз етілуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:bookmarkStart w:name="z188" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесiнiң табиғи еркiндiк жағдайындағы биологиялық сан алуандығы мен үйiрлiк тұтастығын сақтау;</w:t>
+      1) жануарлар дүниесінің табиғи еркіндік жағдайындағы биологиялық сан алуандығы мен үйірлік тұтастығын сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:bookmarkStart w:name="z189" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлар дүниесiнiң объектiлерi мекендейтiн ортаны, олардың көбею жағдайларын, өрiс аудару жолдарын және шоғырлану орындарын сақтау;</w:t>
+      2) жануарлар дүниесінің объектілері мекендейтін ортаны, олардың көбею жағдайларын, өріс аудару жолдарын және шоғырлану орындарын сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:bookmarkStart w:name="z190" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жануарлар дүниесi объектiлерiн ғылыми негізделген тұрғыдан ұтымды пайдалану және олардың өсiмiн молайту;</w:t>
+      3) жануарлар дүниесі объектілерін ғылыми негізделген тұрғыдан ұтымды пайдалану және олардың өсімін молайту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
     <w:bookmarkStart w:name="z191" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) табиғаттағы биологиялық тепе-теңдiктi сақтау мақсатында жануарлар дүниесi объектiлерiнiң санын реттеу;</w:t>
+      4) табиғаттағы биологиялық тепе-теңдікті сақтау мақсатында жануарлар дүниесі объектілерінің санын реттеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:bookmarkStart w:name="z192" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлар түрлерін, оның iшiнде бағалы, сирек кездесетiндерi мен құрып кету қаупi төнгендерiн жасанды өсiрудi қоса алғанда, кейiннен оларды мекендеу ортасына шығара отырып, жануарлар дүниесiнiң өсiмiн молайту.</w:t>
+      5) жануарлар түрлерін, оның ішінде бағалы, сирек кездесетіндері мен құрып кету қаупі төнгендерін жасанды өсіруді қоса алғанда, кейіннен оларды мекендеу ортасына шығара отырып, жануарлар дүниесінің өсімін молайту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -18689,328 +18665,328 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-бап. Жануарлар дүниесiн қорғау</w:t>
-[...17 lines deleted...]
-      Жануарлар дүниесiн қорғау:</w:t>
+        <w:t>13-бап. Жануарлар дүниесін қорғау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін қорғау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z194" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесi объектiлерiн қорғау, өсiмiн молайту және пайдалану жөнiндегi қағидаларды, нормалар мен нормативтерді белгiлеу және сақтау;</w:t>
+      1) жануарлар дүниесі объектілерін қорғау, өсімін молайту және пайдалану жөніндегі қағидаларды, нормалар мен нормативтерді белгілеу және сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
     <w:bookmarkStart w:name="z195" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлар дүниесiн пайдалануға шектеулер мен тыйым салулар белгiлеу;</w:t>
+      2) жануарлар дүниесін пайдалануға шектеулер мен тыйым салулар белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
     <w:bookmarkStart w:name="z196" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жануарлардың бағалы, сирек кездесетiн және құрып кету қаупi төнген түрлерiн қорғау;</w:t>
+      3) жануарлардың бағалы, сирек кездесетін және құрып кету қаупі төнген түрлерін қорғау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:bookmarkStart w:name="z197" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлар дүниесiн пайдаланудың белгiленген ережелерiн бұзуды болдырмау;</w:t>
+      4) жануарлар дүниесін пайдаланудың белгіленген ережелерін бұзуды болдырмау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:bookmarkStart w:name="z198" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлар мекендейтiн ортаны қорғауды, олардың көбею жағдайларын, өрiс аудару жолдары мен шоғырлану орындарын ұйымдастыру;</w:t>
+      5) жануарлар мекендейтін ортаны қорғауды, олардың көбею жағдайларын, өріс аудару жолдары мен шоғырлану орындарын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:bookmarkStart w:name="z199" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жануарлар дүниесiн пайдаланушыларға жануарлар дүниесi объектiлерiн қорғау жөнiндегi мiндеттердi жүктей отырып, аумақтарды, акваторияларды бекiтiп беру;</w:t>
+      6) жануарлар дүниесін пайдаланушыларға жануарлар дүниесі объектілерін қорғау жөніндегі міндеттерді жүктей отырып, аумақтарды, акваторияларды бекітіп беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
     <w:bookmarkStart w:name="z200" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ерекше қорғалатын табиғи аумақтарды құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:bookmarkStart w:name="z201" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жануарлар түрлерін жасанды түрде өсiру;</w:t>
+      8) жануарлар түрлерін жасанды түрде өсіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z202" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) жануарлар ауырған жағдайда, дүлей зiлзала кезiнде және басқа себептер салдарынан қырылу қаупi төнген жағдайларда оларға көмек көрсету;</w:t>
+      9) жануарлар ауырған жағдайда, дүлей зілзала кезінде және басқа себептер салдарынан қырылу қаупі төнген жағдайларда оларға көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z203" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулердi ұйымдастыру;</w:t>
+      10) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы ғылыми зерттеулерді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z204" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) жануарлар дүниесi объектiлерiн қорғау және орнықты пайдалану идеяларын насихаттау;</w:t>
+      11) жануарлар дүниесі объектілерін қорғау және орнықты пайдалану идеяларын насихаттау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z205" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) жеке және заңды тұлғалардың жануарлар дүниесiн қорғау жөнiндегi қызметiн ынталандыру;</w:t>
+      12) жеке және заңды тұлғалардың жануарлар дүниесін қорғау жөніндегі қызметін ынталандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
     <w:bookmarkStart w:name="z206" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) азаматтарды жануарлар дүниесiне iзгiлiктi және ұқыпты қарау рухында тәрбиелеу;</w:t>
+      13) азаматтарды жануарлар дүниесіне ізгілікті және ұқыпты қарау рухында тәрбиелеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
     <w:bookmarkStart w:name="z999" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) жануарлар дүниесі объектілерінің санын реттеу жөніндегі іс-шараларды ұйымдастыру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
@@ -19166,150 +19142,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-бап. Жануарлар дүниесiн сақтау және өсiмiн молайту мақсатында оны пайдалануға шектеулер мен тыйым салулар белгiлеу</w:t>
+        <w:t>14-бап. Жануарлар дүниесін сақтау және өсімін молайту мақсатында оны пайдалануға шектеулер мен тыйым салулар белгілеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z812" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жануарлар дүниесi объектiлерiн сақтау және өсiмiн молайту мақсатында:</w:t>
+      1. Жануарлар дүниесі объектілерін сақтау және өсімін молайту мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
     <w:bookmarkStart w:name="z207" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесiн пайдалану мерзiмдерiн шектеу;</w:t>
+      1) жануарлар дүниесін пайдалану мерзімдерін шектеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
     <w:bookmarkStart w:name="z208" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аулау әдiстерiне, тәсiлдерiне және құрал түрлерiне тыйым салу;</w:t>
+      2) аулау әдістеріне, тәсілдеріне және құрал түрлеріне тыйым салу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
     <w:bookmarkStart w:name="z209" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жануарлар дүниесі объектілерін алу нормаларын өзгерту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
     <w:bookmarkStart w:name="z210" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлар дүниесiн пайдаланушылардың санын шектеу;</w:t>
+      4) жануарлар дүниесін пайдаланушылардың санын шектеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z813" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жануарлар әлемін пайдалану орындарын шектеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z814" w:id="274"/>
     <w:p>
@@ -19325,51 +19301,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) заңсыз, хабарлаусыз, реттеусіз кәсіпшілікке, сондай-ақ су биологиялық ресурстарынан дайындалған өнімнің заңсыз айналымына қарсы күрес бойынша шаралар белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:bookmarkStart w:name="z211" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Шектеулер мен тыйым салулар белгiлеуге:</w:t>
+      2. Шектеулер мен тыйым салулар белгілеуге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
     <w:bookmarkStart w:name="z212" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жануарлар популяциясының жыныс-жас құрылымының бұзылуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:bookmarkStart w:name="z213" w:id="277"/>
     <w:p>
@@ -19405,331 +19381,331 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мекендеу ортасының нашарлауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
     <w:bookmarkStart w:name="z215" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлардың өрiс аударуы мен көбеюi кезеңiнде олар жаппай шоғырланатын жерлерде тыным алу аймақтарын құру қажеттiгi;</w:t>
+      4) жануарлардың өріс аударуы мен көбеюі кезеңінде олар жаппай шоғырланатын жерлерде тыным алу аймақтарын құру қажеттігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
     <w:bookmarkStart w:name="z720" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) гидрометеорологиялық жағдайларға қарай балықтардың уылдырық шашуы үшін жағдайларды қамтамасыз ету қажеттігі негiз болып табылады.</w:t>
+      5) гидрометеорологиялық жағдайларға қарай балықтардың уылдырық шашуы үшін жағдайларды қамтамасыз ету қажеттігі негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
     <w:bookmarkStart w:name="z216" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жануарлар дүниесi объектiлерiн сақтау мақсатында:</w:t>
+      3. Жануарлар дүниесі объектілерін сақтау мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
     <w:bookmarkStart w:name="z217" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өсiмдiктердi жоюға және жануарлар мекендейтiн ортаның жағдайларын нашарлататын өзге де iс-әрекеттерге;</w:t>
+      1) өсімдіктерді жоюға және жануарлар мекендейтін ортаның жағдайларын нашарлататын өзге де іс-әрекеттерге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
     <w:bookmarkStart w:name="z218" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлар үйiрiмен мекендейтiн жердi периметрі бойынша олардың iндерi орналасқан жерге жиырма метр жақын немесе оларды алдын ала басқа жерге көшiрмей жыртуға;</w:t>
+      2) жануарлар үйірімен мекендейтін жерді периметрі бойынша олардың індері орналасқан жерге жиырма метр жақын немесе оларды алдын ала басқа жерге көшірмей жыртуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkStart w:name="z219" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) уәкілетті органның рұқсатынсыз жануарлардың паналау орындары мен ұяларын бұзуға және бүлдiруге, жұмыртқаларын жинауға;</w:t>
+      3) уәкілетті органның рұқсатынсыз жануарлардың паналау орындары мен ұяларын бұзуға және бүлдіруге, жұмыртқаларын жинауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
     <w:bookmarkStart w:name="z220" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) суда жүзетiн құстардың жаппай ұя салуы көрсетiлген және балықтардың көбеюi кезеңiнде олар уылдырық шашатын жерлерде катерлердiң, моторлы қайықтардың және басқа да жүзу құралдарының двигательдерін iске қосып жүзуге;</w:t>
+      4) суда жүзетін құстардың жаппай ұя салуы көрсетілген және балықтардың көбеюі кезеңінде олар уылдырық шашатын жерлерде катерлердің, моторлы қайықтардың және басқа да жүзу құралдарының двигательдерін іске қосып жүзуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
     <w:bookmarkStart w:name="z221" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ұшақтардың, тiкұшақтардың және өзге де ұшу аппараттарының итбалықтар, тұяқты жабайы жануарлар мен топтасып ұшатын құстар жаппай мекендейтiн аумақтардың үстiнен бiр километр төмен биiктiкте ұшып өтуiне;</w:t>
+      5) ұшақтардың, тікұшақтардың және өзге де ұшу аппараттарының итбалықтар, тұяқты жабайы жануарлар мен топтасып ұшатын құстар жаппай мекендейтін аумақтардың үстінен бір километр төмен биіктікте ұшып өтуіне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
     <w:bookmarkStart w:name="z222" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жануарлардың мекендеу ортасын жоюға, жемшөптiк өсiмдiктер егiстiктерiн, қорғау екпелерiн, сортаң топырақтарды, жануарларға арналған астауларды, сiлтеме белгiлердi, аң аулау және балық аулау шаруашылығын жүргiзуге арналған құрылыстарды бүлдiруге;</w:t>
+      6) жануарлардың мекендеу ортасын жоюға, жемшөптік өсімдіктер егістіктерін, қорғау екпелерін, сортаң топырақтарды, жануарларға арналған астауларды, сілтеме белгілерді, аң аулау және балық аулау шаруашылығын жүргізуге арналған құрылыстарды бүлдіруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
     <w:bookmarkStart w:name="z223" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жануарлардың сирек кездесетiн және жойылып кету қаупi төнген түрлерiн, олардың бөліктерін немесе дериваттарын Қазақстан Республикасы Үкiметiнiң шешiмiнсiз алып қоюға;</w:t>
+      7) жануарлардың сирек кездесетін және жойылып кету қаупі төнген түрлерін, олардың бөліктерін немесе дериваттарын Қазақстан Республикасы Үкіметінің шешімінсіз алып қоюға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
     <w:bookmarkStart w:name="z224" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жануарлар дүниесi объектiлерiн белгiленген лимиттен артық және жануарлар дүниесiн пайдалануға арналған рұқсаттарда, балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсаттарда немесе жолдамаларда көрсетiлген мерзiмдерден тыс, сондай-ақ тыныштық аймақтары мен өсімді молайту учаскелерінде аулауға;</w:t>
+      8) жануарлар дүниесі объектілерін белгіленген лимиттен артық және жануарлар дүниесін пайдалануға арналған рұқсаттарда, балық ресурстарын және басқа да су жануарларын пайдалануға арналған рұқсаттарда немесе жолдамаларда көрсетілген мерзімдерден тыс, сондай-ақ тыныштық аймақтары мен өсімді молайту учаскелерінде аулауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
     <w:bookmarkStart w:name="z225" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) жануарлар дүниесi объектiлерiн аң аулау мен балық аулау ережелерiнде көзделмеген жануарларды аулау құралдарының, әдiстерінің және тәсiлдерiнiң түрлерiн қолдана отырып аулауға;</w:t>
+      9) жануарлар дүниесі объектілерін аң аулау мен балық аулау ережелерінде көзделмеген жануарларды аулау құралдарының, әдістерінің және тәсілдерінің түрлерін қолдана отырып аулауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
     <w:bookmarkStart w:name="z226" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) жарылғыш құрылғыларды, улы химикаттарды және басқа да химиялық препараттарды қолдана отырып (дала кемiргiштерiн жою кезiнде, сондай-ақ жануарлардың құтыру iндетi мен басқа да аурулары жағдайларында улы химикаттарды қолдануды қоспағанда) жануарлар дүниесi объектiлерiн аулауға;</w:t>
+      10) жарылғыш құрылғыларды, улы химикаттарды және басқа да химиялық препараттарды қолдана отырып (дала кеміргіштерін жою кезінде, сондай-ақ жануарлардың құтыру індеті мен басқа да аурулары жағдайларында улы химикаттарды қолдануды қоспағанда) жануарлар дүниесі объектілерін аулауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
     <w:bookmarkStart w:name="z227" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) уәкiлеттi органның немесе балық шаруашылығы саласындағы уәкілетті органның рұқсатынсыз жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргiзуге;</w:t>
+      11) уәкілетті органның немесе балық шаруашылығы саласындағы уәкілетті органның рұқсатынсыз жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
     <w:bookmarkStart w:name="z698" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) балық қыстайтын шұңқырлардың, уылдырық шашатын жерлердiң, балық шаруашылығы учаскелерiнiң және балық аулауға тыйым салынған жерлердiң шекараларын белгiлейтiн бағандарды, жүзбелi таным белгілерiн және аншлагтарды жоюға немесе бүлдiруге;</w:t>
+      12) балық қыстайтын шұңқырлардың, уылдырық шашатын жерлердің, балық шаруашылығы учаскелерінің және балық аулауға тыйым салынған жерлердің шекараларын белгілейтін бағандарды, жүзбелі таным белгілерін және аншлагтарды жоюға немесе бүлдіруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
     <w:bookmarkStart w:name="z721" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) балықтарды қорғау құрылғыларынсыз, сондай-ақ белгіленген талаптарға сәйкес келмейтін су жинау және ағызу құрылыстарын пайдалануға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
     <w:bookmarkStart w:name="z699" w:id="295"/>
     <w:p>
@@ -19901,51 +19877,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
@@ -20085,108 +20061,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-бап. Жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн қорғау</w:t>
-[...17 lines deleted...]
-      1. Жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерi "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасының Заңына сәйкес Қазақстан Республикасының Қызыл кiтабына енгiзiледi.</w:t>
+        <w:t>15-бап. Жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерін қорғау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлері "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасының Заңына сәйкес Қазақстан Республикасының Қызыл кітабына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z228" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн қорғауды мемлекет жүзеге асырады. Жеке және заңды тұлғалар жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн қорғау жөнiнде шаралар қолдануға мiндеттi.</w:t>
+      2. Жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерін қорғауды мемлекет жүзеге асырады. Жеке және заңды тұлғалар жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерін қорғау жөнінде шаралар қолдануға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:bookmarkStart w:name="z229" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жануарлардың сирек кездесетiн және жойылып кету қаупi төнген түрлерiн, олардың бөліктерін немесе дериваттарын алып қоюға айрықша жағдайларда биологиялық негіздеме негізінде Қазақстан Республикасы Үкіметінің шешімі бойынша:</w:t>
+      3. Жануарлардың сирек кездесетін және жойылып кету қаупі төнген түрлерін, олардың бөліктерін немесе дериваттарын алып қоюға айрықша жағдайларда биологиялық негіздеме негізінде Қазақстан Республикасы Үкіметінің шешімі бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
     <w:bookmarkStart w:name="z230" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ғылыми, өсімін молайту, коммерциялық мақсаттарда арнайы жасалған жағдайларда өсіру, сондай-ақ кейіннен мекендеу ортасына жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
@@ -20334,91 +20310,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:bookmarkStart w:name="z601" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнің қырылуына;</w:t>
+      1) жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерінің қырылуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:bookmarkStart w:name="z602" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы баптың 3-тармағында көрсетілген жағдайларды қоспағанда, жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерi санының азаюына немесе мекендеу ортасын бұзуға әкеп соғатын іс-әрекеттерге жол берілмейді.</w:t>
+      2) осы баптың 3-тармағында көрсетілген жағдайларды қоспағанда, жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлері санының азаюына немесе мекендеу ортасын бұзуға әкеп соғатын іс-әрекеттерге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
     <w:bookmarkStart w:name="z603" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн, олардың бөліктері мен дериваттарын бағып-қағу, тасымалдау, сату, сатуға қою және сатып алу Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
+      5. Жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерін, олардың бөліктері мен дериваттарын бағып-қағу, тасымалдау, сату, сатуға қою және сатып алу Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -20534,51 +20510,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-бап. Пестицидтердi, улы химикаттарды, минералдық тыңайтқыштар мен басқа да препараттарды қолдану кезiнде жануарларды қорғау</w:t>
+        <w:t>16-бап. Пестицидтерді, улы химикаттарды, минералдық тыңайтқыштар мен басқа да препараттарды қолдану кезінде жануарларды қорғау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 16-баптың тақырыбына өзгеріс енгізілді - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -20590,69 +20566,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пестицидтердi, улы химикаттарды, минералдық тыңайтқыштарды және басқа препараттарды қолдану, сақтау және тасымалдау жануарлар дүниесi мен олар мекендейтiн ортаның қауiпсiздiгiн қамтамасыз етуге тиiс.</w:t>
-[...17 lines deleted...]
-      Жануарлар дүниесiн қорғау мақсатында пестицидтердi, улы химикаттарды, минералдық тыңайтқыштарды және басқа препараттарды қолданудың шектеулi рұқсат етiлген нормалары белгiленедi.</w:t>
+      Пестицидтерді, улы химикаттарды, минералдық тыңайтқыштарды және басқа препараттарды қолдану, сақтау және тасымалдау жануарлар дүниесі мен олар мекендейтін ортаның қауіпсіздігін қамтамасыз етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін қорғау мақсатында пестицидтерді, улы химикаттарды, минералдық тыңайтқыштарды және басқа препараттарды қолданудың шектеулі рұқсат етілген нормалары белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -20687,70 +20663,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-бап. Шаруашылық және өзге де қызметтi жобалау мен жүзеге асыру кезiнде жануарлар мекендейтiн ортаны, олардың көбею жағдайларын, өрiс аудару жолдарын және шоғырланған жерлерiн сақтау жөнiндегi iс-шаралар</w:t>
+        <w:t>17-бап. Шаруашылық және өзге де қызметті жобалау мен жүзеге асыру кезінде жануарлар мекендейтін ортаны, олардың көбею жағдайларын, өріс аудару жолдарын және шоғырланған жерлерін сақтау жөніндегі іс-шаралар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z818" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Елдi мекендердi, кәсiпорындарды, құрылыстар мен басқа да объектiлердi орналастыру, жобалау және салу, өндiрiстiк процестердi жүзеге асыру мен көлiк құралдарын пайдалану, қолданыстағы технологиялық процестердi жетiлдiру және олардың жаңаларын енгiзу, пайдаланылмаған, жағалау маңындағы, батпақты, бұта басқан аумақтарды шаруашылық айналымына енгiзу, жердi мелиорациялау, орман ресурстарын және су объектiлерiн пайдалану, геологиялық-барлау жұмыстарын жүргiзу, пайдалы қазбаларды өндiру, ауыл шаруашылығы жануарлары жайылатын және оларды айдап өтетiн жерлердi белгiлеу, туристiк маршруттар әзiрлеу мен халықтың жаппай демалатын орындарын ұйымдастыру кезiнде жануарлар дүниесi объектiлерi мекендейтiн ортаны және олардың көбею жағдайларын, жануарлардың өрiс аудару жолдары мен шоғырланған жерлерiн сақтау жөнiндегi iс-шаралар көзделуге және жүзеге асырылуға, сондай-ақ жабайы жануарлар мекендейтiн орта ретiнде ерекше құнды болып табылатын учаскелерге ешкiмнiң қол сұқпауы қамтамасыз етiлуге тиiс.</w:t>
+      1. Елді мекендерді, кәсіпорындарды, құрылыстар мен басқа да объектілерді орналастыру, жобалау және салу, өндірістік процестерді жүзеге асыру мен көлік құралдарын пайдалану, қолданыстағы технологиялық процестерді жетілдіру және олардың жаңаларын енгізу, пайдаланылмаған, жағалау маңындағы, батпақты, бұта басқан аумақтарды шаруашылық айналымына енгізу, жерді мелиорациялау, орман ресурстарын және су объектілерін пайдалану, геологиялық-барлау жұмыстарын жүргізу, пайдалы қазбаларды өндіру, ауыл шаруашылығы жануарлары жайылатын және оларды айдап өтетін жерлерді белгілеу, туристік маршруттар әзірлеу мен халықтың жаппай демалатын орындарын ұйымдастыру кезінде жануарлар дүниесі объектілері мекендейтін ортаны және олардың көбею жағдайларын, жануарлардың өріс аудару жолдары мен шоғырланған жерлерін сақтау жөніндегі іс-шаралар көзделуге және жүзеге асырылуға, сондай-ақ жабайы жануарлар мекендейтін орта ретінде ерекше құнды болып табылатын учаскелерге ешкімнің қол сұқпауы қамтамасыз етілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -20841,51 +20817,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Темiр жол, тас жол, құбыр тарту және басқа көлiк магистральдарын, электр беру және байланыс желiлерiн, су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайларды пайдалану, орналастыру, жобалау және салу кезiнде жануарлар мекендейтiн ортаны, олардың көбею жағдайларын, өрiс аудару жолдары мен шоғырланған жерлерiн сақтауды қамтамасыз ететiн іс-шаралар әзiрленiп, жүзеге асырылуға тиiс.</w:t>
+      2. Темір жол, тас жол, құбыр тарту және басқа көлік магистральдарын, электр беру және байланыс желілерін, су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайларды пайдалану, орналастыру, жобалау және салу кезінде жануарлар мекендейтін ортаны, олардың көбею жағдайларын, өріс аудару жолдары мен шоғырланған жерлерін сақтауды қамтамасыз ететін іс-шаралар әзірленіп, жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z980" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шаруашылық және осы баптың 1 және 2-тармақтарында көрсетілген өзге де қызметті жүзеге асыратын субъектілер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
     <w:bookmarkStart w:name="z604" w:id="308"/>
     <w:p>
       <w:pPr>
@@ -21284,51 +21260,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап. Ерекше қорғалатын табиғи аумақтардағы жануарлар дүниесін қорғау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ерекше қорғалатын табиғи аумақтарда жануарлар дүниесiн қорғау Қазақстан Республикасының ерекше қорғалатын табиғи аумақтар саласындағы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      Ерекше қорғалатын табиғи аумақтарда жануарлар дүниесін қорғау Қазақстан Республикасының ерекше қорғалатын табиғи аумақтар саласындағы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -21458,51 +21434,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19-бап. Жануарлар түрлерін жасанды түрде өсiру</w:t>
+        <w:t>19-бап. Жануарлар түрлерін жасанды түрде өсіру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыпқа өзгеріс енгізілді - ҚР 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -21515,71 +21491,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z791" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жануарлар түрлерін жасанды түрде өсiру:</w:t>
+      1. Жануарлар түрлерін жасанды түрде өсіру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
     <w:bookmarkStart w:name="z233" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар түрлерін, оның ішінде бағалы, сирек кездесетiн және құрып кету қаупi төнген түрлерiн сақтау және санын арттыру;</w:t>
+      1) жануарлар түрлерін, оның ішінде бағалы, сирек кездесетін және құрып кету қаупі төнген түрлерін сақтау және санын арттыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
     <w:bookmarkStart w:name="z234" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми зерттеулер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z235" w:id="313"/>
     <w:p>
@@ -21595,71 +21571,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жануарлар түрлерін интродукциялау, реинтродукциялау және будандастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z236" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлар түрлерін кәсiпкерлiк қызметте пайдалану мақсатында жүзеге асырылады.</w:t>
+      4) жануарлар түрлерін кәсіпкерлік қызметте пайдалану мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z237" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлардың бағалы, сирек кездесетiн және құрып кету қаупi төнген түрлерiн сақтау және олардың санын көбейту мақсатында оларды кейiннен мекендеу ортасына шығара отырып, жасанды түрде өсiру бюджет қаражаты және Қазақстан Республикасының заңнамасында тыйым салынбаған басқа да көздердiң есебiнен жүзеге асырылады.</w:t>
+      2. Жануарлардың бағалы, сирек кездесетін және құрып кету қаупі төнген түрлерін сақтау және олардың санын көбейту мақсатында оларды кейіннен мекендеу ортасына шығара отырып, жасанды түрде өсіру бюджет қаражаты және Қазақстан Республикасының заңнамасында тыйым салынбаған басқа да көздердің есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
     <w:bookmarkStart w:name="z722" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Бекіре тұқымдас балық түрлерін қолдан өсіру мақсаттары үшін өсімін молайту кешенінің мемлекеттік тапсырысты орындайтын мемлекеттік кәсіпорындары кездейсоқ ауланым ретінде алынған балықтарды балықтардың уылдырық шашуын гормондық демеу препараттарын өндіру, сондай-ақ оларды ұстауға азық өндіру үшін пайдалануы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
@@ -21882,51 +21858,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Құрып кету қаупi төнген жабайы фауна мен флора түрлерiмен халықаралық сауда туралы конвенцияның I қосымшасына түрлері енгiзiлген жануарлар, олар еріксіз және (немесе) жартылай ерікті жағдайларда өсiрiлген және әкiмшiлiк органында тiркелген жағдайларда ғана саудалау нысанасы бола алады.</w:t>
+      3. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның I қосымшасына түрлері енгізілген жануарлар, олар еріксіз және (немесе) жартылай ерікті жағдайларда өсірілген және әкімшілік органында тіркелген жағдайларда ғана саудалау нысанасы бола алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -22016,51 +21992,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1. Құрып кету қаупi төнген жабайы фауна мен флора түрлерiмен халықаралық сауда туралы конвенцияның II қосымшасына енгiзiлген, еріксіз және (немесе) жартылай ерікті жағдайларда өсiрiлген жануарлар түрлерi әкiмшiлiк органында тiркелген жағдайларда ғана саудалау нысанасы бола алады.</w:t>
+      3-1. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның II қосымшасына енгізілген, еріксіз және (немесе) жартылай ерікті жағдайларда өсірілген жануарлар түрлері әкімшілік органында тіркелген жағдайларда ғана саудалау нысанасы бола алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z510" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция жөніндегі әкімшілік органды Конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіру туралы қызметтің басталғандығы туралы хабардар ету кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -22265,51 +22241,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -22365,51 +22341,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22561,110 +22537,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-бап. Жаппай ауыру, дүлей зiлзала кезiнде және басқа себептер салдарынан қырылу қаупi төнген жағдайларда жануарларға көмек көрсету</w:t>
+        <w:t>21-бап. Жаппай ауыру, дүлей зілзала кезінде және басқа себептер салдарынан қырылу қаупі төнген жағдайларда жануарларға көмек көрсету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z819" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Бекiтiлiп берiлген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жаппай ауыру, дүлей зiлзала кезiнде және басқа себептер салдарынан қырылу қаупi төнген жағдайларда жануарларға көмек көрсетудi аңшылық және балық шаруашылықтары субъектілері және Қазақстан Республикасының жергiлiктi атқарушы органдары, ал басқа алқаптар мен су айдындарында - Қазақстан Республикасының жергiлiктi атқарушы органдары жүзеге асырады. Аумақтың және оқиғаның маңыздылығына қарай аталған жағдайларда Қазақстан Республикасының Үкiметi мен халықаралық ұйымдар көмек көрсетуi мүмкiн.</w:t>
+      1. Бекітіліп берілген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерінде жаппай ауыру, дүлей зілзала кезінде және басқа себептер салдарынан қырылу қаупі төнген жағдайларда жануарларға көмек көрсетуді аңшылық және балық шаруашылықтары субъектілері және Қазақстан Республикасының жергілікті атқарушы органдары, ал басқа алқаптар мен су айдындарында - Қазақстан Республикасының жергілікті атқарушы органдары жүзеге асырады. Аумақтың және оқиғаның маңыздылығына қарай аталған жағдайларда Қазақстан Республикасының Үкіметі мен халықаралық ұйымдар көмек көрсетуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
     <w:bookmarkStart w:name="z817" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Теңізде және сақтық аймағында мұнай төгілген жағдайда жануарларға көмек көрсету жиынтық экологиялық пайданы талдау негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
     <w:bookmarkStart w:name="z241" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қырылу қаупі бар су айдындарынан және (немесе) учаскелерінен балық аулауды қоспағанда, дүлей зiлзала аудандарындағы, сондай-ақ қырылу қаупi төнген жануарларды аулауға жол берiлмейдi.</w:t>
+      2. Қырылу қаупі бар су айдындарынан және (немесе) учаскелерінен балық аулауды қоспағанда, дүлей зілзала аудандарындағы, сондай-ақ қырылу қаупі төнген жануарларды аулауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:bookmarkStart w:name="z981" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Балықтардың сөзсіз қырылуына әкеп соғатын қырылу қаупі туындаған және су объектілерін немесе оның бөліктерін ағымдағы балық шаруашылық мелиорациялауды жүргізу жолымен мұндай қауіпті болдырмау мүмкін болмаған жағдайларда балық шаруашылығы саласындағы уәкілетті орган немесе аумақтық бөлімшелерімен бірге ведомство ғылыми ұсынымдар негізінде балықтарды мелиорациялық аулау туралы шешім қабылдауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
     <w:bookmarkStart w:name="z982" w:id="326"/>
     <w:p>
@@ -22940,210 +22916,210 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулер</w:t>
+        <w:t>22-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы ғылыми зерттеулер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z820" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулер:</w:t>
+      1. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы ғылыми зерттеулер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
     <w:bookmarkStart w:name="z242" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесiнiң жай-күйiн бағалау;</w:t>
+      1) жануарлар дүниесінің жай-күйін бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
     <w:bookmarkStart w:name="z243" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң жай-күйiн ұдайы зерделеу;</w:t>
+      2) жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерінің жай-күйін ұдайы зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
     <w:bookmarkStart w:name="z244" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) iндеттi жағдайды ұдайы зерделеу;</w:t>
+      3) індетті жағдайды ұдайы зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
     <w:bookmarkStart w:name="z245" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) халықаралық ғылыми-зерттеу бағдарламаларына қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
     <w:bookmarkStart w:name="z246" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормалар мен нормативтердi негіздеу және ғылыми ұсынымдарды әзірлеу;</w:t>
+      5) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормалар мен нормативтерді негіздеу және ғылыми ұсынымдарды әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
     <w:bookmarkStart w:name="z247" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) биологиялық саналуандылықты сақтау, жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегi шараларды негiздеу;</w:t>
+      6) биологиялық саналуандылықты сақтау, жануарлар дүниесін қорғау, өсімін молайту және пайдалану жөніндегі шараларды негіздеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
     <w:bookmarkStart w:name="z248" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жануарлар дүниесi объектiлерiн қорғаудың, өсiмiн молайтудың және пайдаланудың құқықтық және экономикалық тетiктерiн әзірлеу;</w:t>
+      7) жануарлар дүниесі объектілерін қорғаудың, өсімін молайтудың және пайдаланудың құқықтық және экономикалық тетіктерін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
     <w:bookmarkStart w:name="z610" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жануарлар дүниесін мемлекеттік есепке алу және оның кадастры, шаруашылықаралық аңшылықты ұйымдастыру мен балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
     <w:bookmarkStart w:name="z1000" w:id="337"/>
     <w:p>
@@ -23159,109 +23135,109 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жануарларды ен салу, сақиналау және сынамалар алу арқылы кейіннен мекендеу ортасына шығара отырып, олардың өріс аудару жолдарын, генетикасын және ауруларын зерделеу мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
     <w:bookmarkStart w:name="z249" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулер бюджет қаражаты және Қазақстан Республикасының заңдарында тыйым салынбаған басқа да көздер есебiнен жыл сайын жүзеге асырылады.</w:t>
+      2. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы ғылыми зерттеулер бюджет қаражаты және Қазақстан Республикасының заңдарында тыйым салынбаған басқа да көздер есебінен жыл сайын жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
     <w:bookmarkStart w:name="z250" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Бекiтiлiп берiлген аңшылық алқаптардағы жануарлар дүниесiнiң жай-күйiн жыл сайын бағалау олар бекiтiлiп берiлген жеке және заңды тұлғалардың қаражаты есебiнен жүзеге асырылады.</w:t>
+      3. Бекітіліп берілген аңшылық алқаптардағы жануарлар дүниесінің жай-күйін жыл сайын бағалау олар бекітіліп берілген жеке және заңды тұлғалардың қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бекітіп берілген жергілікті маңызы бар балық шаруашылығы су айдындарындағы және (немесе) учаскелеріндегі балық ресурстары мен басқа да су жануарларының жай-күйін бағалау олар бекітіліп берілген жеке және заңды тұлғалардың қаражаты есебінен үш жылда бір рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z611" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жануарлар дүниесiн (балық ресурстары мен басқа да су жануарларын қоспағанда) ғылыми-зерттеу мақсаттарда пайдалану уәкілетті орган немесе жергілікті атқарушы орган рұқсат етілген аң аулау құралдарын көрсете отырып, жануарлар дүниесін пайдалануға берген рұқсаттар негізінде жылдың кез келген уақытында және рұқсат етілген аң аулау құралдарымен жүзеге асырылады.</w:t>
+      4. Жануарлар дүниесін (балық ресурстары мен басқа да су жануарларын қоспағанда) ғылыми-зерттеу мақсаттарда пайдалану уәкілетті орган немесе жергілікті атқарушы орган рұқсат етілген аң аулау құралдарын көрсете отырып, жануарлар дүниесін пайдалануға берген рұқсаттар негізінде жылдың кез келген уақытында және рұқсат етілген аң аулау құралдарымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
     <w:bookmarkStart w:name="z568" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар дүниесі объектілерін (балық аулау объектілерін қоспағанда) ғылыми зерттеулер үшін алып қою квотасын уәкілетті орган ғылыми-зерттеу бағдарламалары мен биологиялық негіздемелер негізінде уәкілетті орган айқындайтын тәртіппен белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:bookmarkStart w:name="z983" w:id="342"/>
     <w:p>
@@ -23424,51 +23400,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -23794,208 +23770,208 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Жануарлар дүниесiн пайдалану</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Жануарлар дүниесін пайдалану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>23-бап. Жануарлар дүниесiн пайдалану</w:t>
+        <w:t>23-бап. Жануарлар дүниесін пайдалану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z824" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жануарлар дүниесiн пайдалану жалпы және арнайы пайдалану тәртiбiмен жүзеге асырылады.</w:t>
+      1. Жануарлар дүниесін пайдалану жалпы және арнайы пайдалану тәртібімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
     <w:bookmarkStart w:name="z251" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесiнiң объектiлерi Қазақстан Республикасы заңнамасының талаптарына сәйкес пайдалануға берiледi.</w:t>
+      2. Жануарлар дүниесінің объектілері Қазақстан Республикасы заңнамасының талаптарына сәйкес пайдалануға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
     <w:bookmarkStart w:name="z252" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Реинтродукциялау мақсатында аулауды қоспағанда, жануарлар дүниесiн арнайы пайдалануға жануарлар дүниесi объектiлерiн, олардың тiршiлiк ету өнiмдерiн және жануарлар дериваттарын мекендеу ортасынан алып қоя отырып пайдалану жатады.</w:t>
+      3. Реинтродукциялау мақсатында аулауды қоспағанда, жануарлар дүниесін арнайы пайдалануға жануарлар дүниесі объектілерін, олардың тіршілік ету өнімдерін және жануарлар дериваттарын мекендеу ортасынан алып қоя отырып пайдалану жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
     <w:bookmarkStart w:name="z253" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жануарлар дүниесiн жалпы пайдалануға жануарлар дүниесi объектiлерiн, сондай-ақ олардың пайдалы қасиеттерiн мекендейтiн ортасынан алмай пайдалану жатады.</w:t>
+      4. Жануарлар дүниесін жалпы пайдалануға жануарлар дүниесі объектілерін, сондай-ақ олардың пайдалы қасиеттерін мекендейтін ортасынан алмай пайдалану жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
     <w:bookmarkStart w:name="z254" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жануарлар дүниесiн мемлекеттiк орман қорының аумағында және ерекше қорғалатын табиғи аумақтарда пайдалану Қазақстан Республикасының орман заңнамасы мен Қазақстан Республикасының ерекше қорғалатын табиғи аумақтар саласы заңнамасының талаптары ескерiле отырып жүзеге асырылады.</w:t>
+      5. Жануарлар дүниесін мемлекеттік орман қорының аумағында және ерекше қорғалатын табиғи аумақтарда пайдалану Қазақстан Республикасының орман заңнамасы мен Қазақстан Республикасының ерекше қорғалатын табиғи аумақтар саласы заңнамасының талаптары ескеріле отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
     <w:bookmarkStart w:name="z725" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Фермерлік аңшылық шаруашылықтарында еріксіз және (немесе) жартылай ерікті жағдайларда өсірілген және ұсталатын жануарларды пайдалануды олардың иеленушілері айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
     <w:bookmarkStart w:name="z255" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жануарлар дүниесi объектiлерiн биологиялық қару ретiнде пайдалануға тыйым салынады.</w:t>
+      6. Жануарлар дүниесі объектілерін биологиялық қару ретінде пайдалануға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -24091,168 +24067,168 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24-бап. Жануарлар дүниесiн пайдаланудың түрлерi</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының аумағында жануарлар дүниесiн пайдаланудың мынадай түрлерiне жол берiледi:</w:t>
+        <w:t>24-бап. Жануарлар дүниесін пайдаланудың түрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында жануарлар дүниесін пайдаланудың мынадай түрлеріне жол беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z256" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аң аулау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
     <w:bookmarkStart w:name="z257" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) судағы омыртқасыз жануарлар мен теңiз сүтқоректiлерiн алып қоюды қоса алғанда, балық аулау;</w:t>
+      2) судағы омыртқасыз жануарлар мен теңіз сүтқоректілерін алып қоюды қоса алғанда, балық аулау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
     <w:bookmarkStart w:name="z258" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аң аулау мен балық аулау объектiлерiне жатпайтын жануарларды шаруашылық мақсаттарда пайдалану;</w:t>
+      3) аң аулау мен балық аулау объектілеріне жатпайтын жануарларды шаруашылық мақсаттарда пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
     <w:bookmarkStart w:name="z259" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарларды ғылыми, мәдени-ағарту, тәрбиелiк, эстетикалық мақсаттарда, сондай-ақ эпизоотияны болғызбау мақсатында пайдалану;</w:t>
+      4) жануарларды ғылыми, мәдени-ағарту, тәрбиелік, эстетикалық мақсаттарда, сондай-ақ эпизоотияны болғызбау мақсатында пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
     <w:bookmarkStart w:name="z260" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлардың пайдалы қасиеттерiн, тiршiлiк ету өнiмдерiн және киік дериваттарының айналымын қоса алғанда, жануарлар дериваттарын пайдалану;</w:t>
+      5) жануарлардың пайдалы қасиеттерін, тіршілік ету өнімдерін және киік дериваттарының айналымын қоса алғанда, жануарлар дериваттарын пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
     <w:bookmarkStart w:name="z613" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жануарлар түрлерінің өсімін молайту мақсаттарында пайдалану.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
     <w:p>
       <w:pPr>
@@ -24408,130 +24384,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-бап. Жануарлар дүниесiн пайдалану мерзiмдерi</w:t>
+        <w:t>25-бап. Жануарлар дүниесін пайдалану мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z261" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жануарлар дүниесiн жалпы пайдалану үшiн пайдалану мерзімдері белгіленбейді.</w:t>
+      1. Жануарлар дүниесін жалпы пайдалану үшін пайдалану мерзімдері белгіленбейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
     <w:bookmarkStart w:name="z262" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесiн арнайы пайдалану үшiн:</w:t>
+      2. Жануарлар дүниесін арнайы пайдалану үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
     <w:bookmarkStart w:name="z481" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аңшылық шаруашылығын жүргiзу кезiнде - он жылдан қырық тоғыз жылға дейiнгi;</w:t>
+      1) аңшылық шаруашылығын жүргізу кезінде - он жылдан қырық тоғыз жылға дейінгі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
     <w:bookmarkStart w:name="z482" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) балық шаруашылығын жүргiзу кезiнде – бес жылдан қырық тоғыз жылға дейiнгi, ал қырылу қаупі бар су айдындарында және (немесе) учаскелерінде – бір жылдан бес жылға дейінгі мерзiмдер белгiленедi.</w:t>
+      2) балық шаруашылығын жүргізу кезінде – бес жылдан қырық тоғыз жылға дейінгі, ал қырылу қаупі бар су айдындарында және (немесе) учаскелерінде – бір жылдан бес жылға дейінгі мерзімдер белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 1) тармақшасында көрсетілген мерзімдер құрамына уәкілетті органның немесе аумақтық бөлімшелерімен бірге ведомствоның, облыстың жергілікті атқарушы органының, ғылыми ұйымдардың және аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтарының өкілдері енгізілетін конкурстық комиссия шаруашылықаралық аңшылықты ұйымдастыру, аңшылық алқаптарды бекітіп беруге арналған конкурсқа қатысушыларға қойылатын біліктілік талаптары, аңшылық шаруашылығы субъектілерін дамыту жоспары негізінде айқындайтын аңшылық алқаптарды бекітіп беру кезеңіне байланысты белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -24542,51 +24518,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 2) тармақшасында көрсетілген мерзімдерді балық шаруашылығы саласындағы уәкілетті органның ведомствосы немесе оның аумақтық бөлімшелері балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттау негізінде белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақтың бірінші бөлігінде тізбеленбеген жануарлар дүниесін пайдалану түрлеріне арналған жануарлар дүниесiн пайдалану мерзімдері бір жылдан аспайды.</w:t>
+      Осы тармақтың бірінші бөлігінде тізбеленбеген жануарлар дүниесін пайдалану түрлеріне арналған жануарлар дүниесін пайдалану мерзімдері бір жылдан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -24741,69 +24717,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>26-бап. Жануарлар дүниесiн пайдалануға беру</w:t>
-[...17 lines deleted...]
-      1. Жануарлар дүниесi арнайы пайдалануға Қазақстан Республикасының заңдарында белгiленген тәртiппен берiлетiн жануарлар дүниесiн пайдалануға арналған рұқсаттар және балық ресурстары мен басқа да су жануарларын пайдалануға арналған рұқсаттар негiзiнде берiледi.</w:t>
+        <w:t>26-бап. Жануарлар дүниесін пайдалануға беру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесі арнайы пайдалануға Қазақстан Республикасының заңдарында белгіленген тәртіппен берілетін жануарлар дүниесін пайдалануға арналған рұқсаттар және балық ресурстары мен басқа да су жануарларын пайдалануға арналған рұқсаттар негізінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -25018,51 +24994,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Балықтың қайда ауланғаны туралы анықтаманы жазуға балық ресурстары мен басқа да су жануарларын алып қоюға бөлінген квота, балықтың нақты ауланғанын растайтын құжаттар шегінде, мелиорациялық аулау шеңберінде рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
     <w:bookmarkStart w:name="z264" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесiн жалпы пайдалану, оның ішінде бір балықшы бір шыққанда бес килограмға дейін алып шыға отырып, балық шаруашылығы су айдындарының және (немесе) учаскелерiнiң резервтiк қорында әуесқойлық (спорттық) балық аулау қандай да бiр рұқсатсыз жүзеге асырылады.</w:t>
+      2. Жануарлар дүниесін жалпы пайдалану, оның ішінде бір балықшы бір шыққанда бес килограмға дейін алып шыға отырып, балық шаруашылығы су айдындарының және (немесе) учаскелерінің резервтік қорында әуесқойлық (спорттық) балық аулау қандай да бір рұқсатсыз жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -25318,130 +25294,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>27-бап. Жануарлар дүниесiн пайдаланушылардың құқықтары мен мiндеттерi</w:t>
+        <w:t>27-бап. Жануарлар дүниесін пайдаланушылардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z795" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жануарлар дүниесiн пайдаланушылар арнайы пайдалану кезiнде:</w:t>
+      1. Жануарлар дүниесін пайдаланушылар арнайы пайдалану кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
     <w:bookmarkStart w:name="z265" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесiнiң өздерiне рұқсат етiлген түрлерiн ғана пайдалануды жүзеге асыруға;</w:t>
+      1) жануарлар дүниесінің өздеріне рұқсат етілген түрлерін ғана пайдалануды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
     <w:bookmarkStart w:name="z266" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлар дүниесi объектiлерiн оларды беру шарттарына сәйкес пайдалануға;</w:t>
+      2) жануарлар дүниесі объектілерін оларды беру шарттарына сәйкес пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
     <w:bookmarkStart w:name="z267" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ауланған жануарлар дүниесi объектiлерiн, оның ішінде аң аулау және балық аулау олжаларын және бұл ретте алынған өнiмдi меншiктенуге, сондай-ақ оларды тасымалдауға және сатуға;</w:t>
+      3) ауланған жануарлар дүниесі объектілерін, оның ішінде аң аулау және балық аулау олжаларын және бұл ретте алынған өнімді меншіктенуге, сондай-ақ оларды тасымалдауға және сатуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -25489,51 +25465,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z269" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлар дүниесін пайдалану үшiн жеке және заңды тұлғалармен шарттар жасасуға;</w:t>
+      5) жануарлар дүниесін пайдалану үшін жеке және заңды тұлғалармен шарттар жасасуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
     <w:bookmarkStart w:name="z617" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) белгіленген сервитутқа сәйкес аңшылық және балық шаруашылықтарының мұқтаждарына арналған уақытша құрылыстар салуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
     <w:bookmarkStart w:name="z726" w:id="375"/>
     <w:p>
@@ -25701,91 +25677,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) өздеріне бекітіліп берілген аңшылық алқаптарда жануарлардың жекелеген түрлерін аулау мерзімдерін қысқарту немесе аулауды толық жабу туралы шешім қабылдауға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
     <w:bookmarkStart w:name="z270" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесiн пайдаланушылар арнайы пайдалану кезiнде:</w:t>
+      2. Жануарлар дүниесін пайдаланушылар арнайы пайдалану кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
     <w:bookmarkStart w:name="z271" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы Қазақстан Республикасы заңдарының талаптарын сақтауға;</w:t>
+      1) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы Қазақстан Республикасы заңдарының талаптарын сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
     <w:bookmarkStart w:name="z272" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлар дүниесiн пайдаланғаны үшiн Қазақстан Республикасының салық заңдарында белгiленген тәртiппен уақтылы төлемдер жасауға;</w:t>
+      2) жануарлар дүниесін пайдаланғаны үшін Қазақстан Республикасының салық заңдарында белгіленген тәртіппен уақтылы төлемдер жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -25927,51 +25903,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дүлей зілзалалардың еңсерілмейтін салдарынан ластану жағдайларын қоспағанда, Қазақстан Республикасының Экология кодексінде көзделген экологиялық талаптарды сақтау арқылы жануарлар мекендейтін ортаның нашарлауына жол бермеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
     <w:bookmarkStart w:name="z276" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жануарлар дүниесiн халық пен қоршаған ортаға қауiпсiз, табиғи үйiрлер тұтастығының бұзылуына және жануарларға қатысты қатыгездiкке жол берiлмейтiн тәсiлдермен пайдалануға;</w:t>
+      6) жануарлар дүниесін халық пен қоршаған ортаға қауіпсіз, табиғи үйірлер тұтастығының бұзылуына және жануарларға қатысты қатыгездікке жол берілмейтін тәсілдермен пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -26062,51 +26038,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) аңшылық шаруашылығы субъектілері үшін жануарлар дүниесiнің пайдаланылған объектiлерiнiң санын жыл сайын есепке алуды жүргiзуге және Қазақстан Республикасының заңдарында белгiленген тәртiппен есептiлiктi табыс етуге;</w:t>
+      7) аңшылық шаруашылығы субъектілері үшін жануарлар дүниесінің пайдаланылған объектілерінің санын жыл сайын есепке алуды жүргізуге және Қазақстан Республикасының заңдарында белгіленген тәртіппен есептілікті табыс етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z866" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) уәкілетті органға мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекітілген әкімшілік деректерді жинауға арналған нысандарға сәйкес әкімшілік деректерді ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
     <w:bookmarkStart w:name="z984" w:id="385"/>
     <w:p>
       <w:pPr>
@@ -26121,111 +26097,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2) балық шаруашылығы саласындағы уәкілетті органға мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекітілген әкімшілік деректерді жинауға арналған нысандарға сәйкес әкімшілік деректерді ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
     <w:bookmarkStart w:name="z278" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жануарлар дүниесi объектiлерiн, оның iшiнде сирек кездесетiн және құрып кету қауіпі төнгендерiн қорғау мен олардың өсімін молайтуды қамтамасыз етуге және олардың санының табиғи ауытқудан тыс азаюына жол бермеуге;</w:t>
+      8) жануарлар дүниесі объектілерін, оның ішінде сирек кездесетін және құрып кету қауіпі төнгендерін қорғау мен олардың өсімін молайтуды қамтамасыз етуге және олардың санының табиғи ауытқудан тыс азаюына жол бермеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
     <w:bookmarkStart w:name="z279" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) аңшылық және балық шаруашылықтары субъектілерін дамыту жоспарларына сәйкес жануарлар дүниесi объектiлерiнiң өсiмiн молайтуды қамтамасыз ететiн қажеттi iс-шараларды жүргiзуге;</w:t>
+      9) аңшылық және балық шаруашылықтары субъектілерін дамыту жоспарларына сәйкес жануарлар дүниесі объектілерінің өсімін молайтуды қамтамасыз ететін қажетті іс-шараларды жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
     <w:bookmarkStart w:name="z280" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жүргiзiлетiн, Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасы талаптарының сақталуын мемлекеттiк бақылау және қадағалау мақсатында тексерудi жүзеге асыруға кедергi жасамауға;</w:t>
+        <w:t xml:space="preserve"> сәйкес жүргізілетін, Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасы талаптарының сақталуын мемлекеттік бақылау және қадағалау мақсатында тексеруді жүзеге асыруға кедергі жасамауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мыналарды жүзеге асыру үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -26649,169 +26625,169 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушілер уәкілетті органның немесе балық шаруашылығы саласындағы уәкілетті органның ведомствосына хабарламалар беруді "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында айқындалған тәртіппен қызметтің немесе әрекеттердің жүзеге асырылуы басталғанға дейін кемінде он жұмыс күні бұрын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
     <w:bookmarkStart w:name="z281" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жануарлар дүниесiн пайдаланушылар жалпы пайдалану кезiнде жануарлар дүниесi объектiлерiн өздерiнiң мәдени және эстетикалық қажеттерiн қанағаттандыру үшiн пайдалануға құқығы бар.</w:t>
+      3. Жануарлар дүниесін пайдаланушылар жалпы пайдалану кезінде жануарлар дүниесі объектілерін өздерінің мәдени және эстетикалық қажеттерін қанағаттандыру үшін пайдалануға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
     <w:bookmarkStart w:name="z282" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жануарлар дүниесiн пайдаланушылар жалпы пайдалану кезiнде:</w:t>
+      4. Жануарлар дүниесін пайдаланушылар жалпы пайдалану кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңдарының талаптарын сақтауға;</w:t>
+      1) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңдарының талаптарын сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z283" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) дүлей зілзалалардың еңсерілмейтін салдарынан ластану жағдайларын қоспағанда, Қазақстан Республикасының Экология кодексінде көзделген экологиялық талаптарды сақтау арқылы жануарлар мекендейтiн ортаның нашарлауына жол бермеуге;</w:t>
+      2) дүлей зілзалалардың еңсерілмейтін салдарынан ластану жағдайларын қоспағанда, Қазақстан Республикасының Экология кодексінде көзделген экологиялық талаптарды сақтау арқылы жануарлар мекендейтін ортаның нашарлауына жол бермеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
     <w:bookmarkStart w:name="z622" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) өрт қауіпсіздігі талаптарын сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
     <w:bookmarkStart w:name="z284" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының заң актiлерiнде көзделген жануарлар дүниесiн қорғау, өсімін молайту және пайдалану жөнiндегі өзге де талаптарды орындауға мiндеттi.</w:t>
+      3) Қазақстан Республикасының заң актілерінде көзделген жануарлар дүниесін қорғау, өсімін молайту және пайдалану жөніндегі өзге де талаптарды орындауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
     <w:bookmarkStart w:name="z285" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жануарлар дүниесiн пайдаланушылардың қызметiне мемлекеттiк органдар, лауазымды адамдар мен ұйымдар тарапынан заңсыз араласуға тыйым салынады.</w:t>
+      5. Жануарлар дүниесін пайдаланушылардың қызметіне мемлекеттік органдар, лауазымды адамдар мен ұйымдар тарапынан заңсыз араласуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -27167,125 +27143,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>28-бап. Жануарлар дүниесiн пайдаланғаны үшiн төлемақы</w:t>
-[...17 lines deleted...]
-      1. Жануарлар дүниесiн жалпы пайдалану ақысыз жүзеге асырылады.</w:t>
+        <w:t>28-бап. Жануарлар дүниесін пайдаланғаны үшін төлемақы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесін жалпы пайдалану ақысыз жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z286" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесiн арнайы пайдалану Қазақстан Республикасының салық заңдарына сәйкес ақылы негiзде жүзеге асырылады.</w:t>
+      2. Жануарлар дүниесін арнайы пайдалану Қазақстан Республикасының салық заңдарына сәйкес ақылы негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>29-бап. Жануарлар дүниесiн пайдалану үшiн лимиттер мен квоталар</w:t>
+        <w:t>29-бап. Жануарлар дүниесін пайдалану үшін лимиттер мен квоталар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z825" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жануарлар дүниесi объектілерін алып қою лимитi - жануарлар дүниесi объектілерін олардың табиғи өсiмi мен саны сақталатын жағдайда алып қоюдың жол берiлетiн шектi көлемi.</w:t>
+      1. Жануарлар дүниесі объектілерін алып қою лимиті - жануарлар дүниесі объектілерін олардың табиғи өсімі мен саны сақталатын жағдайда алып қоюдың жол берілетін шекті көлемі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -27376,70 +27352,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жануарлар дүниесi объектілерін алып қою лимитi жануарлар дүниесі объектілерінің санын есепке алу, оларды және олар мекендейтін ортаны мониторингтеу, ғылыми зерттеулер материалдарының негiзiнде дайындалған биологиялық негіздемеге сәйкес айқындалады және оны уәкілетті орган немесе балық шаруашылығы саласындағы уәкілетті орган құзыреті шегінде бекiтедi.</w:t>
+      Жануарлар дүниесі объектілерін алып қою лимиті жануарлар дүниесі объектілерінің санын есепке алу, оларды және олар мекендейтін ортаны мониторингтеу, ғылыми зерттеулер материалдарының негізінде дайындалған биологиялық негіздемеге сәйкес айқындалады және оны уәкілетті орган немесе балық шаруашылығы саласындағы уәкілетті орган құзыреті шегінде бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z623" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бiрнеше мемлекеттердiң аумақтары бойымен өрiс аударатын немесе мемлекетаралық маңызы бар су айдындарын мекендейтiн жануарлар дүниесi объектілерін алып қою лимитi халықаралық шарттардың негiзiнде, ал олар болмаған жағдайда - Қазақстан Республикасының заңнамасында белгiленген тәртiппен айқындалады.</w:t>
+      Бірнеше мемлекеттердің аумақтары бойымен өріс аударатын немесе мемлекетаралық маңызы бар су айдындарын мекендейтін жануарлар дүниесі объектілерін алып қою лимиті халықаралық шарттардың негізінде, ал олар болмаған жағдайда - Қазақстан Республикасының заңнамасында белгіленген тәртіппен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
     <w:bookmarkStart w:name="z624" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық ресурстары мен басқа да су жануарларын алып қою лимиті тиісті жылдың 1 қаңтарынан бастап 31 желтоқсаны кезеңіне белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
     <w:p>
       <w:pPr>
@@ -27559,51 +27535,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z625" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесін пайдаланушылар үшін аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтары белгілейтін, балық аулау объектілерін қоспағанда, аң аулау объектісі болып табылатын жануарлар дүниесі объектілерін алып қою лимитiнің бір бөлігі аң аулау объектісі болып табылатын жануарлар дүниесі объектілерін алып қою квотасы болып табылады.</w:t>
+      2. Жануарлар дүниесін пайдаланушылар үшін аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтары белгілейтін, балық аулау объектілерін қоспағанда, аң аулау объектісі болып табылатын жануарлар дүниесі объектілерін алып қою лимитінің бір бөлігі аң аулау объектісі болып табылатын жануарлар дүниесі объектілерін алып қою квотасы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері белгілейтін балық ресурстарын және басқа да су жануарларын алып қою лимитінің бөлігі балық аулау объектілерін алып қою квотасы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z569" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -27754,51 +27730,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -27925,69 +27901,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>30-бап. Жануарлар дүниесiн пайдалану құқығын тоқтатудың негiздерi</w:t>
-[...17 lines deleted...]
-      Жануарлар дүниесiн пайдалану құқығы:</w:t>
+        <w:t>30-бап. Жануарлар дүниесін пайдалану құқығын тоқтатудың негіздері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін пайдалану құқығы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -28034,91 +28010,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z289" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жануарлар дүниесiн пайдалану мерзiмi өтiп кеткен;</w:t>
+      2) жануарлар дүниесін пайдалану мерзімі өтіп кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
     <w:bookmarkStart w:name="z292" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жануарлар дүниесiн пайдаланушының қызметi тоқтатылған;</w:t>
+      3) жануарлар дүниесін пайдаланушының қызметі тоқтатылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
     <w:bookmarkStart w:name="z291" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) аңшылық шаруашылығын жүргізу кезінде Қазақстан Республикасының жануарлар дүниесiн қорғау, олардың өсiмiн молайту және пайдалану саласындағы заңнамасының талаптарын, сондай-ақ аңшылық шаруашылығын немесе балық шаруашылығын жүргiзу шарттарының талаптарын жүйелi түрде бұзған;</w:t>
+      4) аңшылық шаруашылығын жүргізу кезінде Қазақстан Республикасының жануарлар дүниесін қорғау, олардың өсімін молайту және пайдалану саласындағы заңнамасының талаптарын, сондай-ақ аңшылық шаруашылығын немесе балық шаруашылығын жүргізу шарттарының талаптарын жүйелі түрде бұзған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
     <w:bookmarkStart w:name="z867" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-1) балық шаруашылығын жүргізу кезінде Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптары жүйелі түрде өрескел бұзылған жағдайларда тоқтатылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
     <w:p>
       <w:pPr>
@@ -28204,51 +28180,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z293" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жануарлар дүниесiн арнайы пайдалануға арналған рұқсаттардан айырылған жағдайларда тоқтатылады.</w:t>
+      6) жануарлар дүниесін арнайы пайдалануға арналған рұқсаттардан айырылған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -28294,51 +28270,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-бапқа өзгерістер енгізілді - ҚР 2011.01.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
@@ -28438,87 +28414,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>31-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормалар мен нормативтер</w:t>
-[...35 lines deleted...]
-      2. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормалар мен нормативтер ғылыми зерттеулер негiзiнде белгiленедi және шаруашылық пен өзге де қызметті жоспарлау және жүргiзу, жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ic-шараларды жүргiзу кезiнде мiндеттi болып табылады.</w:t>
+        <w:t>31-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормалар мен нормативтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормалар мен нормативтерде жануарлар дүниесінің, мекендеу ортасының сақталуын және оның орнықты пайдаланылуын қамтамасыз ету үшін қажетті көрсеткіштердің жол берілетін шекті сандық және сапалық мәні айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормалар мен нормативтер ғылыми зерттеулер негізінде белгіленеді және шаруашылық пен өзге де қызметті жоспарлау және жүргізу, жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы іc-шараларды жүргізу кезінде міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -28571,224 +28547,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Aң аулау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>32-бап. Аң аулау ұғымы және түрлерi</w:t>
+        <w:t>32-бап. Аң аулау ұғымы және түрлері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z826" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Аң аулау - аң аулау объектiсi болып табылатын жануарлар түрлерiн мекендейтiн ортасынан алуды жүзеге асыру арқылы жануарлар дүниесiн арнайы пайдалану түрi.</w:t>
+      1. Аң аулау - аң аулау объектісі болып табылатын жануарлар түрлерін мекендейтін ортасынан алуды жүзеге асыру арқылы жануарлар дүниесін арнайы пайдалану түрі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жануарлар дүниесi объектiлерiн аулау мақсатында iздеу, iзiн кесу және iзiне түсу, аулауға әрекет жасау, аңшылық алқаптарда және ерекше қорғалатын табиғи аумақтарда қабынан шығарылған аңшылық қаруы және басқа да аң аулау құралдары немесе аң аулаудан алған өнiмдерi бар, қарғыбауы алынған аң аулайтын иттерi мен аушы жыртқыш құстары бар адамдардың жүруi аң аулауға теңестiрiледi.</w:t>
+      Жануарлар дүниесі объектілерін аулау мақсатында іздеу, ізін кесу және ізіне түсу, аулауға әрекет жасау, аңшылық алқаптарда және ерекше қорғалатын табиғи аумақтарда қабынан шығарылған аңшылық қаруы және басқа да аң аулау құралдары немесе аң аулаудан алған өнімдері бар, қарғыбауы алынған аң аулайтын иттері мен аушы жыртқыш құстары бар адамдардың жүруі аң аулауға теңестіріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z296" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аң аулау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кәсiпшiлiк аң аулау;</w:t>
+      1) кәсіпшілік аң аулау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z297" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әуесқойлық (спорттық) аң аулау, оның ішінде ұлттық аң аулау болып бөлiнедi.</w:t>
+      2) әуесқойлық (спорттық) аң аулау, оның ішінде ұлттық аң аулау болып бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
     <w:bookmarkStart w:name="z298" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Кәсiпшiлiк аң аулау - аң аулау объектiсi болып табылатын жануарлар түрлерiн кәсiпкерлiк қызмет мақсатында аулау.</w:t>
+      3. Кәсіпшілік аң аулау - аң аулау объектісі болып табылатын жануарлар түрлерін кәсіпкерлік қызмет мақсатында аулау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
     <w:bookmarkStart w:name="z299" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Әуесқойлық (спорттық) аң аулау - аң аулау объектiсi болып табылатын жануарлар түрлерiн спорттық, эстетикалық қажеттiктерiн қанағаттандыру мақсатында және ауланған өнiмдi жеке тұтыну үшiн аулау.</w:t>
+      4. Әуесқойлық (спорттық) аң аулау - аң аулау объектісі болып табылатын жануарлар түрлерін спорттық, эстетикалық қажеттіктерін қанағаттандыру мақсатында және ауланған өнімді жеке тұтыну үшін аулау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық аң аулау – әуесқойлық (спорттық) аң аулау объектісі болып табылатын жануар түрлерін аушы жыртқыш құстар мен қазақы тұқымды иттерді пайдалана отырып, қару-жарақсыз аулау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z300" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Егер уәкiлеттi орган өзгеше белгiлемесе, аң аулау бекiтiлiп берiлген аңшылық алқаптарда жүргiзiледi.</w:t>
+      5. Егер уәкілетті орган өзгеше белгілемесе, аң аулау бекітіліп берілген аңшылық алқаптарда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -28943,131 +28919,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аң аулау құқығы жеке тұлғаларға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
     <w:bookmarkStart w:name="z301" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) егер аң аулау атыс қаруы қолданыла отырып жүргiзiлетiн болса, жиырма бір жасқа толған;</w:t>
+      1) егер аң аулау атыс қаруы қолданыла отырып жүргізілетін болса, жиырма бір жасқа толған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
     <w:bookmarkStart w:name="z302" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) егер аң аулау аңшылық ережелерiнде рұқсат етiлген басқа да аңшылық құралдарының түрлерi, аңшылық иттер мен аушы жыртқыш құстар қолданыла отырып жүргiзiлетiн болса, он төрт жасқа толған;</w:t>
+      2) егер аң аулау аңшылық ережелерінде рұқсат етілген басқа да аңшылық құралдарының түрлері, аңшылық иттер мен аушы жыртқыш құстар қолданыла отырып жүргізілетін болса, он төрт жасқа толған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
     <w:bookmarkStart w:name="z303" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аңшы куәлігі болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
     <w:bookmarkStart w:name="z304" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлар дүниесiн пайдалануға арналған рұқсат немесе жолдама алған жағдайда берiледi.</w:t>
+      4) жануарлар дүниесін пайдалануға арналған рұқсат немесе жолдама алған жағдайда беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
     <w:bookmarkStart w:name="z305" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Шетелдiктер үшiн Қазақстан Республикасының аумағында аң аулау құқығы аңшылық шаруашылығы субъектісімен жасасқан аң аулауды ұйымдастыру шартының және жануарлар дүниесiн пайдалануға рұқсат алуының, сондай-ақ ішкі істер органдарынан аңшылық атыс қаруын және оның патрондарын Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге рұқсатының негiзiнде туындайды.</w:t>
+      2. Шетелдіктер үшін Қазақстан Республикасының аумағында аң аулау құқығы аңшылық шаруашылығы субъектісімен жасасқан аң аулауды ұйымдастыру шартының және жануарлар дүниесін пайдалануға рұқсат алуының, сондай-ақ ішкі істер органдарынан аңшылық атыс қаруын және оның патрондарын Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге рұқсатының негізінде туындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -29202,51 +29178,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-1-бап. Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы, сондай-ақ балық аулаушылар және балық шаруашылығы субъектілерінің қоғамдық бірлестіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z628" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы, сондай-ақ балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктері жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы қызметті жүзеге асыратын жеке және заңды тұлғалардың мүддесін қорғау үшін құрылады.</w:t>
+      1. Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы, сондай-ақ балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктері жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы қызметті жүзеге асыратын жеке және заңды тұлғалардың мүддесін қорғау үшін құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
     <w:bookmarkStart w:name="z629" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы, сондай-ақ балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктері коммерциялық емес ұйымдар болып табылады. Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығы, сондай-ақ балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктері өздерінің құрылымдық бөлімшелерін (филиалдары мен өкілдіктерін) құруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
     <w:bookmarkStart w:name="z630" w:id="428"/>
     <w:p>
@@ -29342,71 +29318,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің мүддесін мемлекеттік органдар мен ұйымдарда, сондай-ақ мемлекеттік емес және халықаралық ұйымдарда білдіруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
     <w:bookmarkStart w:name="z635" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану мәселелері жөніндегі нормативтік құқықтық актілерді және басқа да құжаттарды дайындауға қатысуды;</w:t>
+      3) жануарлар дүниесін қорғау, өсімін молайту және пайдалану мәселелері жөніндегі нормативтік құқықтық актілерді және басқа да құжаттарды дайындауға қатысуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
     <w:bookmarkStart w:name="z636" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлар дүниесi объектілерінің мониторингіне және есебін алуға қатысуды;</w:t>
+      4) жануарлар дүниесі объектілерінің мониторингіне және есебін алуға қатысуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
     <w:bookmarkStart w:name="z637" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) балық ресурстарын және басқа да су жануарларын қоспағанда, жануарлар әлемі объектілерін алып қою квоталарын бөлуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
     <w:bookmarkStart w:name="z638" w:id="436"/>
     <w:p>
@@ -29555,51 +29531,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) бекітіп берілген аңшылық алқаптарында аң аулау объектілері болып табылатын жануарлар түрлерінің санын есепке алуды жүргізуге қатысуды, аңшылық шаруашылығының субъектілері ұсынған деректерді талдау мен жалпылауды және жануарлар дүниесі объектілерін алып қою лимитін дайындау үшін уәкілетті орган ведомствосының аумақтық бөлімшелеріне ұсынымдар енгізуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
     <w:bookmarkStart w:name="z642" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) жануарлар дүниесiнің өсiмiн молайтуды ұйымдастыруды;</w:t>
+      10) жануарлар дүниесінің өсімін молайтуды ұйымдастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
     <w:bookmarkStart w:name="z643" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) аңшылық алқаптарды бекітіп беру жөніндегі конкурстық комиссияларға қатысуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
     <w:p>
       <w:pPr>
@@ -29853,111 +29829,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Балық аулаушылар және балық шаруашылығы субъектілер қоғамдық бірлестіктерінің республикалық қауымдастығы мынадай қызмет түрлерін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
     <w:bookmarkStart w:name="z649" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктерінің балық шаруашылығын, аквашаруашылықты, балық ресурстары мен басқа да су жануарларының өсiмiн молайтуды, әуесқойлық (спорттық) балық аулауды дамыту жөніндегі қызметін үйлестіруді;</w:t>
+      1) балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктерінің балық шаруашылығын, аквашаруашылықты, балық ресурстары мен басқа да су жануарларының өсімін молайтуды, әуесқойлық (спорттық) балық аулауды дамыту жөніндегі қызметін үйлестіруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
     <w:bookmarkStart w:name="z650" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) балық аулаушылар және балық шаруашылығы субъектілері қоғамдық бірлестіктерінің мүддесін мемлекеттік органдар мен ұйымдарда, сондай-ақ мемлекеттік емес және халықаралық ұйымдарда білдіруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
     <w:bookmarkStart w:name="z651" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану мәселелері жөніндегі нормативтік құқықтық актілерді және басқа да құжаттарды дайындауға қатысуды;</w:t>
+      3) жануарлар дүниесін қорғау, өсімін молайту және пайдалану мәселелері жөніндегі нормативтік құқықтық актілерді және басқа да құжаттарды дайындауға қатысуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
     <w:bookmarkStart w:name="z652" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлар дүниесi объектілерінің мониторингіне және есебін алуға қатысуды;</w:t>
+      4) жануарлар дүниесі объектілерінің мониторингіне және есебін алуға қатысуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -30388,51 +30364,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -31637,51 +31613,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мелиорациялық аулау – жаппай аулауды, арзан бағаланатын балықтар түрлерін аулауды, қырылу қаупі бар су айдындарындағы және (немесе) учаскелеріндегі аулауды қоса алғанда, су айдындарының балық өнімділігін арттыруға, балық ресурстарын және басқа да су жануарларын сақтауға және олардың мекендеу әрі көбею жағдайларын жақсартуға бағытталған балық ресурстарын және басқа да су жануарларын аулау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жаппай аулау - су айдынындағы балық ресурстарының және басқа да су жануарларының бүкіл кәсiпшiлiк қорын алып қою немесе балықтардың жеке түрлерінің кәсiпшiлiк қорын немесе экологиялық тобын алып қою. Жаппай аулау мелиорациялық аулау ретінде және ғылыми-зерттеу мақсаттары үшін, сондай-ақ көл-тауар шаруашылық қызметін жүргізу кезінде аквашаруашылық саласындағы балық өсіру-биологиялық негіздеме негізінде ихтиофаунаны алмастыру мақсатында қолданылуы мүмкін.</w:t>
+      Жаппай аулау - су айдынындағы балық ресурстарының және басқа да су жануарларының бүкіл кәсіпшілік қорын алып қою немесе балықтардың жеке түрлерінің кәсіпшілік қорын немесе экологиялық тобын алып қою. Жаппай аулау мелиорациялық аулау ретінде және ғылыми-зерттеу мақсаттары үшін, сондай-ақ көл-тауар шаруашылық қызметін жүргізу кезінде аквашаруашылық саласындағы балық өсіру-биологиялық негіздеме негізінде ихтиофаунаны алмастыру мақсатында қолданылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z487" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өсімін молайту мақсатында аулау - балық ресурстарының және басқа да су жануарларының өсімін молайту мақсатында оларды аулау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -31857,51 +31833,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -32067,51 +32043,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бап. Балық аулау құқығы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z490" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Кәсiпшiлiк балық аулау құқығы жеке және заңды тұлғаларға:</w:t>
+      1. Кәсіпшілік балық аулау құқығы жеке және заңды тұлғаларға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
     <w:bookmarkStart w:name="z491" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балық ресурстары және басқа да су жануарларын пайдалануға рұқсаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
     <w:bookmarkStart w:name="z492" w:id="481"/>
     <w:p>
@@ -32256,58 +32232,58 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -32367,51 +32343,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>36-бап. Қолдан жасалған су айдындарында және сумен қамтамасыз ету циклі тұйықталған балық өсіру шаруашылықтарында балық шаруашылығы қызметiн реттеу ерекшелiктерi</w:t>
+        <w:t>36-бап. Қолдан жасалған су айдындарында және сумен қамтамасыз ету циклі тұйықталған балық өсіру шаруашылықтарында балық шаруашылығы қызметін реттеу ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 36-бап алып тасталды – ҚР 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -32442,69 +32418,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-тарау. Аңшылық және балық шаруашылықтарын жүргiзу</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Аңшылық және балық шаруашылықтарын жүргізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>37-бап. Аңшылық, балық шаруашылықтарын жүргiзу құқығын беру және тоқтату</w:t>
+        <w:t>37-бап. Аңшылық, балық шаруашылықтарын жүргізу құқығын беру және тоқтату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 37-баптың тақырыбы жаңа редакцияда - ҚР 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -32555,51 +32531,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп бере отырып, балық шаруашылығын жүргізу құқығы балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе оның аумақтық бөлімшесінің балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп беру туралы шешімі, сондай-ақ балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесі мен жануарлар дүниесін пайдаланушы арасында жасалатын балық шаруашылығын жүргізуге арналған шарт негізінде Қазақстан Республикасының азаматтарына және Қазақстан Республикасының заңды тұлғаларына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z496" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Аңшылық және балық шаруашылықтары субъектілері жануарлар дүниесi объектiлерiн квота шегiнде алып қою құқығын жануарлар дүниесiн пайдалануға рұқсат және балық ресурстары мен басқа да су жануарларын пайдалануға рұқсат алған сәттен бастап, ал басқа жеке және заңды тұлғалар - аңшылық және балық шаруашылықтары субъектілерінен жолдама алғаннан кейiн немесе солармен аң аулау шартын жасасқаннан кейін алады.</w:t>
+      2. Аңшылық және балық шаруашылықтары субъектілері жануарлар дүниесі объектілерін квота шегінде алып қою құқығын жануарлар дүниесін пайдалануға рұқсат және балық ресурстары мен басқа да су жануарларын пайдалануға рұқсат алған сәттен бастап, ал басқа жеке және заңды тұлғалар - аңшылық және балық шаруашылықтары субъектілерінен жолдама алғаннан кейін немесе солармен аң аулау шартын жасасқаннан кейін алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
     <w:bookmarkStart w:name="z729" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Аңшылық, балық шаруашылықтарын жүргізуге арналған шарттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
     <w:bookmarkStart w:name="z730" w:id="488"/>
     <w:p>
@@ -32984,51 +32960,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -33194,327 +33170,327 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-бап. Аңшылық алқаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z828" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Аңшылық алқаптар - аң аулау және аңшылық шаруашылығын жүргiзу жүзеге асырылатын немесе асырылуы мүмкiн, аң аулау объектiсi болып табылатын жануарлар түрлерiнiң мекендеу ортасы болатын аумақтар мен акваториялар.</w:t>
+      1. Аңшылық алқаптар - аң аулау және аңшылық шаруашылығын жүргізу жүзеге асырылатын немесе асырылуы мүмкін, аң аулау объектісі болып табылатын жануарлар түрлерінің мекендеу ортасы болатын аумақтар мен акваториялар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сулы-батпақты алқаптар осы тармақтың бірінші бөлігінде көрсетілген белгілерге сәйкес келген жағдайда аңшылық алқаптар құрамына енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z316" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Аумақтар мен акваторияларды аңшылық алқаптарға жатқызу, олардың шекараларын айқындау, тиiстi сервитуттар мен аңшылық шаруашылығының санаттарын белгiлеу шаруашылықаралық аңшылық iсiн ұйымдастыру нәтижелерiнiң негiзiнде Қазақстан Республикасының заңдарында белгiленген тәртiппен жүзеге асырылады.</w:t>
+      2. Аумақтар мен акваторияларды аңшылық алқаптарға жатқызу, олардың шекараларын айқындау, тиісті сервитуттар мен аңшылық шаруашылығының санаттарын белгілеу шаруашылықаралық аңшылық ісін ұйымдастыру нәтижелерінің негізінде Қазақстан Республикасының заңдарында белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
     <w:bookmarkStart w:name="z317" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Аңшылық алқаптарда жануарлар дүниесi объектiлерiн пайдалануға байланысты емес шаруашылық қызмет жануарлар дүниесi объектiлерiнiң және олар мекендейтiн ортаның сақталуын қамтамасыз ететiн әдiстермен және тәсiлдермен жүргiзiлуге тиiс.</w:t>
+      3. Аңшылық алқаптарда жануарлар дүниесі объектілерін пайдалануға байланысты емес шаруашылық қызмет жануарлар дүниесі объектілерінің және олар мекендейтін ортаның сақталуын қамтамасыз ететін әдістермен және тәсілдермен жүргізілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
     <w:bookmarkStart w:name="z318" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Аңшылық алқаптары бар жерлер мен акваторияларды иелену, пайдалану және оларға билiк ету құқығы аң аулау объектiлерi болып табылатын жануарлар түрлерiн пайдалану құқығын бермейдi.</w:t>
+      4. Аңшылық алқаптары бар жерлер мен акваторияларды иелену, пайдалану және оларға билік ету құқығы аң аулау объектілері болып табылатын жануарлар түрлерін пайдалану құқығын бермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
     <w:bookmarkStart w:name="z319" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мына жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аңшы куәлiгiнсiз;</w:t>
+      1) аңшы куәлігінсіз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z320" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) атыс қаруын сақтау мен пайдалану құқығын беретiн iшкi iстер органдары рұқсатынсыз атыс қаруын қолданып;</w:t>
+      2) атыс қаруын сақтау мен пайдалану құқығын беретін ішкі істер органдары рұқсатынсыз атыс қаруын қолданып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
     <w:bookmarkStart w:name="z321" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аң аулауды жүргізу мақсатында уақытша әкелінгендерді қоса алғанда, Қазақстан Республикасының заңнамасында белгiленген тәртiппен тiркеместен аушы жыртқыш құстарды және аңшы иттерді қолданып;</w:t>
+      3) аң аулауды жүргізу мақсатында уақытша әкелінгендерді қоса алғанда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен тіркеместен аушы жыртқыш құстарды және аңшы иттерді қолданып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
     <w:bookmarkStart w:name="z322" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) аң аулау ережелерiнде қолданылуы көзделмеген аулау құралдарын пайдаланып;</w:t>
+      4) аң аулау ережелерінде қолданылуы көзделмеген аулау құралдарын пайдаланып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
     <w:bookmarkStart w:name="z323" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) аңшылық шаруашылығы субъектісімен шарт жасаспай кәсiпшiлiк мақсатта;</w:t>
+      5) аңшылық шаруашылығы субъектісімен шарт жасаспай кәсіпшілік мақсатта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
     <w:bookmarkStart w:name="z324" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) егер уәкiлеттi орган өзгеше белгiлемесе, аңшылық алқаптардың резервтiк қорында;</w:t>
+      6) егер уәкілетті орган өзгеше белгілемесе, аңшылық алқаптардың резервтік қорында;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
     <w:bookmarkStart w:name="z325" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) елдi мекендердiң жерлерiнде, сондай-ақ олармен iргелес аумақтарда аң аулау ережелерiне сәйкес аңшылық атыс қаруын қолдану қауiпсiздiгi қамтамасыз етiлмейтiн қашықтықта;</w:t>
+      7) елді мекендердің жерлерінде, сондай-ақ олармен іргелес аумақтарда аң аулау ережелеріне сәйкес аңшылық атыс қаруын қолдану қауіпсіздігі қамтамасыз етілмейтін қашықтықта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
     <w:bookmarkStart w:name="z326" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) уәкiлеттi органның рұқсатынсыз өнеркәсiп, көлiк, байланыс, қорғаныс жерлерiнде;</w:t>
+      8) уәкілетті органның рұқсатынсыз өнеркәсіп, көлік, байланыс, қорғаныс жерлерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
     <w:bookmarkStart w:name="z327" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) күйзелiстi және дәрменсiз жағдайдағы жануарларды (дауылдан, су тасқынынан, өрттен бас сауғалағандарды, су тоғандарынан өту кезiнде, көктайғақ кезiнде, аштықтан әлсiрегендердi, жусанды паналаған суда жүзетiн құстарды);</w:t>
+      9) күйзелісті және дәрменсіз жағдайдағы жануарларды (дауылдан, су тасқынынан, өрттен бас сауғалағандарды, су тоғандарынан өту кезінде, көктайғақ кезінде, аштықтан әлсірегендерді, жусанды паналаған суда жүзетін құстарды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -33624,51 +33600,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қозғалтқышы іске қосылған авиа-, авто-, мотокөлік құралдарын, қарда жүретін техниканы, шағын көлемді кемелерді, түнде көру аспаптарын, лазерлік нысана көрсеткіштерді, жарық беру және дыбыс шығару аспаптарын қолдана отырып, әуесқойлық (спорттық) мақсатта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z329" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) алкогольден немесе есiрткiден масаң болу немесе өзге түрде улану жағдайларында;</w:t>
+      11) алкогольден немесе есірткіден масаң болу немесе өзге түрде улану жағдайларында;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
     <w:bookmarkStart w:name="z678" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) егін орағы аяқталғанға дейін ауыл шаруашылығы дақылдары егілген жерлерде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
     <w:bookmarkStart w:name="z659" w:id="510"/>
     <w:p>
@@ -33704,171 +33680,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өзен құндызына, кәмшатқа, күзенге, ондатраға атыс қаруын қолданып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
     <w:bookmarkStart w:name="z661" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) аңшылық иттердi құтқару үшiн iндердi қазуды қоспағанда, жануарлардың тұрағын бұзып және зақымдап;</w:t>
+      15) аңшылық иттерді құтқару үшін індерді қазуды қоспағанда, жануарлардың тұрағын бұзып және зақымдап;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
     <w:bookmarkStart w:name="z662" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзен құндызы тұрғызған бөгетті бұзып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
     <w:bookmarkStart w:name="z663" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) пневматикалық, лақтыратын қаруды қолданып (жануарлар дүниесi объектілерін қозғалтпауға және егуге байланысты ғылыми-зерттеу және профилактикалық жұмыстарды жүргізу үшін садақтар мен арбалеттерді пайдаланудан басқа);</w:t>
+      17) пневматикалық, лақтыратын қаруды қолданып (жануарлар дүниесі объектілерін қозғалтпауға және егуге байланысты ғылыми-зерттеу және профилактикалық жұмыстарды жүргізу үшін садақтар мен арбалеттерді пайдаланудан басқа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
     <w:bookmarkStart w:name="z664" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) сауыт бұзатын, өртегіш немесе жарғыш қуаты, ауыртпалық орталығы ауыстырылған оқтары бар патрондарды қолданып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
     <w:bookmarkStart w:name="z665" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) тегiс ұңғылы аңшылық мылтығына қолдан жасалған ойық жиналмалы (қосалқыларды) ұңғыны қолданып;</w:t>
+      19) тегіс ұңғылы аңшылық мылтығына қолдан жасалған ойық жиналмалы (қосалқыларды) ұңғыны қолданып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="516"/>
     <w:bookmarkStart w:name="z666" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) бос жерлерді, су бетiндегі өсiмдiктердi жағумен, басқа да өсімдiктерді түбiрiмен қопарып және жойып;</w:t>
+      20) бос жерлерді, су бетіндегі өсімдіктерді жағумен, басқа да өсімдіктерді түбірімен қопарып және жойып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
     <w:bookmarkStart w:name="z667" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) өздiгiнен атылатын қаруларды, қысқыштарды, қаусырмаларды, қапсырмаларды, кескiштердi қолданып; тұзақтар құрып, аулау орларын қазып; адам байқамайтын айқындаушы белгілерінсіз ірі қақпандарды, шатырларды, бастырмаларды, iлмектердi, найзаларды, құс желiмін орнату жолымен, түтін салып, жылтыр мұзға, қатқыл мұзға, терең қарға және топырағы жабысқақ сортаңға, шабылған қамысқа айдап шығарып, қоңыр аюды, тұяқты жануарларды және құстарды аулау кезiнде қақпанды қолданып, қоршауға алып, тағамен аулап;</w:t>
+      21) өздігінен атылатын қаруларды, қысқыштарды, қаусырмаларды, қапсырмаларды, кескіштерді қолданып; тұзақтар құрып, аулау орларын қазып; адам байқамайтын айқындаушы белгілерінсіз ірі қақпандарды, шатырларды, бастырмаларды, ілмектерді, найзаларды, құс желімін орнату жолымен, түтін салып, жылтыр мұзға, қатқыл мұзға, терең қарға және топырағы жабысқақ сортаңға, шабылған қамысқа айдап шығарып, қоңыр аюды, тұяқты жануарларды және құстарды аулау кезінде қақпанды қолданып, қоршауға алып, тағамен аулап;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -33959,51 +33935,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) торларды қолданып; су құю арқылы iннен шығарып (уәкiлеттi органның ведомствосымен келісу бойынша жануарларды интродукциялау, реинтродукциялау, будандастыру немесе еріксіз ұстау үшін оларды аулауды қоспағанда);</w:t>
+      22) торларды қолданып; су құю арқылы іннен шығарып (уәкілетті органның ведомствосымен келісу бойынша жануарларды интродукциялау, реинтродукциялау, будандастыру немесе еріксіз ұстау үшін оларды аулауды қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z669" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) дала кеміргіштерін құрту кезінде, сондай-ақ жануарлардың құтыру эпизоотиясы және басқа да аурулары болған жағдайларда улы химикаттар және басқа да химиялық препараттар қолдануды қоспағанда, жарғыш құрылғыларды, улы химикаттарды және басқа да химиялық препараттарды қолданып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
     <w:bookmarkStart w:name="z670" w:id="520"/>
     <w:p>
       <w:pPr>
@@ -34150,51 +34126,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) еркекүйрекке көктемгі аң аулау кезінде еліктіруші үйрексіз немесе тұлыпсыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
     <w:bookmarkStart w:name="z675" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) тұяқты жануарларды және қоңыр аюды аулау кезінде қорықшының немесе жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөніндегі мемлекеттік инспектордың еріп жүруінсіз;</w:t>
+      29) тұяқты жануарларды және қоңыр аюды аулау кезінде қорықшының немесе жануарлар дүниесін қорғау, өсімін молайту және пайдалану жөніндегі мемлекеттік инспектордың еріп жүруінсіз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
     <w:bookmarkStart w:name="z676" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) әуесқойлық (спорттық) мақсатта суырға калибрі бес бүтін оннан алты миллиметрлік бүйірден (сақиналы) тұтандырғыш патронды ойықты қару қолданып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="525"/>
     <w:p>
       <w:pPr>
@@ -34305,51 +34281,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) тыныштық сақтау аймақтарында және өсiмiн молайту учаскелерінде аң аулауға тыйым салынады.</w:t>
+      31) тыныштық сақтау аймақтарында және өсімін молайту учаскелерінде аң аулауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -34632,167 +34608,167 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>39-бап. Балық шаруашылығы су айдындары және (немесе) учаскелерi</w:t>
+        <w:t>39-бап. Балық шаруашылығы су айдындары және (немесе) учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z829" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Балық шаруашылығы су айдындары және (немесе) учаскелері - балық ресурстарын және басқа да су жануарларын аулау, өсіру және көбейту үшiн пайдаланылатын немесе пайдаланылуы мүмкiн не олардың қорларының өсiмiн молайту үшiн маңызы бар су айдындары не олардың бөліктері (өзендер және оларға теңестiрiлген каналдар, көлдер, сулы-батпақты алқаптар, су қоймалары және басқа да iшкi су айдындары, аумақтық сулар), сондай-ақ теңiз сулары.</w:t>
+      1. Балық шаруашылығы су айдындары және (немесе) учаскелері - балық ресурстарын және басқа да су жануарларын аулау, өсіру және көбейту үшін пайдаланылатын немесе пайдаланылуы мүмкін не олардың қорларының өсімін молайту үшін маңызы бар су айдындары не олардың бөліктері (өзендер және оларға теңестірілген каналдар, көлдер, сулы-батпақты алқаптар, су қоймалары және басқа да ішкі су айдындары, аумақтық сулар), сондай-ақ теңіз сулары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="526"/>
     <w:bookmarkStart w:name="z679" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлға мәртебесі бар ерекше қорғалатын табиғи аумақтардың құрамына кіретін су айдындарында балық аулау және балық өсіру "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасының Заңымен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="527"/>
     <w:bookmarkStart w:name="z330" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Балық шаруашылығы су айдындары және (немесе) учаскелерi маңызы жағынан халықаралық, республикалық және жергiлiктi болып бөлiнедi.</w:t>
+      2. Балық шаруашылығы су айдындары және (немесе) учаскелері маңызы жағынан халықаралық, республикалық және жергілікті болып бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
     <w:bookmarkStart w:name="z331" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Халықаралық маңызы бар балық шаруашылығы су айдындарына және (немесе) учаскелерiне Қазақстан Республикасының және онымен шектес мемлекеттердiң аумақтарында орналасқан су тоғандары жатады.</w:t>
+      3. Халықаралық маңызы бар балық шаруашылығы су айдындарына және (немесе) учаскелеріне Қазақстан Республикасының және онымен шектес мемлекеттердің аумақтарында орналасқан су тоғандары жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Республикалық маңызы бар балық шаруашылығы су айдындарына және (немесе) учаскелерiне екi және одан да көп облыстардың аумағында орналасқан балық шаруашылығы су айдындары және (немесе) учаскелерi жатады.</w:t>
-[...17 lines deleted...]
-      Жергiлiктi маңызы бар балық шаруашылығы су айдындарына және (немесе) учаскелерiне жергілікті атқарушы орган бекiткен тiзбеге енгiзiлген қалған барлық балық шаруашылығы су айдындары және (немесе) учаскелерi жатады.</w:t>
+      Республикалық маңызы бар балық шаруашылығы су айдындарына және (немесе) учаскелеріне екі және одан да көп облыстардың аумағында орналасқан балық шаруашылығы су айдындары және (немесе) учаскелері жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті маңызы бар балық шаруашылығы су айдындарына және (немесе) учаскелеріне жергілікті атқарушы орган бекіткен тізбеге енгізілген қалған барлық балық шаруашылығы су айдындары және (немесе) учаскелері жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z736" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Көл-тауар және (немесе) тор қоршама шаруашылық қызметін жүзеге асыруға арналған балық шаруашылығы су айдындары және (немесе) учаскелері "Аквашаруашылық туралы" Қазақстан Республикасының Заңында айқындалған тәртіппен беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="530"/>
     <w:bookmarkStart w:name="z332" w:id="531"/>
     <w:p>
       <w:pPr>
@@ -34806,70 +34782,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Балық шаруашылығы су айдындарында және (немесе) учаскелерінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) елдi мекендердiң, балық қабылдау пункттерiнiң жанына бакендер орнату үшiн, аялдауды және аса қажет жағдайды қоспағанда, балық аулауға тыйым салынған жерлерде су көлiгiнiң тоқтауына;</w:t>
+      1) елді мекендердің, балық қабылдау пункттерінің жанына бакендер орнату үшін, аялдауды және аса қажет жағдайды қоспағанда, балық аулауға тыйым салынған жерлерде су көлігінің тоқтауына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z333" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) балық аулайтын түрлi құралдарды бiр балық шаруашылығы су айдындарынан және (немесе) учаскелерiнен басқаларына арнайы өңдеусiз апаруға;</w:t>
+      2) балық аулайтын түрлі құралдарды бір балық шаруашылығы су айдындарынан және (немесе) учаскелерінен басқаларына арнайы өңдеусіз апаруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -34891,137 +34867,137 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z335" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) су тоғандарында немесе оған тiкелей жақын жерде балық аулау ережелерiнде қолдану көзделмеген балық аулау құралдарымен болуға;</w:t>
+      4) су тоғандарында немесе оған тікелей жақын жерде балық аулау ережелерінде қолдану көзделмеген балық аулау құралдарымен болуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="533"/>
     <w:bookmarkStart w:name="z336" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) осы Заңның 11-1-бабының 3-тармағында көрсетілген жағдайларды қоспағанда, балықтарды ноқталарында сақтауға, жүзу құралдарынан және балық аулау құралдарынан шыққан өлi және ауру балықты суға және жағалау белдеуiне лақтырып тастауға;</w:t>
+      5) осы Заңның 11-1-бабының 3-тармағында көрсетілген жағдайларды қоспағанда, балықтарды ноқталарында сақтауға, жүзу құралдарынан және балық аулау құралдарынан шыққан өлі және ауру балықты суға және жағалау белдеуіне лақтырып тастауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="534"/>
     <w:bookmarkStart w:name="z337" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) балық аулау қағидаларында белгiленген кәсiпшiлiк өлшемнен кем мөлшерде балық аулауға, қабылдауға, сатып алуға-сатуға, тасымалдауға және сақтауға;</w:t>
+      6) балық аулау қағидаларында белгіленген кәсіпшілік өлшемнен кем мөлшерде балық аулауға, қабылдауға, сатып алуға-сатуға, тасымалдауға және сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -35234,189 +35210,189 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мына жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайлардың, шлюздердiң және көпiрлердiң жанында, көлдердi өзара және негiзгi өзенмен жалғастыратын тармақтарда, мелиорациялық жүйелердiң жеткiзу арналары мен бұрылыстарында, балық аулау ережелерiнде белгiленген шекаралардан тыс өзендер мен каналдардың сағалары алдында;</w:t>
+      1) су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайлардың, шлюздердің және көпірлердің жанында, көлдерді өзара және негізгі өзенмен жалғастыратын тармақтарда, мелиорациялық жүйелердің жеткізу арналары мен бұрылыстарында, балық аулау ережелерінде белгіленген шекаралардан тыс өзендер мен каналдардың сағалары алдында;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z341" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) балық аулау ережелерiнде көзделмеген балық аулау құралдарымен;</w:t>
+      2) балық аулау ережелерінде көзделмеген балық аулау құралдарымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
     <w:bookmarkStart w:name="z342" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тиісті ғылыми ұйымдар берген биологиялық негіздеменің негізінде балық шаруашылығы саласындағы уәкілетті орган  белгілейтін мерзімдерде және орындарда қысқы кезеңде балықтардың қыстайтын шұңқырларында, уылдырық шашу кезінде уылдырық шашатын жерлерде және өзге де учаскелерде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
     <w:bookmarkStart w:name="z343" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасының заңдарында белгiленген тәртiппен тiркелмеген және тiркеу нөмiрлерi көрсетiлмеген жүзу құралдарымен;</w:t>
+      4) Қазақстан Республикасының заңдарында белгіленген тәртіппен тіркелмеген және тіркеу нөмірлері көрсетілмеген жүзу құралдарымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
     <w:bookmarkStart w:name="z344" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) балық ресурстары мен басқа да су жануарларын пайдалануға арналған рұқсатқа сәйкес ұйымның атауы және балық аулау құралдарының өлшемдері көрсетiлген жапсырмалары жоқ кәсіпшілік балық аулаудың балық аулау құралдарымен;</w:t>
+      5) балық ресурстары мен басқа да су жануарларын пайдалануға арналған рұқсатқа сәйкес ұйымның атауы және балық аулау құралдарының өлшемдері көрсетілген жапсырмалары жоқ кәсіпшілік балық аулаудың балық аулау құралдарымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="541"/>
     <w:bookmarkStart w:name="z345" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) теңiзде және өзендерде бекiре балықтарды аулауға арналған құрылған аулау құралдарымен;</w:t>
+      6) теңізде және өзендерде бекіре балықтарды аулауға арналған құрылған аулау құралдарымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
     <w:bookmarkStart w:name="z346" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) алкогольден немесе есiрткiден масаң болу немесе өзге түрде улану жағдайларында;</w:t>
+      7) алкогольден немесе есірткіден масаң болу немесе өзге түрде улану жағдайларында;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) балық аулау ережелерімен, шектеулермен және тыйымдармен жол берілмейтін тәсiлдермен;</w:t>
+      8) балық аулау ережелерімен, шектеулермен және тыйымдармен жол берілмейтін тәсілдермен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -35470,69 +35446,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) аулау құралдары өзеннің немесе өзен тармағы енінің үштен екіден астамын қамтып;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) құрмалы аулау құралдарын шахматтық тәртiппен, вентерлер мен секреттерді өзендер мен бастаулардың, құятын каналдардың сағасынан бес жүз метр радиуста орнатумен;</w:t>
-[...17 lines deleted...]
-      12) кәсiпшiлiк балық аулауды жүзеге асыру кезінде бөгеттерден, шлюздер мен көпірлерден бес жүз метрден жақын қашықтықта;</w:t>
+      11) құрмалы аулау құралдарын шахматтық тәртіппен, вентерлер мен секреттерді өзендер мен бастаулардың, құятын каналдардың сағасынан бес жүз метр радиуста орнатумен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) кәсіпшілік балық аулауды жүзеге асыру кезінде бөгеттерден, шлюздер мен көпірлерден бес жүз метрден жақын қашықтықта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тиісті ғылыми ұйымдар берген биологиялық негіздеменің негізінде балық шаруашылығы саласындағы уәкілетті орган белгілейтін орындарда және мерзімдерде балық ресурстарының және басқа да су жануарларының көбеюі кезеңінде олардың шоғырлану орындары мен өрістеу жолдарында;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -35690,51 +35666,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -35900,51 +35876,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-1-бап. Сулы-батпақты алқаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z498" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сулы-батпақты алқаптар – табиғи (тереңдігі судың қайтуы кезінде алты метрден аспайтын теңiз суларын қоспағанда) және сирек кездесетіндерін әрі құрып кету қаупі төнгендерін қоса алғанда, су маңындағы жануарлар түрлерінің жаппай мекендейтін, ұя салатын, өсiмiн молайтатын орны болып табылатын жасанды акваторийлер.</w:t>
+      1. Сулы-батпақты алқаптар – табиғи (тереңдігі судың қайтуы кезінде алты метрден аспайтын теңіз суларын қоспағанда) және сирек кездесетіндерін әрі құрып кету қаупі төнгендерін қоса алғанда, су маңындағы жануарлар түрлерінің жаппай мекендейтін, ұя салатын, өсімін молайтатын орны болып табылатын жасанды акваторийлер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
     <w:bookmarkStart w:name="z499" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сулы-батпақты алқаптар маңызы бойынша халықаралық және республикалық болып бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
     <w:bookmarkStart w:name="z500" w:id="546"/>
     <w:p>
@@ -35980,51 +35956,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республикалық маңызы бар сулы-батпақты алқаптарға Қазақстан Республикасының заңнамасында белгіленген тәртіппен республикалық маңызы бар сулы-батпақты алқаптардың тізіміне енгізілген барлық қалған алқаптар жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
     <w:bookmarkStart w:name="z502" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сулы-батпақты алқаптарда, сирек кездесетіндерін және құрып кету қаупі төнгендерін қоса алғанда, жануарлар дүниесін қорғау және өсiмiн молайту жөніндегі шаралар көзделеді.</w:t>
+      5. Сулы-батпақты алқаптарда, сирек кездесетіндерін және құрып кету қаупі төнгендерін қоса алғанда, жануарлар дүниесін қорғау және өсімін молайту жөніндегі шаралар көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="548"/>
     <w:bookmarkStart w:name="z503" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сулы-батпақты алқаптарды сақтауды қамтамасыз ету мақсатында уәкілетті орган даму жоспарын бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
     <w:p>
       <w:pPr>
@@ -36175,51 +36151,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>40-бап. Аңшылық алқаптар мен балық шаруашылығы су айдындарын және (немесе) учаскелерiн бекiтiп беру тәртiбi</w:t>
+        <w:t>40-бап. Аңшылық алқаптар мен балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z347" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аңшылық алқаптар конкурс қорытындысы бойынша облыстың жергілікті атқарушы органының шешімімен бекітіп беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -36267,87 +36243,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп беру жөніндегі конкурс мемлекеттік мүлік тізілімінің веб-порталы пайдаланыла отырып, конкурс өткізу қағидаларында айқындалған тәртіппен электрондық нысанда өткізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Конкурсқа шаруашылықаралық аңшылықты ұйымдастыру мен балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттау негiзiнде бюджет қаражаты есебінен жүзеге асырылатын, аңшылық және балық шаруашылықтарын жүргізу үшін перспективасы бар деп танылатын резервтік қордың аңшылық алқаптары мен балық шаруашылығы су айдындары және (немесе) учаскелері қойылады. Пайдаланушының аңшылық алқаптар мен балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп беруге конкурсқа қатысқан кезде берген міндеттемелері аңшылық, балық шаруашылықтарын жүргізуге арналған шарттардың міндетті талаптары болып табылады.</w:t>
+      Конкурсқа шаруашылықаралық аңшылықты ұйымдастыру мен балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттау негізінде бюджет қаражаты есебінен жүзеге асырылатын, аңшылық және балық шаруашылықтарын жүргізу үшін перспективасы бар деп танылатын резервтік қордың аңшылық алқаптары мен балық шаруашылығы су айдындары және (немесе) учаскелері қойылады. Пайдаланушының аңшылық алқаптар мен балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп беруге конкурсқа қатысқан кезде берген міндеттемелері аңшылық, балық шаруашылықтарын жүргізуге арналған шарттардың міндетті талаптары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган балық шаруашылығын жүргізу үшін конкурсқа шығарылатын резервтік балық шаруашылығы су айдындарының және (немесе) учаскелерінің тізімін қалыптастырады, ол балық шаруашылығы саласындағы уәкілетті орган айқындайтын тәртіппен және мерзімдерде су ресурстарын қорғау және пайдалануды реттеу жөніндегі бассейндік су инспекциясымен келісілгеннен кейін балық шаруашылығы саласындағы уәкілетті органның және облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының ресми интернет-ресурстарында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке және мемлекеттiк емес заңды тұлғалардың жеке меншігіндегі немесе уақытша жер пайдалануындағы жер учаскелерiнде толық орналасқан жергілікті маңызы бар аңшылық алқаптар белгiленген бiлiктiлiк талаптарына сәйкес келген жағдайда олардың өтiнiмi бойынша облыстың жергілікті атқарушы органының шешiмiмен конкурс өткiзiлместен оларға бекiтiп берiледi.</w:t>
+      Жеке және мемлекеттік емес заңды тұлғалардың жеке меншігіндегі немесе уақытша жер пайдалануындағы жер учаскелерінде толық орналасқан жергілікті маңызы бар аңшылық алқаптар белгіленген біліктілік талаптарына сәйкес келген жағдайда олардың өтінімі бойынша облыстың жергілікті атқарушы органының шешімімен конкурс өткізілместен оларға бекітіп беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ащы-тұзды балық шаруашылығы су айдындарын және (немесе) учаскелерін қоспағанда, жеке және мемлекеттік емес заңды тұлғалардың жеке меншігіндегі немесе уақытша жер пайдалануындағы жер учаскелерінде толық орналасқан жергілікті маңызы бар балық шаруашылығы су айдындары және (немесе) учаскелері белгіленген біліктілік талаптарына сәйкес келген жағдайда олардың өтінімі бойынша балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесінің шешімімен конкурс өткізілместен оларға бекітіліп беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -36375,51 +36351,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бекітіп беру мерзімі өтіп бара жатқан аңшылық алқаптар біліктілік талаптарына сәйкес келген және шарт міндеттемелерін орындаған жағдайда, бұрын шартты ұзарту арқылы бекітіп берілген тұлғалардың өтінімі бойынша конкурс өткізілместен беріледі. Бұл ретте шартты ұзартуға өтінім аңшылық шаруашылығын жүргізуге арналған шарттың қолданылу мерзімі өткенге дейін күнтізбелік алпыс күн бұрын беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жергілікті маңызы бар, балықтың қырылу қаупі бар су айдындары және (немесе) учаскелері өздері бекітіліп берілген тұлғалар қабылдаған шаралардың нәтижесінде қырылу қаупі белгілерін жоғалтса, бекітіп берілу мерзімі өткен соң бiлiктiлiк талаптарына сәйкес келген жағдайда олардың өтінімі бойынша конкурс өткізілместен бес жылдан қырық тоғыз жылға дейінгі мерзімге балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе оның аумақтық бөлімшелерінің шешімімен конкурс өткізбестен беріледі. </w:t>
+      Жергілікті маңызы бар, балықтың қырылу қаупі бар су айдындары және (немесе) учаскелері өздері бекітіліп берілген тұлғалар қабылдаған шаралардың нәтижесінде қырылу қаупі белгілерін жоғалтса, бекітіп берілу мерзімі өткен соң біліктілік талаптарына сәйкес келген жағдайда олардың өтінімі бойынша конкурс өткізілместен бес жылдан қырық тоғыз жылға дейінгі мерзімге балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе оның аумақтық бөлімшелерінің шешімімен конкурс өткізбестен беріледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік тапсырыс шеңберінде өсімді молайту мақсаттары үшін өсімді молайту кешенінің мемлекеттік кәсіпорындарына балық шаруашылығы су айдындары және (немесе) учаскелері, ұйықтар (ұйықтық учаскелер) қырық тоғыз жылға дейінгі мерзімге балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе оның аумақтық бөлімшелерінің шешімімен конкурс өткізілместен бекітіп берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z348" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -36604,71 +36580,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Балық шаруашылығы су айдынын және (немесе) учаскесін бекітіп беру балық шаруашылығы су айдынына және (немесе) учаскесіне жатқызылған су объектісінде немесе оның бір бөлігінде балық шаруашылығын жүргізу құқығын бүкіл су объектісін, оның бір бөлігін (бөліктерін) пайдалану және оған билік ету құқығы берілмей, сондай-ақ Қазақстан Республикасының су заңнамасына сәйкес арнаулы су пайдалануға рұқсатты талап ететін су ресурстарын алып қою құқығынсыз беру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="555"/>
     <w:bookmarkStart w:name="z508" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Бұрын ұйымдастырылған аңшылық және балық шаруашылықтары шекараларындағы аңшылық алқаптар мен балық шаруашылығы су айдындары және (немесе) учаскелерi алдыңғы шаруашылықаралық аңшылықты ұйымдастырудың және балық шаруашылығы су айдындары және (немесе) учаскелерiн паспорттаудың материалдары негiзiнде берiледi.</w:t>
+      3. Бұрын ұйымдастырылған аңшылық және балық шаруашылықтары шекараларындағы аңшылық алқаптар мен балық шаруашылығы су айдындары және (немесе) учаскелері алдыңғы шаруашылықаралық аңшылықты ұйымдастырудың және балық шаруашылығы су айдындары және (немесе) учаскелерін паспорттаудың материалдары негізінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="556"/>
     <w:bookmarkStart w:name="z509" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жер учаскесiнiң меншiк иесi немесе жер пайдаланушы мүдделi жеке және заңды тұлғаларға, оның ішінде аңшылық алқаптар мен балық шаруашылығы су айдындары және (немесе) учаскелері аумағына немесе акваториясына кіретін учаскелерде аңшылық және балық шаруашылықтарын жүргізу және аң аулау мен балық аулауды жүзеге асыру мақсаттарында сервитут беруді қамтамасыз етуге мiндеттi.</w:t>
+      4. Жер учаскесінің меншік иесі немесе жер пайдаланушы мүдделі жеке және заңды тұлғаларға, оның ішінде аңшылық алқаптар мен балық шаруашылығы су айдындары және (немесе) учаскелері аумағына немесе акваториясына кіретін учаскелерде аңшылық және балық шаруашылықтарын жүргізу және аң аулау мен балық аулауды жүзеге асыру мақсаттарында сервитут беруді қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="557"/>
     <w:bookmarkStart w:name="z740" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Балық шаруашылығын жүргізуге арналған шарт бойынша құқықтар мен міндеттемелерді үшінші тұлғаларға беруге және (немесе) басқаға беруге жол берілмейді, бұған бірігу, қосылу немесе қайта құру нысанында заңды тұлғаны қайта ұйымдастыру және (немесе) осындай құқықтар мен міндеттемелердің мұрагерлік бойынша әмбебап құқықтық мирасқорлық тәртібімен үшінші тұлғаға ауысуы жағдайлары кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="558"/>
     <w:p>
       <w:pPr>
@@ -36773,51 +36749,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -37159,69 +37135,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>41-бап. Аң аулау мен балық аулау объектiлерiне жатпайтын жануарларды шаруашылық мақсаттарда пайдалану</w:t>
-[...17 lines deleted...]
-      Аң аулау мен балық аулау объектiлерiне жатпайтын жануарларды, сондай-ақ олардың пайдалы қасиеттерi мен тiршiлiк ету өнiмдерiн шаруашылық мақсаттарда пайдалану жалпы пайдалану тәртiбімен жүзеге асырылады.</w:t>
+        <w:t>41-бап. Аң аулау мен балық аулау объектілеріне жатпайтын жануарларды шаруашылық мақсаттарда пайдалану</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аң аулау мен балық аулау объектілеріне жатпайтын жануарларды, сондай-ақ олардың пайдалы қасиеттері мен тіршілік ету өнімдерін шаруашылық мақсаттарда пайдалану жалпы пайдалану тәртібімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -37256,69 +37232,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>42-бап. Жануарларды ғылыми, мәдени-ағартушылық, тәрбиелiк және эстетикалық мақсаттарда, оның iшiнде зоологиялық коллекциялар жинау үшін пайдалану</w:t>
-[...17 lines deleted...]
-      Сирек кездесетiн және құрып кету қаупi төнгеннен басқа жануарларды ғылыми, мәдени-ағартушылық, тәрбиелiк және эстетикалық мақсаттарда, оның iшiнде зоологиялық коллекциялар жинау үшiн пайдалану уәкiлеттi орган белгiлеген тәртiппен жүзеге асырылады.</w:t>
+        <w:t>42-бап. Жануарларды ғылыми, мәдени-ағартушылық, тәрбиелік және эстетикалық мақсаттарда, оның ішінде зоологиялық коллекциялар жинау үшін пайдалану</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сирек кездесетін және құрып кету қаупі төнгеннен басқа жануарларды ғылыми, мәдени-ағартушылық, тәрбиелік және эстетикалық мақсаттарда, оның ішінде зоологиялық коллекциялар жинау үшін пайдалану уәкілетті орган белгілеген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-1-бап. Жануарларды эпизоотияны болғызбау мақсатында пайдалану</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -37893,51 +37869,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>44-бап. Жануарлар түрлерінің санын реттеудiң мақсаттары</w:t>
+        <w:t>44-бап. Жануарлар түрлерінің санын реттеудің мақсаттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыпқа өзгеріс енгізілді - ҚР 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -38008,71 +37984,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мен үй жануарлары ауруларын болдырмау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="565"/>
     <w:bookmarkStart w:name="z351" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) экономикаға зиян келтiрудi болдырмау;</w:t>
+      3) экономикаға зиян келтіруді болдырмау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="566"/>
     <w:bookmarkStart w:name="z352" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) биологиялық тепе-теңдiктi сақтау мақсатында жүзеге асырылады.</w:t>
+      4) биологиялық тепе-теңдікті сақтау мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -38108,51 +38084,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>45-бап. Жануарлар дүниесi түрлерінің санын реттеудiң негiздерi</w:t>
+        <w:t>45-бап. Жануарлар дүниесі түрлерінің санын реттеудің негіздері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыпқа өзгеріс енгізілді - ҚР 2012.01.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -38164,110 +38140,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жануарлар дүниесi түрлерінің санын реттеудiң негiздерi:</w:t>
+      Жануарлар дүниесі түрлерінің санын реттеудің негіздері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z353" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) халықтың, ауыл шаруашылығы мен үй жануарларының жұқтырушылары жануарлар дүниесiнiң объектiлерi болып табылатын ауруларды жұқтыру немесе онымен ауыру қатерiнiң туындауы;</w:t>
+      1) халықтың, ауыл шаруашылығы мен үй жануарларының жұқтырушылары жануарлар дүниесінің объектілері болып табылатын ауруларды жұқтыру немесе онымен ауыру қатерінің туындауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="568"/>
     <w:bookmarkStart w:name="z354" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) экономикаға елеулi зиян келтiру қатерiнiң туындауы;</w:t>
+      2) экономикаға елеулі зиян келтіру қатерінің туындауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="569"/>
     <w:bookmarkStart w:name="z355" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жануарлардың жекелеген түрлерi санының азаюына және басқа жағымсыз салдарларға әкеп соққан жануарлар дүниесi мекендейтiн ортада қалыптасқан табиғи баланстың бұзылуы;</w:t>
+      3) жануарлардың жекелеген түрлері санының азаюына және басқа жағымсыз салдарларға әкеп соққан жануарлар дүниесі мекендейтін ортада қалыптасқан табиғи баланстың бұзылуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) балықтардың жаппай қырылуына әкеп соғуы мүмкін су айдындарының және (немесе) учаскелерінің гидрохимиялық және өзге де режимдерінің бұзылу қаупінің туындауы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z742" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -38421,51 +38397,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>46-бап. Жануарлар түрлерінің санын реттеудiң тәртiбi</w:t>
+        <w:t>46-бап. Жануарлар түрлерінің санын реттеудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 46-бап алып тасталды - ҚР 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -38476,126 +38452,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9-тарау. Жануарлар дүниесiн қорғау, өсiмiн молайту және тұрақты пайдалану жөнiндегi iс-шараларды қаржыландыру және экономикалық ынталандыру</w:t>
+        <w:t xml:space="preserve"> 9-тарау. Жануарлар дүниесін қорғау, өсімін молайту және тұрақты пайдалану жөніндегі іс-шараларды қаржыландыру және экономикалық ынталандыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>47-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және тұрақты пайдалану жөнiндегi iс-шараларды қаржыландыру</w:t>
-[...17 lines deleted...]
-      1. Жануарлар дүниесiн қорғау, өсiмiн молайту және орнықты пайдалану iс-шараларын бюджет қаражаты есебiнен қаржыландыру Қазақстан Республикасының бюджет заңнамасына сәйкес жүзеге асырылады.</w:t>
+        <w:t>47-бап. Жануарлар дүниесін қорғау, өсімін молайту және тұрақты пайдалану жөніндегі іс-шараларды қаржыландыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарлар дүниесін қорғау, өсімін молайту және орнықты пайдалану іс-шараларын бюджет қаражаты есебінен қаржыландыру Қазақстан Республикасының бюджет заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z356" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бекiтiлiп берiлген аңшылық алқаптары мен балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жануарлар дүниесiн қорғау, өсімін молайту және орнықты пайдалану жөніндегі iс-шараларды қаржыландыру аңшылық және балық шаруашылықтары субъектілерінің қаражаты есебiнен жүргiзiледi.</w:t>
+      2. Бекітіліп берілген аңшылық алқаптары мен балық шаруашылығы су айдындарында және (немесе) учаскелерінде жануарлар дүниесін қорғау, өсімін молайту және орнықты пайдалану жөніндегі іс-шараларды қаржыландыру аңшылық және балық шаруашылықтары субъектілерінің қаражаты есебінен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="573"/>
     <w:bookmarkStart w:name="z357" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жануарлар дүниесiн қорғау, өсімін молайту және орнықты пайдалану жөніндегі iс-шараларды қаржыландыру үшiн Қазақстан Республикасының заңдарына сәйкес қоғамдық қорлар құрылуы, сондай-ақ Қазақстан Республикасының заңдарында тыйым салынбаған өзге де көздер тартылуы мүмкiн.</w:t>
+      3. Жануарлар дүниесін қорғау, өсімін молайту және орнықты пайдалану жөніндегі іс-шараларды қаржыландыру үшін Қазақстан Республикасының заңдарына сәйкес қоғамдық қорлар құрылуы, сондай-ақ Қазақстан Республикасының заңдарында тыйым салынбаған өзге де көздер тартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="574"/>
     <w:bookmarkStart w:name="z1028" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Киік дериваттарымен сауда жүйесінің операторы өзінің банктік шотына киік дериваттарын өткізуден түскен ақшаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
     <w:p>
       <w:pPr>
@@ -38783,86 +38759,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>48-бап. Жануарлар дүниесiн қорғауды, өсiмiн молайтуды және орнықты пайдалануды экономикалық ынталандыру</w:t>
-[...17 lines deleted...]
-      Жануарлар дүниесiн қорғауды, өсiмiн молайтуды және орнықты пайдалануды экономикалық ынталандыру (жеңiлдiктер, преференциялар беру және мемлекеттiк қолдау) Қазақстан Республикасының заң актiлерiне сәйкес жүзеге асырылады.</w:t>
+        <w:t>48-бап. Жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды экономикалық ынталандыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды экономикалық ынталандыру (жеңілдіктер, преференциялар беру және мемлекеттік қолдау) Қазақстан Республикасының заң актілеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10-тарау. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы бақылау және қадағалау</w:t>
+        <w:t xml:space="preserve"> 10-тарау. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы бақылау және қадағалау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-тараудың тақырыбы жаңа редакцияда - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -41557,51 +41533,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мерзімдік тексерулер жүргізудің жартыжылдық жоспарларын қалыптастыру үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) есептілік пен мәліметтер мониторингінің, оның ішінде автоматтандырылған ақпараттық жүйелер арқылы алынған нәтижелері;</w:t>
+      1) есептілік пен мәліметтер мониторингінің, оның ішінде автоматтандырылған цифрлық жүйелер арқылы алынған нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және (немесе) олардың аумақтық бөлімшелерінің сұрау салуы бойынша мемлекеттік органдар ұсынған мәліметтерді талдау нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -42895,51 +42871,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексерілетін мемлекеттік органның аумағына және үй-жайларына кедергісіз кіруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тексеру немесе қашықтан бақылау нәтижелері туралы қорытындыға қоса тіркеу үшін қағаз және электрондық жеткізгіштердегі құжаттарды (мәліметтерді) не олардың көшірмелерін, сондай-ақ тексерудің нысанасына сәйкес автоматтандырылған дерекқорларға (ақпараттық жүйелерге) қолжетімділік алуға;</w:t>
+      2) тексеру немесе қашықтан бақылау нәтижелері туралы қорытындыға қоса тіркеу үшін қағаз және электрондық жеткізгіштердегі құжаттарды (мәліметтерді) не олардың көшірмелерін, сондай-ақ тексерудің нысанасына сәйкес автоматтандырылған дерекқорларға (цифрлық жүйелерге) қолжетімділік алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мамандарды, консультанттар мен сарапшыларды тартуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -43171,51 +43147,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының немесе олардың аумақтық бөлімшелерінің лауазымды адамдарының тексерілетін мемлекеттік органның аумағына және үй-жайларына кедергісіз кіруін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) коммерциялық, салықтық не Қазақстан Республикасының заңымен қорғалатын өзге де құпияны қорғау жөніндегі талаптарды сақтай отырып, уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының лауазымды адамдарына тексеру немесе қашықтан бақылау нәтижелері туралы қорытындыға қоса тіркеу үшін қағаз және электрондық жеткізгіштердегі құжаттарды (мәліметтерді) не олардың көшірмелерін, сондай-ақ тексеру немесе қашықтан бақылау нысанасына сәйкес автоматтандырылған дерекқорларға (ақпараттық жүйелерге) қолжетімділікті ұсынуға;</w:t>
+      2) коммерциялық, салықтық не Қазақстан Республикасының заңымен қорғалатын өзге де құпияны қорғау жөніндегі талаптарды сақтай отырып, уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының лауазымды адамдарына тексеру немесе қашықтан бақылау нәтижелері туралы қорытындыға қоса тіркеу үшін қағаз және электрондық жеткізгіштердегі құжаттарды (мәліметтерді) не олардың көшірмелерін, сондай-ақ тексеру немесе қашықтан бақылау нысанасына сәйкес автоматтандырылған дерекқорларға (цифрлық жүйелерге) қолжетімділікті ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексеруді тағайындау туралы бұйрықты тексеру басталған күні және жүргізілген тексерудің немесе қашықтан бақылаудың нәтижелері туралы қорытындыны олар аяқталған күні алғаны туралы белгі жасауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -43402,228 +43378,228 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>50-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылау және қадағалау объектiлерi</w:t>
-[...17 lines deleted...]
-      Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылау және қадағалау объектiлерi:</w:t>
+        <w:t>50-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау және қадағалау объектілері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылау және қадағалау объектілері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z363" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесi және олар мекендейтiн орта;</w:t>
+      1) жануарлар дүниесі және олар мекендейтін орта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
     <w:bookmarkStart w:name="z364" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерін және Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін жануарлардың түрлерін еріксіз және жартылай ерікті жағдайларда ұстау, өсіру шарттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="638"/>
     <w:bookmarkStart w:name="z365" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жануарлар дүниесi объектілерін аулау құралдары, әдістері және (немесе) тәсілдері;</w:t>
+      3) жануарлар дүниесі объектілерін аулау құралдары, әдістері және (немесе) тәсілдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
     <w:bookmarkStart w:name="z366" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлар дүниесiнiң ауланған өнiмi;</w:t>
+      4) жануарлар дүниесінің ауланған өнімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
     <w:bookmarkStart w:name="z367" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлар дүниесiн пайдалану құқығын растайтын құжаттама (аңшы және (немесе) балықшы куәлігі, аңшылық, балық шаруашылықтарын жүргізуге арналған шарттар, аң аулауға арналған шарт, жануарлар дүниесiн пайдалануға арналған шарт, рұқсат және балық ресурстары мен басқа да су жануарларын пайдалануға арналған рұқсат, жолдама, кәсiпшiлiк журнал);</w:t>
+      5) жануарлар дүниесін пайдалану құқығын растайтын құжаттама (аңшы және (немесе) балықшы куәлігі, аңшылық, балық шаруашылықтарын жүргізуге арналған шарттар, аң аулауға арналған шарт, жануарлар дүниесін пайдалануға арналған шарт, рұқсат және балық ресурстары мен басқа да су жануарларын пайдалануға арналған рұқсат, жолдама, кәсіпшілік журнал);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="641"/>
     <w:bookmarkStart w:name="z368" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегі қызмет;</w:t>
+      6) жануарлар дүниесін қорғау, өсімін молайту және пайдалану жөніндегі қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="642"/>
     <w:bookmarkStart w:name="z369" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормативтiк құжаттама;</w:t>
+      7) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормативтік құжаттама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="643"/>
     <w:bookmarkStart w:name="z370" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жануарлар дүниесiне және олар мекендейтiн ортаға әсер ететiн қызмет болып табылады.</w:t>
+      8) жануарлар дүниесіне және олар мекендейтін ортаға әсер ететін қызмет болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -43799,260 +43775,260 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>51-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын лауазымды адамдар</w:t>
+        <w:t>51-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылауды және қадағалауды жүзеге асыратын лауазымды адамдар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z371" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Уәкілетті орган ведомствосының басшысы лауазымы бойынша бiр мезгiлде Қазақстан Республикасының жануарлар дүниесiн қорғау жөнiндегi бас мемлекеттiк инспекторы болып табылады.</w:t>
+      1. Уәкілетті орган ведомствосының басшысы лауазымы бойынша бір мезгілде Қазақстан Республикасының жануарлар дүниесін қорғау жөніндегі бас мемлекеттік инспекторы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосының басшысы лауазымы бойынша бір мезгілде Қазақстан Республикасының балық ресурстарын және басқа да су жануарларын қорғау жөніндегі бас мемлекеттік инспекторы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z372" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Уәкілетті орган ведомствосы басшысының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын орынбасарлары лауазымы бойынша бiр мезгiлде Қазақстан Республикасының жануарлар дүниесiн қорғау жөнiндегi бас мемлекеттiк инспекторының орынбасарлары болып табылады.</w:t>
+      2. Уәкілетті орган ведомствосы басшысының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерімен айналысатын орынбасарлары лауазымы бойынша бір мезгілде Қазақстан Республикасының жануарлар дүниесін қорғау жөніндегі бас мемлекеттік инспекторының орынбасарлары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосы басшысының балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын орынбасарлары лауазымы бойынша бір мезгілде Қазақстан Республикасының балық ресурстарын және басқа да су жануарларын қорғау жөніндегі бас мемлекеттік инспекторының орынбасарлары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z373" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Уәкілетті орган ведомствосы аумақтық бөлімшесінің басшысы лауазымы бойынша бiр мезгiлде тиiстi облыстың жануарлар дүниесiн қорғау жөнiндегi бас мемлекеттiк инспекторы болып табылады.</w:t>
+      3. Уәкілетті орган ведомствосы аумақтық бөлімшесінің басшысы лауазымы бойынша бір мезгілде тиісті облыстың жануарлар дүниесін қорғау жөніндегі бас мемлекеттік инспекторы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің басшысы лауазымы бойынша бір мезгілде тиісті облыстың (бассейннің) балық ресурстарын және басқа да су жануарларын қорғау жөніндегі бас мемлекеттік инспекторы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z374" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Уәкілетті орган ведомствосының аумақтық бөлімшесі басшысының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын орынбасарлары лауазымы бойынша бiр мезгiлде тиiстi облыстың жануарлар дүниесiн қорғау жөнiндегi бас мемлекеттiк инспекторының орынбасарлары болып табылады.</w:t>
+      4. Уәкілетті орган ведомствосының аумақтық бөлімшесі басшысының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерімен айналысатын орынбасарлары лауазымы бойынша бір мезгілде тиісті облыстың жануарлар дүниесін қорғау жөніндегі бас мемлекеттік инспекторының орынбасарлары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесі басшысының балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын орынбасарлары лауазымы бойынша бір мезгілде тиісті облыстың (бассейннің) балық ресурстарын және басқа да су жануарларын қорғау жөніндегі бас мемлекеттік инспекторының орынбасарлары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z479" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Уәкілетті орган ведомствосы құрылымдық бөлiмшелерiнiң жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын басшылары лауазымы бойынша бiр мезгiлде Қазақстан Республикасының жануарлар дүниесiн қорғау жөнiндегi аға мемлекеттiк инспекторлары, ал уәкілетті орган ведомствосының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын мамандары Қазақстан Республикасының жануарлар дүниесiн қорғау жөнiндегi мемлекеттiк инспекторлары болып табылады.</w:t>
+      5. Уәкілетті орган ведомствосы құрылымдық бөлімшелерінің жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерімен айналысатын басшылары лауазымы бойынша бір мезгілде Қазақстан Республикасының жануарлар дүниесін қорғау жөніндегі аға мемлекеттік инспекторлары, ал уәкілетті орган ведомствосының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерімен айналысатын мамандары Қазақстан Республикасының жануарлар дүниесін қорғау жөніндегі мемлекеттік инспекторлары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосы құрылымдық бөлімшелерінің балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын басшылары – лауазымы бойынша бір мезгілде Қазақстан Республикасының балық ресурстарын және басқа да су жануарларын қорғау жөніндегі аға мемлекеттік инспекторлары, ал балық шаруашылығы саласындағы уәкілетті орган ведомствосының балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын мамандары Қазақстан Республикасының балық ресурстарын және басқа да су жануарларын қорғау жөніндегі мемлекеттік инспекторлары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z480" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Уәкілетті орган ведомствосының аумақтық бөлімшелері құрылымдық бөлiмшелерiнiң жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын басшылары лауазымы бойынша бiр мезгiлде тиiстi облыстың жануарлар дүниесiн қорғау жөнiндегi аға мемлекеттiк инспекторлары, ал жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерiмен айналысатын мамандары тиiстi облыстың жануарлар дүниесiн қорғау жөнiндегi мемлекеттiк инспекторлары болып табылады.</w:t>
+      6. Уәкілетті орган ведомствосының аумақтық бөлімшелері құрылымдық бөлімшелерінің жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерімен айналысатын басшылары лауазымы бойынша бір мезгілде тиісті облыстың жануарлар дүниесін қорғау жөніндегі аға мемлекеттік инспекторлары, ал жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы реттеу, бақылау және қадағалау мәселелерімен айналысатын мамандары тиісті облыстың жануарлар дүниесін қорғау жөніндегі мемлекеттік инспекторлары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері құрылымдық бөлімшелерінің балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын басшылары – лауазымы бойынша бір мезгілде тиісті облыстың (бассейннің) балық ресурстарын және басқа да су жануарларын қорғау жөніндегі аға мемлекеттік инспекторлары, ал балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында реттеу, бақылау және қадағалау мәселелерімен айналысатын мамандар тиісті облыстың (бассейннің) балық ресурстарын және басқа да су жануарларын қорғау жөніндегі мемлекеттік инспекторлары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -44166,51 +44142,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>52-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын лауазымды адамдардың құқықтары мен мiндеттерi</w:t>
+        <w:t>52-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылауды және қадағалауды жүзеге асыратын лауазымды адамдардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыпқа өзгерту енгізілді - ҚР 2010.01.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -44243,111 +44219,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z830" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын лауазымды адамдардың:</w:t>
+      1. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылауды және қадағалауды жүзеге асыратын лауазымды адамдардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
     <w:bookmarkStart w:name="z375" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объектілерге Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасы талаптарының сақталуы тұрғысынан бақылау мақсатында баруға, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен жануарлар дүниесін пайдаланушылардың қызметі туралы ақпарат алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="652"/>
     <w:bookmarkStart w:name="z376" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы Заңда берiлген өкiлеттiктер шегiнде актiлер шығаруға;</w:t>
+      2) осы Заңда берілген өкілеттіктер шегінде актілер шығаруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
     <w:bookmarkStart w:name="z377" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тексеру материалдарын құқық қорғау органдарына iс жүргiзу шешiмiн қабылдау үшiн беруге;</w:t>
+      3) тексеру материалдарын құқық қорғау органдарына іс жүргізу шешімін қабылдау үшін беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -44395,91 +44371,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z379" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы Қазақстан Республикасы заңдарының бұзылуы салдарынан келтiрiлген зиянның көлемiн анықтауға және осының негiзiнде кiнәлi тұлғаларға осы зиянды ерiктi түрде өтеу туралы талап қоюға не сотқа талап-арыз беруге;</w:t>
+      5) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы Қазақстан Республикасы заңдарының бұзылуы салдарынан келтірілген зиянның көлемін анықтауға және осының негізінде кінәлі тұлғаларға осы зиянды ерікті түрде өтеу туралы талап қоюға не сотқа талап-арыз беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="655"/>
     <w:bookmarkStart w:name="z380" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Қазақстан Республикасының Әкiмшiлiк құқық бұзушылық туралы кодексiне сәйкес жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы әкiмшiлiк құқық бұзушылық туралы iстердi қарауға;</w:t>
+      6) Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне сәйкес жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы әкімшілік құқық бұзушылық туралы істерді қарауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="656"/>
     <w:bookmarkStart w:name="z381" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) аңшылық алқаптардың, балық шаруашылығы су айдындарының және (немесе) учаскелерінің аумақтарында және олардың жағалау белдеуінде, сондай-ақ ерекше қорғалатын табиғи аумақтарда және олардан шыққан кезде көлiк және жүзу құралдарын тоқтатуға, оларды жете тексеруге;</w:t>
+      7) аңшылық алқаптардың, балық шаруашылығы су айдындарының және (немесе) учаскелерінің аумақтарында және олардың жағалау белдеуінде, сондай-ақ ерекше қорғалатын табиғи аумақтарда және олардан шыққан кезде көлік және жүзу құралдарын тоқтатуға, оларды жете тексеруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
     <w:bookmarkStart w:name="z512" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) су жинау және ағызу құрылыстарын балықтарды қорғау құрылғыларының бар-жоғына және олардың белгіленген талаптарға сәйкестігіне қарап-тексеруді жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
     <w:bookmarkStart w:name="z513" w:id="659"/>
     <w:p>
@@ -44555,131 +44531,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып пайдаланылған атыс қаруын сот шешім шығарғанға дейін уақытша сақтау үшін алып қоюға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
     <w:bookmarkStart w:name="z385" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) Қазақстан Республикасының заңдарында белгiленген тәртiппен арнаулы құралдар мен қызметтік қаруды сақтауға, алып жүруге және қолдануға;</w:t>
+      11) Қазақстан Республикасының заңдарында белгіленген тәртіппен арнаулы құралдар мен қызметтік қаруды сақтауға, алып жүруге және қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
     <w:bookmarkStart w:name="z923" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жануарлар дүниесі объектілерін заңсыз алып қоюды жасаған адамдарды ұстауға, құқық қорғау органдарына жеткізуге құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
     <w:bookmarkStart w:name="z386" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын лауазымды адамдар:</w:t>
+      2. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылауды және қадағалауды жүзеге асыратын лауазымды адамдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
     <w:bookmarkStart w:name="z387" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аңшылық және балық шаруашылықтарын жүргiзу ережелерiнiң сақталуына;</w:t>
+      1) аңшылық және балық шаруашылықтарын жүргізу ережелерінің сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
     <w:bookmarkStart w:name="z388" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аң аулау және балық аулау ережелерiнiң сақталуына;</w:t>
+      2) аң аулау және балық аулау ережелерінің сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -44781,111 +44757,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z391" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлар дүниесiн пайдалану үшiн белгiленген шектеулер мен тыйым салулардың сақталуына;</w:t>
+      5) жануарлар дүниесін пайдалану үшін белгіленген шектеулер мен тыйым салулардың сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="668"/>
     <w:bookmarkStart w:name="z392" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегi iс-шаралардың орындалуына;</w:t>
+      6) жануарлар дүниесін қорғау, өсімін молайту және пайдалану жөніндегі іс-шаралардың орындалуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="669"/>
     <w:bookmarkStart w:name="z393" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жануарларды интродукциялауды, реинтродукциялауды, будандастыруды жүзеге асыру тәртiбiнiң сақталуына;</w:t>
+      7) жануарларды интродукциялауды, реинтродукциялауды, будандастыруды жүзеге асыру тәртібінің сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
     <w:bookmarkStart w:name="z394" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы нормалар мен нормативтердiң сақталуына;</w:t>
+      8) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормалар мен нормативтердің сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="671"/>
     <w:bookmarkStart w:name="z780" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) жеке және заңды тұлғалардың аңшылық және балық шаруашылығын жүргізуге арналған шарт талаптарын орындауына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="672"/>
     <w:bookmarkStart w:name="z781" w:id="673"/>
     <w:p>
@@ -44901,71 +44877,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-2) жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерін және Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін жануарлардың түрлерін еріксіз және жартылай ерікті жағдайларда ұстау, өсіру, сондай-ақ зоологиялық коллекцияларды жасау тәртібінің сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="673"/>
     <w:bookmarkStart w:name="z395" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңдарының өзге де талаптарының орындалуына бақылау жасауға мiндеттi.</w:t>
+      9) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңдарының өзге де талаптарының орындалуына бақылау жасауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="674"/>
     <w:bookmarkStart w:name="z396" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын лауазымды адамдар айырым белгілері бар нысанды киiммен (погонсыз) қамтамасыз етiледi.</w:t>
+      3. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылауды және қадағалауды жүзеге асыратын лауазымды адамдар айырым белгілері бар нысанды киіммен (погонсыз) қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -45130,51 +45106,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -45760,51 +45736,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>53-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын уәкiлеттi орган ведомствосы немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелері лауазымды адамдарының актiлерi</w:t>
+        <w:t>53-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылауды және қадағалауды жүзеге асыратын уәкілетті орган ведомствосы немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелері лауазымды адамдарының актілері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыпқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -45857,91 +45833,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z831" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасы талаптарының анықталған бұзушылықтарына қарай мемлекеттiк бақылау және қадағалау нәтижелерi бойынша ықпал етудiң құқықтық шараларын қолдану мақсатында жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын уәкiлеттi орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелерінің лауазымды адамдары мынадай актiлер:</w:t>
+      1. Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасы талаптарының анықталған бұзушылықтарына қарай мемлекеттік бақылау және қадағалау нәтижелері бойынша ықпал етудің құқықтық шараларын қолдану мақсатында жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылауды және қадағалауды жүзеге асыратын уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелерінің лауазымды адамдары мынадай актілер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
     <w:bookmarkStart w:name="z397" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) әкiмшiлiк құқық бұзушылық туралы хаттама;</w:t>
+      1) әкімшілік құқық бұзушылық туралы хаттама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="694"/>
     <w:bookmarkStart w:name="z398" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) тексеру актiсi;</w:t>
+      1-1) тексеру актісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="695"/>
     <w:bookmarkStart w:name="z399" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының талаптарын бұзушылықты жою туралы нұсқама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="696"/>
     <w:bookmarkStart w:name="z400" w:id="697"/>
     <w:p>
@@ -45977,51 +45953,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жануарлар дүниесі объектілерін заңсыз аулау құралдарын, сондай-ақ Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып пайдаланылған атыс қаруын, аулау құралдарының тыйым салынған түрлерін және заңсыз ауланған жануарлар дүниесі объектілерін, олардың дериваттары мен тіршілік ету өнімдерін, жүзу және көлік құралдарын сот шешімі шығарылғанға дейін уақытша сақтау үшін алып қою туралы хаттама шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
     <w:bookmarkStart w:name="z401" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын уәкiлеттi орган ведомствосы немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелері лауазымды адамдарының актiлерi жеке және заңды тұлғалардың орындауы үшiн мiндеттi.</w:t>
+      2. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылауды және қадағалауды жүзеге асыратын уәкілетті орган ведомствосы немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелері лауазымды адамдарының актілері жеке және заңды тұлғалардың орындауы үшін міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -46113,51 +46089,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 548-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
@@ -46277,51 +46253,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>54-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын уәкiлеттi орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелерінің лауазымды адамдарын құқықтық және әлеуметтiк қорғау</w:t>
+        <w:t>54-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылауды және қадағалауды жүзеге асыратын уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелерінің лауазымды адамдарын құқықтық және әлеуметтік қорғау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыпқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -46373,51 +46349,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы мемлекеттiк бақылауды және қадағалауды жүзеге асыратын уәкiлеттi орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелерінің лауазымды адамдары Қазақстан Республикасының заңнамасына сәйкес құқықтық және әлеуметтiк қорғалуға тиiс.</w:t>
+      Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік бақылауды және қадағалауды жүзеге асыратын уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының және олардың аумақтық бөлімшелерінің лауазымды адамдары Қазақстан Республикасының заңнамасына сәйкес құқықтық және әлеуметтік қорғалуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -46532,240 +46508,240 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>55-бап. Жануарлар дүниесiн мемлекеттiк қорғау</w:t>
-[...17 lines deleted...]
-      1. Қазақстан Республикасының жануарлар дүниесiн мемлекеттiк қорғау (бұдан әрi - жануарлар дүниесiн мемлекеттiк қорғау) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану мәселелерiн қадағалайтын жануарлар дүниесiн қорғау жөнiндегi мамандандырылған ұйымдардың қызметкерлерiнен құралады.</w:t>
+        <w:t>55-бап. Жануарлар дүниесін мемлекеттік қорғау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының жануарлар дүниесін мемлекеттік қорғау (бұдан әрі - жануарлар дүниесін мемлекеттік қорғау) жануарлар дүниесін қорғау, өсімін молайту және пайдалану мәселелерін қадағалайтын жануарлар дүниесін қорғау жөніндегі мамандандырылған ұйымдардың қызметкерлерінен құралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z402" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жануарлар дүниесiн мемлекеттiк қорғауға өзiне жүктелген мiндеттердi орындау үшiн:</w:t>
+      2. Жануарлар дүниесін мемлекеттік қорғауға өзіне жүктелген міндеттерді орындау үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
     <w:bookmarkStart w:name="z403" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жеке және заңды тұлғалардың аң және (немесе) балық аулау құқығын беретiн құжаттарын тексеру;</w:t>
+      1) жеке және заңды тұлғалардың аң және (немесе) балық аулау құқығын беретін құжаттарын тексеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
     <w:bookmarkStart w:name="z404" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасының әкiмшiлiк құқық бұзушылық туралы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы әкiмшiлiк құқық бұзушылық туралы хаттамалар толтыру;</w:t>
+      2) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы әкімшілік құқық бұзушылық туралы хаттамалар толтыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3) алып тасталды - ҚР 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z406" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасының заңдарына сәйкес көлiк құралдарын тоқтату және жете тексеру, өзге де объектiлер мен орындарды, ал қажет болған кезде - ұсталған адамдардың жеке заттарын жете тексеру;</w:t>
+      4) Қазақстан Республикасының заңдарына сәйкес көлік құралдарын тоқтату және жете тексеру, өзге де объектілер мен орындарды, ал қажет болған кезде - ұсталған адамдардың жеке заттарын жете тексеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -46813,51 +46789,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z408" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Қазақстан Республикасының заңнамасында белгiленген тәртiппен айырым белгілері бар нысанды киiм (погонсыз) кию және қызметтік қару алып жүру;</w:t>
+      6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен айырым белгілері бар нысанды киім (погонсыз) кию және қызметтік қару алып жүру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="704"/>
     <w:bookmarkStart w:name="z1020" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы құралдар мен қызметтік қаруды сақтау, алып жүру және қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
     <w:bookmarkStart w:name="z783" w:id="706"/>
     <w:p>
@@ -46893,89 +46869,89 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке және заңды тұлғалардан Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып пайдаланылған атыс қаруы мен аулау құралдарын, аулау құралдарының тыйым салынған түрлерін, заңсыз ауланған жануарлар дүниесі объектілерін, олардың дериваттарын, сондай-ақ олардың тіршілік ету өнімдерін алып қою және олардың одан әрі тиесілі болуы туралы мәселені шешу құқығы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="707"/>
     <w:bookmarkStart w:name="z409" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жануарлар дүниесiн мемлекеттiк қорғау:</w:t>
+      3. Жануарлар дүниесін мемлекеттік қорғау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы құқық бұзушылықтарды болдырмауға және олардың жолын кесуге;</w:t>
+      1) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы құқық бұзушылықтарды болдырмауға және олардың жолын кесуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z410" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасын бұзу фактiлерi бойынша ақпаратты, талап қою мен өзге де материалдарды уәкiлеттi органға, балық шаруашылығы саласындағы уәкілетті органға және құқық қорғау органдарына, сотқа жіберуге;</w:t>
+      2) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұзу фактілері бойынша ақпаратты, талап қою мен өзге де материалдарды уәкілетті органға, балық шаруашылығы саласындағы уәкілетті органға және құқық қорғау органдарына, сотқа жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -47031,51 +47007,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47189,71 +47165,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z412" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жануарлар дүниесiн мемлекеттiк қорғаудың лауазымды адамдары Қазақстан Республикасының заңдарында белгіленген тәртiппен айырым белгілері бар нысанды киiммен (погонсыз) қамтамасыз етiледi.</w:t>
+      5. Жануарлар дүниесін мемлекеттік қорғаудың лауазымды адамдары Қазақстан Республикасының заңдарында белгіленген тәртіппен айырым белгілері бар нысанды киіммен (погонсыз) қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="711"/>
     <w:bookmarkStart w:name="z413" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жануарлар дүниесiн мемлекеттiк қорғау қызметi уәкілетті орган бекiткен Жануарлар дүниесiн мемлекеттiк қорғау туралы ережемен айқындалады.</w:t>
+      6. Жануарлар дүниесін мемлекеттік қорғау қызметі уәкілетті орган бекіткен Жануарлар дүниесін мемлекеттік қорғау туралы ережемен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -47318,51 +47294,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 24.05.2018 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -47445,51 +47421,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317-VIII</w:t>
       </w:r>
       <w:r>
@@ -47529,110 +47505,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>56-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегi өндiрiстiк бақылау</w:t>
+        <w:t>56-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану жөніндегі өндірістік бақылау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z414" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану жөнiндегi өндiрiстiк бақылау - бекiтiп берiлген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жануарлар дүниесiн қорғау функциясын жүзеге асыратын аңшылық шаруашылығы мен балық шаруашылығы субъектілерінің қорықшылық қызметi.</w:t>
+      1. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану жөніндегі өндірістік бақылау - бекітіп берілген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерінде жануарлар дүниесін қорғау функциясын жүзеге асыратын аңшылық шаруашылығы мен балық шаруашылығы субъектілерінің қорықшылық қызметі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="713"/>
     <w:bookmarkStart w:name="z415" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қорықшының:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
     <w:bookmarkStart w:name="z514" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кейiннен уәкiлеттi орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне мiндеттi түрде беру үшiн Қазақстан Республикасының әкiмшiлiк құқық бұзушылық туралы заңнамасына сәйкес әкiмшiлiк құқық бұзушылық туралы хаттамалар жасауға;</w:t>
+      1) кейіннен уәкілетті орган ведомствосының немесе балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне міндетті түрде беру үшін Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасына сәйкес әкімшілік құқық бұзушылық туралы хаттамалар жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="715"/>
     <w:bookmarkStart w:name="z515" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметтік қаруды сақтауға, алып жүруге және қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="716"/>
     <w:bookmarkStart w:name="z1021" w:id="717"/>
     <w:p>
@@ -47688,51 +47664,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аң аулау қағидаларын бұзғаны үшін атыс қаруын кейіннен ішкі істер органдарына міндетті түрде беру үшін алып қоюға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
     <w:bookmarkStart w:name="z683" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасын бұза отырып пайдаланылған аулау құралдарын, заңсыз аулап алынған аң аулау және балық аулау өнімдерін, тыйым салынған аулауға арналған қару түрлерін кейіннен жануарлар дүниесін қорғау жөніндегі мемлекеттік инспекторға, балық ресурстарын және басқа да су жануарларын қорғау жөніндегі мемлекеттік инспекторға немесе Қазақстан Республикасы ішкі істер органдарының қызметкерлеріне беру үшін алып қоюға;</w:t>
+      5) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып пайдаланылған аулау құралдарын, заңсыз аулап алынған аң аулау және балық аулау өнімдерін, тыйым салынған аулауға арналған қару түрлерін кейіннен жануарлар дүниесін қорғау жөніндегі мемлекеттік инспекторға, балық ресурстарын және басқа да су жануарларын қорғау жөніндегі мемлекеттік инспекторға немесе Қазақстан Республикасы ішкі істер органдарының қызметкерлеріне беру үшін алып қоюға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -47862,51 +47838,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қорықшы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
     <w:bookmarkStart w:name="z685" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бекiтілiп берiлген аңшылық алқаптарында және балық шаруашылығы су айдындарында және (немесе) учаскелерiнде жануарлар дүниесiн қорғауды қамтамасыз етуге;</w:t>
+      1) бекітіліп берілген аңшылық алқаптарында және балық шаруашылығы су айдындарында және (немесе) учаскелерінде жануарлар дүниесін қорғауды қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
     <w:bookmarkStart w:name="z686" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аң аулау және балық аулау қағидаларын, аңшылық шаруашылығының ішкі регламентін, өрт қауіпсіздігі қағидаларын, сондай-ақ тыныштық аймақтарында және өсімді молайту учаскелерінде жануарлар дүниесін пайдалануға қойылған шектеулер мен тыйым салуларды бұзушылықтардың жолын кесуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
     <w:bookmarkStart w:name="z687" w:id="724"/>
     <w:p>
@@ -47922,91 +47898,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке және заңды тұлғалардан жануарлардың қырылуына және олар мекендеу ортасының бұзылуына әкеп соқтыратын әрекеттерді тоқтатуды талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
     <w:bookmarkStart w:name="z688" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануарлар дүниесi объектiлерiнің мекендеу ортасын, олардың көбею жағдайларын және шоғырлану орындарын сақтау жөнінде шаралар қолдануға;</w:t>
+      4) жануарлар дүниесі объектілерінің мекендеу ортасын, олардың көбею жағдайларын және шоғырлану орындарын сақтау жөнінде шаралар қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
     <w:bookmarkStart w:name="z689" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жануарлар дүниесiне ұқыпты және iзгiлiктi қарау насихатын жүргізуге;</w:t>
+      5) жануарлар дүниесіне ұқыпты және ізгілікті қарау насихатын жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
     <w:bookmarkStart w:name="z690" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жануарлар ауырған және дүлей зiлзала кезiнде қырылу қаупi төнген жағдайларда жануарлар дүниесi объектiлерiне көмек көрсету жөнінде шаралар қолдануға;</w:t>
+      6) жануарлар ауырған және дүлей зілзала кезінде қырылу қаупі төнген жағдайларда жануарлар дүниесі объектілеріне көмек көрсету жөнінде шаралар қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="727"/>
     <w:bookmarkStart w:name="z691" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аншлагтардың сақталуын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="728"/>
     <w:p>
       <w:pPr>
@@ -48262,51 +48238,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>57-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы қоғамдық бақылау</w:t>
+        <w:t>57-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы қоғамдық бақылау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы қоғамдық бақылау "Қоғамдық бақылау туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -48397,70 +48373,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>58-бап. Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасын бұзғаны үшiн жауаптылық</w:t>
+        <w:t>58-бап. Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z517" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
+      Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -48516,233 +48492,233 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>59-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы дауларды шешу</w:t>
-[...17 lines deleted...]
-      Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласында туындайтын даулар Қазақстан Республикасының заңдарында белгiленген тәртiппен шешiледi.</w:t>
+        <w:t>59-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы дауларды шешу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында туындайтын даулар Қазақстан Республикасының заңдарында белгіленген тәртіппен шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>60-бап. Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы халықаралық ынтымақтастық</w:t>
-[...17 lines deleted...]
-      Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы халықаралық ынтымақтастық Қазақстан Республикасының заңдары мен халықаралық шарттарға сәйкес жүзеге асырылады.</w:t>
+        <w:t>60-бап. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы халықаралық ынтымақтастық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы халықаралық ынтымақтастық Қазақстан Республикасының заңдары мен халықаралық шарттарға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-бап. Осы Заңды қолданысқа енгiзу тәртiбi</w:t>
-[...17 lines deleted...]
-      1. Осы Заң ресми жарияланған күнiнен бастап қолданысқа енгiзiледi.</w:t>
+        <w:t>61-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Заң ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану туралы" 1993 жылғы 21 қазандағы Қазақстан Республикасы </w:t>
+      "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" 1993 жылғы 21 қазандағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Кеңесiнiң Жаршысы, 1993 ж., № 18, 439-құжат; Қазақстан Республикасы Парламентiнiң Жаршысы, 1999 ж., № 11, 357-құжат; 2001 ж., № 3, 20-құжат; № 24, 338-құжат);</w:t>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Кеңесінің Жаршысы, 1993 ж., № 18, 439-құжат; Қазақстан Республикасы Парламентінің Жаршысы, 1999 ж., № 11, 357-құжат; 2001 ж., № 3, 20-құжат; № 24, 338-құжат);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Жоғарғы Кеңесiнiң "Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану туралы" Қазақстан Республикасының Заңын қолданысқа енгiзу тәртiбi туралы" 1993 жылғы 21 қазандағы </w:t>
+      Қазақстан Республикасы Жоғарғы Кеңесінің "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасының Заңын қолданысқа енгізу тәртібі туралы" 1993 жылғы 21 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Кеңесiнiң Жаршысы, 1993 ж., № 18, 440-құжат) күшi жойылды деп танылсын.</w:t>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Кеңесінің Жаршысы, 1993 ж., № 18, 440-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -48849,55 +48825,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>