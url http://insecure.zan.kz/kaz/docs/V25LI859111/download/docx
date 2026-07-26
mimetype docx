--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a25b71b" w14:textId="a25b71b">
+    <w:p w14:paraId="be3ca74" w14:textId="be3ca74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,76 +76,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шиелі ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібін айқындау туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қызылорда облысы Шиелі аудандық мәслихатының 2025 жылғы 28 ақпандағы № 26/8 шешімі. Қызылорда облысының Әділет департаментінде 2025 жылғы 4 наурызда № 8591-11 болып тіркелді</w:t>
+        <w:t>Шиелі ауданында тұрғын үй көмегін көрсету мөлшері мен қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызылорда облысы Шиелі аудандық мәслихатының 2025 жылғы 28 ақпандағы № 26/8 шешімі. Қызылорда облысының Әділет департаментінде 2025 жылғы 4 наурызда № 8591-11 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Қызылорда облысы Шиелі аудандық мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -194,149 +232,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Шиелі ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібі осы шешімнің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+      1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Шиелі ауданында тұрғын үй көмегін көрсету мөлшері мен қағидалары айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қызылорда облысы Шиелі аудандық мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбе бойынша Шиелі аудандық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -552,924 +636,498 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 28 ақпандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 26/8 шешіміне 1-қосымша</w:t>
+              <w:t>№ 26/8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="1"/>
+    <w:bookmarkStart w:name="z23" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шиелі ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="2"/>
+        <w:t xml:space="preserve"> Шиелі ауданында тұрғын үй көмегін көрсету мөлшері мен қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Қызылорда облысы Шиелі аудандық мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z25" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған Шиелі ауданындағы тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі –алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="3"/>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғын жайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға), Шиелі ауданында тұратындарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z26" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="4"/>
+      ағымдағы және жинақтау жарналарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z27" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z28" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z29" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z30" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="5"/>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="6"/>
+      2. Тұрғын үй көмегін тағайындау "Шиелі ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z32" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Шиелі ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z33" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Көрсетілетін қызметті алушының жиынтық кірісі көрсетілетін қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Тұрғын үй көмегін беру қағидаларын бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағидалар) сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 10 (он) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алушының тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1 тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+      6. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Алушының жиынтық табысына шекті жол берілетін шығыстар деңгейі 10 (он) пайыз мөлшерінде белгіленеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегін алушылар үшін кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуге арналған шығыстары кондоминиум объектісінің жалпы алаңы ішінде алушының жеке меншік көлеміне байланысты айқындалады.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      8. Көрсетілген қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...256 lines deleted...]
-      4 және одан да көп адамға – 20 текше метр;</w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті берушімен есептелген сомаларды тұрғын үй көмегін алушылардың немесе қызмет көрсетушілердің жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
-[...376 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1535,335 +1193,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 28 ақпандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 26/8 шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шиелі аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z55" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Шиелі ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" Шиелі аудандық мәслихатының 2018 жылғы 29 қазандағы № 30/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6506 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z56" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. ""Тұрғын үй көмегін көрсету Қағидаларын бекіту туралы" Шиелі аудандық мәслихатының 2018 жылғы 29 қазандағы №30/3 шешіміне өзгеріс енгізу туралы" Шиелі аудандық мәслихатының 2019 жылғы 27 желтоқсандағы №49/25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7059 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z57" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. ""Тұрғын үй көмегін көрсету Қағидаларын бекіту туралы" Шиелі аудандық мәслихатының 2018 жылғы 29 қазандағы №30/3 шешіміне өзгеріс енгізу туралы" Шиелі аудандық мәслихатының 2020 жылғы 17 наурыздағы №51/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7327 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z58" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Шиелі аудандық мәслихатының 2018 жылғы 29 қазандағы №30/3 "Тұрғын үй көмегін көрсету Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы"" Шиелі аудандық мәслихатының 2021 жылғы 12 қарашадағы №14/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25369 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2189,31 +1794,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>