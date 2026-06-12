--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d67a95" w14:textId="2d67a95">
+    <w:p w14:paraId="12fb4c7" w14:textId="12fb4c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шахтинск қаласы және іргелес кенттер бойынша пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету қағидаларын бекіту туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Шахтинск қаласы және Долинка, Новодолинский, Шахан кенттер бойынша пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағанды облысы Шахтинск қаласының әкімдігінің 2025 жылғы 14 наурыздағы № 12/06 қаулысы. Қарағанды облысының Әділет департаментінде 2025 жылғы 19 наурызда № 6738-09 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбы жаңа редакцияда – Қарағанды облысы Шахтинск қаласының әкімдігінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -192,54 +230,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Шахтинск қаласы және іргелес кенттер бойынша пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету қағидалары бекітілсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес Шахтинск қаласы және Долинка, Новодолинский, Шахан кенттер бойынша пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Қарағанды облысы Шахтинск қаласының әкімдігінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Шахтинск қаласы әкімдігінің 2023 жылғы 22 ақпандағы № 9/01 "Қарағанды облысы Шахтинск қаласындағы пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің лифтілерді жөндеуге және ауыстыруға, көп пәтерлі тұрғын үйлерді күрделі жөндеуге байланысты шығындарды өтеу қағидаларын бекіту" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6366-09 болып тіркелді) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -530,682 +630,574 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шахтинск қаласы және іргелес кенттер бойынша пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету қағидалары</w:t>
+        <w:t xml:space="preserve"> Шахтинск қаласы және Долинка, Новодолинский, Шахан кенттер бойынша пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалары жаңа редакцияда – Қарағанды облысы Шахтинск қаласының әкімдігінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-Тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Шахтинск қаласы және іргелес кенттер бойынша пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету Қағидасы (бұдан әрі - Қағида) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3 бабы 2-тармағы </w:t>
+      1. Осы Шахтинск қаласы және Долинка, Новодолинский, Шахан кенттер бойынша пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету Қағидасы (бұдан әрі - Қағида) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3 бабы 2-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Заң) әзірленді және өзгеде нормативтік құқықтық актілермен Шахтинск қаласы және іргелес кенттер бойынша пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Заң) әзірленді, Шахтинск қаласы және Долинка, Новодолинский, Шахан кенттер бойынша пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      2) кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге арналған шығыстар – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісінің ортақ мүлкін немесе оның жекелеген бөліктерін күрделі жөндеуге арналған міндетті ай сайынғы жарналары;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісін басқару – пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар меншік иелерінің қауіпсіз және жайлы тұру (болу) жағдайларын қамтамасыз етуге, сондай-ақ кондоминиум объектісінің ортақ мүлкін тиісінше күтіп-ұстауға, оны пайдалану тәртібін реттеуге, коммуналдық көрсетілетін қызметтерді ұсынуды ұйымдастыруға бағытталған іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      3) кондоминиум объектісін басқару – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің қауіпсіз және жайлы тұруына (болуына) жағдайлар жасауға, кондоминиум объектісінің ортақ мүлкін тиісінше күтіп-ұстауға, кондоминиум объектісінің ортақ мүлкін пайдалану мәселелерін шешуге және коммуналдық көрсетілетін қызметтерді ұсынуға бағытталған іс-шаралар кешені;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үй - ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көппәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      4) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      5) көппәтерлі тұрғын үй - ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көппәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқару және кондоминиум объектісінің ортақ мүлкіне ағымдағы және күрделі жөндеу жүргізуді қоса алғанда, оның қауіпсіз пайдаланылуын қамтамасыз ету жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      6) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-Тарау. Көппәтерлі тұрғын үйдің пәтерлері, тұрғын емес үй-жайлары меншік иелерінің лифтілерді жөндеу мен ауыстыруға, көппәтерлі тұрғын үйді күрделі жөндеуге байланысты шығындарды өтеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көзделген міндеттерді атқарады.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Шахтинск қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі "Шахтинск қаласының тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесімен бірлесіп, жөндеуді және ауыстыруды қажет ететін көп пәтерлі тұрғын үйлердің лифтілерді жөндеуге және ауыстыруға байланысты шығындарды өтеу туралы көппәтерлі үйдің пәтерлерінің, тұрғын емес үй-жайларының иелерінің өтініші бойынша тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      4. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісінің ортақ мүлкіне ағымдағы және күрделі жөндеу жүргізуді қоса алғанда, кондоминиум объектісінің ортақ мүлкін күтіп-ұстау және оның қауіпсіз пайдаланылуын қамтамасыз ету жөніндегі шараларды қолдануға міндетті.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жөндеуді және лифттерді ауыстыруды қажет ететін көп пәтерлі тұрғын үйлердің бекітілген тізбесі негізінде "Шахтинск қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі және "Шахтинск қаласының тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі келесі жұмыстарды орындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> айқындалған тәртіппен пәтерлер, тұрғын емес үй-жайлар үшін кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстарды, сондай-ақ орынтұрақ орындарын, қоймаларды күтіп-ұстауға арналған шығыстарды төлеуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің пәтерлері, тұрғын емес үй-жайлары меншік иелерінің лифтілерді жөндеу мен ауыстыруға, көппәтерлі тұрғын үйді күрделі жөндеуге байланысты шығындарды өтеуге қаражатты қайтаруын қамтамасыз ету шартымен келісім беру немесе келіспеуін анықтау бойынша, көппәтерлі тұрғын үйлердің пәтерлері мен тұрғын емес үй – жайларының меншік иелерінің жиналысын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-Тарау. пәтерлер, тұрғын емес үй-жайлар меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету тәртібі</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйлердің пәтер және тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланған жұмыстар және оларды жүргізудің болжамды мерзімдері туралы ақпараттандыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      6. "Шахтинск қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі "Шахтинск қаласының тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесімен бірлесіп жөндеуді және ауыстыруды қажет ететін көп пәтерлі тұрғын үйлердің тізбесін айқындайды. лифтілерді жөндеуге және ауыстыруға байланысты шығындарды өтеу туралы көппәтерлі үйдің пәтерлерінің, тұрғын емес үй-жайларының иелерінің өтініші бойынша лифттерді.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан көбі қатысса, жиналыс шешім қабылдауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      7. Жөндеуді және лифттерді ауыстыруды қажет ететін көп пәтерлі тұрғын үйлердің бекітілген тізбесі негізінде "Шахтинск қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі және "Шахтинск қаласының тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі келесі жұмыстарды орындайды:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыста теріс шешім қабылданған жағдайда, көппәтерлі тұрғын үйге қолданылу мерзімділігі өткен лифтілерді жөндеу мен ауыстыруға, көппәтерлі тұрғын үйді күрделі жөндеуге байланысты жұмыстары жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      1) көппәтерлі тұрғын үйдің пәтерлері, тұрғын емес үй-жайлары меншік иелерінің лифтілерді жөндеу мен ауыстыруға, көппәтерлі тұрғын үйді күрделі жөндеуге байланысты шығындарды өтеуге қаражатты қайтаруын қамтамасыз ету шартымен келісім беру немесе келіспеуін анықтау бойынша, көппәтерлі тұрғын үйлердің пәтерлері мен тұрғын емес үй – жайларының меншік иелерінің жиналысын ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Пәтер иелерінің, тұрғын емес үй-жайлардың қайтарымды қаражаты есебінен көппәтерлі тұрғын үйге күрделі жөндеу жүргізуді мамандандырылған уәкілетті ұйым жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мамандандырылған уәкілетті ұйым Қазақстан Республикасының "Мемлекеттік сатып алу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көппәтерлі тұрғын үйде лифтілерді жөндеуді және ауыстыруды ұйымдастыруды, көппәтерлі тұрғын үйді күрделі жөндеу жұмыстарын бюджеттік бағдарламаның әкімшісі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1531,31 +1523,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>