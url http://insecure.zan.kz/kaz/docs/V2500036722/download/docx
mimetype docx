--- v1 (2026-06-09)
+++ v2 (2026-10-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8c1a8c6" w14:textId="8c1a8c6">
+    <w:p w14:paraId="3e3d043" w14:textId="3e3d043">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1017,108 +1017,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z185" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-1. Нормативтерде Банктер туралы заңда көзделген ұғымдар, сондай-ақ мынадай ұғымдар пайдаланылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z186" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) кредиттік желі – банктің, Қазақстан Республикасының бейрезидент-банкі филиалының қарыз алушыға қарыз алу уақытын өзі айқындауға мүмкіндік беретін талаптарда, бірақ банктің, Қазақстан Республикасының бейрезидент-банкі филиалының осындай кредит беру нысанына арналған кредиттік саясатында және банктік қарыз шартында айқындалған сома мен уақыт шегінде қарыз алушыға кредит беру міндеттемесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z187" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) кредиттік лимит (оның ішінде кредиттік карточка бойынша) – кредиттік желінің шекті сомасы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z188" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарыз алушы – банктің, Қазақстан Республикасының бейрезидент-банкі филиалының банктік қарыз операцияларын жүзеге асыру қызметтерін пайдалануға ниет білдірген немесе пайдаланатын Қазақстан Республикасының резидент-жеке тұлғасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Әдістеме 1-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Капиталдың контрциклдік буфері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Капиталдың контрциклдік буфері банктердің меншікті капиталының жеткіліктілігі коэффициенттерінің мәндеріне, Қазақстан Республикасының бейрезидент-банктері филиалдарының активтерінің жеткіліктілігі коэффициенттерінің мәндеріне қосымша белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Капиталдың контрциклдік буферінің нормативтік мәнінің аралығы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктер үшін – Банктер туралы заңның 72-бабы 1-тармағының үшінші бөлігіне сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган белгілеген әмбебап банк лицензиясы бар банк, базалық банк лицензиясы бар банк, ислам банкі үшін пруденциялық нормативтерде, олардың шекті мәндерінде және есептеу әдістемесінде (бұдан әрі – Банктер үшін пруденциялық нормативтер) айқындалатын кредиттік тәуекел дәрежесі бойынша мөлшерленген активтер, шартты және ықтимал міндеттемелер, нарықтық тәуекелді, операциялық тәуекелді ескере отырып есептелген активтер, шартты және ықтимал талаптар мен міндеттемелер (бұдан әрі – тәуекелге мөлшерленген активтер) сомасының 0 (нөл) пайызынан 3 (үш) пайызына дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1173,250 +1315,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Капиталдың контрциклдік буферінің нормативтік мәні Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңестің ұсынымы ескеріле отырып, Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Капиталдың контрциклдіқ буферінің нормативтік мәнін арттыру Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңес шешім қабылдаған күннен бастап кемінде 12 (он екі) айдан кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ұлттық Банк капиталдың контрциклдік буферінің нормативтік мәнін және оны енгізу мерзімін Ұлттық Банктің ресми интернет-ресурсында жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Банктер капиталдың контрциклдік буферінің мөлшерін Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәуекелге мөлшерленген активтер мен капиталдың контрциклдік буферінің нормативтік мәнінің көбейтіндісі ретінде есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының бейрезидент-банктерінің филиалдары капиталдың контрциклдік буферінің мөлшерін Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәуекелді ескере отырып есептелген активтер мен капиталдың контрциклді буферінің нормативтік мәнінің көбейтіндісі ретінде есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Егер банктер капиталдың контрциклдік буферінің мөлшерін Нормативтерді бұза отырып есептеген және қалыптастырған жағдайда, банкке "Акционерлік қоғамдар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, дивидендтер төлеуді және акцияларды кері сатып алуды тоқтату бөлігінде Банктер үшін пруденциялық нормативтерге сәйкес банктің бөлінбеген таза кірісін пайдалануға шектеу қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Қазақстан Республикасының бейрезидент-банктерінің филиалдары капиталдың контрциклдік буферінің мөлшерін Нормативтерді бұза отырып есептеген және қалыптастырған жағдайда, Қазақстан Республикасының бейрезидент-банкінің филиалына кірісті Қазақстан Республикасының бейрезидент-банкіне жіберу бөлігінде Қазақстан Республикасының бейрезидент-банктерінің филиалдары үшін пруденциялық нормативтерге сәйкес өз қызметінің нәтижелерін пайдалануға шектеу қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1453,70 +1595,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Банктер капиталдың контрциклдік буфері ескерілген меншікті капиталдың жеткіліктілігі коэффициенттерінің мәндеріне тізбесі Банктер үшін пруденциялық нормативтерде белгіленген негізгі капиталдың компоненттері есебінен қол жеткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банктерінің филиалдары резерв ретінде қабылданатын капиталдың контрциклдік буфері ескерілген k1 резерві ретінде қабылданатын активтердің жеткіліктілігі коэффициентінің мәніне Қазақстан Республикасының бейрезидент-банктерінің филиалдары үшін пруденциялық нормативтерде көзделген резерв ретінде қабылданатын активтердің компоненттері есебінен қол жеткізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1553,168 +1695,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Банктер бухгалтерлік есепте Нормативтердің талаптарына сәйкес есептелген капиталдың контрциклдік буферінің мөлшерін көрсетпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банктерінің филиалдары бухгалтерлік есепте Нормативтердің талаптарына сәйкес есептелген резерв ретінде қабылданатын капиталдың контрциклдік буферінің мөлшерін көрсетпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Капиталдың секторлар бойынша контрциклдік буфері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Капиталдың секторлар бойынша контрциклдік буфері кредиттеудің жекелеген сегменттерінде қалыптасатын тәуекелдерді төмендетуге бағытталған және банктерге және Қазақстан Республикасының бейрезидент-банктерінің филиалдарына қатысты белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Капиталдың секторлар бойынша контрциклдік буфері банктердің меншікті капиталының жеткіліктілігі коэффициенттерінің мәндеріне, Қазақстан Республикасының бейрезидент-банктері филиалдары активтерінің жеткіліктілігі коэффициенттерінің мәндеріне қосымша белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Капиталдың секторлар бойынша контрциклдік буферінің нормативтік мәнінің аралығы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктер үшін – Банктер үшін пруденциялық нормативтерге сәйкес кредиттік тәуекелді ескере отырып мөлшерленген кредиттеудің тиісті сегментінің активтері (бұдан әрі – секторлар бойынша тәуекелге мөлшерленген активтер), шартты және ықтимал міндеттемелері сомасының 0 (нөл) пайызынан 6 (алты) пайызына дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1769,150 +1911,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тәуекелдерді қосарлы есепке алуға жол бермеу мақсатында банк капиталының секторлар бойынша контрциклдік буферінің абсолюттік мәні тәуекелге мөлшерленген активтер мен капиталдың контрциклдік буферінің нормативтік мәні аралығының жоғарғы мәнінің көбейтіндісінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерді қосарлы есепке алуға жол бермеу мақсатында Қазақстан Республикасының бейрезидент-банкі филиалы капиталының секторлар бойынша контрциклдік буферінің абсолюттік мәні тәуекелді ескере отырып есептелген активтер мен капиталдың контрциклдік буферінің нормативтік мәні аралығының жоғарғы мәнінің көбейтіндісінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Капиталдың секторлар бойынша контрциклдік буферінің нормативтік мәні Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңестің ұсынымы ескеріле отырып, Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Капиталдың секторлар бойынша контрциклдік буферінің нормативтік мәнін арттыру Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңес шешім қабылдаған күннен бастап кемінде 12 (он екі) айдан кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1931,130 +2073,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ұлттық Банк капиталдың секторлар бойынша контрциклдік буферінің нормативтік мәнін және оның енгізілуі мерзімін Ұлттық Банктің ресми интернет-ресурсында жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Банктер капиталдың секторлар бойынша контрциклдік буферінің мөлшерін секторлар бойынша тәуекелге мөлшерленген активтер мен Нормативтердің 34-тармағында белгіленген капиталдың секторлар бойынша контрциклдік буферінің нормативтік мәнінің көбейтіндісі ретінде есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының бейрезидент-банктерінің филиалдары капиталдың секторлар бойынша контрциклдік буферінің мөлшерін секторлар бойынша тәуекелді ескере отырып есептелген активтер мен Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген капиталдың секторлар бойынша контрциклдік буферінің нормативтік мәнінің көбейтіндісі ретінде есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2073,90 +2215,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Егер банктер капиталдың секторлар бойынша контрциклдік буферінің мөлшерін Нормативтерді бұза отырып есептеген және қалыптастырған жағдайда, банкке "Акционерлік қоғамдар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, дивидендтер төлеуді және акцияларды кері сатып алуды тоқтату бөлігінде Банктер үшін пруденциялық нормативтерге сәйкес банктің бөлінбеген таза кірісін пайдалануға шектеу қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Қазақстан Республикасының бейрезидент-банктерінің филиалдары капиталдың секторлар бойынша контрциклдік буферінің мөлшерін Нормативтерді бұза отырып есептеген және қалыптастырған жағдайда, Қазақстан Республикасының бейрезидент-банкінің филиалына кірісті Қазақстан Республикасының бейрезидент-банкіне жіберу бөлігінде Қазақстан Республикасының бейрезидент-банктерінің филиалдары үшін пруденциялық нормативтерге сәйкес өз қызметінің нәтижелерін пайдалануға шектеу қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2193,70 +2335,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Банктер капиталдың секторлар бойынша контрциклдік буфері ескерілген меншікті капиталдың жеткіліктілігі коэффициенттерінің мәндеріне тізбесі Банктер үшін пруденциялық нормативтерде белгіленген негізгі капиталдың компоненттері есебінен қол жеткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банктерінің филиалдары резерв ретінде қабылданатын капиталдың секторлар бойынша контрциклдік буфері ескерілген k1 резерві ретінде қабылданатын активтердің жеткіліктілігі коэффициентінің мәніне Қазақстан Республикасының бейрезидент-банктерінің филиалдары үшін пруденциялық нормативтерде көзделген резерв ретінде қабылданатын активтердің компоненттері есебінен қол жеткізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2293,528 +2435,560 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Банктер бухгалтерлік есепте Нормативтердің талаптарына сәйкес есептелген капиталдың секторлар бойынша контрциклдік буферінің мөлшерін көрсетпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банктерінің филиалдары бухгалтерлік есепте Нормативтердің талаптарына сәйкес есептелген резерв ретінде қабылданатын капиталдың секторлар бойынша контрциклдік буферінің мөлшерін көрсетпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Банктің, Қазақстан Республикасының бейрезидент-банкі филиалының қарыз алушысының борыштық жүктемесінің коэффициенті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы қарыз алушының борыштық жүктемесінің коэффициентін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      талаптарында қарыз алушыға кредиттік лимит шеңберінде кредит беру көзделген кредиттік карточканың кредиттік лимиті шеңберінде қарыз (қарыздың бөлігін) беруді қоспағанда, қарыз алушыға қарыз беру, оның ішінде ашық кредиттік желі шеңберінде қарыз (қарыздың бөлігін) беру; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз алушыға кредит желісін ашу (кредиттік лимитті белгілеу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз алушыға жасалған банктік қарыз шарты (шарттары) шеңберінде қосымша қарыз беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...36 lines deleted...]
-      Кредит желiсi деп банктің, Қазақстан Республикасының бейрезидент-банкі филиалының қарыз алушыға қарыз алу уақытын өзі анықтауға мүмкіндік беретін талаптармен, бірақ кредиттеудің осындай нысанына арналған банктің, Қазақстан Республикасының бейрезидент-банкі филиалының ішкі кредит саясаты туралы қағидаларында және шартта айқындалған сома мен уақыт шегінде қарыз алушыны кредиттеу міндеттемесі түсініледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарызды өтеу кестесіне сәйкес осы қарыз бойынша мерзімді төлемдер мөлшерінің ұлғаюына алып келетін қарыз алушының ашық кредит желісінің және (немесе) қарызының талаптарын өзгерту туралы шешімдерді қабылдағанға дейін есептеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің талаптары қарыз алушыларға кәсіпкерлік қызметті жүзеге асыруға байланысты емес тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуға берілген қарыздарға, сондай-ақ қарыз алушының кәсіпкерлік қызметін растайтын құжаттарды және (немесе) өзге де мәліметтерді ұсыну жағдайларын қоспағанда, мұндай құжаттар мен мәліметтерді банктің қарыз алушысының бағдарламалық қамтылымында және (немесе) кредиттік досьесінде сақтай отырып, дара кәсіпкерлер болып табылмайтын жеке тұлғаларға кәсіпкерлік қызметті жүзеге асыруға байланысты мақсаттарға берілген қарыздарға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының борыштық жүктемесі коэффициентінің ең жоғарғы деңгейін сақтау жөніндегі талап:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банктің ипотекалық тұрғын үй қарыздарын (ипотекалық қарыздарын) қайта қаржыландыру бағдарламасы шеңберінде берілетін қарыздарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік білім беру жинақтау жүйесі шеңберінде берілетін қарыздарға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттемелері мұрагерлік тәртібімен мұрагерге өткен қарыздарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының борыштық жүктемесі коэффициентінің ең жоғары деңгейін сақтау талабы қарыз 2025 жылғы 1 қаңтардан бастап 2026 жылғы 31 желтоқсан аралығын қоса алғандағы кезеңде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануда болмаған және Қазақстан Республикасының аумағында алғаш рет тіркелетін және қарыз бойынша кепілді қамтамасыз ету болып табылатын жаңа автокөлік құралын сатып алу мақсаты үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануда болған және осы автокөлік құралы құнының 50 (елу) пайызынан кем емес бастапқы жарнасы бар қарыз бойынша кепілді қамтамасыз ету болып табылатын автокөлік құралын сатып алу мақсаты үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 (үш) жылға дейін пайдалануда болған және осы автокөлік құралы құнының 30 (отыз) пайызынан кем емес бастапқы жарнасы бар қарыз бойынша кепілді қамтамасыз ету болып табылатын автокөлік құралын сатып алу мақсаты үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үй құрылыс жинақ жүйесі шеңберінде берілген кезде қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы осы тармақтың үшінші және төртінші бөліктерінде көрсетілген қарыздар бойынша қарыз алушының борыштық жүктемесінің коэффициентін кредиттік тәуекелдерді мониторингтеу мақсатында есептеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы қарыз алушының борыштық жүктемесі коэффициентін екі кезеңде есептейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
-[...15 lines deleted...]
-      Кредиттік лимит (оның ішінде кредит карточкалары бойынша) деп кредит желісінің шекті сомасы түсініледі.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші кезең – қарыз алушының төлем қабілеттілігін бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
-[...15 lines deleted...]
-      Қарыз алушы деп банктің, Қазақстан Республикасының бейрезидент-банкі филиалының банктік қарыз операцияларын жүзеге асыру жөніндегі қызметтерін пайдалануға ниеттенетін немесе пайдаланатын Қазақстан Республикасының резидент жеке тұлғасы түсініледі.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші кезең – қарыз алушының борыштық жүктемесінің коэффициентін есептеу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
-[...15 lines deleted...]
-      Осы тармақтың бірінші бөлігінің талаптары қарыз алушыларға кәсіпкерлік қызметті жүзеге асыруға байланысты емес тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуға берілген қарыздарға, сондай-ақ қарыз алушының кәсіпкерлік қызметін растайтын құжаттарды және (немесе) өзге де мәліметтерді ұсыну жағдайларын қоспағанда, мұндай құжаттар мен мәліметтерді банк қарыз алушысының бағдарламалық қамтылымында және (немесе) кредиттік досьесінде сақтай отырып, дара кәсіпкерлер болып табылмайтын жеке тұлғаларға кәсіпкерлік қызметті жүзеге асырумен байланысты мақсаттарға берілген қарыздарға қолданылады. </w:t>
+    <w:bookmarkStart w:name="z80" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қарыз алушының төлем қабілеттілігін бағалау мынадай түрде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4495800" cy="508000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2836,170 +3010,170 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z83" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚК – қарыз алушының кірісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z84" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕТКДШ – республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің шамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z85" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сктом – кәмелетке толмаған отбасы мүшелерінің саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z86" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының кірісі мынадай бір немесе бірнеше өлшемшарттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z87" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қарыз алушы өтініш берген күннің алдындағы 6 (алты) айдағы ресми кірісі негізінде айқындалады. Мынадай бір немесе бірнеше құжат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыс берушіден жалақы және өзге де кіріс түсетін банктік шоттан үзінді-көшірме немесе бірыңғай жинақтаушы зейнетақы қорының немесе "Азаматтарға арналған үкімет" мемлекеттік корпорациясының дерекқорынан салымшының (алушының) міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары жөнінде ақпарат немесе міндетті зейнетақы жарналарының, жеке табыс салығының төленген сомасын шегергенде, жеке тұлғалардың кірісі туралы ақпарат бөлігінде орталық атқарушы органдардың және оларға тиесілі не ведомстволық бағынысты заңды тұлғалардың дерекқорынан алынған ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3084,412 +3258,432 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзін-өзі жұмыспен қамтығандарға арналған арнаулы салық режимін қолданатын жеке тұлғалар үшін – арнайы мобильдік қосымшада қалыптастырылатын кіріс тізілімінде көрсетілген кіріс туралы мәліметтер немесе Салық кодексінде көзделген кіріс туралы басқа да мәліметтер негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оңайлатылған декларация негізінде арнаулы салық режимін қолданатын жеке тұлғалар – дара кәсіпкерлер үшін – Салық кодексіне сәйкес салық органдарына берілетін салық есептілігінде көрсетілген шығыс сомасын және төленген жеке табыс салығы сомасын шегергендегі кіріс туралы мәліметтер негізінде есептелген орташа айлық кіріс ресми кіріс деп түсініледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:bookmarkStart w:name="z95" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қарыз алушы өтініш берген күннің алдындағы 6 (алты) айдағы кезеңдегі дебеттік карточка бойынша шығыстың орташа айлық сомасы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z96" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарыз алушы өтініш берген күннің алдындағы 6 (алты) айдағы дебеттік карточканы толтырудың орташа айлық сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z97" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қарыз алушы өтініш берген күннің алдындағы 6 (алты) айдағы депозиттегі және (немесе) ағымдағы шоттағы қалдықтың орташа айлық сомасының берілетін кредиттің айлар бойынша көрсетілген мерзіміне қатынасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z98" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қарыз алушы өтініш берген күннің алдындағы 6 (алты) айдағы депозиттерді және (немесе) ағымдағы шоттарды толықтырудың орташа айлық сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z99" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қарыз алушы өтініш берген күннің алдындағы 6 (алты) айдағы депозиттерден және (немесе) ағымдағы шоттардан алынған қаражаттың орташа айлық сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z100" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қарыз алушы өтініш берген күннің алдындағы 6 (алты) айдағы жолаушыларды және такси жүгін тасымалдаудан түсетін орташа айлық кірісі (мұндай кіріс делдалдың компаниясы арқылы расталған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z101" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қарыз алушы өтініш берген күннің алдындағы 6 (алты) айдағы жұмыс орнынан кірісі туралы анықтаманың және (немесе) оқу орнынан алатын шәкіртақының мөлшері туралы анықтаманың негізінде есептелген орташа айлық кірісі негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z102" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушы осы тармақтың екінші бөлігінің 1), 2), 3), 4), 5), 6), 7) және 8) тармақшаларында көрсетілген ақпаратты тиісті құжаттарды ұсына отырып растайды және (немесе) банктің, Қазақстан Республикасының бейрезидент-банкі филиалының цифрлық жүйесінде тексеріледі және (немесе) банк, Қазақстан Республикасының бейрезидент-банкінің филиалы қарыз алушының жазбаша нысанда не қарыз алушының сәйкестендіру құралы арқылы берілген келісімі негізінде сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z103" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың екінші бөлігінің 1), 2), 3), 4), 5) және 6) тармақшаларында көрсетілген өлшемшарттар негізінде қарыз алушының кірісін айқындау және қарыз алушының борыштық жүктеме коэффициентін есептеу кезінде қарыз алушының өз шоттары арасында жасаған операциялары және банктік қарыздар және (немесе) микрокредиттер алуға байланысты операциялар ескерілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z104" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмекті алушыға және (немесе) ойын бизнесіне белсенді қатысқан адамның белгісі бар қарыз аушыға қатысты кірісін бағалау осы тармақтың екінші бөлігінің 1) тармақшасында көрсетілген ресми кірісі негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z105" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормативтердің мақсаты үшін ойын бизнесіне белсенді қатысқан адамның белгісі бар қарыз алушы деп соңғы аяқталған 6 (алты) ай ішінде ойын бизнесін ұйымдастырушының пайдасына жалпы сомада 300 000 (үш жүз мың) теңгеден астам 6 (алты) және одан көп төлем жасаған жеке тұлға түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z106" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы қарыз алушының ойын бизнесін ұйымдастырушысының пайдасына төлемдер жасаған күні мен сомасы туралы ақпаратты кредиттік бюродан алынған қарыз алушының кредиттік есебі негізінде айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z96" w:id="73"/>
-[...15 lines deleted...]
-      3) қарыз алушы өтініш берген күннің алдындағы 6 (алты) айдағы дебеттік карточканы толтырудың орташа айлық сомасы;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиырма бір жасқа толмаған қарыз алушыға қатысты кірісті бағалау осы тармақтың екінші бөлігінің 1), 7) және 8) тармақшаларында көрсетілген кірісі негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z97" w:id="74"/>
-[...15 lines deleted...]
-      4) қарыз алушы өтініш берген күннің алдындағы 6 (алты) айдағы депозиттегі және (немесе) ағымдағы шоттағы қалдықтың орташа айлық сомасының берілетін кредиттің айлар бойынша көрсетілген мерзіміне қатынасы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қарыз алушының борыш жүктемесінің коэффициенті қарыз алушының барлық өтелмеген қарызы бойынша мерзімі өткен төлемдер сомасын қоса алғанда, қарыз алушының барлық өтелмеген қарызы бойынша ай сайынғы төлем мен Нормативтердің 20-тармағының бірінші бөлігінде көзделген жағдайларда туындайтын қарыз алушының жаңа берешегі бойынша ай сайынғы орташа төлем қосындысының қарыз алушының соңғы 6 (алты) айдағы орташа ай сайынғы кірісіне қатынасы ретінде есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z98" w:id="75"/>
-[...281 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="86"/>
+    <w:bookmarkStart w:name="z109" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4152900" cy="762000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3511,1171 +3705,1445 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:bookmarkStart w:name="z110" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z111" w:id="88"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z111" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БЖК – борыш жүктемесінің коэффициенті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z112" w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z112" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ӨҚТi – Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептелетін қарыз алушының өтелмеген қарызы (қарыздары) бойынша ай сайынғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z113" w:id="90"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z113" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТi – қарыз алушының өтелмеген қарызы (қарыздары) бойынша мерзімі өткен төлемдер сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z114" w:id="91"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z114" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БТ – Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептелетін қарыз алушының жаңа берешегі бойынша ай сайынғы орташа төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z115" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – қарыз алушының өтелмеген қарыздарының саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z116" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К – Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептелетін қарыз алушының ай сайынғы орташа кірісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z117" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қарыз алушының автокөлік құралы кепілімен қамтамасыз етілген қарыздары бойынша борыш жүктемесінің коэффициентін есептеу кезінде қарыз алушының қарыз бойынша ай сайынғы төлемінің мөлшері автокөлік құралы түріндегі кепіл құнына азайтылған, өтімділік коэффициентіне түзетілген өтелуі тиіс берешек (негізгі борыш пен қарыздың бүкіл кезеңі үшін есептелетін сыйақы сомасын қамтитын) сомасының берілетін қарыздың айлар бойынша көрсетілген мерзіміне Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қамтамасыз етілетін құнына қатынасы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z118" w:id="95"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z118" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Автокөлік құралының орташа нарықтық құны "Әділ құнды бағалау" № 13 халықаралық қаржылық есептілік стандартына және "Бухгалтерлік есеп пен қаржылық есептілік туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес тәуелсіз бағалау немесе банктің, Қазақстан Республикасының бейрезидент-банкі филиалының бағалауы негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z119" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қарыз алушының өтелмеген қарызы (өтелмеген қарыздары) бойынша ай сайынғы төлем өтелмеген қарыз (өтелмеген қарыздар) бойынша айлық көрсеткіш бойынша келтірілген кезеңдік төлемге (өтелмеген қарыздар бойынша айлық көрсеткіш бойынша келтірілген кезеңдік төлемдер сомасына) тең қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z120" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтелмеген қарыз бойынша айлық көрсеткішке келтірілген мерзімді төлем қарызды өтеу кестесіне сәйкес өтелмеген қарыз бойынша мерзімді төлемнің жылдық мәнде өтелмеген қарыз бойынша мерзімді төлемдер санының 12 (он екі) айға қатынасының көбейтіндісі ретінде есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z121" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КТай = КТкесте*КТСжыл/12</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z122" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z123" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КТай – айлық көрсеткішке келтірілген өтелмеген қарыз бойынша мерзімді төлем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z124" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КТкесте – қарызды өтеу кестесіне сәйкес өтелмеген қарыз бойынша кезеңдік төлем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z125" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КТСжыл – жылдық мәнде өтелмеген қарыз бойынша мерзімді төлемдер саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z126" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жылдық мәнде өтелмеген қарыз бойынша мерзімді төлемдердің саны өтеу кестесіне сәйкес 360-тың (үш жүз алпыстың) қарыз бойынша төлемдерді жүзеге асыру кезеңділігін сипаттайтын күн санына қатынасы ретінде есептеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z127" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігін есептеу мақсаты үшін бір айдағы күн саны 30-ға (отызға) тең болып алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z128" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарызды өтеу кестесіне сәйкес мерзімді төлем және (немесе) төлемдерді жүзеге асырудың күнмен берілген кезеңділігі туралы деректер болмаған кезде өтелмеген қарыз бойынша ай сайынғы төлем қарыз бойынша негізгі борыш пен сыйақы бойынша қалдық қосындысының осы қарыздың айлармен көрсетілген қалған мерзіміне қатынасы ретінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z129" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтелмеген қарыз (өтелмеген қарыздар) бойынша ай сайынғы төлемге кредиттік лимиттің пайдаланылған бөлігін өтеу бойынша ай сайынғы төлем мөлшерін бағалау, талаптарында қарыз алушыға кредиттік лимит шеңберінде кредит беру көзделген кредиттік карточка бойынша ай сайынғы төлем кіреді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z119" w:id="96"/>
-[...15 lines deleted...]
-      24. Қарыз алушының өтелмеген қарызы (өтелмеген қарыздары) бойынша ай сайынғы төлем өтелмеген қарыз (өтелмеген қарыздар) бойынша айлық көрсеткіш бойынша келтірілген кезеңдік төлемге (өтелмеген қарыздар бойынша айлық көрсеткіш бойынша келтірілген кезеңдік төлемдер сомасына) тең қабылданады.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік лимиттің пайдаланылған бөлігін өтеу бойынша ай сайынғы төлем мөлшерін бағалау кредиттік бюроның, банктің, Қазақстан Республикасының бейрезидент-банкі филиалының цифрлық жүйелерінің деректері негізінде айқындалады немесе кредиттік лимиттің пайдаланылған бөлігі мөлшерінің шартта айқындалған, айлармен көрсетілген осы лимиттің қалған мерзіміне қатынасы ретінде есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z120" w:id="97"/>
-[...15 lines deleted...]
-      Өтелмеген қарыз бойынша айлық көрсеткішке келтірілген мерзімді төлем қарызды өтеу кестесіне сәйкес өтелмеген қарыз бойынша мерзімді төлемнің жылдық мәнде өтелмеген қарыз бойынша мерзімді төлемдер санының он екіге қатынасының көбейтіндісі ретінде есептеледі:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік лимиттің пайдаланылған бөлігі деп ашылған кредит желісі шеңберінде қарыз алушы алған қарыз (транш) бойынша борыштың қалдығы түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z121" w:id="98"/>
-[...15 lines deleted...]
-      КТай = КТкесте*КТСжыл/12</w:t>
+    <w:bookmarkStart w:name="z132" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талаптарында қарыз алушыға кредиттік лимит шеңберінде кредиттеу көзделген кредиттік карточка бойынша ай сайынғы төлем осындай карточка бойынша пайдаланылған кредиттік лимиттің 10 (он) пайызға көбейтіндісі ретінде есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z122" w:id="99"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="110"/>
+    <w:bookmarkStart w:name="z133" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қарыз алушының өтелмеген қарызы бойынша мерзімі өткен төлемдер сомасына мерзімі өткен негізгі борыш, мерзімі өткен сыйақы сомасы және банктің, Қазақстан Республикасының бейрезидент-банкі филиалының, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның, микроқаржы ұйымының, сондай-ақ тізбесі "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген өзге де ақпарат жеткізушілердің (бұдан әрі – ақпарат жеткізушілер) балансынан тыс есептен шығарылған берешек сомасы кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z134" w:id="111"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z134" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарыз алушыға бұрын жасалған банктік қарыз және (немесе) микрокредит беру шартын (қарыз шарттарын) қайта қаржыландыру мақсатында банктік қарыз берілген жағдайда, өтелмеген қарыз және (немесе) микрокредит бойынша қайта қаржыландыруға жататын берешек сомасы ай сайынғы төлемнің есебінде және қайта қаржыландырылатын өтелмеген қарыз және (немесе) микрокредит бойынша мерзімі өткен төлемдердің сомасында есепке алынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z135" w:id="112"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z135" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұрын жасалған банктік қарыз шартын (шарттарын) қайта құрылымдау мақсатында қарыз алушының ашық кредит желісінің және (немесе) қарыздың талаптарын қарызды өтеу кестесіне сәйкес осы қарыз бойынша кезеңдік төлемдердің мөлшерін ұлғайтуға әкелетін және ашық кредит желінің кредиттік лимитін және (немесе) банктік қарыздың мөлшерін ұлғайтуды көздемейтін етіп өзгерткен жағдайда, қайта құрылымдалатын қарыз алушының қарызы бойынша өтелмеген кредит желісі мен (немесе) мерзімі өткен төлемдерінің сомасы нөлге тең ден қабылданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="114"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z136" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қарызды өтеу кестесіне сәйкес мерзімді төлем, негізгі борыш қалдығы, өтелмеген қарыздар бойынша сыйақы қалдығы, кредиттік лимит, кредиттік лимиттің пайдаланылған бөлігі, қарыз алушының өтелмеген қарыздары бойынша мерзімі өткен төлем сомасы туралы ақпаратты банк, Қазақстан Республикасының бейрезидент-банкінің филиалы "Ақпарат берушiлердiң кредиттiк бюроларға ақпарат беру тәртiбiнiң шарттары мен ең төмен талаптарын, Кредиттiк тарих субъектiлерiнiң өздерi туралы ақпаратты кредиттiк бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келiсiмiн ресiмдеу, кредиттік бюродан басқа адамдарға ол туралы кредиттiк есептi беруге келiсiмiн ресімдеу қағидаларын, сондай-ақ Кредиттiк есептi берудiң қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 27 наурыздағы № 53 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15115 болып тіркелген) бекітілген Кредиттiк есептi берудiң қағидалары мен шарттарына (бұдан әрі – Кредиттiк есептi берудiң қағидалары мен шарттары) сәйкес кредиттік бюродан сұратып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z137" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімді төлемдердің, негізгі борыш қалдығының, өтелмеген қарыздар бойынша сыйақы қалдығының, кредиттік карточка бойынша ай сайынғы төлемнің, кредиттік лимиттің пайдаланылған бөлігін өтеу бойынша ай сайынғы төлемнің мөлшерін бағалаудың және қарыз алушының өтелмеген қарыздары бойынша мерзімі өткен төлемдер сомасының есебіне кредиттік бюроға барлық ақпарат жеткізушілер ұсынатын мәліметтер кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z138" w:id="115"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z138" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қарыз алушының өтелмеген қарыздарына Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бесінші бөлігінде көрсетілген қарыздар, сондай-ақ қарыз алушының Нормативтерді 20-тармағының бесінші бөлігінде көрсетілмеген өтелмеген банктік қарыздары, микрокредиттері кіреді.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="117"/>
+        <w:t xml:space="preserve"> екінші бөлігінде көрсетілген қарыздар, сондай-ақ Нормативтердің 20-тармағының екінші бөлігінде көрсетілмеген қарыз алушының өтелмеген банктік қарыздары, микрокредиттері кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Қарыз алушының жаңа берешегі бойынша ай сайынғы орташа төлемі өтеу кестесіне сәйкес есептелген негізгі борыш бойынша төлемдері мен сыйақысының, сондай-ақ "Қарыздар мен салымдар бойынша анық, жылдық, тиімді, салыстырмалы есептеудегі сыйақы мөлшерлемелерін (нақты құнды) есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 44 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38333 болып тіркелген) бекітілген Қарыздар мен салымдар бойынша шынайы, жылдық, тиімді, салыстырмалы есептеудегі сыйақы мөлшерлемелерін (нақты құнын) есептеу қағидаларының 14-тармағында көрсетілген қарызды берумен және оған қызмет көрсетумен байланысты өзге де төлемдерінің сомасы осы қарыздың айлармен көрсетілген мерзіміне қатынасы ретінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z140" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Талаптарында кредиттік лимит шеңберінде қарыз алушыны кредиттеу көзделген кредит желісі, кредиттік карточка бойынша міндеттеме болып табылатын қарыз алушының жаңа берешегі бойынша ай сайынғы орташа төлем Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жетінші, сегізінші және тоғызыншы бөліктеріне сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z141" w:id="118"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қарыз алушының ай сайынғы орташа кірісі Нормативтердің 22-тармағы екінші бөлігінің 1), 2), 3), 4), 5), 6), 7) және 8) тармақшаларында көрсетілген бір немесе бірнеше өлшемшарттар негізінде айқындалған қарыз алушы өтініш берген күннің алдындағы қатарынан 6 (алты) айдағы кірісі мөлшерінің 6-ға (алтыға) қатынасы ретінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26. Қарыз алушының ай сайынғы орташа кірісі Нормативтердің </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="119"/>
+      Нормативтердің 22-тармағының екінші бөлігі 1) тармақшасының жетінші абзацында көрсетілген өлшемшарт негізінде қарыз алушының кірісін айқындау кезінде қарыз алушының ай сайынғы орташа кірісі қарыз алушы өтініш берген күннің алдындағы 6 ай ішінде Салық кодексінінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>727-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес салық органдарына берілген салық есептілігінде көрсетілген кіріс мөлшерінің 6-ға (алтыға) қатынасы ретінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативтердің 22-тармағы екінші бөлігінің 1), 2), 3), 4), 5), 6), 7) және 8) тармақшаларында көрсетілген өлшемшарттар негізінде қарыз алушының кірісін айқындау кезінде банк, Қазақстан Республикасының бейрезидент-банкінің филиалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z143" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз алушы кірісінің екі және одан да көп өлшемшарттарында кірістің бір ғана көзін қайталау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз алушының дебеттік карточкасын, ағымдағы шоттарын, депозиттерін бір қарыз алушының меншікті және (немесе) қарыз қаражаты есебінен шоттар арасындағы транзакциялардан толықтыру есебінен артқан кірістің болмауы тұрғысынан қарыз алушының борыштық жүктемесінің коэффициентін есептеу үшін пайдаланылатын кірістің валидациясын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы қарыз алушының ай сайынғы орташа кірісін есептеуге қабылдайтын кіріс түрлері Нормативтердің 22-тармағының екінші бөлігі 1) тармақшасының жетінші абзацында көрсетілген өлшемшарт негізінде айқындалған кірісті қоспағанда, қарыз алушы өтініш берген күннің алдындағы қатарынан 6 (алты) ай ішінде кемінде кез келген екі айда алынуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктер, Қазақстан Республикасының бейрезидент-банкінің филиалдары Нормативтердің 22-тармағы екінші бөлігінің 1) тармақшасында көрсетілген қарыз алушының ресми кірісінің негізінде атаулы әлеуметтік көмек алушы қарыз алушының және (немесе) ойын бизнесіне белсенді қатысқан адамның белгілері бар қарыз алушының орташа айлық кірісін есептеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктер, Қазақстан Республикасының бейрезидент-банкінің филиалдары Нормативтердің 22-тармағы екінші бөлігінің 1), 7) және 8) тармақшаларында көрсетілген қарыз алушының кірісі негізінде жиырма бір жасқа толмаған қарыз алушының орташа айлық кірісін есептеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қарыз алушының борыштық жүктемесі коэффициентінің ең жоғары деңгейі Нормативтердің 36-тармағына сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z149" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ойын бизнесіне белсенді қатысқан адамның белгілері бар қарыз алушы үшін борыштық жүктемеcі коэффициентінің деңгейі Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген қарыз алушының борыштық жүктемесі коэффициентінің ең жоғары деңгейі мөлшерінің жартысын құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z150" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы мына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z151" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативтердің 22-тармағында көрсетілген бір немесе бірнеше өлшемшарттар негізінде айқындалатын кіріс мөлшері республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің шамасынан және отбасының әрбір кәмелетке толмаған мүшесіне арналған ең төменгі күнкөріс деңгейі сомасының жартысынан кем болған,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z152" w:id="129"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z152" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қарыз алушының борыштық жүктемесі коэффициентінің мәні Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мәннен асқан,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z153" w:id="130"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z153" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кепілсіз тұтынушылық қарыз бойынша мерзім 5 (бес) жылдан асқан жағдайда, қарыз алушыға қарыз беру, оның ішінде қарыз алушыға ашылған кредиттік желі шеңберінде қарыз (қарыздың бір бөлігін) беру, қарыз алушыға кредиттік желіні ашу (кредиттік лимитті белгілеу), жасалған банктік қарыз шарты (шарттары) шеңберінде қосымша қарыз беру, қарызды өтеу кестесіне сәйкес осы қарыз бойынша мерзімді төлемдердің мөлшерін ұлғайтуға әкеп соғатын қарыз алушының ашылған кредиттік желісінің және (немесе) қарызының шарттарын өзгерту туралы (жөніндегі) оң шешімдер қабылдамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z154" w:id="131"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы қарыз алушының борыштық жүктемесін Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4690,632 +5158,1731 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-тармақтарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес өздігінен айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z155" w:id="132"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z155" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы қарыз алушысының кірісіне қатысты борыш коэффициенті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z156" w:id="133"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз алушыға ашылған кредит желісі шеңберінде қарыз (қарыздың бір бөлігін) беруді қоспағанда, қарыз алушыға қарыз беру;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз алушыға кредит желісін ашу (кредиттік лимитті белгілеу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз алушыға жасалған банктік қарыз шарты (шарттары) шеңберінде қосымша қарыз беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарызды өтеу кестесіне сәйкес осы қарыз бойынша берешек сомасының ұлғаюына алып келетін қарыз алушының ашық кредиттік желісі және (немесе) қарызы талаптарының өзгеруі туралы шешімдерді қабылдағанға дейін қарыз алушының кірісіне қатысты борыш коэффициентін есептеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің талаптары қарыз алушыларға кәсіпкерлік қызметті жүзеге асыруға байланысты емес тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға берілген қарыздарға, сондай-ақ қарыз алушының кәсіпкерлік қызметін растайтын құжаттарды және (немесе) өзге де мәліметтерді ұсыну жағдайларын қоспағанда, мұндай құжаттар мен мәліметтерді банктің қарыз алушысының бағдарламалық қамтылымында және (немесе) кредиттік досьесінде сақтай отырып, дара кәсіпкерлер болып табылмайтын жеке тұлғаларға кәсіпкерлік қызметті жүзеге асыруға байланысты мақсаттарға берілген қарыздарға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының кірісіне қатысты борыш коэффициентінің ең жоғары деңгейін сақтау талабы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
+      Ұлттық Банктің ипотекалық тұрғын үй қарыздарын (ипотекалық қарыздарын) қайта қаржыландыру бағдарламасы шеңберінде берілетін қарыздарға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік білім беру жинақтау жүйесі шеңберінде берілетін қарыздарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      міндеттемелері мұрагерлік тәртібімен мұрагерге өткен қарыздарға қолданылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы кредиттік тәуекелдерді мониторингтеу мақсатында осы тармақтың үшінші бөлігінде көрсетілген қарыздар бойынша қарыз алушының кірісіне қатысты борыш коэффициентін есептеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30-1. Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы қарыз алушының кірісіне қатысты борыш коэффициентін мынадай үш кезеңмен есептейді: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бірінші кезең – қарыз алушының Нормативтердің 22-тармағына сәйкес жүзеге асырылатын төлем қабілеттілігі бағаланады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      екінші кезең – қарыз алушының кірісіне қатысты борыш коэффициентін есептеу қарыздың: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кепілсіз тұтынушылық қарыз және қарыз алушының кредит желісін ашу (кредиттік лимитті белгілеу) (бұдан әрі – кепілсіз тұтынушылық қарыз); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ипотекалық тұрғын үй қарызы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сатып алынатын автокөлік құралымен қамтамасыз етілетін және (немесе) өзгеше қамтамасыз етілетін түрлерінің әрқайсысы бойынша өтінім берілген тиісті қарыз түрі бойынша жеке-жеке қарыз беру туралы шешім қабылданғанға дейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші кезеңде тек қарыз алушы өтінім берген қарыздың түрі бойынша ғана есептеу жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші кезең – қарыз алушының жиынтық берешегі бойынша қарыз алушының кірісіне қатысты борыш коэффициенті есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Әдістеме 30-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-2. Қарыз алушының кірісіне қатысты борыш коэффициенті Нормативтердің 30-1-тармағында санамаланған әрбір қарыз бойынша жеке-жеке есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2463800" cy="723900"/>
+            <wp:extent cx="2451100" cy="596900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2463800" cy="723900"/>
+                      <a:ext cx="2451100" cy="596900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мұнда: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      КБКі – қарыз алушының і қарызы бойынша кірісіне қатысты борыш коэффициенті, мұндағы і: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кепілсіз тұтынушылық қарыз, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ипотекалық тұрғын үй қарызы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сатып алынатын автокөлік құралымен қамтамасыз етілетін және (немесе) өзгеше қамтамасыз етілетін қарыз түрлерінің бірін білдіреді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ӨҚБСі – көрсетілген қарыздар мен микрокредиттер бойынша мерзімі өткен төлемдер сомаларымен бірге микроқаржы ұйымдары берген і түрінің микрокредиттерін қоса алғанда, і түрінің қарызы бойынша берешектің жиынтық сомасы ретінде есептелетін і түрінің барлық өтелмеген қарызы бойынша берешек сомасы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтелмеген кепілсіз тұтынушылық қарыз бойынша берешек сомасы қарыз алушы ашық кредиттік желі шеңберінде алған қарыз (транш) бойынша борыштың қалдығын, сондай-ақ талаптарында кредиттік лимит шеңберінде қарыз алушыға кредит беру көзделген кредиттік карточка бойынша пайдаланылған кредиттік лимитті қамтиды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖБСі – Нормативтердің 31-тармағында көзделген жағдайларда туындайтын і түрінің қарызы бойынша қарыз алушының жаңа берешегінің сомасы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚЖЖК – Нормативтердің 26-тармағына сәйкес 12-ге (он екіге) көбейтіліп есептелетін, қарыз алушының орташа айлық кірісі ретінде есептелетін қарыз алушының жиынтық жылдық кірісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Әдістеме 30-2-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Қарыз алушының жиынтық берешегі бойынша қарыз алушының кірісіне қатысты борыш коэффициенті мынадай түрде есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2222500" cy="584200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2222500" cy="584200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z164" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБК – қарыз алушының кірісіне қатысты борыш коэффициенті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӨҚБС – қарыз алушының барлық өтелмеген қарыздары мен микрокредиттері бойынша берешек сомасы, ол барлық өтелмеген қарыздар мен микрокредиттер бойынша мерзімі өткен төлемдердің сомаларын, қарыз алушы ашық кредиттік желі шеңберінде алған қарыз (транш) бойынша борыш қалдығын, сондай-ақ талаптарында кредиттік лимит шеңберінде қарыз алушыға кредит беру көзделген кредиттік карточка бойынша пайдаланылған кредиттік лимитті қоса алғанда, қарыз алушының барлық өтелмеген қарыздары мен микрокредиттері бойынша берешектің жиынтық сомасы ретінде есептеледі;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖБС – Нормативтердің 30-тармағында көзделген жағдайларда туындайтын қарыз алушының жаңа берешек сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚЖЖК – Нормативтердің 26-тармағына сәйкес 12-ге (он екіге) көбейтіліп есептелетін, қарыз алушының орташа айлық кірісі ретінде есептелетін қарыз алушының жиынтық жылдық кірісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінің 1), 2), 3), 4), 5), 6), 7), 8) тармақшаларында көрсетілген өлшемшарттардың негізінде қарыз алушының кірісін айқындаған кезде банк, Қазақстан Республикасының бейрезидент-банкінің филиалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z170" w:id="147"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z170" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз алушы кірісінің екі және одан да көп өлшемшарттарында сол бір кіріс көзін қайталау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z171" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз алушының дебеттік карточкасын, ағымдағы шоттарын, депозиттерін бір қарыз алушының меншікті және (немесе) қарыз қаражаты есебінен шоттар арасындағы транзакциялардан толықтыру есебінен артқан кіріс болмауы тұрғысынан қарыз алушының кірісіне қатысты борыш коэффициентін есептеу үшін пайдаланылатын кірістің валидациясын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="150"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31-1. Қарыз алушының өтелмеген қарызы бойынша мерзімі өткен төлемдер сомасына мерзімі өткен негізгі борыштың, мерзімі өткен сыйақының сомасы және банктің, Қазақстан Республикасының бейрезидент-банкі филиалының, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның, микроқаржы ұйымының, сондай-ақ ақпарат берушілердің балансы үшін есептен шығарылған берешек сомасы кіреді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрын жасалған банктік қарыз шартын (шарттарын) қайта қаржыландыру және (немесе) микрокредит беру мақсатында қарыз алушыға банктік қарыз беру жүзеге асырылған жағдайда, қайта қаржыландыруға тиіс өтелмеген қарыз және (немесе) микрокредит бойынша берешек сомасы қарыз алушының барлық өтелмеген қарыздары мен микрокредиттері бойынша берешек сомасының есебінде есепке алынбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қарызды өтеу кестесіне (кестелеріне) сәйкес осы қарыз бойынша мерзімдік төлемдер мөлшерін ұлғайтуға алып келетін және ашық кредиттік желінің кредиттік лимитін және (немесе) банктік қарыз мөлшерін ұлғайтуды көздемейтін бұрын жасалған банктік қарыз шартын (шарттарын) қайта құрылымдау мақсатында қарыз алушының ашық кредиттік желісінің және (немесе) банктік қарызының талаптары өзгерген жағдайда, қайта құрылымдалатын өтелмеген кредиттік желі және (немесе) қарыз алушы қарызы бойынша мерзімі өткен төлемдер сомасы 0-ге (нөлге) тең болып қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы қарыз алушының қарызы, негізгі борышының қалдығы, өтелмеген қарыздар бойынша сыйақы қалдығы, кредиттік лимиті, кредиттік лимиттің пайдаланылған бөлігі, өтелмеген қарыздары бойынша мерзімі өткен төлемдер сомалары туралы ақпаратты Кредиттiк есептi берудiң қағидалары мен шарттарына сәйкес кредиттік бюродан сұратып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының барлық өтелмеген қарыздары мен микрокредиттері бойынша берешек сомасын, негізгі борыш қалдығын, өтелмеген қарыздар бойынша сыйақы қалдығын, қарыз алушы ашық кредиттік желі шеңберінде алған қарыз (транш) бойынша борыш қалдығын, сондай-ақ талаптарында кредиттік лимит шеңберінде қарыз алушыға кредит беру көзделген кредиттік карточка бойынша пайдаланылған кредиттік лимитті және қарыз алушының өтелмеген қарыздары бойынша мерзімі өткен төлемдер сомасын есептеуге барлық ақпарат берушілердің кредиттік бюроға ұсынатын мәліметтері қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының өтелмеген қарыздары Нормативтердің 30-тармағының екінші бөлігінде көрсетілген қарыздарды, сондай-ақ Нормативтердің 30-тармағының екінші бөлігінде көрсетілмеген қарыз алушының өтелмеген банктік қарыздарын, микрокредиттерін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Әдістеме 31-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы кредиттік тәуекелдерге мониторинг жүргізу мақсатында қарыз алушының кірісіне қатысты борыш коэффициентін 2026 жылғы 1 шілдеден бастап Нормативтердің 30-2 және 31-тармақтарына сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қарыз алушының жиынтық берешегі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кепілсіз тұтынушылық қарыз; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ипотекалық тұрғын үй қарызы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сатып алынатын автокөлік құралымен қамтамасыз етілетін және (немесе) өзгеше қамтамасыз етілетін қарыз бойынша есептеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1. Банк, Қазақстан Республикасының бейрезидент-банкінің филиалы Нормативтердің 30, 30-1, 30-2, 31, 31-1 және 32-тармақтарының талаптарына сәйкес қарыз алушының кірісіне қатысты борыш коэффициентін өз бетінше айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Әдістеме 32-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Нормативтік мәндер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z174" w:id="151"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z174" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Капиталдың контрциклдік буферінің нормативтік мәні 0 (нөл) пайызға тең.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z175" w:id="152"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z175" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Дара кәсіпкерлерді қоспағанда, жеке тұлғаларды кредиттеу сегментінде капиталдың секторлар бойынша контрциклдік буферінің нормативтік мәні 2026 жылғы 31 наурызға дейін 0 (нөл) пайызға тең, 2026 жылғы 1 сәуірден бастап 2 (екі) пайызға тең.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z176" w:id="153"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z176" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дара кәсіпкерлерді қоса алғанда, заңды тұлғаларды кредиттеу сегментінде капиталдың секторлар бойынша контрциклдік буферінің нормативтік мәні 0 (нөл) пайызға тең.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z177" w:id="154"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z177" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Қарыз алушының автокөлік құралының кепілімен қамтамасыз етілген қарыздар бойынша борыш жүктемесінің коэффициентін есептеу кезінде қарыз алушының қарыз бойынша ай сайынғы төлемінің мөлшері автокөлік құралы түріндегі кепіл құнына азайтылған, өтімділік коэффициентіне түзетілген өтелуге тиіс берешек сомасының (негізгі борыш пен қарыздың бүкіл кезеңі үшін есептелетін сыйақы сомасын қамтитын) берілетін қарыздың айлармен көрсетілген мерзіміне 0,7 (нөл бүтін оннан жетіге) тең қамтамасыз ету құнына қатынасы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z178" w:id="155"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z178" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Қарыз алушының борыштық жүктемесі коэффициентінің ең жоғары деңгейі 0,5 (нөл бүтін оннан бесті) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5407,282 +6974,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 52 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="156"/>
+    <w:bookmarkStart w:name="z180" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылатын Қазақстан Республикасының  нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z181" w:id="157"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z181" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қаржы ұйымдарының банк операцияларының жекелеген түрлерін және басқа да операцияларды жүргізуіне шектеулер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 25 желтоқсандағы № 292 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9125 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z182" w:id="158"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z182" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының банк қызметін реттеу мәселелері жөніндегі кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 21 қарашадағы № 221 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10006 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z183" w:id="159"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z183" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қаржы ұйымдарының банк операцияларының жекелеген түрлерін және басқа да операцияларды жүргізуіне шектеулер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 25 желтоқсандағы № 292 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 190 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19614 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z184" w:id="160"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z184" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қаржы ұйымдарының банк операцияларының жекелеген түрлерін және басқа да операцияларды жүргізуіне шектеулер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 25 желтоқсандағы № 292 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2022 жылғы 22 маусымдағы № 49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28692 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6004,35 +7571,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>