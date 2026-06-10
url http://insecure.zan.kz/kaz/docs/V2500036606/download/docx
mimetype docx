--- v0 (2025-10-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f3dbd92" w14:textId="f3dbd92">
+    <w:p w14:paraId="386d8f3" w14:textId="386d8f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде тұрғын үй қатынастары мен тұрғын үй-коммуналдық шаруашылық саласындағы жобаларды жоспарлау, іріктеу, келісу, жобалау, салу және (немесе) пайдалану процесін мониторингтеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 12 тамыздағы № 297 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 12 тамызда № 36606 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 12 тамыздағы № 297 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 12 тамызда № 36606 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1201,932 +1201,1178 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өтінімге табиғи монополия субъектісінің бірінші басшысы және тиісті облыстың, республикалық маңызы бар қаланың немесе астананың әкімі немесе оның коммуналдық және энергетикалық инфрақұрылым мәселелеріне жетекшілік ететін орынбасары жобалауға арналған тапсырмамен бірге қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. 2026 жылы іске асыру жоспарланған жобалар бойынша өтінімдер 2025 жылғы 31 қаңтардан кешіктірілмей беріледі.</w:t>
+      7. 2026 жылы іске асыру жоспарланған жобалар бойынша өтінімдер 2026 жылғы 1 қыркүйектен кешіктірілмей беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Келесі күнтізбелік жылда іске асыру жоспарланған жобалар бойынша өтінімдер жыл сайын алдыңғы жылдың 1 наурызынан кешіктірілмей беріледі.</w:t>
+        <w:t xml:space="preserve">
+      8. Өтінімге Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттар қоса беріледі, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес құжаттар қоса беріледі, оның ішінде:</w:t>
+        <w:t>
+      1) ҚР ҚН 1.02-03-2022 "Құрылысқа арналған жобалау-сметалық құжаттаманы әзірлеу, келісу, бекіту тәртібі және құрамы" және жылумен, электрмен, сумен жабдықтау және су бұру салаларындағы техника-технологиялық шешімдер бөлігіндегі нормативтік-техникалық талаптарға, оның ішінде сәулет, қала құрылысы, құрылыс және объектілердегі жұмыстарды жүргізу салаларындағы талаптарға сәйкес табиғи монополия субъектісі әзірлеген жобалау тапсырмасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) ҚР ҚН 1.02-03-2022 "Құрылысқа арналған жобалау-сметалық құжаттаманы әзірлеу, келісу, бекіту тәртібі және құрамы" және жылумен, электрмен, сумен жабдықтау және су бұру салаларындағы техника-технологиялық шешімдер бөлігіндегі нормативтік-техникалық талаптарға, оның ішінде сәулет, қала құрылысы, құрылыс және объектілердегі жұмыстарды жүргізу салаларындағы талаптарға сәйкес табиғи монополия субъектісі әзірлеген жобалау тапсырмасы;</w:t>
+        <w:t xml:space="preserve">
+      2) табиғи монополия субъектісінің жоба бойынша өтінімінің нысанына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жобаға түсіндірме жазба;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жобаға түсіндірме жазба;</w:t>
+        <w:t>
+      3) "Толық бітіріп берілетін" құрылыстың есептік құны не өтінім берілген сәтте ескірмеген болып саналатын, бекітілген жобалау-сметалық құжаттамаға немесе техникалық-экономикалық негіздемеге сәйкес көрсетілген құны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) "Толық бітіріп берілетін" құрылыстың есептік құны не өтінім берілген сәтте ескірмеген болып саналатын, бекітілген жобалау-сметалық құжаттамаға немесе техникалық-экономикалық негіздемеге сәйкес көрсетілген құны;</w:t>
+        <w:t xml:space="preserve">
+      4) табиғи монополия субъектісінің жоба бойынша өтінімінің нысанына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тарифтердің ұсынылатын деңгейлерінің кестесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тарифтердің ұсынылатын деңгейлерінің кестесі.</w:t>
+        <w:t>
+      9. Жоба бойынша ведомстводан тыс сараптаманың оң қорытындысымен өтінім беру сәтінде ескірген болып табылмайтын бекітілген жобалау-сметалық құжаттама немесе техникалық-экономикалық негіздеме болған кезде табиғи монополия субъектісі өтінімге бұрын бекітілген жобалауға арналған тапсырманы қоса береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы жобаларды іріктеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Жоба бойынша ведомстводан тыс сараптаманың оң қорытындысымен өтінім беру сәтінде ескірген болып табылмайтын бекітілген жобалау-сметалық құжаттама немесе техникалық-экономикалық негіздеме болған кезде табиғи монополия субъектісі өтінімге бұрын бекітілген жобалауға арналған тапсырманы қоса береді.</w:t>
+      10. Өтінімді 5 (бес) жұмыс күніне дейінгі мерзімде техникалық оператор, қаржы операторы және тарифтік реттеуші қоса берілген құжаттардың дұрыс толтырылуын мен толықтығын, бір мезгілде тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көрсетілген мерзім шеңберінде өтінім алдын ала:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылумен жабдықтау, электрмен жабдықтау желілерін және жылумен жабдықтау көздерін жаңғырту мен салу жобалары бойынша — электр энергетикасы және жылу энергетикасы саласындағы уәкілетті органмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сумен жабдықтау және су бұру саласындағы жаңғырту және құрылыс жобалары бойынша — тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы уәкілетті органмен келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органдар тиісті саладағы уәкілетті органдар іске асыратын мемлекеттік саясатқа жоба сәйкес келмеген жағдайда өтінімді алдын ала келісуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өтінім техникалық оператордың немесе қаржы операторының немесе тарифтік реттеушінің ескертулері бойынша мынадай жағдайларда себептерін көрсете отырып, пысықтауға қайтарылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінім нысанын дұрыс толтырмау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұсынылған құжаттардың толық болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ескертулер жойылғаннан кейін пысықталған өтінім қайталап жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қоса берілген құжаттардың дұрыс толтырылуын және толықтығын тексеру, сондай-ақ Қағидалардың 10-тармағына сәйкес алдын ала келісу қорытындылары бойынша өтінім жұмысқа қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жұмысқа қабылданған өтінім бойынша техникалық оператор электрондық платформада жобалау тапсырмасының мынадай өлшемдерге сәйкестігін қарайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) техникалық-экономикалық параметрлердің жоспарланған техникалық-технологиялық шешімдердің негізділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) елді мекеннің бас жоспарын, инженерлік инфрақұрылымды дамытуды жоспарлау құжаттарын, сондай-ақ өңірді әлеуметтік-экономикалық дамытудын кешенді жоспарын қоса алғанда, аумақтық және әлеуметтік-экономикалық жоспарлаудың бекітілген құжаттарына сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қазақстандық өндірістің тауарларын, жұмыстары мен көрсетілетін қызметтерін қамтамасыз ету, тұрақты дамуға және экологиялық жүктемені төмендетуге бағдарланған энергия тиімді технологияларды, жабдықтар мен шешімдерді енгізу жөніндегі талаптардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) белгіленген жобалық параметрлердің Ұлттық жобаның мақсаттары мен міндеттеріне сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жобада жылумен-, электрмен-, сумен жабдықтау және су бұру жүйелеріндегі технологиялық процестерді автоматтандыруға және цифрландыруға бағытталған ко мпоненттердің (функционалдық қажеттілік болған жағдайда) болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жобалауға арналған тапсырма Қағидалардың 14-тармағына сәйкес келмеген жағдайда, техникалық оператор өтінімді табиғи монополия субъектісіне пысықтауға қайтарады. Ескертулер жойылғаннан кейін жобалауға пысықталған тапсырма техникалық операторға қайта қарауға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Техникалық оператор жұмысқа қабылданған өтінімді қарастырып, Қағидаларға 2-қосымшаға сәйкес жобаға кешенді балдық бағалауды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орындылығы –,көрсетілетін коммуналдық қызметтердің сапасы мен сенімділігін арттыруды, оларды үздіксіз көрсетуді қамтамасыз етуді, тұтынушыларды қамтуды кеңейтуді, сондай-ақ халықтың өмір сүру жағдайларының қолайлылығын арттыруды қоса алғанда жобаның әлеуметтік-экономикалық маңыздылығы,;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) негізділік - су және энергетикалық ресурстарды кешенді есепке алуды, басқаруды және мониторингін қамтамасыз ете отырып және жоба құнының оңтайлы параметрлерін айқындай отырып, жобаланатын учаскедегі қолданыстағы инфрақұрылымның пайдалану, техникалық және технологиялық сипаттамаларын жақсарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) басымдылық – жабдықтың және (немесе) желілердің физикалық тозу дәрежесі, апаттар, істен шығулар мен технологиялық бұзушылықтардың саны мен жиілігі, сондай-ақ объектілерді пайдалану мерзімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кешенді баллдық бағалау қорытындысы бойынша 50 баллға қол жеткізілмеген жағдайда жоба одан әрі іске асырылуға жатпайды. Бұл жағдайда техникалық оператор келісім беруден бас тартады және табиғи монополия субъектісіне ескертулерді көрсете отырып, дәлелді қорытынды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кешенді балдық бағалау қорытындысы бойынша 50 балға қол жеткізілген жағдайда, техникалық оператор тиісті табиғи монополия субъектісін және жергілікті атқарушы органды электрондық платформа арқылы өтінімді келісу туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16 тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінімді қарау оны жұмысқа қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы жобаларды іріктеу</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Өтінімді 5 (бес) жұмыс күніне дейінгі мерзімде техникалық оператор, қаржы операторы және тарифтік реттеуші қоса берілген құжаттардың дұрыс толтырылуын мен толықтығын, бір мезгілде тексереді.</w:t>
+      20. Жобалауға арналған келісілген тапсырмаға өзгерістер енгізілген жағдайда, жобалауға арнлаған өзгертілген тапсырма Қағидалардың 19-тармағында белгіленген тәртіппен техникалық оператормен қайта келісілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақта көрсетілген мерзім шеңберінде өтінім алдын ала:</w:t>
+      21.Жоба бойынша өтінімді техникалық оператор келіскеннен кейін, тарифтік реттеуші 7 (жеті) жұмыс күні ішінде өтінімді қарайды және, электрондық платформада тиісті қорытындыны бере отырып, тарифтің алдын ала деңгейін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      жылумен жабдықтау, электрмен жабдықтау желілерін және жылумен жабдықтау көздерін жаңғырту мен салу жобалары бойынша — электр энергетикасы және жылу энергетикасы саласындағы уәкілетті органмен;</w:t>
+        <w:t xml:space="preserve">
+      Жоба бойынша тарифті одан әрі бекіту Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 19 қарашадағы № 90 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19617 болып тіркелген) бекітілген тарифтерді қалыптастыру қағидаларына сәйкес табиғи монополия субъектісі үшін қаржыландыру бөлінгенге дейін Қағиданың 36-тармағына сәйкес , жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сумен жабдықтау және су бұру саласындағы жаңғырту және құрылыс жобалары бойынша — тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы уәкілетті органмен келісіледі.</w:t>
+      22. Қаржы операторына өтінім оны техникалық оператор мен тарифтік реттеуші келіскеннен кейін электрондық платформа арқылы түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Уәкілетті органдар тиісті саладағы уәкілетті органдар іске асыратын мемлекеттік саясатқа жоба сәйкес келмеген жағдайда өтінімді алдын ала келісуден бас тартады.</w:t>
+        <w:t xml:space="preserve">
+      Қаржы операторының өтінімді қарауы "Табиғи монополиялар туралы" Қазақстан Республикасы Заңының 8-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-1) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен 7 (жеті) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Өтінім техникалық оператордың немесе қаржы операторының немесе тарифтік реттеушінің ескертулері бойынша мынадай жағдайларда себептерін көрсете отырып, пысықтауға қайтарылады:</w:t>
+      Жобаны қаржыландырудың одан әрі рәсімдері қарыз бойынша сыйақы мөлшерлемесінің бір бөлігін қаржы операторы айқындаған қаржыландыру және (немесе) субсидиялау тетігіне байланысты Қағидалардың 35 және 38-тармақтарына сәйкес, іске асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтінім нысанын дұрыс толтырмау;</w:t>
+      23. электрондық платформа арқылы өтінімге алынған техникалық оператордың, тарифтік реттеушінің және қаржы операторының қорытындылары негізінде жоба автоматты түрде Ұлттық жоба аясында іске асырылатын жобалар тізбесіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z240" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) ұсынылған құжаттардың толық болмауы.</w:t>
+        <w:t xml:space="preserve">
+      23-1. Жоба Ұлттық жоба шеңберінде іске асырылуға жататын жобалар тізбесіне енгізілгеннен кейін материалдарды жіберу және оларды тиісті қаржы институттарының және (немесе) қаржы операторының еншілес ұйымдарының қарауы Қазақстан Республикасы Премьер-Министрдің орынбасары – Ұлттық экономика министрінің 2025 жылғы 4 қыркүйектегі № 88 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 36799 болып тіркелген) Қарыз бойынша сыйақы мөлшерлемесінің бір бөлігін қаржыландыру және (немесе) субсидиялау тетігін айқындау үшін табиғи монополиялар субъектілерінің өтінімдерін қарау қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Ескертулер жойылғаннан кейін пысықталған өтінім қайталап жіберіледі.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 23-1-тармақпен толықтырылды - ҚР Өнеркәсіп және құрылыс министрінің 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...479 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы жобаларды келісу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2577,94 +2823,218 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жобалау-сметалық құжаттамаға кейінгі барлық өзгерістер техникалық оператормен келісім бойынша енгізіледі. Өзгерістерді келісу мақсатында табиғи монополия субъектісі тиісті құжаттарды қоса бере отырып, жоспарланған өзгерістердің негіздемесімен электрондық платформа арқылы техникалық операторға жүгінеді. Техникалық оператор құжаттар келіп түскен сәттен бастап 7 (жеті) жұмыс күні ішінде өзгерістерді қарайды және келіседі не қарау нәтижесін дәлелді бас тарту түрінде ресімдейді және табиғи монополия субъектісіне электрондық платформа арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Қаржы институты материалдарды қарайды және Қағидалардың 32-тармағына сәйкес қаржыландырудың алдын ала шарттарын айқындайды және табиғи монополия субъектісін қарау қорытындылары туралы хабардар етеді.</w:t>
+      35. Қаржы институты материалдарды қарайды және Қағидалардың 32-тармағына сәйкес қаржы операторы айқындаған қаржыландыру тетігі шеңберінде қаржыландырудың шарттарын айқындайды және табиғи монополия субъектісін қарау қорытындылары туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Жобалау-сметалық құжаттамаға техникалық-технологиялық шешімдер сараптамасының және ведомстводан тыс кешенді сараптаманың, сондай-ақ қаржыландырудың алдын ала шарттарының оң қорытындыларын, алғаннан кейін тарифтік реттеуші Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 19 қарашадағы №90 </w:t>
+      36. Жобалық-сметалық құжаттамаға техникалық-технологиялық шешімдер сараптамасының және ведомстводан тыс кешенді сараптаманың, сондай-ақ қаржыландыру шарттарының оң қорытындыларын алғаннан кейін, тарифтік реттеуші Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 19 қарашадағы № 90 бұйрығымен бекітілген Тарифтерді қалыптастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрығымен</w:t>
+        <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген Тарифтерді қалыптастыру қағидаларына (нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 19617 болып тіркелген) сәйкес тарифті бекітеді.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 19617 болып тіркелген) сәйкес тарифті бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Тарифтік реттеушінің тарифтік сметаны және инвестициялық бағдарламаны бекіту және (немесе) оған өзгерістер енгізу туралы шешімі оны қабылданған күннен бастап 7 (жеті) жұмыс күнінен кешіктірмей электрондық платформада орналастырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13819,231 +14189,229 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуналдық секторларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жаңғырту жөніндегі ұлттық</w:t>
+              <w:t>жаңғырту жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жоба шеңберінде тұрғын үй</w:t>
+              <w:t>ұлттық жоба шеңберінде тұрғын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қатынастары мен тұрғын</w:t>
+              <w:t>үй қатынастары мен тұрғын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үй-коммуналдық шаруашылығы</w:t>
+              <w:t>үй-коммуналдық шаруашылық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>саласындағы жобаларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жоспарлау,</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> іріктеу, келісу,</w:t>
+              <w:t>жоспарлау, іріктеу, келісу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жобалау, салу</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> және (немесе)</w:t>
+              <w:t>жобалау, салу және (немесе)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> процестерін</w:t>
+              <w:t>пайдалану процесін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мониторингілеу</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> қағидаларына</w:t>
+              <w:t>мониторингтеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z195" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестициялық жобаның кешенді баллдық бағалауы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14201,358 +14569,284 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ескерту</w:t>
+              <w:t xml:space="preserve">
+Ақпарат көзі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...176 lines deleted...]
-Техникалық тексеру туралы есеп, техникалық аудит</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-кесте - Реконструкциялау жобалары бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-61%-дан 80%-ға дейін</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...43 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы инфрақұрылымның (жабдықтың/желінің) тозуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65% -дан жоғары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық тексеру туралы есеп, техникалық аудит немесе жабдықтар мен желілердің тозу дәрежесіне байланысты ТМС-ны тәуекел топтары бойынша жіктеу туралы анықтама</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -14573,426 +14867,406 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60%-ға дейін</w:t>
+55% -дан 65% -ға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-0 </w:t>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-2</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55% -ға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...160 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-51%-дан 75%-ға дейін</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-10 </w:t>
-[...14 lines deleted...]
-          <w:p/>
+Реконструкциялауға жататын учаскедегі жабдықтың/желілерінің тозуы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76% -дан жоғары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық тексеру туралы есеп, техникалық аудит, ақау актісі</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -15013,406 +15287,406 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 %- ға дейін</w:t>
+51% -дан 75% -ға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-0 </w:t>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-3</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%-ға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...140 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Соңғы бір жыл ішінде бір тәуліктен ұзаққа созылған 10-нан кем апаттар, ақаулар немесе технологиялық бұзушылықтар</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нақты пайдалану мерзімі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+26 жылдан астам </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Объектілердің (жабдықтардың) паспорты, ТМС анықтамасы </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -15432,407 +15706,407 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Соңғы бір жыл ішінде бір тәуліктен астам коммуналдық қызметтердің өшуіне әкелген апаттар, ақаулар немесе технологиялық бұзушылықтар</w:t>
+              <w:t xml:space="preserve">
+16 жылдан 25 жылға дейін </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-0 </w:t>
+5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-4</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жылға дейін </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-10 </w:t>
-[...38 lines deleted...]
-          </w:p>
+0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-15 жылдан 25 жылға дейін</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкция жүргізілетін учаскеде технологиялық бұзушылықтардың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы жылда коммуналдық қызметтердің өшуіне әкелген 10-нан астам апат немесе технологиялық ақау, не соңғы жылы пайдаланудың жалпы уақытының кемінде 80%-ы ішінде технологиялық режимі тұрақты бұзылған жабдықтарды және (немесе) желілерді пайдалану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5 </w:t>
-[...14 lines deleted...]
-          <w:p/>
+20 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Апаттық жағдайларды тіркеу журналының көшірмесі, техникалық тексеру туралы есеп, техникалық аудит және (немесе) реконструкция жүргізілетін учаскедегі технологиялық бұзушылықтар туралы есептілік </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -15853,594 +16127,522 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 жылға дейін</w:t>
+Соңғы жылда коммуналдық қызметтердің өшуіне әкелген кемінде 10 апат немесе технологиялық ақау, не соңғы жылы пайдаланудың жалпы уақытының кемінде 50%-ы ішінде технологиялық режимінің кезеңдік бұзылулары бар жабдықтарды және (немесе) желілерді пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-0 </w:t>
+10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-5</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Соңғы жылда коммуналдық қызметтерді өшіруге әкеп соқтырған апаттар немесе технологиялық бұзушылықтар жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5 </w:t>
-[...38 lines deleted...]
-          </w:p>
+0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Жоба бойынша қарастырылмаған</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...43 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абоненттік база</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік объектілердің және үздіксіз циклді өндіріс объектілерінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абоненттік база туралы анықтама</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Жоба бойынша қарастырылған</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада абоненттік базаны кеңейту көзделген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -16461,51 +16663,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоба бойынша қарастырылмаған</w:t>
+Жобада абоненттік базаны кеңейту көзделмеген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16552,124 +16754,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдалануда үлкен қаржылық және энергия шығындарын талап ететін технологиялық ескірген жабдықтарды / желілерді ауыстыру мәселесін шешу</w:t>
+Қаржылық және энергетикалық шығындарды оңтайландыруға әкелетін реконструкциялау кезінде технологияларды, жабдықтарды қолдану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоба бойынша қарастырылған</w:t>
+Жобада көзделген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16765,51 +16967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоба бойынша қарастырылмаған</w:t>
+Жобада көзделмеген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16856,197 +17058,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобада автоматтандырылған басқару жүйелерінің элементтерінің болуы</w:t>
+Автоматтандырылған басқару жүйелерінің автоматтандыру және цифрландыру, аспаптандыру жобасында болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім берілген кезде кәсіпорында автоматтандыру болмаған жағдайда бар</w:t>
+Жобада бағдарламалық-аппараттық кешеннің болуы (ақпараттық-өлшеуіш жүйе (АӨЖ), технологиялық процесті автоматтандырылған басқару жүйесі (ТПАБЖ), электр энергиясын коммерциялық басқарудың автоматтандырылған жүйесі (ЭКБАЖ), геоақпараттық жүйе (ГАЖ), аспаптандыру құралдары (есептеу өлшеу құралдары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 </w:t>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндірістік процестерді автоматтандыру бойынша қазіргі жағдай туралы анықтама</w:t>
+Өндірістік процестерді автоматтандыру бойынша ағымдағы жағдай туралы анықтама, паспорт, өнеркәсіптік пайдалануға енгізу актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17069,51 +17271,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім берілген кезде кәсіпорында автоматтандыру элементтері болған жағдайда бар</w:t>
+Жобада бағдарламалық-аппараттық кешен элементтерінің бірінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17184,52 +17386,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Жоқ </w:t>
+              <w:t>
+Жобада көзделмеген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17276,197 +17478,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қашықтан беру функциясы бар есептегіш құрал орнату</w:t>
+Су және энергетика ресурстарының шығындарын азайту және шығыстарын оңтайландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жобада қашықтан беру функциясы бар есептегіш құралды орнату автоматтандырылған жүйемен интеграциялаумен қарастырылған</w:t>
+              <w:t xml:space="preserve">
+Жобада көзделген </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 </w:t>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қашықтан беру функциясы бар есептегіш құралды орнату бойынша қазіргі жағдай туралы анықтама</w:t>
+Алдын ала есептеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17488,204 +17690,4328 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жобада қашықтан беру функциясы бар есептегіш құралды орнату автоматтандырылған жүйемен интеграциялаусыз қарастырылған</w:t>
+              <w:t xml:space="preserve">
+Жобада көзделмеген </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5 </w:t>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-        </w:tc>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-кесте - Құрылыс жобалары бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы инфрақұрылымның (жабдықтың/желінің) тозуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+65% -дан жоғары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық тексеру туралы есеп, техникалық аудит немесе жабдықтар мен желілердің тозу дәрежесіне байланысты тәуекел топтары бойынша ТМС жіктеу туралы анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобада қарастырылмаған</w:t>
+55% -дан 65% -ға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55%-ға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Абоненттік база </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік объектілердің және үздіксіз циклді өндіріс объектілерінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абоненттік база туралы анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада абоненттік базаны кеңейту көзделген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада абоненттік базаны кеңейту көзделмеген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Құрылыс кезінде қазіргі заманғы технологияларды, жабдықтарды қолдану </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада көзделген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі техникалық және технологиялық сипаттамалар туралы анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жобада көзделмеген </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автоматтандырылған басқару жүйелерінің автоматтандыру және цифрландыру, аспаптандыру жобасында болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жобада бағдарламалық-аппараттық кешеннің болуы (ақпараттық-өлшеуіш жүйе (АӨЖ), технологиялық процесті автоматтандырылған басқару жүйесі (ТПАБЖ), электр энергиясын коммерциялық басқарудың автоматтандырылған жүйесі (ЭКБАЖ), геоақпараттық жүйе (ГАЖ), аспаптандыру құралдары (есептеу өлшеу құралдары) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік процестерді автоматтандыру бойынша ағымдағы жағдай туралы анықтама, төлқұжат, өнеркәсіптік пайдалануға енгізу актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада бағдарламалық-аппараттық кешен элементтерінің бірінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада көзделмеген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық қызметтерге қажеттілікті қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоба аумақтық жоспарлау құжаттарында көзделген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қала құрылысы құжаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоба көзделмеген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықты және (немесе) әлеуметтік маңызды объектілерді сапалы коммуналдық қызметтермен қамтамасыз ету үшін қуаттардың жеткіліксіздігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаны іске асыру болмаған жағдайда халықты және (немесе) әлеуметтік маңызды объектілерді сапалы коммуналдық қызметтермен қамтамасыз етпеу негіздемесінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерлік инфрақұрылымды дамыту схемалары, жүктемелерді есептеу және (немесе) қала құрылысы құжаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекел жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3-кесте - Аспаптау, автоматтандыру және цифрландыру жобалары бойынша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы инфрақұрылымның (жабдықтың/желінің) тозуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+65% -дан жоғары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық тексеру туралы есеп, техникалық аудит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55% -дан 65% -ға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55%-ға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада автоматтандырылған басқару жүйелерін автоматтандыру және цифрландыру жүйелерінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жобада бағдарламалық-аппараттық кешеннің болуы (ақпараттық-өлшеуіш жүйе (АӨЖ), технологиялық процесті автоматтандырылған басқару жүйесі (ТПАБЖ), электр энергиясын коммерциялық басқарудың автоматтандырылған жүйесі (ЭКБАЖ), геоақпараттық жүйе (ГАЖ), аспаптандыру құралдары (есептеу өлшеу құралдары) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік процестерді автоматтандыру бойынша ағымдағы жағдай туралы анықтама, төлқұжат, өнеркәсіптік пайдалануға енгізу актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада бағдарламалық-аппараттық кешен элементтерінің бірінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада көзделмеген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік және коммерциялық есепке алуды жүргізуді ескере отырып, жүйелердегі аспаптандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Технологиялық процесті басқарудың автоматтандырылған жүйесінің болуы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді қашықтан беру арқылы ПУ орнату бойынша ағымдағы жағдай туралы анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді қашықтықтан беру арқылы есепке алумен аспаптардың жобада болуы (қажет болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада көзделмеген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су және энергетика ресурстарының шығындарын азайту және шығыстарын оңтайландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада көзделген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдын ала есептеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада көзделмеген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді орталықтандыру, диспетчерлеу және ықпалдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада бірыңғай басқару жүйесіне деректерді орталықтандыру, диспетчерлеу және ықпалдастыру көзделген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүйенің мақсатты сәулеті туралы анықтама, техникалық сипаттама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобада диспетчерлеудің және (немесе) деректерді ықпалдастырудың жекелеген элементтері көзделген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жобада көзделмеген </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -17936,266 +22262,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="166"/>
+    <w:bookmarkStart w:name="z206" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жобаларды жүзеге асыру барысы туралы ақпарат" формасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z207" w:id="167"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z207" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ТМС атауы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z208" w:id="168"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z208" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жобаның атауы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z209" w:id="169"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z209" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есептік кезең: " " __________ 20__ ж. - " " __________ 20__ ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z210" w:id="170"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z210" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жобаны іске асырудың басталу күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z211" w:id="171"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z211" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жобаны аяқтаудың жоспарланған күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z212" w:id="172"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z212" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Құрылыстың сметалық құны, мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z213" w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z213" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Есептік күнге дейін игерілген сома, мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z214" w:id="174"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z214" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Орындаушы (ТАӘ, лауазымы, байланыс ақпараты):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z215" w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z215" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Есепті жасау күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z216" w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z216" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоба компоненттері бойынша жұмыстардың орындалуын мониторингтеу кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -19265,562 +23591,562 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="177"/>
+    <w:bookmarkStart w:name="z217" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтінім формасында келесі қысқартулар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z218" w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z218" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТАӘ – тегі, аты, әкесінің аты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z219" w:id="179"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z219" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСҚ – жобалық-сметалық құжаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z220" w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z220" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТМС – табиғи монополия субъектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z221" w:id="181"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z221" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚМЖ – құрылыс-монтаж жұмыстары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z222" w:id="182"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z222" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жобаларды жүзеге асыру барысы туралы ақпарат" формасын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z223" w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z223" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы нысан энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба аясында енгізілген жобалар бойынша ақпаратты жүйелі түрде жинау мен ұсынуға арналған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z224" w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z224" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кестені толтыру тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z225" w:id="185"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z225" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1- бағанда "№" - реттік нөмірмен көрсетіледі. Келесі ақпарат реттік нөмірлеуді бұзбауы тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z226" w:id="186"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z226" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда "Жоба компонентінің атауы" – нақты компоненттің атауы, ЖСҚ-да көрсетілген атауға сәйкес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z227" w:id="187"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z227" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда "Компоненттің сметалық құны, мың тг" – ЖСҚ бойынша жабдықтар мен материалдарды қоса алғанда, компоненттің сметалық құны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z228" w:id="188"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z228" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда "Жұмыстар көлемі (натуралды түрде). ЖСҚ бойынша жоспар " – ЖСҚ бойынша жұмыстың көлемі (км, м³, дана, м² және т.б.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z229" w:id="189"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z229" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда "Жұмыстар көлемі (натуралды түрде). Нақты (жиынтық)" – есептік күнге орындалған нақты жұмыс көлемі, орындалған жұмыстар актілеріне сәйкес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z230" w:id="190"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z230" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-бағанда "Жұмыстың басталу мерзімі. ҚМЖ кестесі бойынша" – осы компонент бойынша құрылыс-монтаж жұмыстары кестесіне сәйкес жұмыс басталатын күн көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z231" w:id="191"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z231" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-бағанда "Жұмыстың басталу мерзімі. Нақты" – жұмыстың нақты басталған күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z232" w:id="192"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z232" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-бағанда "Жұмыстың аяқталу мерзімі. ҚМЖ кестесі бойынша" – ҚМЖ кестесінде көзделген жұмыстардың аяқталу күні көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z233" w:id="193"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z233" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-бағанда "Жұмыстың аяқталу мерзімі. Нақты" – жұмыстардың нақты аяқталған күні немесе "жүргізілуде" деген белгі қойылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z234" w:id="194"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z234" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-бағанда "Қолданылған материалдар, жабдықтар мен технологиялардың қысқаша сипаттамасы. ҚР өндірісі" – отандық өндірістегі пайдаланылған материалдар мен жабдықтардың атауы мен көлемі, олардың техникалық сипаттамалары (мысалы, өнімділік, диаметр, қуат), өндірушінің атауы және бірлік құны көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z235" w:id="195"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z235" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-бағанда "Қолданылған материалдар, жабдықтар мен технологиялардың қысқаша сипаттамасы. Импорттық" – импорттық шығу тегі бар материалдар, жабдықтар мен технологиялар бойынша ұқсас ақпарат беріледі. Мәліметтер жоба компоненттері бойынша нақты бөліністе көрсетілуі тиіс және ЖСҚ спецификацияларына әрі нақты жеткізілімдерге сәйкес келуі қажет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z236" w:id="196"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z236" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-бағанда "Орындалған жұмыстардың сипаттамасы, ауытқулардың себептері (бар болса)" – есепті кезең ішінде орындалған жұмыстардың көлемі мен сипаты сипатталады, барлық маңызды оқиғалар мен проблемалық мәселелер міндетті түрде көрсетіледі. Ауытқулар туындаған жағдайда олардың себептері (сот даулары, жобалық шешімдерді келіспеу, сатып алуларды қайта өткізу, ҚМЖ кестесінен кейін қалу, мердігердің объектіге келмеуі және басқа да мән-жайлар) көрсетіледі. Сондай-ақ осы бағанда тапсырыс беруші қабылдаған түзету шаралары сипатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z237" w:id="197"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z237" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Фото және бейне тіркеу – есептіліктің міндетті элементі болып табылады. Әрбір есептік нысанға объектінің ағымдағы жай-күйін бейнелейтін кемінде үш фотосурет (мысалы, жұмыстардың басталуы, аралық кезең, ағымдағы прогресс) және ұзақтығы екі минуттан аспайтын жұмыс учаскесінің нақты жағдайын көрсететін бейнежазба қоса беріледі. Әрбір фото және бейнематериалда түсірілген күні, орны және қысқаша сипаттамасы көрсетілуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z238" w:id="198"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z238" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ұсынылған барлық ақпарат құжат түрінде расталуы тиіс: орындалған жұмыстар актілерімен, ҚМЖ кестелерімен, тапсырыс беруші немесе мердігер ұсынған анықтамалармен, жабдықты жеткізу актілерімен, ведомостілермен және басқа да тиісті материалдармен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z239" w:id="199"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z239" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан электрондық форматта (Excel немесе Word) ұсынылады, оған ілеспе файлдар (фото/бейне — JPG, PNG, MP4 форматтарында) қоса беріледі, қажет болған жағдайда — қолтаңба және мөр қойылған қағаз нұсқада да ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>