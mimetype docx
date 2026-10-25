--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="386d8f3" w14:textId="386d8f3">
+    <w:p w14:paraId="a238ec0" w14:textId="a238ec0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1181,54 +1181,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер өтінім беру сәтінде электрондық платформа іске қосылмаған немесе уақытша жұмыс істемей тұрса, өтінім беру техникалық оператордың қолданыстағы электрондық құжат айналымы жүйесі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Өтінімге табиғи монополия субъектісінің бірінші басшысы және тиісті облыстың, республикалық маңызы бар қаланың немесе астананың әкімі немесе оның коммуналдық және энергетикалық инфрақұрылым мәселелеріне жетекшілік ететін орынбасары жобалауға арналған тапсырмамен бірге қол қояды.</w:t>
+      6. Өтінімге табиғи монополия субъектісінің бірінші басшысы және астананың, тиісті облыстың, республикалық маңызы бар қаланың әкімі немесе оның коммуналдық және энергетикалық инфрақұрылым мәселелеріне жетекшілік ететін орынбасары жобалауға арналған тапсырмамен бірге қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 2026 жылы іске асыру жоспарланған жобалар бойынша өтінімдер 2026 жылғы 1 қыркүйектен кешіктірілмей беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2763,74 +2825,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Техникалық-технологиялық шешімдер сараптамасының қорытындысын алғаннан кейін, табиғи монополиялар субъектісі жоба бойынша жобалау-сметалық құжаттамасы бар материалдарды бір мезгілде қаржыландырудың белгілі бір тетігіне байланысты ведомстводан тыс кешенді сараптама жүргізуге және тиісті қаржы институтына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      33. Табиғи монополия субъектісі ведомстводан тыс кешенді сараптаманы жүргізуге жобалау-сметалық құжаттаманы жібереді және "Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметi туралы" Қазақстан Республикасының Заңымен және Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 бұйрығымен бекітілген қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 10722 болып тіркелген) белгіленген тәртіппен жобаны одан әрі бекітуді жүзеге асырады.</w:t>
+      33. Табиғи монополия субъектісі ведомстводан тыс кешенді сараптаманы жүргізуге жобалау-сметалық құжаттаманы жібереді және Қазақстан Республикасының Құрылыс кодексі және Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 15 мамырдағы № 240 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген жаңа ғимараттар мен құрылысжайларды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған жобаларға ведомстводан тыс кешенді сараптама жүргізу қағидаларымен (нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 38739 болып тіркелген) белгіленген тәртіппен жобаны одан әрі бекітуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жобалау-сметалық құжаттамаға кейінгі барлық өзгерістер техникалық оператормен келісім бойынша енгізіледі. Өзгерістерді келісу мақсатында табиғи монополия субъектісі тиісті құжаттарды қоса бере отырып, жоспарланған өзгерістердің негіздемесімен электрондық платформа арқылы техникалық операторға жүгінеді. Техникалық оператор құжаттар келіп түскен сәттен бастап 7 (жеті) жұмыс күні ішінде өзгерістерді қарайды және келіседі не қарау нәтижесін дәлелді бас тарту түрінде ресімдейді және табиғи монополия субъектісіне электрондық платформа арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -22076,110 +22200,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Энергетикалық және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>коммуналдық</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> секторларды</w:t>
+              <w:t>коммуналдық секторларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жаңғырту жөніндегі</w:t>
+              <w:t>жаңғырту жөніндегі ұлттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұлттық жоба шеңберінде тұрғын</w:t>
+              <w:t>жоба шеңберінде тұрғын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үй</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> қатынастары мен тұрғын</w:t>
+              <w:t>үй қатынастары мен тұрғын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>үй-коммуналдық шаруашылығы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22187,341 +22291,329 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жоспарлау, іріктеу, келісу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жобалау,</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> салу және (немесе)</w:t>
+              <w:t>жобалау, салу және (немесе)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> процестерін</w:t>
+              <w:t>пайдалану процестерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мониторингтеу</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> қағидаларына</w:t>
+              <w:t>мониторингтеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z206" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жобаларды жүзеге асыру барысы туралы ақпарат" формасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z207" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      1. ТМС атауы:</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z208" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жобаның атауы:</w:t>
+      1. ТМС атауы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z209" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Есептік кезең: " " __________ 20__ ж. - " " __________ 20__ ж.</w:t>
+      2. Жобаның атауы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z210" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жобаны іске асырудың басталу күні:</w:t>
+      3. Есептік кезең: " " __________ 20__ ж. – " " __________ 20__ ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z211" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жобаны аяқтаудың жоспарланған күні:</w:t>
+      4. Жобаны іске асырудың басталу күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z212" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Құрылыстың сметалық құны, мың теңге:</w:t>
+      5. Жобаны аяқтаудың жоспарланған күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z213" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Есептік күнге дейін игерілген сома, мың теңге:</w:t>
+      6. Құрылыстың сметалық құны, мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z214" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Орындаушы (ТАӘ, лауазымы, байланыс ақпараты):</w:t>
+      7. Есептік күнге дейін игерілген сома, мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z215" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      8. Орындаушы (ТАӘ, лауазымы, байланыс ақпараты):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       9. Есепті жасау күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z216" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоба компоненттері бойынша жұмыстардың орындалуын мониторингтеу кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -22581,88 +22673,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоба компонентінің атауы</w:t>
+Жоба компонен-тінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Компоненттің сметалық құны, мың тг</w:t>
+Компоненттің сметалық құны, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23591,562 +23683,518 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтінім формасында келесі қысқартулар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z218" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТАӘ – тегі, аты, әкесінің аты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z219" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСҚ – жобалық-сметалық құжаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z220" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТМС – табиғи монополия субъектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z221" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚМЖ – құрылыс-монтаж жұмыстары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы нысан энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба аясында енгізілген жобалар бойынша ақпаратты жүйелі түрде жинау мен ұсынуға арналған</w:t>
+      "Жобаларды жүзеге асыру барысы туралы ақпарат" формасын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z224" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Кестені толтыру тәртібі:</w:t>
+      1. Осы нысан энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба аясында енгізілген жобалар бойынша ақпаратты жүйелі түрде жинау мен ұсынуға арналған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z225" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1- бағанда "№" - реттік нөмірмен көрсетіледі. Келесі ақпарат реттік нөмірлеуді бұзбауы тиіс;</w:t>
+      2. Кестені толтыру тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z226" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-бағанда "Жоба компонентінің атауы" – нақты компоненттің атауы, ЖСҚ-да көрсетілген атауға сәйкес;</w:t>
+      1- бағанда "№" - реттік нөмірмен көрсетіледі. Келесі ақпарат реттік нөмірлеуді бұзбауы тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z227" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-бағанда "Компоненттің сметалық құны, мың тг" – ЖСҚ бойынша жабдықтар мен материалдарды қоса алғанда, компоненттің сметалық құны;</w:t>
+      2-бағанда "Жоба компонентінің атауы" – нақты компоненттің атауы, ЖСҚ-да көрсетілген атауға сәйкес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z228" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-бағанда "Жұмыстар көлемі (натуралды түрде). ЖСҚ бойынша жоспар " – ЖСҚ бойынша жұмыстың көлемі (км, м³, дана, м² және т.б.);</w:t>
+      3-бағанда "Компоненттің сметалық құны, мың теңге" – ЖСҚ бойынша жабдықтар мен материалдарды қоса алғанда, компоненттің сметалық құны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z229" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-бағанда "Жұмыстар көлемі (натуралды түрде). Нақты (жиынтық)" – есептік күнге орындалған нақты жұмыс көлемі, орындалған жұмыстар актілеріне сәйкес;</w:t>
+      4-бағанда "Жұмыстар көлемі (натуралды түрде). ЖСҚ бойынша жоспар" – ЖСҚ бойынша жұмыстың көлемі (км, м³, дана, м² және т.б.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z230" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-бағанда "Жұмыстың басталу мерзімі. ҚМЖ кестесі бойынша" – осы компонент бойынша құрылыс-монтаж жұмыстары кестесіне сәйкес жұмыс басталатын күн көрсетіледі;</w:t>
+      5-бағанда "Жұмыстар көлемі (натуралды түрде). Нақты (жиынтық)" – есептік күнге орындалған нақты жұмыс көлемі, орындалған жұмыстар актілеріне сәйкес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z231" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-бағанда "Жұмыстың басталу мерзімі. Нақты" – жұмыстың нақты басталған күні көрсетіледі.</w:t>
+      6-бағанда "Жұмыстың басталу мерзімі. ҚМЖ кестесі бойынша" – осы компонент бойынша құрылыс-монтаж жұмыстары кестесіне сәйкес жұмыс басталатын күн көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z232" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-бағанда "Жұмыстың аяқталу мерзімі. ҚМЖ кестесі бойынша" – ҚМЖ кестесінде көзделген жұмыстардың аяқталу күні көрсетіледі;</w:t>
+      7-бағанда "Жұмыстың басталу мерзімі. Нақты" – жұмыстың нақты басталған күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z233" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-бағанда "Жұмыстың аяқталу мерзімі. Нақты" – жұмыстардың нақты аяқталған күні немесе "жүргізілуде" деген белгі қойылады;</w:t>
+      8-бағанда "Жұмыстың аяқталу мерзімі. ҚМЖ кестесі бойынша" – ҚМЖ кестесінде көзделген жұмыстардың аяқталу күні көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z234" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-бағанда "Қолданылған материалдар, жабдықтар мен технологиялардың қысқаша сипаттамасы. ҚР өндірісі" – отандық өндірістегі пайдаланылған материалдар мен жабдықтардың атауы мен көлемі, олардың техникалық сипаттамалары (мысалы, өнімділік, диаметр, қуат), өндірушінің атауы және бірлік құны көрсетіледі;</w:t>
+      9-бағанда "Жұмыстың аяқталу мерзімі. Нақты" – жұмыстардың нақты аяқталған күні немесе "жүргізілуде" деген белгі қойылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z235" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11-бағанда "Қолданылған материалдар, жабдықтар мен технологиялардың қысқаша сипаттамасы. Импорттық" – импорттық шығу тегі бар материалдар, жабдықтар мен технологиялар бойынша ұқсас ақпарат беріледі. Мәліметтер жоба компоненттері бойынша нақты бөліністе көрсетілуі тиіс және ЖСҚ спецификацияларына әрі нақты жеткізілімдерге сәйкес келуі қажет;</w:t>
+      10-бағанда "Қолданылған материалдар, жабдықтар мен технологиялардың қысқаша сипаттамасы. ҚР өндірісі" – отандық өндірістегі пайдаланылған материалдар мен жабдықтардың атауы мен көлемі, олардың техникалық сипаттамалары (мысалы, өнімділік, диаметр, қуат), өндірушінің атауы және бірлік құны көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z236" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12-бағанда "Орындалған жұмыстардың сипаттамасы, ауытқулардың себептері (бар болса)" – есепті кезең ішінде орындалған жұмыстардың көлемі мен сипаты сипатталады, барлық маңызды оқиғалар мен проблемалық мәселелер міндетті түрде көрсетіледі. Ауытқулар туындаған жағдайда олардың себептері (сот даулары, жобалық шешімдерді келіспеу, сатып алуларды қайта өткізу, ҚМЖ кестесінен кейін қалу, мердігердің объектіге келмеуі және басқа да мән-жайлар) көрсетіледі. Сондай-ақ осы бағанда тапсырыс беруші қабылдаған түзету шаралары сипатталады.</w:t>
+      11-бағанда "Қолданылған материалдар, жабдықтар мен технологиялардың қысқаша сипаттамасы. Импорттық" – импорттық шығу тегі бар материалдар, жабдықтар мен технологиялар бойынша ұқсас ақпарат беріледі. Мәліметтер жоба компоненттері бойынша нақты бөліністе көрсетілуі тиіс және ЖСҚ спецификацияларына әрі нақты жеткізілімдерге сәйкес келуі қажет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z237" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Фото және бейне тіркеу – есептіліктің міндетті элементі болып табылады. Әрбір есептік нысанға объектінің ағымдағы жай-күйін бейнелейтін кемінде үш фотосурет (мысалы, жұмыстардың басталуы, аралық кезең, ағымдағы прогресс) және ұзақтығы екі минуттан аспайтын жұмыс учаскесінің нақты жағдайын көрсететін бейнежазба қоса беріледі. Әрбір фото және бейнематериалда түсірілген күні, орны және қысқаша сипаттамасы көрсетілуі тиіс.</w:t>
+      12-бағанда "Орындалған жұмыстардың сипаттамасы, ауытқулардың себептері (бар болса)" – есепті кезең ішінде орындалған жұмыстардың көлемі мен сипаты сипатталады, барлық маңызды оқиғалар мен проблемалық мәселелер міндетті түрде көрсетіледі. Ауытқулар туындаған жағдайда олардың себептері (сот даулары, жобалық шешімдерді келіспеу, сатып алуларды қайта өткізу, ҚМЖ кестесінен кейін қалу, мердігердің объектіге келмеуі және басқа да мән-жайлар) көрсетіледі. Сондай-ақ осы бағанда тапсырыс беруші қабылдаған түзету шаралары сипатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z238" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Ұсынылған барлық ақпарат құжат түрінде расталуы тиіс: орындалған жұмыстар актілерімен, ҚМЖ кестелерімен, тапсырыс беруші немесе мердігер ұсынған анықтамалармен, жабдықты жеткізу актілерімен, ведомостілермен және басқа да тиісті материалдармен.</w:t>
+      3. Фото және бейне тіркеу – есептіліктің міндетті элементі болып табылады. Әрбір есептік нысанға объектінің ағымдағы жай-күйін бейнелейтін кемінде үш фотосурет (мысалы, жұмыстардың басталуы, аралық кезең, ағымдағы прогресс) және ұзақтығы екі минуттан аспайтын жұмыс учаскесінің нақты жағдайын көрсететін бейнежазба қоса беріледі. Әрбір фото және бейнематериалда түсірілген күні, орны және қысқаша сипаттамасы көрсетілуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z239" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      4. Ұсынылған барлық ақпарат құжат түрінде расталуы тиіс: орындалған жұмыстар актілерімен, ҚМЖ кестелерімен, тапсырыс беруші немесе мердігер ұсынған анықтамалармен, жабдықты жеткізу актілерімен, ведомостілермен және басқа да тиісті материалдармен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5. Нысан электрондық форматта (Excel немесе Word) ұсынылады, оған ілеспе файлдар (фото/бейне — JPG, PNG, MP4 форматтарында) қоса беріледі, қажет болған жағдайда — қолтаңба және мөр қойылған қағаз нұсқада да ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24472,31 +24520,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>