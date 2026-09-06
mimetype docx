--- v0 (2025-10-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2e6e934" w14:textId="2e6e934">
+    <w:p w14:paraId="7bdd937" w14:textId="7bdd937">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1334,1951 +1334,2387 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі.</w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы Қағидалар Үлкен Нарын ауданының аумағында тұрақты тұрғылықты жері бойынша тіркелген тұлғаларға қолданылады.</w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Қағидалар Үлкен Нарын ауданының аумағында тұрақты тұрғылықты жері бойынша тіркелген тұлғаларға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       6. Учаскелік және арнайы комиссиялар өз қызметін Шығыс Қазақстан облысы әкімдігімен бекітілген ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылардың санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 7.Мерекелік күндер мен атаулы күндерге орай әлеуметтік көмек азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...15 lines deleted...]
-      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні – 15 ақпан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...15 lines deleted...]
-      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) –150000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлеріне – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлеріне – 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге – 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге – 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Халықаралық әйелдер күні – 8 наурыз:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға – 15000 теңге (он бес мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төрт және одан да көп кәмелетке толмаған бірге тұратын балалары, оның ішінде білім беру ұйымдарында күндізгі бөлімде оқитын (бірақ жиырма үш жасқа толғанға дейін) балалары бар көп балалы отбасыларға –15000 теңге (он бес мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Отан қорғаушы күні -7 мамыр:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек–2001 жылғы ақпан аралығындағы кезеңде Тәжік-Ауған учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын қорғауды күшейту жөніндегі тапсырмаларды орындаған Қазақстан Республикасының әскери қызметшілеріне — 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...15 lines deleted...]
-      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне — 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына — 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 70 000 (жетпіс мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан- 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988–1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысқан адамдарға, сондай-ақ тыйым салынған аймақтардан эвакуацияланған (өз бетімен көшіп кеткен) тұлғаларға —150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға, сондай-ақ ата-анасының біреуінің радиациялық сәулеленуіне генетикалық байланысты мүгедектігі бар олардың балаларына — 70 000 (жетпіс мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбіт уақытта әскери қызмет өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына — 15000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жеңіс күні – 9 мамыр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне – 5000 000 (бес миллион) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдары, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектігі белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне – 5000000 (бес миллион) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСРО Кеңес Армиясының, Әскери-теңіз флоттың, Ішкі істер және Мемлекеттік қауіпсіздік органдарының ерікті құрамдағы қызметшілеріне, Ұлы Отан соғысы кезеңінде қызметтегі әскер бөліктері, штабтар, мекемелердегі штаттық лауазымдарды атқарғандарға – 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысының қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде әскери қызметшілердің мәртебесіне ауыстырылған Халық комиссариатының теміржол қатынасы жөніндегі арнайы құрылымдарының, Халық комиссариатының байланыс саласы қызметкерлеріне, кәсіпшілік және көлік кемелерінің жүзу құрамына, сондай-ақ авиацияның ұшу-көтеру құрамына — 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға — 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі және мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға – 80 000 (сексен мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға — 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      5) Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні – 31 мамыр;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысының қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) —130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген басқа тәртіпте саяси қуғын-сүргiндердің құрбандары немесе саяси қуғын-сүргiндерден зардап шеккендер деп танылған азаматтарға – 13 000 (он үш мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға —130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының Конституциясы күні – 30 тамыз:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі және мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға — 80 000 (сексен мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      18 жасқа дейінгі мүгедектігі бар балаларға (мүгедектігі бар балалардың ата - аналарының біріне немесе өзге де заңды өкілдеріне) – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні – 31 мамыр:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот тәртібінде немесе Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңымен белгіленген басқа тәртіпте саяси қуғын-сүргiндердің құрбандары немесе саяси қуғын-сүргiндерден зардап шеккендер деп танылған азаматтарға – 13 000 (он үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Семей ядролық сынақ полигонының жабылу күні – 29 тамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 жасқа дейінгі мүгедектігі бар балаларға (мүгедектігі бар балалардың ата - аналарының біріне немесе өзге де заңды өкілдеріне) –– 15000 (он бес мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Тәуелсіздік күні – 16 желтоқсан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 жылғы 17-18 желтоқсандағы Қазақстандағы оқиғаларға қатысқаны үшін қуғын-сүргінге ұшыраған адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қол сұққаны үшін сотталған адамдарды қоспағанда, оларға қатысты қылмыстық істерді қайта қараудың қолданыстағы тәртібі сақталады – 200000 (екі жүз мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келтіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келтіру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
-[...15 lines deleted...]
-      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
-[...15 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленетін ең төменгі күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа табыстың болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ақшалай нысандағы бір реттік әлеуметтік көмек алушылардың мынадай санаттарына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
-[...15 lines deleted...]
-      1) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)жан басына шаққандағы орташа кірісі есепке алына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
-[...15 lines deleted...]
-      дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       жан басына шаққандағы орташа табысы жергілікті өкілді органдар белгілеген шектен аспайтын азаматтарға (отбасыларға)–– 100 (жүз) айлық есептік көрсеткішке дейін мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурулары бар азаматтарға (отбасыларға);</w:t>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
-[...15 lines deleted...]
-      ата-ананың қамқорлығынсыз қалған жетімдерге;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурулары бар азаматтарға (отбасыларға) –– 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылған азаматтарға;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келуі –– 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
-[...15 lines deleted...]
-      пробация қызметінің есебінде болған азаматтарға;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келуі–– 100 (жүз) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
-[...15 lines deleted...]
-      2) белгілеген шектен аспайтын, жан басына шаққандағы орташа кіріс бар:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүлікке табиғи апат немесе өрт салдарынан зиян келтірілген жағдайда әлеуметтік көмек зардап шеккен мүліктің орналасқан жері бойынша, оның меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
-[...15 lines deleted...]
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын азаматарға көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші топтағы мүгедектігі бар адамды санаторий-курорттық емдеуге алып жүретін тұлға жергілікті атқарушы органдардан санаторий-курорттық ұйымдағы болу құнын өтеуге жылына бір рет, уәкілетті мемлекеттік орган айқындайтын санаторий-курорттық емдеудің құнын өтеу ретінде тиісті кезеңге белгіленген кепілдендірілген соманың жетпіс пайызы мөлшерінде өтемақы алуға құқылы (жұмыс берушінің кінәсінен еңбек жарақатын немесе кәсіптік ауру алған мүгедектігі бар адамдарды қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
-[...15 lines deleted...]
-      жан басына шаққандағы орташа табысы ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын азаматтарға (отбасыларға).</w:t>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемақы келесі құжат ұсынылған кезде төленеді:санаторий-курорттық ұйымында тұру фактісін растайтын құжат. Осы негіз бойынша өтініш беру мерзімі оқиға болған күннен бастап екі айды құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ақшалай нысандағы әлеуметтік көмек мезгіл-мезгіл (ай сайын) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адамның вирустық иммунитет тапшылығын (АИТВ) жұқтырған және диспансерлік есепте тұрған балалардың ата-аналарына немесе заңды өкілдеріне тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төмен күнкөріс деңгейінің екі еселік мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
-[...15 lines deleted...]
-      2) Шығыс Қазақстан облысы Денсаулық сақтау басқармасының "Үлкен Нарын ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының ұсынылған тізіміне сәйкес туберкулез ауруымен ауыратын және емнің амбулаториялық сатысындағы азаматтарға - 39320 (отыз тоғыз мың үш жүз жиырма) теңге мөлшерінде.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Шығыс Қазақстан облысы Денсаулық сақтау басқармасының "Үлкен Нарын ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының ұсынылған тізіміне сәйкес туберкулез ауруымен ауыратын және емнің амбулаториялық сатысындағы азаматтарға -7 ( жеті) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...15 lines deleted...]
-      11. Адамның (отбасының) жан басына шаққандағы орташа кірісінің шегі ең төмен күнкөріс деңгейінің екі еселік мөлшерінде белгіленсін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көмек тағайындау үшін жан басына шаққандағы орташа табыс шегі Қазақстан Республикасындағы ең төмен күнкөріс деңгейінің екі еселік мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды және оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармағында</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмектің шекті шамасы 100 (жүз) айлық есептік көрсеткішті құрайды.</w:t>
+        <w:t>8-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекке жүгіну мерзімдері оқиғалар басталған күннен бастап үш ай ішінде жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекке жүгіну мерзімдері оқиғалар басталған күннен бастап үш ай ішінде жасалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек мемлекеттік корпорацияның не өзге ұйымдардың не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылған тізімі негізінде Үлкен Нарын ауданының әкімдігі бекіткен алушылардың тізімдері бойынша алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтiк көмек көрсетуге жұмсалатын шығыстарды қаржыландыру жергілікті бюджетте көзделген ағымдағы қаржы жылына арналған қаражат шегiнде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтiк көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтiк көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...87 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек ақшалай нысанда екінші деңгейдегі банктер немесе банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар арқылы алушылардың шоттарына аудару жолымен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тарауымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуден бас тарту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әлеуметтік көмек көрсету:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы Үлкен Нарын ауданының шегінен тыс жерге тұрақты тұруға кеткенде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
-[...15 lines deleted...]
-      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың 3) тармақшасы осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалары ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру және әлеуметтік көмек көрсету мемлекеттік корпорация арқылы төлеу процесіне бастама жасау Үлгілік қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3343,55 +3779,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3717,31 +4153,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>