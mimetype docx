--- v0 (2025-10-12)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a575838" w14:textId="a575838">
+    <w:p w14:paraId="ca68bf2" w14:textId="ca68bf2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Абай ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Абай ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қарағанды облысы Абай аудандық мәслихатының 2024 жылғы 12 қыркүйектегі № 23/216 шешімі. Қарағанды облысының Әділет департаментінде 2024 жылғы 16 қыркүйекте № 6653-09 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:bookmarkStart w:name="z42" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Қарағанды облысы Абай аудандық мәслихатының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,151 +195,223 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Абай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Абай ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібі осы шешімнің </w:t>
+      1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+        <w:t xml:space="preserve"> сәйкес Абай ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары айқындалсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Қарағанды облысы Абай аудандық мәслихатының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Абай ауданы мәслихатының кейбір шешімдерінің күші осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -516,470 +628,704 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 23/216</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Абай ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+        <w:t xml:space="preserve"> Абай ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z44" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Қарағанды облысы Абай аудандық мәслихатының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Абай ауданының тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызметті алушылар), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегін тағайындау "Абай ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының жиынтық кірісін "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағида) айқындалған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тәртіппен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі бес (5) пайыз мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Қарағанды облысы Абай аудандық мәслихатының 06.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 32/305</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тармақ жаңа редакцияда - Қарағанды облысы Абай аудандық мәслихатының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлемі жүзеге асырылады (Нормативтік құқытық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет тұрғын үй көмегін беру қағидаларына сәйкес құжаттарды ұсына отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясына (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталынан құжаттардың толық топтамасын алған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Қарағанды облысы Абай аудандық мәслихатының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-1. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген нормалар шегінде есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-қосымша 7-1-тармақпен толықтырылды - Қарағанды облысы Абай аудандық мәслихатының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші тұрғын үй көмегін тағайындау туралы шешім қабылданғаннан кейін келесі айда тоқсанына бір рет тұрғын үй көмегін алушылардың жеке шоттарына есептелген сомаларды аудару арқылы екінші деңгейдегі банктер арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1058,522 +1404,522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 23/216</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абай аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарағанды облысы Абай ауданы мәслихатының 6 сессиясының 2012 жылғы 8 маусымдағы № 6/59 "Абай ауданы бойынша тұрғын үй көмегін көрсету Ережесін бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8-9-137 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарағанды облысы Абай ауданының мәслихатының 14 сессиясының 2013 жылғы 13 ақпандағы № 14/145 "Абай аудандық мәслихатының 2012 жылғы 8 маусымдағы 6 сессиясының № 6/59 "Абай ауданы бойынша тұрғын үй көмегін көрсету Ережесін бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2222 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қарағанды облысы Абай ауданының мәслихатының 17 сессиясының 2013 жылғы 20 маусымдағы № 17/179 "Абай аудандық мәслихатының 2012 жылғы 8 маусымдағы 6 сессиясының № 6/59 "Абай ауданы бойынша тұрғын үй көмегін көрсету Ережесін бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2358 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қарағанды облысы Абай аудандық мәслихатының 26 сессиясының 2013 жылғы 23 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26/260</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Абай аудандық мәслихатының 2012 жылғы 8 маусымдағы 6 сессиясының № 6/59 "Абай ауданы бойынша тұрғын үй көмегін көрсету Ережесін бекіту туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2518 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қарағанды облысы Абай ауданының мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30/311</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Абай аудандық мәслихатының 6 сессиясының 2012 жылғы 8 маусымдағы № 6/59 "Абай ауданы бойынша тұрғын үй көмегін көрсету Ережесін бекіту туралы" шешіміне өзгеріс енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2675 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қарағанды облысы Абай аудандық мәслихатының 2014 жылғы 11 қыркүйектегі 33 сессиясының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33/347</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Абай аудандық мәслихатының 6 сессиясының 2012 жылғы 8 маусымдағы № 6/59 "Абай ауданы бойынша тұрғын үй көмегін көрсету Ережесін бекіту туралы" шешіміне өзгеріс енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2797 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қарағанды облысы Абай аудандық мәслихатының 2018 жылғы 21 маусымдағы 32 сессиясының № 32/351 "Абай аудандық мәслихатының 2012 жылғы 8 маусымдағы 6 сессиясының № 6/59 "Абай ауданы бойынша тұрғын үй көмегін көрсету Ережесін бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4852 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қарағанды облысы Абай ауданының мәслихатының 2019 жылғы 26 желтоқсандағы № 57/610 "Абай аудандық мәслихатының 6 сессиясының 2012 жылғы 8 маусымдағы № 6/59 "Абай ауданы бойынша тұрғын үй көмегін көрсету Ережесін бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5636 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қарағанды облысы Абай ауданының мәслихатының 2020 жылғы 24 маусымдағы № 65/697 "Абай аудандық мәслихатының 6 сессиясының 2012 жылғы 8 маусымдағы № 6/59 "Абай ауданы бойынша тұрғын үй көмегін көрсету Ережесін бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5907 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қарағанды облысы Абай ауданының мәслихатының 2021 жылғы 25 ақпандағы № 3/35 "Абай аудандық мәслихатының 6 сессиясының 2012 жылғы 8 маусымдағы № 6/59 "Абай ауданы бойынша тұрғын үй көмегін көрсету Ережесін бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6223 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>