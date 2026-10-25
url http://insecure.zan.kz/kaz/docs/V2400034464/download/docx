--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9a077e9" w14:textId="9a077e9">
+    <w:p w14:paraId="8ac24bd" w14:textId="8ac24bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +94,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Волонтерлер мен волонтерлік бағыттар саны" волонтерлік саласындағы әкімшілік деректерді жинауға арналған нысанды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2024 жылғы 3 маусымдағы № 223-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 10 маусымда № 34464 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2024 жылғы 3 маусымдағы № 223-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 10 маусымда № 34464 болып тіркелді.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,184 +156,214 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген Қазақстан Республикасы Мәдениет және ақпарат министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>314) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Волонтерлер мен волонтерлік бағыттар саны" волонтерлік саласындағы әкімшілік деректерді жинауға арналған нысан бекітілсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес "Волонтерлер мен волонтерлік бағыттар саны" волонтерлік саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған нысан бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Азаматтық қоғам істері комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -353,90 +378,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -764,267 +790,624 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 3 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 223-НҚ Бұйрығына </w:t>
+              <w:t>№ 223-НҚ Бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Волонтерлер мен волонтерлік бағыттар саны" волонтерлік қызмет саласындағы әкімшілік деректерді жинауға арналған нысан</w:t>
+        <w:t xml:space="preserve"> "Волонтерлер мен волонтерлік бағыттар саны" волонтерлік қызмет саласындағы әкімшілік деректерді ақысыз негізде жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қазақстан Республикасының Мәдениет және ақпарат министрлігіне ұсынылады.</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Нысан жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысаны интернет-ресурста орналастырылған: www.mam.gov.kz.</w:t>
+      Ұсынылады: Қазақстан Республикасының Мәдениет және ақпарат министрлігіне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік дереккөздер нысанының атауы: "Волонтерлер мен волонтерлік бағыттар саны".</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: https://www.gov.kz/memleket/entities/mam/.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік дереккөздер нысанының индексі: 1-КВВН.</w:t>
+      Әкімшілік нысанның атауы: "Волонтерлер мен волонтерлік бағыттар саны".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кезеңділігі: жартыжылдық.</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1-КВВН.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есепті кезең: 20__ жылдың ___ жартыжылдығы.</w:t>
+      Кезеңділік: жартыжылдық.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар: облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары</w:t>
+      Есепті кезең: 20__ жылдың жартыжылдығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректердің нысанын ұсыну мерзімі: есепті айдан кейінгі айдың 10-күнінен кешіктірмей</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кестесі</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті айдан кейінгі айдың 10-күнінен кешіктірмей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5575300" cy="622300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5575300" cy="622300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегатталған түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Волонтерлер мен волонтерлік бағыттар саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -1230,51 +1613,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жасына қарай (адам)</w:t>
+Жасына қарай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2168,50 +2569,1563 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестеннің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волонтерлік бағыттар бөлінісінде волонтерлердің саны (адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волонтерлік бірлестіктер (бірлік)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнер саласында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эковолонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зооволонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медиа волонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Із-түссіз жоғалған адамдарды іздеу бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төтенше жағдайлардың салдарларын жою</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Этностық волонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік волонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқиғалы волонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастамашыл волонтерлер топтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркелген волонтерлік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұйымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2233,1498 +4147,2146 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="946"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="11"/>
-[...66 lines deleted...]
-Волонтерлік бірлестіктер (бірлік)</w:t>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волонтерлік жобалар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...479 lines deleted...]
-ұйымдар</w:t>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волонтерлік бағыттар бөлінісінде жобалар мен іс-шаралар саны (бірлік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...461 lines deleted...]
-23</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоспарланатын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинадағы волонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім берудегі волонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнер саласындағы волонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эковолонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зооволонтерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медиа волонтерлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...383 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3746,3768 +6308,1893 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Волонтерлік жобалар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...72 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...36 lines deleted...]
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Волонтерлік бағыттар бөлінісінде жобалар мен іс-шаралар саны (бірлік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...92 lines deleted...]
-Нақты</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Із-түссіз жоғалған адамдарды іздеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медицинадағы волонтерлік</w:t>
+Төтенше жағдайлардың салдарларын жою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім берудегі волонтерлік</w:t>
+Этностық волонтерлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнер саласындағы волонтерлік</w:t>
+Әлеуметтік волонтерлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Эковолонтерлік</w:t>
+Оқиғалқ волонтерлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...285 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...29 lines deleted...]
-Іс-шаралар:</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...425 lines deleted...]
-35</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...351 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кестенің жалғасы</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="878"/>
-[...12 lines deleted...]
-        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Волонтерлік жобалар саны</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы__________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...289 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық почта мекенжайы_____________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...497 lines deleted...]
-Іс-шаралар:</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орындаушы______________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тегі, аты және әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолы, телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...497 lines deleted...]
-49</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы немесе оның міндетін атқарушы адам________________________ _______________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тегі, аты және әкесінің аты (ол болған жағдайда),</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...421 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғаларда қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...160 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7541,539 +8228,373 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мөрдің орны </w:t>
+              <w:t>"Волонтерлер мен волонтерлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(жеке кәсіпкерлер болып </w:t>
+              <w:t>бағыттар саны" волонтерлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">табылатын тұлғалардан </w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоспағанда)</w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">"Волонтерлер мен волонтерлік </w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бағыттар саны" волонтерлік </w:t>
+              <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы әкімшілік</w:t>
-[...38 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Волонтерлер мен волонтерлік бағыттар саны" волонтерлік саласындағы әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
+        <w:t xml:space="preserve"> "Волонтерлер мен волонтерлік бағыттар саны" волонтерлік саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. 1-бағанда нөмір реттік сан "№" бойынша толтырылады.</w:t>
-[...38 lines deleted...]
-</w:t>
+      1.1-бағанда нөмір реттік сан "№" бойынша толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленген әкімшілік-аумақтық объектілердің сыныптауышы бойынша коды көрсетіледі</w:t>
+        <w:t>
+      2.2-бағанда ҚР ҰЖ 11-2025 "Әкімшілік-аумақтық объектілердің жіктеуіші" ұлттық жіктеуішіне сәйкес, өңірдің (облыстың, қаланың) атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. 4-бағанда волонтерлердің жалпы саны көрсетіледі.</w:t>
+      3.3-бағанда әзірленген әкімшілік-аумақтық объектілердің жіктеуіші бойынша коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. 5 және 6-бағандарда жыныстық қатыстылығы (ер немесе әйел) бойынша волонтерлер туралы мәліметтер көрсетіледі.</w:t>
+      4.4-бағанда волонтерлердің жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.5 және 6-бағандарда жыныстық қатыстылығы (ер немесе әйел) бойынша волонтерлер туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 7, 8 және 9-бағандарда жасы бойынша волонтерлер туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20 және 21-бағандарда волонтерлік бағыттар бөлінісінде волонтерлердің саны туралы мәліметтер көрсетіледі.</w:t>
+      7.10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20 және 21-бағандарда волонтерлік бағыттар бөлінісінде волонтерлердің саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. 22-бағанда бастамашыл топтардың саны көрсетіледі.</w:t>
+      8.22-бағанда бастамашыл топтардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. 23-бағанда тіркелген волонтерлік ұйымдардың саны көрсетіледі.</w:t>
+      9.23-бағанда тіркелген волонтерлік ұйымдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. 24-бағанда іске асырылатын (іске асырылған) жобалардың саны көрсетіледі.</w:t>
+      10.24-бағанда іске асырылатын (іске асырылған) жобалардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 25-бағанда іске асырылған іс-шаралардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 26 және 27-бағандарда бюджет туралы деректер (жоспарланатын және нақты) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, және 49-бағандарда волонтерлік бағыттар бөлінісінде іске асырылатын (іске асырылған) жобалар мен іске асырылған іс-шаралардың саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8449,35 +8970,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>