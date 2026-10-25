--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c3a0bd" w14:textId="1c3a0bd">
+    <w:p w14:paraId="27a6600" w14:textId="27a6600">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,203 +85,281 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2019 жылғы 26 желтоқсандағы № 320 "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан аумағындағы азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет саласындағы мамандар лауазымдарының тізбесін айқындау туралы" қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2023 жылғы 30 қарашадағы № 273 қаулысы. Солтүстік Қазақстан облысының Әділет департаментінде 2023 жылғы 4 желтоқсандағы № 7639-15 болып тіркелді</w:t>
+        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2023 жылғы 30 қарашадағы № 273 қаулысы. Солтүстік Қазақстан облысының Әділет департаментінде 2023 жылғы 4 желтоқсандағы № 7639-15 болып тіркелді. Күші жойылды - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 2026 жылғы 28 шілдедегі № 187 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:bookmarkStart w:name="z18" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облысы Ғабит Мүсрепов атындағы аудан әкімдігінің 2019 жылғы 26 желтоқсандағы № 320 "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан аумағындағы азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет саласындағы мамандар лауазымдарының тізбесін айқындау туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5754 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулыға қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6), 7), 8) және 9) тармақшалары алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының орындалуын бақылау Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -405,184 +485,206 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р. Анбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Солтүстік Қазақстан облысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ғабит Мүсірепов атындағы аудан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәслихаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -904,35 +1006,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>