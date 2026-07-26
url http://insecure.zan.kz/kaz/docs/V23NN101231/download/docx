--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="73202e1" w14:textId="73202e1">
+    <w:p w14:paraId="283c28d" w14:textId="283c28d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1144,54 +1144,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Қостанай ауданы мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек көрсету үшін атаулы күндері мен мереке күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z39" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2314,107 +2376,107 @@
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z97" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z98" w:id="19"/>
-[...15 lines deleted...]
-      1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын 10 айлық есептік көрсеткіш мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z99" w:id="20"/>
+    <w:bookmarkStart w:name="z12" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ардагерлерге және Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-бабының</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Заңның </w:t>
+        <w:t>8-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2450,456 +2512,406 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерде;</w:t>
+        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, ақшалай көмек түрінде, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z100" w:id="21"/>
-[...15 lines deleted...]
-      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z101" w:id="22"/>
-[...15 lines deleted...]
-      4) туберкулезбен ауратын және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулезбен ауратын және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z102" w:id="23"/>
-[...15 lines deleted...]
-      5) мүгедектігі бар адамдарға, олардың оңалту орталықтарына жол жүруі мен кері қайтуына байланысты шығындарын өтеу үшін, табыстарын есепке алмай, тоқсан сайын, 2 айлық есептік көрсеткіш мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарға, ақшалай көмек түрінде, жедел емделуге, табыстарын есепке алмай, бір рет, 50 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z103" w:id="24"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының оқу орындарында білім алуына байланысты, нақты құны бойынша оқу ақысын төлеу үшін оқу жылы ішінде жартыжылдықта бір рет аударылатын 400 айлық есептік көрсеткіштен аспайтын мөлшерде, білім беру гранттарының иегерлері, мемлекеттік бюджет төлемдерінің өзге де түрлерін алушылар болып табылатын адамдарды есептемегенде, алғашқы техникалық, кәсіптік, орта білімнен кейінгі не жоғары білім (бұдан әрі - білім) алушы адамдарға, оның ішінде:</w:t>
+    <w:bookmarkStart w:name="z16" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамдарға, ақшалай көмек түрінде, дәрілік заттарды сатып алуға және медициналық тексеруге байланысты шығыстарды өтеу үшін, табыстарын есепке алмай, жарты жылда бір рет, бірақ жылына 30 айлық есептік көрсеткіштен аспайтын нақты шығындар мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z104" w:id="25"/>
-[...15 lines deleted...]
-      өтініш берудің алдындағы соңғы он екi айда Қостанай облысы бойынша белгіленген ең төмен күнкөрiс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың күндізгі оқу нысанындағы жастарына;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бұрын техникалық, кәсіптік, орта білімнен кейінгі немесе жоғары білім алу үшін әлеуметтік көмек алған адамдарға, ақшалай көмек түрінде, оқуын аяқтау үшін, табыстарын есепке алмай, жарты жылда бір рет, оқудың нақты құны мөлшерінде, оқу жылы ішінде екі бөлікпен аударылатын, бірақ 400 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z105" w:id="26"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, жергiлiктi бюджет қаражаты есебiнен оқуын жалғастыратын халықтың әлеуметтiк жағынан әлсiз топтарына жататын күндізгі оқу нысанындағы жастарға;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтіруіне байланысты, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z106" w:id="27"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасында ұсынымы бар, мүгедектігі бар адамдарға;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бас бостандығынан айыру орындарынан босатылып, пробация қызметінің есебінде тұрған адамдарға, табыстарын есепке алмай, бір рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z107" w:id="28"/>
-[...15 lines deleted...]
-      7) мүгедектігі бар адамдарға, жедел емделуге, табыстарын есепке алмай, бір рет, 50 айлық есептік көрсеткіштен артық емес мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, бір рет, 7 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес әлеуметтік қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға бірінші топтағы мүгедектігі бар адамдарға оларды санаторийлік-курорттық емделуге алып жүретін адамдардың шығындарын өтеуге, бірақ бір алып жүретін адамнан артық емес, табысы есепке алмай, жылына бір рет, емдеу рәсімдерін қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z22" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
+      12) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t>, 7-бабының 1) - 4) тармақшаларында көрсетілген ардагерлерге санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табысы есепке алмай, жылына бір рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z23" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Санаторийлік-курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" шешімімен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Қостанай ауданы мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3205,959 +3217,959 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтiк көмек алу үшiн өтiнiш берушi өзiнiң немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>167-бабына</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне немесе Мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+        <w:t>167-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне немесе Мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе порталға Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен электрондық түрде жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі - АЖ) сұрау салуларды қалыптастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z27" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z28" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z29" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z30" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген адамдар өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z31" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдардың ата-аналары не заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z32" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z33" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5), 9) тармақшаларында көрсетілген адамдар оңалту, санаторийлік-курорттық емделу фактісін және жол жүру құнын растайтын құжаттарды ұсынады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z34" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармағы</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасында көрсетілген адамдар медициналық тексерудің тағайындалғанын және өткенін растайтын құжаттарды, рецепт бланкісінің көшірмесін немесе ағымдағы жылға дәрігер тағайындаған кассалық немесе тауарлық чекті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z35" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды ұсынады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар оқу фактісін, оның құнын растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z36" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8) тармақшасында көрсетілген адамдар медициналық тексерудің тағайындалғанын және өткенін растайтын құжаттарды, рецепт бланкісінің көшірмесін немесе ағымдағы жылға дәрігер тағайындаған кассалық немесе тауарлық чекті ұсынады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 8) тармақшасында көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10) тармақшасында көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген фактісін растайтын құжатты ұсынады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="29"/>
+        <w:t xml:space="preserve"> 9) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұрған фактісін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұрған фактісін растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="30"/>
+        <w:t xml:space="preserve"> 11) тармақшасында көрсетілген адамдар санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13) тармақшасында көрсетілген адамдар өтініш берген тоқсанның алдындағы тоқсан үшін табысы туралы мәліметтерді, қайтыс болу фактісін, сондай-ақ қайтыс болуды тіркеу кезінде қайтыс болған адамды жұмыссыз ретінде тіркеу фактісін растайтын құжаттарды ұсынады.</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="33"/>
+        <w:t xml:space="preserve"> 12) тармақшасында көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z152" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z153" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z154" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z155" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Қостанай облысы Қостанай ауданы мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек өтініш берген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z156" w:id="38"/>
+    <w:bookmarkStart w:name="z156" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмекті төлеуден бас тарту, тоқтату негіздері, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z157" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z157" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z158" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z158" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндері мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z159" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z159" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z160" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z160" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-32 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z161" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z161" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу Мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджетен қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4457,402 +4469,402 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="44"/>
+    <w:bookmarkStart w:name="z139" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қостанай аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z140" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z140" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың 2020 жылғы 13 сәуірдегі № 511 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9108 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z141" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z141" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мәслихаттың 2020 жылғы 29 қазандағы № 578 "Мәслихаттың 2020 жылғы 13 сәуірдегі № 511 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9528 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z142" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z142" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мәслихаттың 2021 жылғы 16 сәуірдегі № 39 "Мәслихаттың 2020 жылғы 13 сәуірдегі № 511 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9866 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z143" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z143" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мәслихаттың 2022 жылғы 24 наурыздағы № 143 "Мәслихаттың 2020 жылғы 13 сәуірдегі № 511 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27315 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z144" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z144" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мәслихаттың 2022 жылғы 17 мамырдағы № 171 "Мәслихаттың 2020 жылғы 13 сәуірдегі № 511 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28121 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z145" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z145" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мәслихаттың 2022 жылғы 9 қыркүйектегі № 206 "Мәслихаттың 2020 жылғы 13 сәуірдегі № 511 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29488 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z146" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z146" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мәслихаттың 2023 жылғы 7 сәуірдегі № 18 "Мәслихаттың 2020 жылғы 13 сәуірдегі № 511 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9974 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>