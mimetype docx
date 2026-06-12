--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4563b21" w14:textId="4563b21">
+    <w:p w14:paraId="7fc7610" w14:textId="7fc7610">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Aқкөл ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Ақкөл ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақмола облысы Ақкөл ауданы әкімдігінің 2023 жылғы 5 сәуірдегі № А-3/78 қаулысы. Ақмола облысының Әділет департаментінде 2023 жылғы 10 сәуірде № 8530-03 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Ақкөл ауданы әкімдігінің 10.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 10-3-бабының 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -171,75 +209,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Ақкөл ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+        <w:t>
+      1. Қоса беріліп отырған Ақкөл ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Ақкөл ауданы әкімдігінің 10.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының орындалуын бақылау Ақмола облысының Ақкөл ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -504,140 +584,238 @@
               </w:rPr>
               <w:t>Қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақкөл ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Ақмола облысы Ақкөл ауданы әкімдігінің 10.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ақкөл ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс - шараларды ұйымдастыру және өткізу қағидалары (бұдан әрі-Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі-заң) 10-3-бабы 2-тармағының </w:t>
+      1. Осы Ақкөл ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Ақкөл ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының 63-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 72-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Ақкөл ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бірыңғай сәулет стилі-құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
+      1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -665,571 +843,389 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу - көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
-[...73 lines deleted...]
-    </w:p>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Ақкөл аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) елді мекенге немесе оның бір бөлігіне бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларға, шатырларға реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Ақкөл ауданының құрылыс, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың 3-тармағында көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін елді мекеннің немесе оның бір бөлігінің бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ақкөл ауданының әкімдігі мынадай іс-шараларды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін елді мекеннің немесе оның бір бөлігінің бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларына, шатырына реконструкциялау, жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыста теріс шешім қабылданған жағдайда, көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырын реконструкциялау, жөндеу жөніндегі бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыстың оң шешімі қабылданған жағдайда, Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, түрін (реконструкциялау, ағымдағы немесе күрделі жөндеу) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс көлемін, түрін (реконструкциялау, ағымдағы немесе күрделі жөндеу) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру қорытындысы бойынша Бөлім бірыңғай сәулеттік келбет беруге бағытталған ағымдағы жөндеудің сметалық есебін әзірлеу немесе сыртқы қабырғаларын, шатырды реконструкциялауға, күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау жұмыстарын ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сараптаманың оң қорытындысын алғаннан және ағымдағы жөндеудің сметалық құны немесе көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, күрделі жөндеудің жобалау-сметалық құжаттамасын бекітілгеннен кейін Бөлім бюджеттік өтінім жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды Бөлім мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бөлім бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып, жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...384 lines deleted...]
-      14. Ақкөл ауданының елді мекендерінің бірыңғай сәулеттік келбетін беруге бағытталған көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражатынан жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1237,55 +1233,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1611,31 +1607,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>